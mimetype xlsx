--- v0 (2025-10-14)
+++ v1 (2026-06-20)
@@ -10,3501 +10,3687 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3181" uniqueCount="1310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3341" uniqueCount="1430">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ECM</t>
   </si>
   <si>
     <t>Eleição Cargo de Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/</t>
   </si>
   <si>
     <t>ELEIÇÃO DA MESA DIRETORA</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/585/indicacao_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/585/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para atender a Lei Municipal no 991/2011 que "OBRIGA USO DE LOGOMARCA NOS VEÍCULOS, MAQUINAS E EQUIPAMENTOS DE PROPRIEDADE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>José Erivaldo (Vado)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/586/indicacao_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/586/indicacao_2.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA FAZER O REBAIXAMENTO DA TAMPA "BOCA DE LOBO" LOCALIZADA NA RUA BELMIRO TEIXEIRA NO BAIRRO CANARINHO, PRÓXIMO À CRECHE QUE ESTÁ EM CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/587/indicacao_003_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/587/indicacao_003_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA FAZER A RETIRADA DAS MANILHAS QUE SE ENCONTRAM AO LADO DO MURO DA ESCOLA MUNICIPAL CHAPEUZINHO VERMELHO, NO BAIRRO CANARINHO, AO LADO DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/589/indicacao_004_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/589/indicacao_004_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA REALIZAR A LIMPEZA MECANIZADA DE UM LOTE BALDIO, SITUADO NA RUA FELINTO DAMIÃO, PRÓXIMO AO ATACADÃO SUPERMERCADO.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ana Késia</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/592/indicacao_5.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/592/indicacao_5.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS EM DISPONIBILIZAR A COMUNIDADE CANARIENSE, UM PROFISSIONAL HABILITADO QUE OFEREÇA ATIVIDADES FÍSICAS CULTURAIS À POPULAÇÃO, UTILIZANDO ESPAÇOS PÚBLICOS OU DE PARCEIROS DA INICIATIVA PRIVADA E ASSOCIAÇÕES.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Idelbrando</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/593/indicacao_6.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/593/indicacao_6.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA REALIZAR A CONCLUSÃO DO POSTO DE SAÚDE DO ASSENTAMENTO CASTRO ALVES.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Geraldo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/594/indicacao_9.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/594/indicacao_9.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA CONSTRUÇÃO DE 2 POÇOS ARTESIANOS NO ASSENTAMENTO CASTRO ALVES.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/596/indicacao_10.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/596/indicacao_10.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA MANUTENÇÃO REPARADORA PREVENTIVA DAS ESTRADAS VICINAIS NO ASSENTAMENTO CASTRO ALVES.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/597/indicacao_11.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/597/indicacao_11.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA MANUTENÇÃO REPARADORA DA AVENIDA JK, LOCALIZADA NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/598/indicacao_12.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/598/indicacao_12.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA FEITA MANUTENÇÃO, OU ATÉ MESMO A RETIRADA (DEVIDO AO RISCO DE  QUEDA) DO ALAMBRADO DA QUADRA DE AREIA DO BAIRRO CANARINHO.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/599/indicacao_13.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/599/indicacao_13.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA FEITA LIMPEZA E RECOLHIMENTO DE ENTULHOS E GALHADAS DA RUA TRAVESSA MUCURICI.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/600/indicacao_14.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/600/indicacao_14.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS JUNTO À EMPRESA DE FORNECIMENTO DE ÁGUA, PARA QUE SEJA FEITO O FORNECIMENTO (LIGAÇÃO DA REDE) DE ÁGUA NA RUA NATALINA MUNIZ, LOCALIZADA NO BAIRRO CAMATA.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/601/indicacao_015_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/601/indicacao_015_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA REPARADO AS LÂMPADAS QUE ESTÃO FICANDO ACESAS DURANTE O PERÍODO DIURNO NO MUNICÍPIO DE PEDRO CANÁRIO E SEUS DISTRITOS.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/602/indicacao_16.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/602/indicacao_16.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA INSTALADO PLACAS DE TRÂNSITO PROIBINDO O TRÁFEGO DE CAMINHÕES NAS RUAS DR. WASHINGTON LUIZ DA SILVA E RUA MIMOSO DO SUL.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Gileno</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/603/indicacao_17.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/603/indicacao_17.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS JUNTA A EMPRESA RESPONSÁVEL PARA QUE SEJA FEITA A CONCLUSÃO DA REDE DE ESGOTO DO DISTRITO DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/607/indicacao_18.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/607/indicacao_18.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA CONSTRUÍDO A UNIDADE DE SAÚDE DO DISTRITO DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/608/indicacao_19.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/608/indicacao_19.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA CONSTRUÍDO UM CAMPO DE FUTEBOL DE GRAMA SINTÉTICA EM FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/609/indicacao_020_2017_.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/609/indicacao_020_2017_.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA REMOVIDO DOIS PILARES (UMA ESPÉCIE DE PORTAL) CONSTRUÍDO NA ENTRADA DA ESTRADA QUE DA ACESSO À FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/611/indicacao_21.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/611/indicacao_21.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NO SENTIDO DE REGULARIZAR AS DEPRESSÕES EXISTENTES NOS CALÇAMENTOS DA RUAS GUARAPARI (PRÓXIMO AO POSTO DE GASOLINA MONTEIRO) E NA AV. AMÁLIA NEGREIROS DE CASTRO (PRÓXIMO A PEIXARIA DO PAULÃO E FUNDO DO SUPERMERCADO POLIANA).</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ana Késia, Eugênio, Gerson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/612/indicacao_022_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/612/indicacao_022_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM COLETA DE LIXO HOSPITALAR.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/614/indicacao_024_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/614/indicacao_024_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços no sentido de regularizar ou notificar a empresa responsável, sobre as depressões existentes no calçamento da área Comercial de nosso município, composta das_x000D_
 Avenidas Vila Velha, Presidente Kennedy, Antônio Guedes Alcoforado e Dr. Mario Vello Silvares, de forma especifica aquelas resultantes da manutenção realizadas na rede de esgoto realizada no fim de 2016.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Ana Késia, Geraldo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/615/indicacao_025_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/615/indicacao_025_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito a drenagem pluvial de algumas ruas do bairro Boa Vista que ainda não foram contempladas pelo calçamento, bem como também o patrolamento (nivelamento) de tais ruas (conforme fotos em anexo).</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/616/indicacao_026_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/616/indicacao_026_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja finalizado o calçamento da Rua Menino Jesus, localizada na Vila dos Sonhos, no Bairro Boa Vista (conforme fotos em anexo).</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/617/indicacao_027_2017_.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/617/indicacao_027_2017_.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços junto a empresas privadas, sociedade civil, comércio e outras entidades que possa contribuir, para que seja feito um mutirão para limpeza do município.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/619/indicacao_028_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/619/indicacao_028_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para realizar a reforma_x000D_
 da Praça do Camata.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/620/indicacao_029_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/620/indicacao_029_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para realizar a reforma da Escola de Taquaras.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/621/indicacao_030_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/621/indicacao_030_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para criação de Posto de Coleta para distribuição de produtos do Programa PNAE - Programa Nacional de Alimentação Escolar.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/623/indicacao_031_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/623/indicacao_031_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para criação do PAA -Programa de Aquisição de Alimentos da Agricultura Familiar</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/624/indicacao_032_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/624/indicacao_032_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito o devido fechamento da Quadra de Esporte da Escola Felinto Damião, bem como os cômodos localizados na área da quadra.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/625/indicacao_033_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/625/indicacao_033_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito a demolição de um cômodo localizado nas proximidades da antiga fabrica de bloquetes, na área da plantar.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/626/indicacao_034_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/626/indicacao_034_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito a limpeza e o recolhimento de galhadas e entulhos nos Bairros Esplanada e Alvorada (conforme fotos em anexo).</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/627/indicacao_035_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/627/indicacao_035_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja transferido o local de treinamento para novos condutores, para um local de menos movimento, pois a rua onde esta localizada atualmente, é de grande circulação de veículos.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Messias (Doza)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/628/indicacao_036_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/628/indicacao_036_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito a retirada de uma árvore localizada na Avenida lsaias de Oliveira Freitas, pois a mesma esta prestes a cair.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/629/indicacao_037_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/629/indicacao_037_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito a reforma das escolas de Cristal do Norte (segue fotos em anexo).</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/630/indicacao_038_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/630/indicacao_038_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços junto a empresa de energia, para que seja colocado postes de iluminação pública na Rua lsaias de Oliveira Freitas.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/631/indicacao_039_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/631/indicacao_039_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja implantado redutores de velocidades nas ruas Porfírio de Souza, Projeta A (próximo a Escola) e Rua lsaias de Oliveira Freitas.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Gerson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/632/indicacao_040_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/632/indicacao_040_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços junto as entidades de Ensino, tais como SENAE, SENAC entre outras, para que faça convênio com o Município.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/633/indicacao_041_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/633/indicacao_041_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja colocado telas na parte superior da quadra de grama sintética localizada no Bairro Esplanada.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/634/indicacao_042_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/634/indicacao_042_2017.pdf</t>
   </si>
   <si>
     <t>Para que viabilize um Programa Municipal de Conservação e Manutenção das Estradas Rurais do Município.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/635/indicacao_043_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/635/indicacao_043_2017.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS, PARA VIABILIZAR A IMPLANTAÇÃO DO PROGRAMA EDUCATIVO "PEQUENO AGRICULTOR" NAS ESCOLAS DE ZONA RURAL.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/636/indicacao_044_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/636/indicacao_044_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito o patrolamento das ruas do Bairro Camata.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/637/indicacao_045_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/637/indicacao_045_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito o desmembramento do loteamento novo em Cristal do Norte para que posteriormente seja feito toda a parte de Saneamento e calçamento das ruas daquela localidade.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/638/indicacao_046_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/638/indicacao_046_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito o desmembramento do loteamento novo em Cristal do Norte para quo posteriormente seja feito toda a parte de saneamento e calçamento das ruas daquela localidade.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/639/indicacao_047_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/639/indicacao_047_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito a contratação de um caminhão limpa fossa para atender o distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/640/indicacao_048_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/640/indicacao_048_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja construído um campo de futebol de grama sintética em Cristal do Norte.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/641/indicacao_049_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/641/indicacao_049_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços junto a empresa EDP Escelsa, para que sei.a colocado braços de iluminação pública nas proximidades do Campo Society de Ataides Canal.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/642/indicacao_050_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/642/indicacao_050_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para construir uma ciclovia ligando a sede do município ao bairro Camata.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/643/indicacao_051_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/643/indicacao_051_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal em Suas próximas obras de calçamentos implante a calçada cidadã, para livre acesso de pessoas que necessitam de utilizar tais locais.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/644/indicacao_052_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/644/indicacao_052_2017.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS EM CARÁTER EMERGENCIAL, PARA VIABILIZAR O CONCERTO DOS ATERROS E DO MANILHAMENTO COMPROMETIDO PELAS CHUVAS, DAS SEGUINTES ESTRADAS CITADAS ABAIXO:_x000D_
 1. Aterro sobre o Córrego Floresta - Que liga a Estrada do meio à Comunidade Campo Formoso (Picadão da Bahia);_x000D_
 11. Aterro sobre o Córrego Floresta, Estrada do meio, localidade Fazenda Santa Helena;_x000D_
 111. Aterro sobre o Córrego São Miguel - Estrada dos Prechedes, localidade Fazenda Capixaba;_x000D_
 IV. Fazer o manilhamento sob o aterro da estrada interna do Assentamento Castro Alves, que liga o Engano ao Córrego do Meio na localidade da represa do Córrego do Engano;_x000D_
 V. Aterro da cabeceira da ponte, sobre o Córrego do Engano na Estrada do Meio, localidade da Fazenda Macedo;_x000D_
 VI. Manutenção e alargamento da ponte sobre o Córrego Dourado na Estrada do Meio, acesso a BR 101.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/645/indicacao_053_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/645/indicacao_053_2017.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, envide todos os esforços necessários, para viabilizar os equipamentos e uniformes adequados para os agentes de saúde e agentes de endemias, descritos abaixo:_x000D_
 _x000D_
 I - Máscara semifacial -Indicada durante a preparação da calda e durante as aplicações de inseticidas resiiduais;_x000D_
 II - Luva nitrílica -Esse tipo de luva deve ser utilizado durante qualquer atividade que envolva o manuseio de inseticidas._x000D_
 III - Capacete de aba larga ou Touca árabe - Esse tipo de capacete deve ser utilizado durante qualquer atividade que envolva manuseio de inseticidas;_x000D_
 IV - Óculos de Segurança - Esse Equipamento deve ser utilizado durante o manuseio de inseticidas, durante a preparação de caldas, abastecimento de equipamentos e aplicação de inseticidas;_x000D_
 V - Calça e camisas de brim - Devem ser usadas em qualquer atividade que envolva ações de controle vetorial._x000D_
 VI - Calçados de segurança - Devem ser utilizados em qualquer atividade que envolva ações de controle vetorial e;</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/646/indicacao_054_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/646/indicacao_054_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor competente, providencio a instalação de um sistema completo de coleta de água pluvial e manutenção da Rua Estephanea Oliveira Serra, próximo a Lagoa, bem como solicito ao órgão ou setor competente a confecção de um projeto para a rua referida.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/647/indicacao_055_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/647/indicacao_055_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a instalação de "Bebedouro" na EMEF - Escola Municipal de Ensino Fundamental (Escola Pública Municipal) Felinto Damião.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/648/indicacao_056_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/648/indicacao_056_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a instalação de redes de proteção (tela) bem como a manutenção total do Campo de Areia do Bairro Boa vista.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/649/indicacao_057_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/649/indicacao_057_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços no sentido de coletar e armazenar os pneus descartados ou sem uso recolhidos junto as borracharias do município.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/650/indicacao_058_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/650/indicacao_058_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, crie o viveiro municipal de mudas de plantas nativas.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/651/indicacao_059_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/651/indicacao_059_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços juntamente com a CESAN para que seja feito o reflorestamento de todas as nascentes ao decorrer da extensão do Rio ltaúnas.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/652/indicacao_060_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/652/indicacao_060_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços no intuito de melhorar o transito no centro da cidade mas precisamente no posto Santo Antonio.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/653/indicacao_061_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/653/indicacao_061_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja criado o Canil municipal, para abrigar animais abandonados.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/654/indicacao_062_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/654/indicacao_062_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feita a legalização dos terrenos para construção de casas populares em floresta do sul.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/655/indicacao_063_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/655/indicacao_063_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feita o patrolamento das vias localizadas na comunidade de 2 de Julho.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/656/indicacao_064_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/656/indicacao_064_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja construído um campo de futebol de grama sintética em Taquaras.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Denis Pereira, Gerson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/657/indicacao_065_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/657/indicacao_065_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a construção de um campo de futebol com grama sintética e iluminação na área da lagoa Augusto Ruschi, no centro da cidade de Pedro Canário - ES.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/658/indicacao_066_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/658/indicacao_066_2017.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO AO SETOR COMPETENTE, PARA PROVIDENCIAR LOMBADAS ELETRÔNICAS OU FÍSICAS NA LOCALIDADE CONHECIDA COMO CÓRREGO DO ENGANO - NO ASSENTAMENTO CASTRO ALVES; NA RODOVIA ES-209, NO LOCAL QUE DÁ ACESSO A ESCOLAS, IGREJAS E ASSOCIAÇÕES. QUE NA MESMA RODOVIA, SEJA COLOCADO PROTEÇÃO COM "GUARD-RAIL", AO LONGO DAS CURVAS MAIS ACENTUADAS.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/659/indicacao_067_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/659/indicacao_067_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A CONSTRUÇÃO DA BARRAGEM, SOBRE O CÓRREGO FLORESTA; AÇÃO PRIORITÁRIA E NECESSÁRIA CONJUNTO À COMUNIDADE.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/660/indicacao_068_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/660/indicacao_068_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado(a):_x000D_
 a) Construção de uma ponte sobre o Córrego Floresta, na estrada municipal Sebastião Luiz da Costa, popularmente conhecida por Estrada do Meio._x000D_
 b) Construção de uma ponte sobre o Córrego Dourado, na estrada municipal Sebastião Luiz da Costa, popularmente conhecida por Estrada do Meio, na proximidade da Br. 101._x000D_
 c) Construção de uma ponte sobre o Córrego Dourado, na estrada vicinal, acesso BR 101 a Fazenda Zelão._x000D_
 d) Construção de uma ponte sobre o Rio ltaúnas, na estrada da_x000D_
 Jacuba, Assentamento Castro Alves.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/661/indicacao_069_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/661/indicacao_069_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a construção de um campo de futebol com grama sintética e iluminação na Comunidade Fazenda Carapina/Pedro Canário -ES.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Ana Késia, Denis Pereira, Eugênio, Geraldo, Gerson, Gileno, Idelbrando, João Amorim, José Erivaldo (Vado), Messias (Doza), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/663/indicacao_070_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/663/indicacao_070_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feita a reforma e ampliação da Praça do Lazer (mais conhecida como Praça do Quiabo).</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/662/indicacao_071_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/662/indicacao_071_2017.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal envide esforços junto a EDP Escelsa para que seja feita a religação da energia do Campo do Bairro Camata.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/664/indicacao_072_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/664/indicacao_072_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços no intuito de disponibilizar Ônibus Escolar para o transporte dos alunos do Bairro Camata.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/665/indicacao_073_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/665/indicacao_073_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços junto a Eco 101, para que seja feito a revitalização e reestruturação da pista de caminhada localizada as margens da Br 101 (entre a pista de rolamento central e a lateral sentido Sul).</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/666/indicacao_074_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/666/indicacao_074_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços no sentido de doar, na forma da lei, uma piscina de fibra a Associação Recreativa de Assistência ao Idoso - ARAI.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/667/indicacao_075_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/667/indicacao_075_2017.pdf</t>
   </si>
   <si>
     <t>a ser encaminhada ao DETRAN, ECO 101 e DNIT para que envide esforços no sentido de contemplar as vias marginas da Br. 101 que cortam a Cidade de Pedro Canário com fiscalização eletrônica de velocidade.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/668/indicacao_076_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/668/indicacao_076_2017.pdf</t>
   </si>
   <si>
     <t>que empenhe todos os esforços necessários no sentido de: desapropriação de uma área de terra rural, equivalente a 10.000m², ou seja, 1,0 hectares na localidade da Comunidade Fazenda Carapina para o Município.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/669/indicacao_077_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/669/indicacao_077_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a construção do calçamento do trecho já diagnosticado e projetado pela Prefeitura Municipal na localidade da Comunidade Fazenda Carapina.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/670/indicacao_078_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/670/indicacao_078_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a Estadualização da Estrada Municipal Sebastião Luiz da Costa, popularmente chamada de estrada do meio com a extensão de 21,5 km, que interliga a BR 101 no km 7,5 à Rodovia 209 - ES, próximo ao Distrito de Cristal do Noite, Município de Pedro Canário -ES.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/671/indicacao_079_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/671/indicacao_079_2017.pdf</t>
   </si>
   <si>
     <t>que sejam envidados os esforços necessários para o envio do mapa,  da Bandeira e da Lei Orgânica do Município de Pedro Canário para todas as escolas Municipais e Estaduais.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/672/indicacao_080_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/672/indicacao_080_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS, PARA A CONSTRUÇÃO DE 2 (DOIS) "MATA-BURROS" NA ESTRADA QUE DÁ ACESSO ESTRADA DO MEIO A RODOVIA 209-ES NA LOCALIDADE ASSENTAMENTO CASTRO ALVES.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/673/indicacao_081_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/673/indicacao_081_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para implantação de um CRAS - Centro de Referências de Assistência Social - na localidade de Cristal do Norte.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/674/indicacao_082_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/674/indicacao_082_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a construção de toda infraestrutura necessária bem como o calçamento das Ruas José Luiz Reis Castro e João Souza Amorim.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/675/indicacao_083_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/675/indicacao_083_2017.pdf</t>
   </si>
   <si>
     <t>que envide esforços no sentido de contemplar com mais postes de iluminação pública a Rua São Sebastião, Localizada atrás do Supermercado Linharense.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/676/indicacao_084_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/676/indicacao_084_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A CONSTRUÇÃO UM BANCO DE CIMENTO ARMADO AO REDOR DA CAPELA MORTUÁRIA NO DISTRITO DE CRISTAL DO NORTE, BEM COMO MOBILIAR COM GELADEIRA, FOGÃO E MESA.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/677/indicacao_085_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/677/indicacao_085_2017.pdf</t>
   </si>
   <si>
     <t>que envide esforços no sentido de construir na sede do município de Pedro Canário uma CAPELA MORTUÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/678/indicacao_086_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/678/indicacao_086_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento e aterro nas Ruas dos Bairros Leonório I e Leonório II.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/679/indicacao_087_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/679/indicacao_087_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ALTERADO O ARTIGO 1º DA LEI MUNICIPAL 1.224/2016, QUE TRATA SOBRE A REDUÇÃO DE CARGA HORÁRIA DE SERVIDOR PÚBLICO MUNICIPAL QUE POSSUA FILHO PORTADOR DE NECESSIDADES ESPECIAIS, ESTENDENDO OS MESMOS BENEFÍCIOS AOS SERVIDORES QUE TENHAM DEPENDENTES (IRMÃO, PAI, MÃE, ESPOSO, ETC), NA SITUAÇÃO DE PORTADORES DE DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/680/indicacao_088_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/680/indicacao_088_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a urbanização da lagoa Augusto Ruschi, no centro da cidade de Pedro Canário - ES, com Pista de Caminhada e Ciclismo.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/681/indicacao_089_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/681/indicacao_089_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a construção de um campo de futebol com grama sintética e iluminação no Conjunto Habitacional Aristides Canal.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/682/indicacao_090_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/682/indicacao_090_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a implantação de abrigos em pontos de ônibus com início no Engano até Cristal do Norte, Rodovia ES-209.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/683/indicacao_091_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/683/indicacao_091_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado junto a EDP Escelsa braço do poste de iluminação pública, no bairro Leonório I, Rua Travessa Guarapari com ligação a rua Morro Dantas.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/684/indicacao_092_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/684/indicacao_092_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado junto a EDP Escelsa iluminação pública, a partir da estação da Escelsa até o final do bairro Camata, Rodovia ES-209.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/685/indicacao_093_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/685/indicacao_093_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a contratação um instrutor de braile.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/686/indicacao_094_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/686/indicacao_094_2017.pdf</t>
   </si>
   <si>
     <t>Que se tome providências para elaboração de um plano de Arborização urbana na área da lagoa Augusto Ruschi, com enfoque na plantação de novas árvores.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/687/indicacao_095_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/687/indicacao_095_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para consertar toda parte do calçamento que tenha sido danificado devido a problemas na rede da CESAN na Rua José F. canário no bairro novo horizonte como demonstra fotos em anexo.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/688/indicacao_096_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/688/indicacao_096_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito a construção ou continuidade da Obra da Rodoviária Municipal, cujo foi iniciada nas proximidades do prédio deste Poder. Visando o melhoramento do trânsito nas imediações da atual rodoviária.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/689/indicacao_097_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/689/indicacao_097_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito um ponto de Táxi em Cristal do Norte.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/690/indicacao_098_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/690/indicacao_098_2017.pdf</t>
   </si>
   <si>
     <t>Que faça a regularização Fundiária Urbana de todo o Município de Pedro Canário.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/691/indicacao_099_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/691/indicacao_099_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a implantação de toda infraestrutura necessária para a aplicação de calçamento nos Bairros Eldorado e Esplanada</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/692/indicacao_100_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/692/indicacao_100_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a implantação de toda infraestrutura necessária para a aplicação de calçamento no Bairro vista Alegre</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/693/indicacao_101_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/693/indicacao_101_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO UMA REDE DE ILUMINAÇÃO PÚBLICA PARA A RUA QUE LIGA O BAIRRO VISTA ALEGRE AO BAIRRO ELDORADO, MAIS PRECISAMENTE AO FUNDO DO HOTEL ÁPIDES HOTEL.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Ana Késia, Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/694/indicacao_102_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/694/indicacao_102_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A REFORMA E MONITORAMENTO COM VIGIA DA PRAÇA JAIR MOREIRA LOCALIZADO NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/695/indicacao_103_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/695/indicacao_103_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a aquisição de mais ambulâncias e uma van ou micro ônibus para transporte de pacientes da hemodiálise.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/696/indicacao_104_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/696/indicacao_104_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para fazer a limpeza na área da creche do Bairro Canarinho e também da creche de Taquaras, próximo a antiga fabrica de blocos, na área da plantar.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/697/indicacao_105_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/697/indicacao_105_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA COMPLETAR O CALÇAMENTO DA RUA ITAGUAÇU E DA RUA CASTRO, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/698/indicacao_106_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/698/indicacao_106_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO MANUTENÇÕES E CORREÇÕES EM ALGUNS ITENS DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL MARCOS BRUNELLI, CONFORME ABAIXO:_x000D_
 - MELHORIA DA ILUMINAÇÃO DO PÁTIO, COM SUBSTITUIÇÃO DE LÂMPADAS POR OUTRAS MAIS POTENTES E COLOCAÇÃO DE MAIS PONTOS DE ILUMINAÇÃO;_x000D_
 _x000D_
 - REPARO OU SUBSTITUIÇÃO DA PORTA DA COZINHA QUE FOI DANIFICADA EM UMA OCORRÊNCIA DE FURTO;_x000D_
 _x000D_
 - INSTALAÇÃO DO AR CONDICIONADO (INSTALADO DE FORMA INADEQUADA);_x000D_
 _x000D_
 - BORRACHAS DAS JANELAS;</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/699/indicacao_107_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/699/indicacao_107_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a construção do Programa Banco de Áreas Verdes no Município de Pedro Canário-ES e da outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/700/indicacao_108_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/700/indicacao_108_2017.pdf</t>
   </si>
   <si>
     <t>Tapar o buraco aberto pela chuva á Rua Araújo, do bairro Colina 1, vulgarmente conhecido por "Gogó do Sapo", bem como o saneamento básico e toda infraestrutura das ruas Araújo e Rodrigues e a coleta de lixo por todas essas ruas.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/701/indicacao_109_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/701/indicacao_109_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a Reformulação do Código de Postura no Município de Pedro Canário-ES e da outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Ana Késia, Idelbrando</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/702/indicacao_110_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/702/indicacao_110_2017.pdf</t>
   </si>
   <si>
     <t>Que Seja providenciada a capacitação de todos os envolvidos para prestação de contas do PMDDE (Programa Municipal Dinheiro Direto na Escola).</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/703/indicacao_111_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/703/indicacao_111_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo crie um Programa de reflorestamento e arborização, intitulado "Adore uma Árvore, nos moldes do Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/704/indicacao_112_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/704/indicacao_112_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS EM UTILIZAR UMA PARTE DO RECURSO DO ROYTIES DO PETRÓLEO, ORIUNDOS DA ESFERA ESTADUAL E FEDERAL, PARA PAVIMENTAÇÃO E SANEAMENTO DAS RUAS E AVENIDAS DOS BAIRROS: ESPLANADA E ELDORADO, DO NOSSO MUNICÍPIO NA REALIZAÇÃO DA REFERIDA OBRA.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/705/indicacao_113_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/705/indicacao_113_2017.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados todos os esforços em caráter de urgência para que seja feita a inscrição de CEP das ruais do Bairro Eldorado, anexo ao Bairro Esplanada.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/706/indicacao_114_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/706/indicacao_114_2017.pdf</t>
   </si>
   <si>
     <t>indica a criação de um projeto de energia solar e bombeamento de Água para os Agricultores Rurais, através da doação de um kit do sistema solar com placa fotovoltaica, bomba e driver no município de Pedro Canário -ES. Alternativa econômica, sustentável, limpa e renovável.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/707/indicacao_115_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/707/indicacao_115_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA A AQUISIÇÃO E INSTALAÇÃO, DENTRO DOS PADRÕES LEGAIS E AMBIENTAIS, UMA TORRE DE TELEFONIA CELULAR E INTERNET MÓVEL RURAL, NA COMUNIDADE FAZENDA CARAPINA.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/708/indicacao_116_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/708/indicacao_116_2017.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PROCEDER REFORMA E AMPLIAÇÃO DA UNIDADE DE PSF DO BAIRRO SÃO JOÃO BATISTA (CAMATA), NESTE MUNICÍPIO, OU QUE SEJA PROVIDENCIADO OUTRO LUGAR PARA ATENDIMENTO.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/709/indicacao_117_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/709/indicacao_117_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO CRIE UM PROGRAMA DE PRESERVAÇÃO DO PATRIMÔNIO NATURAL E CULTURAL E INSTITUIR O FUNDO DE PROTEÇÃO DO PATRIMÔNIO CULTURAL DO MUNICÍPIO DE PEDRO CANÁRIO-ES, NOS MOLDES DO PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/710/indicacao_118_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/710/indicacao_118_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, junto à Secretaria Municipal de obras e Serviços Urbanos para a pavimentação das ruas Iúna e Novo Horizonte, Centro, bem como toda a infraestrutura que o cerca (esgoto, drenagem, terraplanagem, etc.).</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/711/indicacao_119_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/711/indicacao_119_2017.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados esforços no sentido de iniciar procedimento de estudos socioeconômico objetivando aferir a viabilidade de concessão de linha urbana regular entre o bairro Camata e o centro de nosso Município.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/712/indicacao_120_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/712/indicacao_120_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado iluminação Pátio da Creche Normilia do Bairro Camata.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/713/indicacao_121_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/713/indicacao_121_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a reforma dos banheiros e fornecimento de um novo fogão para a Escola Municipal Felinto Damião.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/714/indicacao_122_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/714/indicacao_122_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal Sugerindo a criação de um centro de atenção psicossocial (CAPS), e um serviço de saúde aberto e comunitário do SUS, local de referencia e tratamento para pessoas que sofrem com transtornos mentais, psicoses, neuroses graves e persistentes e demais quadros que justifiquem sua permanência num dispositivo de atenção diária personalizando e promotor da vida o seu principal objetivo e evitar a internação psiquiatra e integrar o usuário a família e a comunidade.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/715/indicacao_123_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/715/indicacao_123_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA QUE SEJA FEITO O ATERRO E SERVIÇOS DE MANUTENÇÃO DA VIA E DO BUEIRO, NA RUA ESPÍRITO SANTO BAIRRO LEONÓRIO II.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/717/indicacao_124_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/717/indicacao_124_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDES ESFORÇOS JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA QUE REALIZE SERVIÇOS DE MANUTENÇÃO EM ESPECIAL NA RUA PAULO SEXTO NO BAIRRO LEONÓRIO, E DEMAIS RUAS DOS BAIRROS COMUNIDADES E DISTRITOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/718/indicacao_125_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/718/indicacao_125_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A REFORMA DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL FELINTO DAMIÃO.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/720/indicacao_126_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/720/indicacao_126_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO O CALÇAMENTO DO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/721/indicacao_127_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/721/indicacao_127_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o termino da obra da creche localizada no bairro Canarinho na antiga área da Bahia Sul.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/722/indicacao_128_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/722/indicacao_128_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento da Estrada e Ruas de Taquaras.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/724/indicacao_129_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/724/indicacao_129_2017.pdf</t>
   </si>
   <si>
     <t>Que seja atualizada a Lei que sistematiza o processo de declaração de utilidade pública municipal conforme modelo em anexo, bem como cópia do Diário Oficial que consta a publicação da atualização da Lei Estadual.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/725/indicacao_130_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/725/indicacao_130_2017.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados esforços no sentido de instalar passagem elevada bem como placas de sinalização nas ruas José de Anchieta, Nossa senhora de Fátima e Porto Azul conforme mapa em anexo.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/735/indicacao_131_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/735/indicacao_131_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja solicitado a CESAN rede de esgoto para a rua José Luiz Costa Filho localizada no Distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/736/indicacao_132_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/736/indicacao_132_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja instalado Ponto de Ônibus na rodovia ES 209 de Pedro Canário a Taquaras.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/738/indicacao_133_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/738/indicacao_133_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal faça o destrato com o estado e utilize recurso próprio ou dos royalties de petróleos para terminar a obra da Unidade de Saúde do Bairro Colina, haja vista que o convênio n°0180/2009 teve término no dia 31/03/2017, como segue cópia do Diário Oficial em anexo.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/740/indicacao_134_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/740/indicacao_134_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para fazer passagem elevada nas ruas, José Lins da Rocha, Rua Tancredo Neves, Rua Alberto Carlos Castro e Rua Fontana no Bairro Canarinho e as ruas, Dr. Edward Abreu Nascimento, Rua José F. Canário, Rua Cachoeiro do Itapemirim, Rua Mimoso do Sul e Rua Adeodato Vidal dos Anjos no Bairro Novo Horizonte, conforme indicações no mapa em anexo.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Idelbrando, João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/741/indicacao_135_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/741/indicacao_135_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que envide todos os esforços junto ao Correio para direcionar correspondências relacionadas a agricultores para o Sindicato e/ou Secretaria Municipal de Agricultura para que seja garantida a entrega de tais.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/743/indicacao_136_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/743/indicacao_136_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que envide todos os esforços junto ao órgão competente para que realize um Mutirão de renegociação das dívidas junto ao BANDES, haja visto que o mesmo está acontecendo em vários municípios ao derredor de Pedro Canário.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/744/indicacao_137_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/744/indicacao_137_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA A CONSTRUÇÃO DE UMA PISTA DE SKATE NO ENTORNO DA LAGOA AUGUSTO RUSCHI NO MUNICÍPIO DE PEDRO CANÁRIO/ES.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/754/indicacao_138_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/754/indicacao_138_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA CONSTRUIR, UMA CICLOVIA, UMA PISTA PARA CAMINHADA E UMA ACADEMIA AO AR LIVRE NO ENTORNO DA LAGOA AUGUSTO RUSCHI NO MUNICÍPIO DE PEDRO CANÁRIO/ES.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/755/indicacao_139_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/755/indicacao_139_2017.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO ENVIDE ESFORÇOS NO INTUITO DE PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA PARA O CENTRO COMERCIAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/756/indicacao_140_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/756/indicacao_140_2017.pdf</t>
   </si>
   <si>
     <t>Que seja envidado todos os esforços necessários para a aquisição de equipamentos da limpeza urbana:_x000D_
 • Enxadas;_x000D_
 • Rastelos;_x000D_
 • Luvas;_x000D_
 • Botinas;_x000D_
 • Chapéus;_x000D_
 • Limas para molar;_x000D_
 • Protetor solar.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/757/indicacao_141_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/757/indicacao_141_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO JUNTO A CONCESSIONÁRIA ECO 101 PLACAS DE SINALIZAÇÃO PARA AS MEDIAÇÕES DO HOSPITAL MENINO JESUS INDICANDO REDUÇÃO DE VELOCIDADE, FAIXA DE PEDESTRE E AMPLIAÇÃO DO ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Idelbrando, José Erivaldo (Vado)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/758/indicacao_142_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/758/indicacao_142_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA FAZER UM ALAMBRADO EM VOLTA DA LAGOA AUGUSTO RUSCHI NO MUNICÍPIO DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/759/indicacao_143_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/759/indicacao_143_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA TRATAR A ILUMINAÇÃO EXTERNA, BEM COMO PROVIDENCIAR UM MURO EM TORNO DO GALPÃO QUE FICA LOCALIZADO NA RUA BARÃO DE TIMBUY NO BAIRRO CANARINHO.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/760/indicacao_144_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/760/indicacao_144_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal esforços para fazer o rebaixamento da tampa "boca de lobo" localizada na Rua São Rafael com a Rua Fontana no Bairro Colina, próximo à Escola Felinto Damião.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/820/indicacao_145_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/820/indicacao_145_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA FEITO A CONSTRUÇÃO DO MEIO FIO NA AVENIDA FRANCISCO PORFÍRIO DE SOUZA EM CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/821/indicacao_146_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/821/indicacao_146_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, PARA A ELABORAÇÃO DO HINO DA CIDADE DE PEDRO CANÁRIO - ESPÍRITO SANTO, ATRAVÉS DE PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/823/indicacao_147_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/823/indicacao_147_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a instalação de uma caixa d'água para o Cemitério Público Municipal.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/824/indicacao_148_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/824/indicacao_148_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A REATIVAÇÃO DO POÇO ARTESIANO NA ÁREA DA PLANTAR QUE FICA LOCALIZADO NO BAIRRO CANARINHO, PARA QUE SEJA TRANSFORMADO EM UMA FONTE NATURAL DE ÁGUA MINERAL PARA OS MORADORES CARENTES.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/825/indicacao_149_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/825/indicacao_149_2017.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados todos esforços necessários, para realizar Jogos Escolares envolvendo as Unidades de Ensino da Rede Municipal.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/827/indicacao_150_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/827/indicacao_150_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA FEITA A REGULARIZAÇÃO FUNDIÁRIA DO MUNICÍPIO DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/828/indicacao_151_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/828/indicacao_151_2017.pdf</t>
   </si>
   <si>
     <t>Para Que o Secretário meça esforços providenciando instalação de internet nas escolas Municipais.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/830/indicacao_152_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/830/indicacao_152_2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO A POSSIBILIDADE DE INSTALAÇÃO DE RESERVATÓRIOS DE GRANDE PORTE PARA DEPÓSITO DE LIXO EM LOCAIS ESTRATÉGICOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/831/indicacao_153_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/831/indicacao_153_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA, SENDO QUE SERÁ NECESSÁRIO A COLOCAÇÃO DE TODOS OS EQUIPAMENTOS (LÂMPADA, BRAÇOS DE ILUMINAÇÃO, REATORES, FOTO CÉLULA, ENTRE OUTROS) NA LOCALIDADE DO ASSENTAMENTO CASTRO ALVES.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/832/indicacao_154_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/832/indicacao_154_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS PARA INSTITUIR A OBRIGATORIEDADE DO EXAME MÉDICO PERIÓDICO ANUAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E PARA OS TRABALHADORES DAS EMPRESAS CONTRATADAS ATRAVÉS DO PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/833/indicacao_155_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/833/indicacao_155_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO ILUMINAÇÃO PARA O CAMPO DO BAIRRO CAMATA</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/834/indicacao_156_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/834/indicacao_156_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO PARCERIA COM A SECULT - SECRETARIA ESTADUAL DE CULTURA COM OBJETIVO DE TRAZER AO NOSSO MUNICÍPIO O PROJETO "ORQUESTRA NAS RUAS".</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/835/indicacao_157_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/835/indicacao_157_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA IMPLEMENTADO NO MUNICÍPIO DE PEDRO CANÁRIO O PROGRAMA PORTEIRA ADENTRO.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/836/indicacao_158_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/836/indicacao_158_2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO A POSSIBILIDADE DE INSTALAÇÃO DE FARMÁCIAS BÁSICAS NAS UNIDADES DE SAÚDE DE TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/837/indicacao_159_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/837/indicacao_159_2017.pdf</t>
   </si>
   <si>
     <t>QUE A SECRETARIA MUNICIPAL DE GOVERNO JUNTO A CESAN ENVIDE ESFORÇOS NECESSÁRIOS PARA O NIVELAMENTO DE CALÇADAS ONDE HAJA ELEVATÓRIA DE REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/838/indicacao_160_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/838/indicacao_160_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO ESTUDOS PRELIMINARES QUE VIABILIZE A POSSIBILIDADE DE PRIORIZAR O ATENDIMENTO ÀS PESSOAS QUE ESTÃO COM RESULTADOS DOS EXAMES EM MÃOS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/839/indicacao_161_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/839/indicacao_161_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A AQUISIÇÃO DE UMA VEÍCULO ADAPTADO, PARA ATENDER A PESSOAS COM LIMITAÇÕES FÍSICAS E NECESSIDADES ESPECIAIS, NO TRANSPORTE PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/840/indicacao_162_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/840/indicacao_162_2017.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM MERCADO MUNICIPAL QUE ATENDA OS COMERCIANTES E MORADORES DOS BAIRROS SÃO JOÃO BATISTA E SATURNINO MAURO (CAMATA)</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/841/indicacao_163_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/841/indicacao_163_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do órgão competente, sobre a necessidade do Poder Executivo determinar a elaboração dos estudos necessários, bem assim a tomada das providencias que forem cabíveis, de forma a viabilizar a desapropriação do imóvel que consta pertencer Maria José Ferreira e herdeiros, situado na Rua Mantenópolis Centro, e tome as medidas a fim de que se faça a abertura da mesma objetivando dar acesso à Rua Joana Darc e Travessa Morro Dantas - Bairro Leonório I, nesta cidade.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/842/indicacao_164_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/842/indicacao_164_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE LOMBADAS ELETRÔNICAS OU FÍSICAS NA RUA BENEVIDES JUNIOR - CENTRO LOCAL EM FRENTE À OFICINA MOÇÃO PINTURAS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/843/indicacao_165_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/843/indicacao_165_2017.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, determine ao setor competente que providencie a pintura de todas as faixas de pedestres e dos redutores de velocidade (quebra-molas). Como o trânsito das ruas é intenso durante todo o dia, as faixas de pedestres e os redutores de velocidade precisam estar bem visíveis para garantir a segurança de quem trafega por ali.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/844/indicacao_166_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/844/indicacao_166_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO UMA ÁREA, DOTADA DE POÇO ARTESIANO, PARA DISPONIBILIZAR O PREPARO DE UMA HORTA COMUNITÁRIA, COM ASSISTÊNCIA E ORIENTAÇÃO DA SECRETARIA MUNICIPAL DE AGRICULTURA.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/845/indicacao_167_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/845/indicacao_167_2017.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudos preliminares que viabilize a possibilidade da criação do "Programa de Monitoramento para Pessoas idosas" no município de Pedro Canário e dá outras providências, conforme Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/846/indicacao_168_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/846/indicacao_168_2017.pdf</t>
   </si>
   <si>
     <t>PARA QUE MEÇA ESFORÇOS DISPONIBILIZANDO PROFESSOR(A) DE GINÁSTICA OU QUE FORMALIZE CONVÊNIO SOCIAL JUNTO AO ARAI.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/847/indicacao_169_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/847/indicacao_169_2017.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado uma lixeira com tamanho considerável para atender os Comerciantes localizados nas mediações da Av. Salvador (Rodovia ES 209 - conforme localização em anexo), com o intuito de acabar com a sujeira que se espalha pela parte gramada da margem da Rod. BR 101, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/848/indicacao_170_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/848/indicacao_170_2017.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados todos os esforços, para realizar reparos necessários para o bom tráfego de munícipes na Rua Elson Alvares no Bairro Esplanada, onde segue fotos em anexo.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/849/indicacao_171_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/849/indicacao_171_2017.pdf</t>
   </si>
   <si>
     <t>QUE ENVIDE ESFORÇOS JUNTO AO SETOR COMPETENTE PARA QUE SEJA FEITO TODA INFRAESTRUTURA NECESSÁRIA, BEM COMO A ILUMINAÇÃO PÚBLICA INEXISTENTE NA RUA FELINTO DAMIÃO NO BAIRRO LEONÓRIO.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/850/indicacao_172_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/850/indicacao_172_2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO A CONSTRUÇÃO DE UMA PRAÇA DE LAZER NO DISTRITO DE CRISTAL DO NORTE E OUTRA EM TAQUARAS.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/851/indicacao_173_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/851/indicacao_173_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A IMPLANTAÇÃO DE TELAS PROTETORAS NA PARTE SUPERIOR DO MERCADO MUNICIPAL DO MUNICÍPIO DE PEDRO CANÁRIO COM A FINALIDADE DE PROTEGER A ENTRADA DE AVES.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/852/indicacao_174_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/852/indicacao_174_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CRIADO O PROGRAMA TICKET FEIRA, DESTINADO PARTE DO TICKET ALIMENTAÇÃO DOS SERVIDORES PARA CONSUMO NAS FEIRAS DA AGRICULTURA FAMILIAR DO NOSSO MUNICÍPIO CONFORME MODELO EM ANEXO.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/853/indicacao_175_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/853/indicacao_175_2017.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, ENVIDE DE ESFORÇOS NECESSÁRIOS, PARA ADQUIRIR PARQUES INFANTIS PARA ATENDER OS ALUNOS DAS ESCOLAS DESTE MUNICÍPIO E SEUS DISTRITOS, VISANDO AMPLIAR A ÁREA DE LAZER DAS CRIANÇAS NAS UNIDADES DE ENSINO.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/854/indicacao_176_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/854/indicacao_176_2017.pdf</t>
   </si>
   <si>
     <t>Que seja envidado Todos os esforços necessários para a implantação de toda infraestrutura de calçamento de parte da Rua Benevides Junior, mais precisamente aos fundos do Banestes.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/855/indicacao_177_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/855/indicacao_177_2017.pdf</t>
   </si>
   <si>
     <t>QUE ENVIDE ESFORÇOS PARA FAZER AS TROCAS DAS LÂMPADAS EM VOLTA DA LAGOA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/856/indicacao_178_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/856/indicacao_178_2017.pdf</t>
   </si>
   <si>
     <t>QUE ENVIDE ESFORÇOS PARA COLOCAR UMA TELA DE PROTEÇÃO NA ESCOLA MUNICIPAL DELZUITA RIBEIRO.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/857/indicacao_179_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/857/indicacao_179_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO REPAROS NA REDE DE ESGOTO DO CAMPO DO BAIRRO SATURNINO MAURO (CAMATA), BEM COMO MATERIAL DE LIMPEZA PARA OS VESTIÁRIOS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/858/indicacao_180_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/858/indicacao_180_2017.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para tratar da falta de iluminação do poste que fica localizado na Rua São Francisco próximo a Maçonaria no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/860/indicacao_181_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/860/indicacao_181_2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO A CONSTRUÇÃO DE TODA INFRAESTRUTURA NECESSÁRIA, DE SANEAMENTO BÁSICO, BEM COMO CALÇAMENTO DA RUA CARLOS DOS REIS CASTRO DE CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/861/indicacao_182_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/861/indicacao_182_2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO A CONSTRUÇÃO DE TODA INFRAESTRUTURA NECESSÁRIA, DE SANEAMENTO BÁSICO, BEM COMO CALÇAMENTO DA RUA JOSÉ LUIS DA COSTA DE CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/862/indicacao_183_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/862/indicacao_183_2017.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE REGULARIZE A DOCUMENTAÇÃO DO LOTEAMENTO NOVO DE CRISTAL DO NORTE, BEM COMO A INFRAESTRUTURA DE SANEAMENTO BÁSICO E CALÇAMENTO DO RESPECTIVO BAIRRO.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/863/indicacao_184_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/863/indicacao_184_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIDADO TODOS OS ESFORÇOS NECESSÁRIOS PARA A IMPLANTAÇÃO DE TODA INFRAESTRUTURA DE CALÇAMENTO DE PARTE DA TRAVESSA MORRO DANTAS, MAIS PRECISAMENTE AOS FUNDOS DO BANESTES.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/864/indicacao_185_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/864/indicacao_185_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ADEQUADO ÁS CONTRATAÇÕES DE ACORDO COM A LEI Nº 8.213, DE 24 DE JULHO DE 1991 DESTINADO PARTE DAS VAGAS DE TRABALHOS ABERTAS PARA DEFICIENTES FÍSICOS.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>José Erivaldo (Vado), Messias (Doza)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/865/indicacao_186_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/865/indicacao_186_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NECESSÁRIOS NA DISPONIBILIZAÇÃO DE UMA VAN, PARA REALIZAR O TRANSPORTE DE PACIENTES DO DISTRITO DE TAQUARAS PARA FAZER EXAMES/CONSULTAS EM OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/866/indicacao_187_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/866/indicacao_187_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA FEITO O CALÇAMENTO DAS RUAS DO DISTRITO DE TAQUARAS.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/867/indicacao_188_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/867/indicacao_188_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA CONTRATAÇÃO DE UM OPERADOR DE BOMBAS, PARA O DISTRITO DE TAQUARAS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/868/indicacao_189_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/868/indicacao_189_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA CONTRATAÇÃO DE UM MÉDICO CLÍNICO GERAL E UM PEDIATRA, PARA O DISTRITO DE TAQUARAS.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/869/indicacao_190_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/869/indicacao_190_2017.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DE CONSÓRCIOS INTERMUNICIPAIS DE DESENVOLVIMENTO ECONÔMICO, BUSCANDO PARCERIAS COM VIZINHOS PARA ATRAIR INVESTIMENTOS ATIVOS TECNOLÓGICOS PARA O DESENVOLVIMENTO DE MICRO PEQUENAS EMPRESAS.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/870/indicacao_191_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/870/indicacao_191_2017.pdf</t>
   </si>
   <si>
     <t>A REALIZAÇÃO DE PARCERIAS PARA A CONTRATAÇÃO DE EMPRESAS ESPECIALIZADAS EM COMÉRCIO EXTERIOR, PARA ESTUDAREM O POTENCIAL DE EXPORTAÇÃO DOS PRODUTOS LOCAIS.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/871/indicacao_192_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/871/indicacao_192_2017.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO MEÇA ESFORÇOS DISPONIBILIZANDO UM MICRO ÔNIBUS OU UMA VAN, PARA FAZER O TRANSPORTE DE 15 JOVENS ESTUDANTES DO DISTRITO DE CRISTAL DO NORTE QUE FARÁ CURSO PROFISSIONALIZANTE EM PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/872/indicacao_193_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/872/indicacao_193_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA FEITO A PERFURAÇÃO DE UM POÇO ARTESIANO E CONSTRUÇÃO DE RESERVATÓRIO D'ÁGUA PARA ABASTECIMENTO NA COMUNIDADE CONHECIDA COMO CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/873/indicacao_194_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/873/indicacao_194_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE A AMBULÂNCIA FIQUE EM TEMPO INTEGRAL NA UNIDADE DE SAÚDE DE CRISTAL DO NORTE, PARA ATENDER OS MUNÍCIPES QUE NECESSITAM.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/874/indicacao_195_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/874/indicacao_195_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA FEITO EXAME OFTALMOLÓGICO E DOAÇÃO DE ÓCULOS PARA ESTUDANTES DAS ESCOLAS E CRECHES DO MUNICÍPIO DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/875/indicacao_196_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/875/indicacao_196_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA CONSEGUIR UM CAMINHÃO BAÚ PARA REALIZAÇÃO DE MUDANÇAS PARA PESSOAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/876/indicacao_197_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/876/indicacao_197_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO LIMPEZA E MANUTENÇÃO DO CEMITÉRIO MUNICIPAL LOCALIZADO NA SEDE DO MUNICÍPIO ÀS MARGENS DA RODOVIA ES 209.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/877/indicacao_198_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/877/indicacao_198_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA A AQUISIÇÃO E DISPONIBILIDADE EXCLUSIVA DE UM VEÍCULO AMBULÂNCIA PARA ATENDER OS MORADORES, DAS SEGUINTES COMUNIDADES: FAZENDA CARAPINA, ASSENTAMENTO CASTRO ALVES, DOIS DE JULHO E FAZENDAS ADJACENTES.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Ana Késia, Denis Pereira, João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/878/indicacao_199_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/878/indicacao_199_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A CONTRATAÇÃO DO CONSELHEIRO TUTELAR SUPLENTE QUANDO O TITULAR ENTRAR EM PERÍODO DE FÉRIAS EVITANDO PREJUÍZOS NO ATENDIMENTO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/879/indicacao_200_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/879/indicacao_200_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA RELIGADA ÁGUA E INSTALE QUATRO LÂMPADAS NO CEMITÉRIO DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/880/indicacao_201_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/880/indicacao_201_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A REDUÇÃO DA TAXA DE ESGOTO QUE VEM SENDO COBRADO PELA CESAN (COMPANHIA ESPÍRITO SANTENSE DE SANEAMENTO), NO MUNICÍPIO DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/881/indicacao_202_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/881/indicacao_202_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO UMA LEI QUE PREZE PELO ATENDIMENTO PREFERENCIAL NOS ESTABELECIMENTOS ÀS PESSOAS COM TRANSTORNO DO ASPECTO AUTISTA (AUTISMO), CONFORME A LEI Nº 12.764, DE DEZEMBRO DE 2012. COMO SEGUE EM ANEXO.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/882/indicacao_203_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/882/indicacao_203_2017.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO MEÇA ESFORÇOS PARA INSTALAR O CRAS - CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL, NO DISTRITO DE CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/883/indicacao_204_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/883/indicacao_204_2017.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO MEÇA ESFORÇOS PARA INSTALAR O SINE - SISTEMA NACIONAL DE EMPREGO, EM NOSSO MUNICÍPIO, JUNTO A CASA DO CIDADÃO.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/884/indicacao_205_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/884/indicacao_205_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO UMA CASA DE PASSAGEM, PARA HOMENS E MULHERES EM SITUAÇÃO DE MORADORES DE RUA.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/885/indicacao_206_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/885/indicacao_206_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A SUBSTITUIÇÃO DE AREIA NAS ESCOLAS MUNICIPAIS, POR GRAMA SINTÉTICA.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/886/indicacao_207_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/886/indicacao_207_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA A CONSTRUÇÃO COM TODA INFRAESTRUTURA NECESSÁRIA DE UMA CRECHE EM CRISTAL DO NORTE, PARA ATENDER A NECESSIDADE DA COMUNIDADE.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/887/indicacao_208_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/887/indicacao_208_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIE A ESTA CASA DE LEIS UM PROJETO DE LEI QUE "DISPÕE A CRIAÇÃO DE PROJETO DE INCLUSÃO DIGITAL VISANDO OFERECER ACESSO À INTERNET WI-FI EM TODAS AS PRAÇAS PÚBLICAS LOCALIZADAS NO ÂMBITO DE PEDRO CANÁRIO - ES E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/888/indicacao_209_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/888/indicacao_209_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO AO PODER EXECUTIVO A PRESENTE INDICAÇÃO OBJETIVANDO A TRANSFORMAÇÃO DA EQUIPE DE ESTRATÉGIA DE AGENTES COMUNITÁRIOS DE SAÚDE (EACS) NOVA NOMENCLATURA DO PASC PARA EQUIPE ESTRATÉGIA SAÚDE DA FAMÍLIA (ESF) NOVA NOMENCLATURA PSF, NO DISTRITO DE FLORESTA DO SUL/ASSENTAMENTO CASTRO ALVES.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/889/indicacao_210_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/889/indicacao_210_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO AO PODER EXECUTIVO A PRESENTE INDICAÇÃO OBJETIVANDO A TRANSFORMAÇÃO DAS DUAS EQUIPES ESTRATÉGIA DE AGENTES COMUNITÁRIOS DE SAÚDE (EACS) NOVA NOMENCLATURA DO PASC PARA DUAS EQUIPE ESTRATÉGIA SAÚDE DA FAMÍLIA (ESF) NOVA NOMENCLATURA PSF, NA UNIDADE CENTRAL - NA AVENIDA ALBERTO DOS REIS CASTRO - CENTRO.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/890/indicacao_211_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/890/indicacao_211_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, PARA CRIAR O SELO EMPRESA AMIGA DA JUVENTUDE NA CIDADE DE PEDRO CANÁRIO - ESPÍRITO SANTO, ATRAVÉS DE PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/891/indicacao_212_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/891/indicacao_212_2017.pdf</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/892/indicacao_213_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/892/indicacao_213_2017.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO MEÇA ESFORÇOS PARA REFORMAR A QUADRA DE ESPORTES DE CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/893/indicacao_214_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/893/indicacao_214_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO O TRANSPORTE DOS ALUNOS DE CRISTAL DO NORTE, TAQUARAS E REGIÃO QUE SE INGRESSARAM NO CURSO DO IFES - INSTITUTO FEDERAL DO ESPÍRITO SANTO - NA SEDE DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/894/indicacao_215_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/894/indicacao_215_2017.pdf</t>
   </si>
   <si>
     <t>1. Que a feira do Camata seja feita na quadra de Esporte da Escola São João Batista;_x000D_
 2. Que seja disponibilizado transporte para que os feirantes possam transportar seus produtos; e_x000D_
 3. Que seja divulgado a mudança e o fornecimento do transporte.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/895/indicacao_216_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/895/indicacao_216_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO UM VEÍCULO ADAPTADO PARA ATENDIMENTO DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/896/indicacao_217_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/896/indicacao_217_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA FEITO A CONSTRUÇÃO DO MURO NO CAMPO DE FUTEBOL DE CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/897/indicacao_218_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/897/indicacao_218_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS, PARA PARCERIA COM AS AUTORIDADES COMPETENTES, COMO GOVERNO DO ESTADO E DER, PROVIDENCIAR A COLOCAÇÃO DE UM MANILHAMENTO CORTANDO A RODOVIA ES 209, NA ALTURA DO KM 14, QUE LIGA A SEDE DO MUNICÍPIO AO DISTRITO DE CRISTAL DO NORTE, PRÓXIMO AO TEMPLO DA ASSEMBLEIA DE DEUS QUE FICA ÀS MARGENS DA RODOVIA. ESTE MANILHAMENTO VISA ATENDER A DEMANDA DE IRRIGAÇÃO DOS AGRICULTORES QUE MILITAM NAQUELA REGIÃO, COMO OS MORADORES DO ASSENTAMENTO CASTRO ALVES.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/898/indicacao_219_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/898/indicacao_219_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO AO PODER EXECUTIVO A PRESENTE INDICAÇÃO OBJETIVANDO O CADASTRO DE IDENTIFICAÇÃO DAS PESSOAS COM DEFICIÊNCIA DE QUALQUER NATUREZA E MOBILIDADE REDUZIDA DO MUNICÍPIO DE PEDRO CANÁRIO CONFORME PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/899/indicacao_220_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/899/indicacao_220_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO AO PODER EXECUTIVO A PRESENTE INDICAÇÃO OBJETIVANDO O BANCO VIRTUAL DE CADEIRA DE RODAS, BENGALAS, MULETAS, ANDADORES, CADEIRAS DE BANHO E AFINS, NO MUNICÍPIO DE PEDRO CANÁRIO CONFORME PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/900/indicacao_221_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/900/indicacao_221_2017.pdf</t>
   </si>
   <si>
     <t>QUE FAÇA A IMPLANTAÇÃO DA CASA DA MULHER.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/901/indicacao_222_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/901/indicacao_222_2017.pdf</t>
   </si>
   <si>
     <t>QUE A SECRETARIA DE SAÚDE TOME AS CABÍVEIS PROVIDÊNCIAS PARA IMPLANTAÇÃO DA TERAPIA NATURAL PELO SUS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/902/indicacao_223_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/902/indicacao_223_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DADO A CASA DE PASSAGEM O NOME DE "DONA ZUCA" EM HOMENAGEM A SRA. ZULMIRA ALVES PEREIRA.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/903/indicacao_224_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/903/indicacao_224_2017.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO MEÇA ESFORÇOS PARA FAZER A URBANIZAÇÃO DA AVENIDA FRANCISCO PORFÍRIO DE SOUZA DO DISTRITO DE CRISTAL DO NORTE, PEDRO CANÁRIO/ES, BEM COMO REESTRUTURAR O NIVELAMENTO DO CALÇAMENTO DA MESMA.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/904/indicacao_225_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/904/indicacao_225_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE ESFORÇOS NECESSÁRIOS PARA PROMOVER A INSTALAÇÃO DE LETREIRO COM A INSCRIÇÃO "AMO PEDRO CANÁRIO" NA ÁREA QUE CIRCUNDA A LAGOA AUGUSTO RUSCHI, SITUADA NO CENTRO DE PEDRO CANÁRIO, PONTO TURÍSTICO OBRIGATÓRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/905/indicacao_226_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/905/indicacao_226_2017.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO POSSA CRIAR A LEI DE GRATIFICAÇÃO DO PMAQ - PROGRAMA NACIONAL DE MELHORIA DO ACESSO E DA QUALIDADE, PARA OS SERVIDORES QUE TRABALHAM NA ESTRATÉGIA DA SAÚDE DA FAMÍLIA - ESF. CONFORME LEI EM ANEXO.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/906/indicacao_227_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/906/indicacao_227_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CRIADO O CADASTRO MUNICIPAL DAS ASSOCIAÇÕES DE MORADORES DE BAIRROS, VILAS E NÚCLEOS HABITACIONAIS E DISTRITAIS, AGRICULTORES OU PRODUTORES RURAIS, NO MUNICÍPIO DE PEDRO CANÁRIO, CONFORME PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/907/indicacao_228_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/907/indicacao_228_2017.pdf</t>
   </si>
   <si>
     <t>REITERANDO A INDICAÇÃO 174/2017 DE JULHO, E FAZENDO ALGUMAS ALTERAÇÕES NO PROJETO, QUE SEJA CRIADO O PROGRAMA DISPÕE SOBRE A INSTITUIÇÃO DE TICKET "VALE MAIS +", CONFORME PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
+    <t>3128</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3128/indicacao_n_229-2017_-_que_seja_criado_o_programa_e_fomento_as_feiras_livres_municipais_destinadas_ao_comercio_de_generos_alimenticios_e_artesanais.pdf</t>
+  </si>
+  <si>
+    <t>"QUE SEJA CRIADO O PROGRAMA E FOMENTO ÀS FEIRAS LIVRES MUNICIPAIS, DESTINADAS AO COMÉRCIO DE GÊNEROS ALIMENTÍCIOS E ARTESANAIS, CONFORME PROJETO DE LEI EM ANEXO".</t>
+  </si>
+  <si>
     <t>908</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/908/indicacao_230._2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/908/indicacao_230._2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA FEITO O REPARO DA RUA DOUTOR MARIO VELO SILVARES EM CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/909/indicacao_231._2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/909/indicacao_231._2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A PINTURA DE TODOS OS QUEBRA-MOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/910/indicacao_232_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/910/indicacao_232_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTES E LAZER CONFORME LEI EM ANEXO.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/911/indicacao_233_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/911/indicacao_233_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO O TRANSPORTE DOS ALUNOS DE CRISTAL DO NORTE QUE SE INGRESSARAM NA FACULDADE EM OUTRA REGIÃO NAS QUARTAS E QUINTAS-FEIRAS.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/912/indicacao_234_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/912/indicacao_234_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS PARA A CONTRATAÇÃO DE MÉDICOS, DANDO PRIORIDADE ÀS ESPECIALIDADES MÉDICAS EM PSIQUIATRIA, ORTOPEDIA, PEDIATRIA QUE NÃO TEVE INSCRITOS PARA O CARGO NO PROCESSO SIMPLIFICADO DE SELEÇÃO PÚBLICA PARA CONTRATAÇÃO TEMPORÁRIA CADASTRO DE RESERVA Nº 001/2017 - SEMSA.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/913/indicacao_235_20171.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/913/indicacao_235_20171.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS PARA A LIMPEZA E PATROLAMENTO DA RUA PRESIDENTE COSTA E SILVA PRÓXIMO AO ESCRITÓRIO DA CESAN E DEMAIS RUAS NÃO PAVIMENTADAS DA CIDADE.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/914/indicacao_236_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/914/indicacao_236_2017.pdf</t>
   </si>
   <si>
     <t>INDICA, SOLICITANDO A PREFEITURA MUNICIPAL E A SECRETARIA MUNICIPAL DE GOVERNO DE PEDRO CANÁRIO, QUE SEJA PROMOVIDO NO DIA DA CRIANÇA, UM DIA DE ESPORTE, EDUCAÇÃO, LAZER E INCLUSÃO SOCIAL NA SEDE DO MUNICÍPIO E NOS DISTRITOS E COMUNIDADES.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/915/indicacao_237_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/915/indicacao_237_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A INSTALAÇÃO DE FAIXA ELEVADA PARA TRAVESSIA DE PEDESTRES EM FRENTE AS ESCOLAS DO MUNICÍPIO. SEGUE MODELO EM ANEXO.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/916/indicacao_238_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/916/indicacao_238_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO O PROGRAMA "MORAL LEGAL" - REGULARIZAÇÃO FUNDIÁRIA NO MUNICÍPIO DE PEDRO CANÁRIO, CONFORME PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/917/indicacao_239_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/917/indicacao_239_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO POSSA DISPONIBILIZAR LANCHE AOS PACIENTES QUE USAM O TRANSPORTE DA SAÚDE PARA REALIZAREM TRATAMENTO NA REGIÃO DA GRANDE VITÓRIA.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/918/indicacao_240_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/918/indicacao_240_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO EXTINTORES DE INCÊNDIO PARA TODOS OS PRÉDIOS PÚBLICOS, BEM COMO, TREINAMENTO PARA OS SERVIDORES DE COMO UTILIZÁ-LOS EM MOMENTOS DE URGÊNCIA, COM PRIORIDADE A ESCOLAS, CRECHES E UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/919/indicacao_241_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/919/indicacao_241_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A CRIAÇÃO DE UM PROGRAMA DENOMINADO "AGENTE LITERÁRIO" CUJA OBJETIVO É LEVAR A POPULAÇÃO O ACESSO AOS LIVROS, FOMENTANDO ASSIM A LEITURA.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/920/indicacao_242_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/920/indicacao_242_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO EMPENHE OS ESFORÇOS NECESSÁRIOS, PARA REGULARIZAR A ILUMINAÇÃO PÚBLICA DE TODAS AS RUAS DOS BAIRROS CAMATA I E CAMATA II.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/921/indicacao_243_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/921/indicacao_243_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO UM TRATOR COM GRADE ARADORA PARA ATENDER OS PEQUENOS PRODUTORES EM CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/922/indicacao_244_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/922/indicacao_244_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO LUMINÁRIAS PARA OS POSTES EM TAQUARAS.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/923/indicacao_245_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/923/indicacao_245_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA A REFORMA NOS CAMPOS DE FUTEBOL EM TAQUARAS, MANUTENÇÃO NO CAMPO DE GRAMA E REPOSIÇÃO DE AREIA NO OUTRO CAMPO QUE É UTILIZADO PARA PRÁTICA DO FUTEBOL DE AREIA.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/924/indicacao_246_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/924/indicacao_246_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL, QUE ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE O FECHAMENTO DE ALGUNS BURACOS QUE SE ENCONTRAM NA RUA AMÁLIA NEGREIRO DE CASTRO E RUA ANTÔNIO GUEDES ALCOFORADO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/925/indicacao_247_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/925/indicacao_247_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A LIMPEZA (LIXO DA CAPINA) NA RUA ESPÍRITO SANTO, BEM COMO A RUAS ONDE ESTÃO SENDO REALIZADA A CAPINA. HÁ NUM ACUMULO DE LIXO NESTAS RUAS APÓS A CAMPINA.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/926/indicacao_248_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/926/indicacao_248_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFICIADO AO EXMO SR. PREFEITO JUNTO A SECRETARIA COMPETENTE, SOLICITANDO QUE INTENSIFIQUE MEDIDAS EDUCACIONAIS NO MUNICÍPIO, QUE SEJA IMPLEMENTADO UM PROGRAMA DE CONSCIENTIZAÇÃO PARA QUE, DESDE AS ESCOLAS ATÉ JUNTO AO CIDADÃO COMUM, NO SITE DA PREFEITURA MUNICIPAL, OUTDOORS, ETC. TUDO VISANDO A EDUCAÇÃO QUANTO A LIMPEZA PÚBLICA SOBRE O DESCARTE DE LIXO E ENTULHOS EM LOCAIS IMPRÓPRIOS (RESÍDUOS INSERVÍVEIS), QUE ANTECEDE QUALQUER OUTRA CAMPANHA PARA COMBATE À DENGUE OU OUTROS TIPOS DE DOENÇAS.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/927/indicacao_249_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/927/indicacao_249_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTITUÍDO "A SEMANA MUNICIPAL DA AGRICULTURA FAMILIAR" A SER COMEMORADA, ANUALMENTE, NA SEMANA DA TÁBUA LASCADA NO MUNICÍPIO DE PEDRO CANÁRIO CONFORME PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/928/indicacao_250_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/928/indicacao_250_2017.pdf</t>
   </si>
   <si>
     <t>1. NIVELAMENTO DE TAMPÕES E CAIXAS DE INSPEÇÃO, BUEIROS E BOCAS DE LOBO NO LOCAL DA EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO, RECAPEAMENTO, RECONSTRUÇÃO, TAPA-BURACOS OU QUALQUER SERVIÇO DE MANUTENÇÃO EM PASSEIOS E VIAS PÚBLICAS, QUE ESTEJAM NECESSITADAS DE TAIS PROCEDIMENTOS;_x000D_
 _x000D_
 2. NOTIFICAR AS CONCESSIONÁRIAS E EMPRESAS QUE FUTURAMENTE FOREM DECLARADAS VENCEDORAS DE LICITAÇÕES QUE ENVOLVAM OS SERVIÇOS CONFORME ACIMA CITADOS, FICAM RESPONSÁVEIS PELA MANUTENÇÃO DO SERVIÇO ESTANDO PASSIVAS DE MULTA CASO NÃO CUMPRAM COM AS EXIGÊNCIAS.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Geraldo, Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/933/indicacao_251_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/933/indicacao_251_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIADOS TODOS OS ESFORÇOS NECESSÁRIOS JUNTO A ECO 101, PARA INSTALAR FAIXAS DE PEDESTRE E REDUTORES DE VELOCIDADE AO LONGO DA BR 101 QUE CORTA O MUNICÍPIO DE PEDRO CANÁRIO, POIS JÁ TIVEMOS CASOS DE ACIDENTES COMO SEGUE FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/934/indicacao_252_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/934/indicacao_252_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIADOS TODOS OS ESFORÇOS NECESSÁRIOS JUNTO AOS ÓRGÃOS COMPETENTES, PARA MELHORAR O TRÂNSITO NAS IMEDIAÇÕES DO POSTO SANTO ANTÔNIO NO CENTRO DA CIDADE, TAIS COMO PLACAS INDICATIVAS OU ATÉ MESMO GUARDAS DE TRANSITO.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/935/indicacao_253_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/935/indicacao_253_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A EFETIVAÇÃO DA LEI Nº 1.182/2015 QUE "DISPÕE SOBRE A PUBLICAÇÃO DA LISTA DE MEDICAMENTOS NAS FARMÁCIAS BÁSICAS DO MUNICÍPIO NO 'SITE' DA PREFEITURA MUNICIPAL" EM ANEXO.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/936/indicacao_254_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/936/indicacao_254_2017.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados todos os esforços necessários junto ao setor responsável para efetuar a Reforma geral do Prédio Publico Estadual, Localizada na Avenida Vila Velha, no 430, Centro, que hoje se encontra em péssimas condições para o uso e funcionamento dos serviços ofertados a população, tais como: IDAF, INCAPER, SEMAG (Secretaria Municipal de Agricultura e Meio Ambiente - de_x000D_
 responsabilidade do executivo municipal), NAC e outros.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/937/indicacao_255_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/937/indicacao_255_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS OS ESFORÇOS NECESSÁRIOS PARA A INSTALAÇÃO DE BICICLETÁRIO, EM FRENTE A CASA LOTÉRICA, LOCALIZADA NA AVENIDA VILA VELHA, CENTRO.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Geraldo, Idelbrando</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/938/indicacao_256_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/938/indicacao_256_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO TODA INFRAESTRUTURA NECESSÁRIA PARA A IMPLANTAÇÃO DE CALÇAMENTO RUA MARTINS E TUA PROJETADA NO BAIRRO NOVO HORIZONTE. SEGUE MAPA EM ANEXO.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/939/indicacao_257_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/939/indicacao_257_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O MAIOR NÚMERO DE ATIVIDADES VOLTADAS AO PÚBLICO FEMININO NO MÊS DAS MULHERES.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/940/indicacao_258_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/940/indicacao_258_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE DISPONIBILIZE UM BEBEDOURO DE ÁGUA PARA A ESCOLA DE TAQUARAS.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/941/indicacao_259_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/941/indicacao_259_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE DISPONIBILIZE UM VENTILADOR PARA A ESCOLA DE TAQUARAS.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/942/indicacao_260_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/942/indicacao_260_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE DISPONIBILIZE UM COMPUTADOR PARA A ESCOLA DE TAQUARAS.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/943/indicacao_261_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/943/indicacao_261_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DADO A CRECHE QUE ESTÁ SENDO CONSTRUÍDA NO BAIRRO CANARINHO/COLINA O NOME "EDINÁLIA SILVA DE ALMEIDA" EM HOMENAGEM AOS IMPORTANTES SERVIÇOS PRESTADOS A COMUNIDADE CANARIENSE ATRAVÉS DA CRECHE BOM JESUS A QUAL ERA PRESIDENTE FUNDADORA.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/944/indicacao_262_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/944/indicacao_262_2017.pdf</t>
   </si>
   <si>
     <t>QUE A SECRETARIA MUNICIPAL DE SAÚDE BUSQUE PARCERIA COM AS FACULDADES E CURSOS TÉCNICOS DAS CIDADES CIRCUNVIZINHAS QUE TENHAM ALUNOS CANARIENSES NOS CURSOS TÉCNICOS DE GRADUAÇÃO EM ENFERMAGEM PARA OFERECER EM PEDRO CANÁRIO OS ESTÁGIOS NAS UNIDADES DE SAÚDE E EM PARCERIA COM HOSPITAL MENINO JESUS.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Eugênio, Geraldo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/945/indicacao_263_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/945/indicacao_263_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO UMA CAPACITAÇÃO EM LIBRAS PARA PROFESSORES DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/946/indicacao_264_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/946/indicacao_264_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, DENTRO DAS POSSIBILIDADES LEGAIS DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE PARA QUE PROMOVA ESFORÇOS NO SENTIDO DE FORNECER EPI'S (EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL) AOS FUNCIONÁRIOS RESPONSÁVEIS PELA LIMPEZA PÚBLICA (VARREDORES DE RUA E COLETORES DE LIXO).</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/947/indicacao_265_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/947/indicacao_265_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES LEGAIS DETERMINE UM ESTUDO JUNTO AO SETOR COMPETENTE DA MUNICIPALIDADE PARA OBTER E EXECUTAR A FORMA MAIS ADEQUADA DE ESCOAMENTO DE DRENAGEM DE ÁGUAS PLUVIAIS QUE ACABA POR ADENTRAR AS RESIDÊNCIAS EM DIAS CHUVOSOS, DA RUA ITAGUAÇU, SITUADA NO CENTRO DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/948/indicacao_266_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/948/indicacao_266_2017.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICAÇÃO DE Nº 010/2017 DE 03/03/2017, QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA MANUTENÇÃO REPARADORA E PREVENTIVA DAS ESTRADAS VICINAIS NO ASSENTAMENTO CASTRO ALVES.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/949/indicacao_267_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/949/indicacao_267_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA SOLICITAR JUNTAMENTE COM A ECO 101 SINALIZAÇÃO ELETRÔNICA PARA O TREVO DA CHEGADA DE PEDRO CANÁRIO SENTIDO VITÓRIA E PARA SAÍDA DE PEDRO CANÁRIO SENTIDO BAHIA.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/950/indicacao_268_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/950/indicacao_268_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO ENVIDE ESFORÇOS PARA QUE SEJA FEITO A CONSTRUÇÃO DO CALÇAMENTO DA RUA CASTELO BRANCO EM CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/951/indicacao_269_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/951/indicacao_269_2017.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO MEÇA ESFORÇOS PARA IMPLANTAR O PROERD (PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS)</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/952/indicacao_270_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/952/indicacao_270_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA TOMADA AS MEDIDAS CABÍVEIS PARA EXTERMÍNIO DE INSETO (MOSCAS) QUE SE AGLOMERAM PRÓXIMO AS RESIDÊNCIAS LOCALIZADAS AO FIM DO BAIRRO SATURNINO MAURO.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/953/indicacao_271_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/953/indicacao_271_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA CONSTRUÍDO UMA PRAÇA PÚBLICA EM CRISTAL DO NORTE NOS MOLDES DA PRAÇA JÁ CONSTRUÍDA NO BAIRRO CAMATA E NO DISTRITO DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/954/indicacao_272_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/954/indicacao_272_2017.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE DENTRO DAS POSSIBILIDADES LEGAIS SEJAM DISPONIBILIZADOS A CONTRATAÇÃO DE PROFISSIONAIS PARA O CENTRO COMUNITÁRIO FRANCO ROSSETTI.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/955/indicacao_273_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/955/indicacao_273_2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIDADOS OS ESFORÇOS NECESSÁRIOS JUNTO AO SETOR RESPONSÁVEL PARA QUE TOME AS DEVIDAS PROVIDENCIAS EM RELAÇÃO AO BURACO LOCALIZADO NA RUA: GUARAPARI CENTRO DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/956/indicacao_274_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/956/indicacao_274_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS JUNTO AOS SETORES COMPETENTES PARA QUE SEJA PROVIDENCIADA O MAIS RÁPIDO POSSÍVEL A MANUTENÇÃO DA PAVIMENTAÇÃO DAS RUAS: MIMOSO DO SUL, JOSÉ F. CANÁRIO, CACHOEIRO DE ITAPEMIRIM ENTRE OUTRAS DO BAIRRO NOVO HORIZONTE, BEM COMO TODA INFRAESTRUTURA NECESSÁRIA PARA REPAROS COM AS BOCAS DE LOBO EXISTENTE NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/957/indicacao_275_2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/957/indicacao_275_2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJA CRIADA A COMISSÃO MUNICIPAL DO TRABALHO NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO - ES, CONFORME MODELOS DE DOCUMENTOS EM ANEXO.</t>
   </si>
   <si>
+    <t>3037</t>
+  </si>
+  <si>
     <t>PAUTA</t>
   </si>
   <si>
     <t>Pautas das Sessões</t>
   </si>
   <si>
-    <t>PROJETO DE LEI 001/2017 - "AUTORIZA O REPASSE AOS AGENTES COMUNITÁRIOS DE SAÚDE, DISPONIBILIZADO PELO FUNDO MUNICIPAL DE SAÚDE E, DÁ OUTRAS PROVIDÊNCIAS". DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3037/pauta_da_01_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 01ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3/pauta_da_02_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 02ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3038</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3038/pauta_da_03_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 03ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3039</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3039/pauta_da_04_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 04ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3040</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3040/pauta_da_05_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 05ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3041</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3041/pauta_da_06_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 06ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3042</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3042/pauta_da_07_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 07ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3043</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3043/pauta_da_08_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 08ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3044</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3044/pauta_da_09_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 09ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3045</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3045/pauta_da_10_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 10ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3046</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3046/pauta_da_11_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 11ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3047</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3047/pauta_da_12_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 12ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3048</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3048/pauta_da_13_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 13ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3049</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3049/pauta_da_14_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 14ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3050</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3050/pauta_da_15_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 15ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3051</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3051/pauta_da_16_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 16ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3052</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3052/pauta_da_17_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 17ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3053</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3053/pauta_da_18_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 18ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3054</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3054/pauta_da_19_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 19ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3055</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3055/pauta_da_20_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 20ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 001/2017 - "PROPOSTA ORÇAMENTÁRIA DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2018". DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - MESA DIRETORA.</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 002/2017 -&amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. JUSCELINO ROSA DE OLIVEIRA&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR MESSIAS ALVES COELHO.</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 003/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO AO SR. ELDER ROCHA SALGADO&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR MESSIAS ALVES COELHO.</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 004/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. MARIA DURVALINA ÁVILA SANTOS&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR OTÁVIO LIMAS DOS SANTOS.</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 005/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. RAIMUNDO ÁVILA DE OLIVEIRA&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHOR VEREADOR OTÁVIO LIMAS DOS SANTOS.</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 006/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO HONRA AO MÉRITOAO SR. JORGE SILVA&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHOR VEREADOR JOÃO MENDES AMORIM.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 - PROJETO DE DECRETO LEGISLATIVO 007/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSEAOSR. VILSON SOUZA HENRIQUE&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHOR VEREADOR JOÃO MENDES AMORIM._x000D_
 </t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 008/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSEAO SR. ERNALDO FRANCISCO GONÇALVES&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHOR VEREADOR JOÃO MENDES AMORIM.</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 009/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. DIVANITA RODRIGUES TEIXEIRA&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHOR VEREADOR GERALDO DE JESUS PEREIRA</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 010/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. ARANI CORREIA DE MELO COSTA&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHOR VEREADOR GERALDO DE JESUS PEREIRA</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO LEGISLATIVO 011/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSEAO SR. ALMIR FRANCISCO MAZOCCO&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHOR VEREADOR JOSÉ ERIVALDO TAVARES DE MORAES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 012/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSEAO SR. WILSON CÂNDIDO DE AZEVEDO&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHOR VEREADOR JOSÉ ERIVALDO TAVARES DE MORAES.</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 013/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. EDILMA SANTOS RIBAS&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHORA VEREADORA ANA KÉSIA SILVA SANTOS</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 014/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE CIDADÃ CANARIENSE A SRA. IVANETE GAMBARINI MERO&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHORA VEREADORA ANA KÉSIA SILVA SANTOS</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 015/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. JOSÉ LAERTE CAMPORESI&amp;#8221;.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHORA VEREADORA ANA KÉSIA SILVA SANTOS</t>
   </si>
@@ -3544,517 +3730,685 @@
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO LEGISLATIVO 026/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. FABRÍCIO OLIVEIRA SOUZA- DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHOR VEREADOR IDELBRANDO SILVA DE FREITAS. </t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO LEGISLATIVO 027/2017 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. ANTÔNIO PEIXOTO JÚNIOR - DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHOR VEREADOR IDELBRANDO SILVA DE FREITAS. </t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR 001/2017 - INSTITUI A NOTA FISCAL DE SERVIDORES ELETRÔNICOS NFS - E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 002/2017 - ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 005/2005, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/5/projeto_de_lei_n_001-2017_-_autoriza_o_repasse_aos_agentes_comunitarios_de_saude_do_incentivo_disponibilizado_pelo_fundo_nacional_de_saude_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 001/2017 - "AUTORIZA O REPASSE AOS AGENTES COMUNITÁRIOS DE SAÚDE, DISPONIBILIZADO PELO FUNDO MUNICIPAL DE SAÚDE E, DÁ OUTRAS PROVIDÊNCIAS". DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/4/projeto_de_lei_n_002-2017_-_autoriza_o_poder_executivo_a_contribuir_mensalmente_com_as_entidades_de_representacao_dos_municipio_do_estado_do_espirito_santo.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 002/2017 - "AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM AS ENTIDADES DE REPRESENTAÇÃO DOS MUNICÍPIOS DO ESTADO DO ESPÍRITO SANTO, DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/6/projeto_de_lei_n_003-2017_-_convalida_e_ratifica_decreto_municipal_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 003/2017 - "CONVALIDA E RATIFICA DECRETO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS." - DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/100/projeto_de_lei_n_004-2017_-_autoriza_abertura_de_creditos_adicionais_suplementares_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 004/2017 &amp;#8220; AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; - DE AUTORIA DO EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2017 &amp;#8220;INSTITUI E AUTORIZA O PROGRAMA MUNICIPAL CONSERVAÇÃO DE ESTRADAS RURAIS DO MUNICÍPIO&amp;#8221; &amp;#8211; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR.VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006/2017 &amp;#8220;CRIA O PROGRAMA EDUCATIVO &amp;#8220;PEQUENO AGRICULTOR&amp;#8221; NAS ESCOLAS DA ZONA RURAL E DA OUTRAS PROVIDENCIAS&amp;#8221; &amp;#8211; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 007/2017 &amp;#8220;INSTITUI SEMINÁRIO ANUAL PARA ELABORAÇÃO DO PLANO DE DESENVOLVIMENTO RURAL E DA OUTRAS PROVIDÊNCIAS&amp;#8221; &amp;#8211; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/7/projeto_de_lei_n_08-2017_-_revoga_a_lei_que_especifica_e_da_outra_providencia.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 008/2017 - "REVOGA LEI QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS," - DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - MESA DIRETORA.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/8/projeto_de_lei_n_009-2017_-_altera_parcialmente_a_estrutura_de_cargos_comissionados_do_poder_legislativo_estabelece_atribuicoes_requisitos_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 009/2017 - "ALTERA PARCIALMENTE A ESTRUTURA DE CARGOS COMISSIONADOS DO PODER LEGISLATIVO, ESTABELECE ATRIBUIÇÕES, REQUISITOS E DÁ OUTRAS PROVIDÊNCIAS." DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/104/projeto_de_lei_n_010-2017_-_institui_festa_do_forro_da_tabua_lascada_como_manifestacao_cultural_e_turistica_do_municipio.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 010/2017 &amp;#8220;INSTITUI FESTA DO FORRÓ DA TÁBUA LASCADA COMO MANIFESTAÇÃO CULTURAL E TURÍSTICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/105/projeto_de_lei_n011-2017_-_dispoe_sobre_a_criacao_empresa_amiga_da_seguranca_no_ambito_do_municipio_de_pedro_canario.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 011/2017 &amp;#8220;DISPÕE SOBRE A CRIAÇÃO EMPRESA AMIGA DA SEGURANÇA NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO, ESTADO DO ESPÍRITO SANTO.&amp;#8221; &amp;#8211; DE AUTORIA DO PODER LEGISLATIVO - SR. VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/106/projeto_de_lei_n_012-2017_-_dispoe_sobre_a_obrigacao_de_ligacao_da_rede_de_esgoto_domestico_ao_sistema_de_coleta_e_tratamento_de_esgoto_no_municipio.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 012/2017 &amp;#8220;DISPÕE SOBRE A OBRIGAÇÃO DE LIGAÇÃO DA REDE DE ESGOTO DOMÉSTICO AO SISTEMA DE COLETA E TRATAMENTO DE ESGOTO NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; &amp;#8211; DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/9/projeto_de_lei_n_013-2017_-_dispoe_sobre_doacao_de_recursos_e_associacao_de_universitarios_do_vale_do_cricare.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 013/2017 - "DISPÕE SOBRE DOAÇÃO DE RECURSOS A ASSOCIAÇÃO DE UNIVERSITÁRIOS DO VALE DO CRICARÉ PARA GARANTIR TRANSPORTE AOS UNIVERSITÁRIOS E ESTUDANTES DE CURSOS PROFISSIONALIZANTES." DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/107/projeto_de_lei_n_14-2017_-_dispoe_sobre_a_alteracao_do_artigo_3_da_lei_municipal_n_967-2011_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 014/2017 &amp;#8220;DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 3º DA LEI MUNICIPAL Nº 967/2011, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2017 &amp;#8220;CRIA NO ÂMBITO MUNICIPAL A CÂMARA MIRIM&amp;#8221; &amp;#8211; DE AUTORIA DE IDELBRANDO SILVA DE FREITAS &amp;#8211; PODER LEGISLATIVO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/109/projeto_de_lei_n_016-2017_-_denomina_rua_localizada_no_bairro_vista_alegre_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 016/2017 &amp;#8220;DENOMINA RUA LOCALIZADA NO BAIRRO VISTA ALEGRE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; &amp;#8211; DE AUTORIA DO PODER LEGISLATIVO MUNIVIPAL - SR. VEREADOR JOÃO MENDES AMORIM</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/110/projeto_de_lei_n_017-2017_-_reconhece_a_vaquejada_de_cristal_do_norte_como_manifestacao_cultural_e_interacao_turistica_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 017/2017 "RECONHECE A VAQUEJADA DE CRISTAL DO NORTE COMO MANIFESTAÇÃO CULTURAL E INTERAÇÃO TURÍSTICA E DÁ OUTRAS PROVIDÊNCIAS" DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR IDELBRANDO FREITAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI 019/2017 "DÁ PRIORIDADE DE ATENDIMENTO E OUTROS BENEFÍCIOS AOS DOADORES VOLUNTÁRIOS E SISTEMÁTICOS DE SANGUE DOMICILIADOS NO MUNICÍPIO DE PEDRO CANÁRIO" -DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR DENIS PEREIRA AMANCIO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/112/projeto_de_lei_n_020-2017_-_dispoe_sobre_o_plantio_anual_de_10_mudas_de_arvores_por_cada_vereador_eleito_intitulado_projeto_gratidao_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 020/2017 &amp;#8220;DISPÕE SOBRE O PLANTIO DE MUDAS REFERENTE À PORCENTAGEM DE VOTOS DE CADA AGENTE POLÍTICO ELEITO, INTITULADO: &amp;#8220;PROJETO GRATIDÃO&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; -DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SRA. VEREADORA ANA KESIA SILVA SANTOS</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021/2017 &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO CONCURSO PARA A ELABORAÇÃO DO HINO DA CIDADE DE PEDRO CANÁRIO &amp;#8211; ESPIRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS". -DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR IDELBRANDO FREITAS</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022/2017 &amp;#8220;AUTORIZA A CÂMARA MUNICIPAL DE PEDRO CANÁRIO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. &amp;#8211; DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO</t>
   </si>
   <si>
-    <t xml:space="preserve">_x000D_
-[...1 lines deleted...]
-</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/115/projeto_de_lei_n_023-2017_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>- PROJETO DE LEI Nº 023/2017 &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDENCIAS&amp;#8221;. &amp;#8211; DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/116/projeto_de_lei_n_024-2017_-_institui_e_inclui_no_calendario_oficial_de_festas_e_comemoracoes_no_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024/2017 &amp;#8220;INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE FESTAS E COMEMORAÇÕES NO MUNICÍPIO DE PEDRO CANÁRIO &amp;#8211; ESPÍRITO SANTO O JULHO VERMELHO &amp;#8211; EU DOU SANGUE POR PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. &amp;#8211;DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR IDELBRANDO SILVA DE FREITAS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/117/projeto_de_lei_n_025-2017_-_autoriza_o_chefe_do_poder_executivo_municipal_a_conceder_subvencao_financeira_a_casa_de_nossa_senhora_aparecida.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 025/2017 &amp;#8220;AUTORIZA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO FINANCEIRA À CASA DE NOSSA SENHORA APARECIDA &amp;#8211; HOSPITAL MATERNIDADE SÃO MATEUS &amp;#8211; HMSM E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. &amp;#8211; DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO SR. BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/118/projeto_de_lei_n_026-2017_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 026/2017 &amp;#8216;AUTORIZA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; &amp;#8211;DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 027/2017 &amp;#8220;INSTITUI A OBRIGATORIEDADE DO EXAME MÉDICO PERIÓDICO ANUAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS E PARA OS TRABALHADORES DAS EMPRESAS CONTRATADAS E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8211; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 028/2017 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS". DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/120/projeto_de_lei_n_029-2017_-_atualiza_tabela_de_vencimentos_da_resolucao_058-2024_que_concedeu_abono_e_correcao_salarial_a_servidores_efetivos_do_poder_legislativo.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 029/2017 &amp;#8220;ATUALIZA TABELA DE VENCIMENTOS DA RESOLUÇÃO 058/2014, QUE CONCEDEU ABONO E CORREÇÃO SALARIAL A SERVIDORES EFETIVOS DO PODER LEGISLATIVO&amp;#8221;. &amp;#8211; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR IDELBRANDO FREITAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 030/2017 &amp;#8220;ALTERA ANEXOS DA LEI COMPLEMENTAR Nº 028/2015&amp;#8221;. &amp;#8211; DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; DE AUTORIA DO PODER EXECUTIVO MUNBICIPAL - SENHOR PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/122/projeto_de_lei_n_031-2017_-_dispoe_sobre_a_obrigatoriedade_da_instalacao_de_armarios_guarda-volumes_nas_agencias_bancarias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 031/2017 &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE ARMÁRIOS GUARDA-VOLUMES NAS AGÊNCIAS BANCARIAS PROVIDAS DE PORTAS GIRATÓRIAS NO MUNICIPIO DE PEDRO CANÁRIO &amp;#8211; ES&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR MESSIAS ALVES COELHO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/123/projeto_de_lei_n_032-2017_-_institui_a_semana_municipal_do_aleitamento_materno_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 032/2017 &amp;#8220;INSTITUI A SEMANA MUNICIPAL DO ALEITAMENTO MATERNO E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - VEREADOR OTÁVIO LIMA DOS SANTOS.</t>
   </si>
   <si>
     <t>- PROJETO DE LEI Nº 033/2017 &amp;#8220;CRIA O SELO EMPRESA AMIGA DA JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR JOÃO MENDES AMORIM.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/125/projeto_de_lei_n_034-2017_-_altera_dispositivo_da_lei_municipal_n1.083_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 034/2017 &amp;#8220;ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 1.083/2013 E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221; - DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO. EXISTE REQUERIMENTO PARA SER APRECIADO EM REGIME DE URGÊNCIA POR PARTE PODER LEGISLATIVO MUNICIPAL CONFORME MENSAGEM 030/2017.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/12/projeto_de_lei_n_035-2017_-_dispoe_sobre_a_ampliacao_do_limite_para_abertura_de_creditos_suplementares_durante_a_execucao_do_orcamento_municipal_do_exercicio_de_2017.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 035/2017 - "DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE PARA ABERTURA DE CRÉDITOS SUPLEMENTARES DURANTE A EXECUÇÃO DO ORÇAMENTO MUNICIPAL NO EXERCÍCIO DE 2017 E ALTERA A REDAÇÃO DO INCISO I DO ARTIGO 5º DA LEI MUNICIPAL Nº 1.261, DE 27 DE DEZEMBRO DE 2016. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/126/projeto_de_lei_n_036-2017_-_institui_o_dia_municipal_do_feirante_do_municipio_de_pedro_canario_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 036/2017 &amp;#8220;INSTITUI O DIA MUNICIPAL DO FEIRANTE NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDENCIAS. &amp;#8221; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR GERALDO DE JESUS PEREIRA.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/127/projeto_de_lei_n_037-2017_-_reconhece_a_festa_da_cana_verde_de_cristal_do_norte_como_manifestacao_cultural_e_interacao_turistica_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 037/2017 &amp;#8220;RECONHECE A FESTA DA CANA VERDE DE CRISTAL DO NORTE COMO MANIFESTAÇÃO CULTURAL E INTERAÇÃO TURÍSTICA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR JOÃO MENDES AMORIM.</t>
   </si>
   <si>
-    <t xml:space="preserve">PROJETO DE LEI 038/2017 &amp;#8220;OF./SEMGOV/PC Nº 172/2017 ENCAMINHA A ESTA CASA DE LEIS O PROJETO DE LEI REFERENTE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA AO EXERCÍCIO DO ANO DE 2018. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO._x000D_
-[...1 lines deleted...]
-</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/128/projeto_de_lei_n_038-2017_-_dispoe_sobre_as_diretrizes_da_lei_orcamentaria_para_o_exercicio_de_2018_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 038/2017 &amp;#8220;OF./SEMGOV/PC Nº 172/2017 ENCAMINHA A ESTA CASA DE LEIS O PROJETO DE LEI REFERENTE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA AO EXERCÍCIO DO ANO DE 2018. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/13/projeto_de_lei_n_039-2017_-_autoriza_executivo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento_vigente_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 039/2017 - "AUTORIZA EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO CHEFE DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 40/2017 &amp;#8220;ASSEGURA VACINAÇÃO DIFERENCIADA, DOMICILIAR, ÀS PESSOAS COM DEFICIÊNCIA MOTORA INCAPACITANTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; IDELBRANDO SILVA DE FREITAS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/130/projeto_de_lei_n_041-2017_-_altera_o_insciso_i_do_art._5_da_lei_n_1269-2017_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 041/2017 &amp;#8211; &amp;#8220;ALTERA O INCISO I DO ART. 5º DA LEI Nº 1.269/2017 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO &amp;#8211; MESA DIRETORA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI 042/2017 - INSTITUI O &amp;#8220;CADASTRO DE IDENTIFICAÇÃO DAS PESSOAS COM DEFICIÊNCIA DE QUALQUER NATUREZA E MOBILIDADE REDUZIDA DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR EUGÊNIO CARLOS FELIX MOTTA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI 043/2017 &amp;#8211; INSTITUI O BANCO VIRTUAL DE CADEIRA DE RODAS, BENGALAS, MULETAS, ANDADORES, CADEIRAS DE BANHO E AFINS, NO MUNICÍPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR EUGÊNIO CARLOS FELIX MOTA.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/133/peojeto_de_lei_n_044-20217_-_dispoe_sobre_a_revisao_da_remuneracao_dos_servidores_efetivos_do_poder_executivo_municipal_de_que_trata_o_art._37_x_da_constituicao_federal.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 044/2017 &amp;#8211; &amp;#8220;DISPÕE SOBRE A REVISÃO DA REMUNERAÇÃO DOS SERVIDORES EFETIVOS DO PODER EXECUTIVO MUNICIPAL, DE QUE TRATA O ART. 37, X, DA CONSTITUIÇÃO FEDERAL&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PRESIDENTE BRUNO TEÓFILO ARAÚJO. EXISTE PEDIDO DE URGÊNCIA CONFORME MENSAGEM 021/2017.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/134/projeto_de_lei_n_045-2017_-_institui_o_auxilio_alimentacao_aos_servidores_publicos_efetivos_da_ativa_do_poder_executivo_municipal_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 045/2017 &amp;#8211; INSTITUI O AUXÍLIO &amp;#8211; ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS EFETIVOS DA ATIVA DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO. EXISTE PEDIDO DE URGÊNCIA CONFORME MENSAGEM 022/2017.</t>
   </si>
   <si>
     <t>PROJETO DE LEI 046/2017 &amp;#8211; DISPÕE SOBRE A CRIAÇÃO DE CADASTRO MUNICIPAL DAS ASSOCIAÇÕES DE MORADORES DE BAIRROS, VILAS E NÚCLEOS HABITACIONAIS E DISTRITAIS, AGRICULTORES OU PRODDUTORES RURAIS, NO MUNICÍPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
-    <t xml:space="preserve">PROJETO DE LEI 047/2017 &amp;#8211; AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SENHOR PREFEITO BRUNO TEÓFILO ARAÚJO. </t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/136/projetod_e_lei_n_047-2017_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento_vigente.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 047/2017 &amp;#8211; AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SENHOR PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/137/projeto_de_lei_n_048-2017_-_obriga_a_contratacao_de_vigilancia_armada_24_horas_em_agencia_bancarias_e_cooperativa_de_credito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 048/2017 - &amp;#8220;OBRIGA A CONTRATAÇÃO DE VIGILÂNCIA ARMADA 24 HORAS EM AGÊNCIAS BANCÁRIAS E COOPERATIVAS DE CRÉDITO&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR MESSIAS ALVES COELHO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI 049/2017 - DISPÕE SOBRE O ALINHAMENTO E A RETIRADA DE FIOS EM DESUSO E DESORDENADOS EXISTENTES EM POSTES DE ENERGIA ELÉTRICA E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIADO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR GILENO GOMES DA SILVA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 50/2017 - &amp;#8220;CRIA O PROGRAMA DE INCENTIVO E FOMENTO ÀS FEIRAS LIVRES MUNICIPAIS, DESTINADAS AO COMÉRCIO DE GÊNEROS ALIMENTÍCIOS E ARTESANAIS E DA OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 051/2017 &amp;#8211; CRIAR O PROGRAMA QUE DISPÕE SOBRE A INSTITUIÇÃO DE TICKET &amp;#8220;VALE MAIS +&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/141/projeto_de_lei_n_052-2017_-_dispoe_sobre_a_fixacao_de_placas_informativas_nos_estabelecimentos_comerciais.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 052/2017 &amp;#8211; DISPÕE SOBRE A FIXAÇÃO DE PLACAS INFORMATIVAS NOS ESTABELECIMENTOS COMERCIAIS CONTENDO O NÚMERO TELEFÔNICO DE ATENDIMENTO DO PROCON &amp;#8211; DE PEDRO CANÁRIO &amp;#8211; ES E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR EUGÊNIO CARLOS FELIX MOTA</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/142/projeto_de_lei_n_053-2017_-_assegura_matricula_para_aluno_portador_de_deficiencia_locomotora_permanente.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 053/2017 - ASSEGURA MATRÍCULA PARA ALUNO &amp;#8220;PORTADOR DE DEFICIÊNCIA LOCOMOTORA PERMANENTE&amp;#8221; NA ESCOLA MUNICIPAL MAIS PRÓXIMA DE SUA RESIDÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR MESSIAS ALVES COELHO.</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 054/2017 &amp;#8211; &amp;#8220; INSTITUI O DIA MUNICIPAL DE CONSCIENTIZAÇÃO ANTIABORTO NO MUNICIPIO DE PEDRO CANÁRIO E DA OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADORES ANA KESIA SILVA SANTOS E DENIS PEREIRA AMANCIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 055/2017 &amp;#8211; DISPÕE SOBRE O PROGRAMA &amp;#8220;MORAR LEGAL&amp;#8221; E REGULAMENTA OS INSTRUMENTOS DE REGULARIZAÇÃO FUNDIÁRIA NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO &amp;#8211; VEREADOR GILENO GOMES DA SILVA</t>
   </si>
   <si>
-    <t xml:space="preserve">PROJETO DE LEI Nº 056/2017 &amp;#8211; &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. &amp;#8211; DE AUTORIA DO EXECUTIVO MUNICIPAL &amp;#8211; SENHOR BRUNO TEÓFILO. PEDIDO DE URGÊNCIA._x000D_
-[...1 lines deleted...]
-</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/145/projeto_de_lei_n_056-2017_-_autoriza_o_executivo_municipal_a_abrir_credito_adicionais_suplementares_no_orcamento_vigente_e_da_outrsa_providencias.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 056/2017 &amp;#8211; &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. &amp;#8211; DE AUTORIA DO EXECUTIVO MUNICIPAL &amp;#8211; SENHOR BRUNO TEÓFILO. PEDIDO DE URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/25/projeto_de_lei_n_057-2017_-_altera_dispositivo_da_lei_n_776-2006_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE Nº 057/2017 - ALTERA DISPOSITIVO DA LEI Nº 776/2006 E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
-    <t xml:space="preserve">PROJETO DE LEI Nº 058/2017 &amp;#8211; &amp;#8220;ALTERA DISPOSITIVO DA LEI Nº 1.285/2017 QUE INSTITUI O AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS EFETIVOS DA ATIVA DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO EXECUTIVO MUNICIPAL &amp;#8211; SENHOR BRUNO TEÓFILO. PEDIDO DE URGÊNCIA. </t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/146/projeto_de_lei_n_058-2017_-_altera_dispositivo_da_lei_n_1.285-2017_que_instituiu_o_auxilio-alimentacao_aos_servidores_publicos_efetivos_da_ativa_do_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 058/2017 &amp;#8211; &amp;#8220;ALTERA DISPOSITIVO DA LEI Nº 1.285/2017 QUE INSTITUI O AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS EFETIVOS DA ATIVA DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO EXECUTIVO MUNICIPAL &amp;#8211; SENHOR BRUNO TEÓFILO. PEDIDO DE URGÊNCIA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 059/2017 &amp;#8211; &amp;#8220;INSTITUI A &amp;#8220;SEMANA MUNICIPAL DA AGRICULTURA FAMILIAR&amp;#8221; A SER COMEMORADA, ANUALMENTE, NA SEMANA DA TÁBUA LASCADA NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. &amp;#8211; DE AUTORIA DO PODER LEGISLATIVO &amp;#8211; VEREADOR IDELBRANDO FREITAS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/23/projeto_de_lei_n_060-2017_-_concede_abono_e_correcao_salarial_aumenta_o_auxilio_alimentacao_e_atualiza_tabela_de_vencimentos.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI SUBSTITUTIVO 060/2017 - CONCEDE REVISÃO GERAL À REMUNERAÇÃO DOS SERVIDORES ATIVOS E INATIVOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - MESA DIRETORA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 062/2017 &amp;#8211; &amp;#8220;OBRIGA OS SUPERMERCADOS A DIVULGAREM A DATA DE VENCIMENTO DA VALIDADE DOS PRODUTOS INCLUÍDOS NAS PROMOÇÕES&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR DENIS PEREIRA AMÂNCIO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 063/2017 &amp;#8211; &amp;#8220;INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO Á SAÚDE DO HOMEM&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR JOÃO MENDES AMORIM.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/15/projeto_de_lei_n_064-2017_-_autoriza_abertura_de_creditos_adicionais_suplementares_no_orcamento_vigente.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 064/2017 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTAS PROVIDÊNCIAS". DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 065/2017 &amp;#8211; &amp;#8220;INSTITUI A SEMANA MUNICIPAL DE COMBATE À VIOLÊNCIA CONTRA A MULHER&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR JOÃO MENDES AMORIM.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/16/projeto_de_lei_n_066-2017_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_no_racamento_vigente.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 066/2017 - "AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 067/2017 &amp;#8211; CRIA O &amp;#8220;PROGRAMA PRATA DA CASA&amp;#8221;, QUE ESTABELECE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE OPORTUNIDADE PARA A APRESENTAÇÃO DE GRUPOS, BANDAS, CANTORES OU INSTRUMENTISTAS LOCAIS NA ABERTURA DE EVENTOS MUSICAIS QUE CONTEM COM FINANCIAMENTO PÚBLICO MUNICIPAL. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - VEREADORES ANA KESIA SILVA SANTOS E DENIS PEREIRA AMANCIO. </t>
   </si>
   <si>
     <t>PROJETO DE LEI 068/2017 - DISPÕE SOBRE A INSERÇÃO DE MENSAGENS EDUCATIVAS E INFORMATIVAS SOBRE TEMAS RELATIVOS À CIDADANIA E OUTROS EM MATERIAL IMPRESSO DO MUNICÍPIO DE PEDRO CANÁRIO.DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - VEREADOR EUGÊNIO CARLOS FELIX MOTTA.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/22/projeto_de_lei_n_069-2017_-_dispoe_sobre_o_plano_plurianual_do_municipio_de_pedro_canario_para_o_periodo_de_2018_a_2021_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 069/2017 - DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE PEDRO CANÁRIO PARA O PERÍODO DE 2018  A 2021 E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SENHOR PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/38/projeto_de_lei_n_070-2017_-_estima_a_receita_e_fixa_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2018._de_autoria_do_poder_executivo_municipal.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 070/2017 - ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE PEDRO CANÁRIO PARA O EXERCÍCIO FINANCEIRO DE 2018. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/17/projeto_de_lei_n_071-2017_-_dispoe_sobre_as_taxas_do_licenciamento_ambiental_de_empreendimentos_atividades_e-ou_servicos_considerados_efetiva_ou_potencialmente.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 071/2017 - DISPÕE SOBRE AS TAXAS DE LICENCIAMENTO AMBIENTAL DE EMPREENDIMENTOS, ATIVIDADES E/OU SERVIÇOS CONSIDERADOS EFETIVA OU POTENCIALMENTE POLUIDORES E/OU DEGRADADORES DO MEIO AMBIENTE NO MUNICÍPIO DE PEDRO CANÁRIO, INSTITUI SEUS VALORES E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/18/projeto_de_lei_n_072-2017_-_institui_o_codigo_de_protecao_ao_meio_ambiente_cria_o_fundo_municipal_de_conservacao_do_meio_ambiente_cria_o_conselho_municipal_de_meio_ambiente.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 072/2017 - INSTITUI CÓDIGO MUNICIPAL DE PROTEÇÃO AO MEIO AMBIENTE, CRIA O CONSELHO MUNICIPAL DE MEIO AMBIENTE E DISPÕE SOBRE A POLÍTICA DO MEIO AMBIENTE PARA O MUNICÍPIO DE PEDRO CANÁRIO/ES. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/29/projeto_de_lei_n_073-2017_-_cria_o_fundo_municipal_de_protecao_e_defesa_civil_-_funmpdec_do_municipio_de_pedro_canario-es_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 073/2017 - CRIA O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - FUNMPDEC DO MUNICÍPIO DE PEDRO CANÁRIO/ES E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/20/projeto_de_lei_n_074-2017_-_autoriza_o_municipio_a_celebrar_termo_de_fomento_com_a_associacao_dos_pequenos_agricultores_do_estado_do_espirito_santos-apagees.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 074/2017 - AUTORIZA O MUNICÍPIO A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DOS PEQUENOS AGRICULTORES DO ESTADO DO ESPIRITO SANTO - APAGEES E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/21/projeto_de_lei_n_075-2017_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 075/2017 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 076/2017 - DISPÕE SOBRE A COMEMORAÇÃO DO "DIA DA QUALIDADE DE VIDA" SUGERE A REALIZAÇÃO DE CAMPANHAS DE ORIENTAÇÃO, PROMOÇÃO DE EVENTOS VOLTADOS A QUALIDADE DE VIDA". DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - VEREADORA ANA KESIA SILVA SANTOS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/24/projeto_de_lei_n_077-2017-_majora_auxilio_alimentacao_e_concede_abono_salarial_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 077/2017 - MAJORA AUXILIO ALIMENTAÇÃO E CONCEDE ABONO SALARIAL E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - MESA DIRETORA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 078/2017 - INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PEDRO CANÁRIO/ES A "SEMANA DA CULTURA NORDESTINA" E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - VEREADOR OTAVIO LIMA DOS SANTOS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/26/projeto_de_lei_n_079-2017_-_autoriza_o_municipio_a_efetuar_repasse_a_associacao_beneficente_sao_pedro_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 079/2017 - AUTORIZA O MUNICÍPIO A EFETUAR REPASSE A ASSOCIAÇÃO BENEFICENTE SÃO PEDRO E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/32/projeto_de_lei_n_080-2017_-_autoriza_o_municipio_a_ceder_servidores_municipais_na_hipotese_de_formalizacao_de_termo_de_fomento_ou_de_cooperacao.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 080/2017 - AUTORIZA O MUNICÍPIO A CEDER SERVIDORES MUNICIPAIS, NA HIPÓTESE DE FORMALIZAÇÃO DE TERMO DE FOMENTO OU DE COOPERAÇÃO COM ORGANIZAÇÃO DA SOCIEDADE CIVIL E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/33/projeto_de_lei_n_081-2017_-_dispoe_sobre_a_alteracao_da_lei_municipal_sob_n_715_de_2004.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 081/2017 - DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL SOB NO Nº 715 DE 2004. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/34/projeto_de_lei_n_082-2017_-_alteram_dispositivo_da_lei_n_844-2008_que_dispoe_sobre_a_execucao_do_servico_de_transporte_de_passageiro_em_veiculo_de_aluguel_taxi_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 082/2017 - ALTERAM DISPOSITIVOS DA LEI Nº 844/2008 QUE DISPÕE SOBRE A EXECUÇÃO DO SERVIÇO DE TRANSPORTE DE PASSAGEIROS EM VEÍCULO DE ALUGUEL (TAXI) E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/35/projeto_de_lei_n_083-2017_-_alteram_a_lei_n_1.196-2015_que_adota_o_diario_oficial_dos_municipios_do_estado_do_espirito_santo.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 083/2017 - ALTERA A LEI MUNICIPAL Nº 1.196/2015, QUE ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DO ESPÍRITO SANTO, INSTITUÍDO E ADMINISTRADO PELA AMUNES, COMO VEÍCULO OFICIAL DE PUBLICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVO DO MUNICÍPIO DE PEDRO CANÁRIO. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/39/projeto_de_lei_n_084-2017_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 084/2017 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/41/projeto_de_lei__n_085-2017_-_institui_e_regulamenta_o_programa_municipal_dinheiro_direito_na_escola_pmdde._de_autoria_do_poder_executivo_municipal__sr._prefeito_bruno_teofilo_araujo.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 085/2017 &amp;#8211;INSTITUI E REGULAMENTA O PROGRAMA MUNICIPAL DINHEIRO DIREITO NA ESCOLA (PMDDE). DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/40/projeto_de_lei_n_086-2017_-_ratifica_deliberacao_da_assembleia_geral_cim_norte-es_que_autoriza_o_ingresso_de_novos_municipios_consorciados_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 086/2017 - RATIFICA DELIBERAÇÃO DA ASSEMBLÉIA GERAL CIM NORTE/ES QUE AUTORIZA O INGRESSO DE NOVOS MUNICÍPIOS CONSORCIADOS E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/69/projeto_de_lei_n_089-2017_-concede_abono_salarial_aos_professores_e_servidores_da_ativa_da_secretaria_municipal_de_educacao_de_pedro_canario_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 089/2017 &amp;#8211; &amp;#8220;CONCEDE ABONO SALARIAL AOS PROFESSORES E SERVIDORES DA ATIVA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 192/2015 &amp;#8211; REGULAMENTA FESTAS PÚBLICAS NO MUNICÍPIO DE PEDRO CANÁRIO-ES, E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO &amp;#8211; VEREADOR IDELBRANDO SILVA DE FREITAS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/10/projeto_de_lei_n_256-2016_-_dispoe_sobre_organizacao_do_sistema_municipal_de_defesa_do_consumidor.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 256/2016 - "DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR, INSTITUI A ESTRUTURAÇÃO LEGAL DO ÓRGÃO DE PROTEÇÃO E DEFESA DO CONSUMIDOR, PROCON, E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038/2017 &amp;#8211; LDO &amp;#8211; DISPÕE SOBRE AS DIRETRIZES DA LEI ORÇAMENTARIA PARA O EXERCICIO DE 2018, E DÁ OUTRAS PROVIDÊNICIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO Nº 048/2017 &amp;#8211; &amp;#8220;OBRIGA A CONTRATAÇÃO DE VIGILÂNCIA ARMADA 24 HORAS EM AGÊNCIAS E COOPERATIVAS.&amp;#8221;DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR MESSIAS ALVES COELHO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO 049/2017 &amp;#8211; DISPÕE SOBRE A OBRIGATORIEDADE DA EMPRESA CONCESSIONÁRIA DE SERVIÇO PÚBLICO DE DISTRIUBUIÇÃO DE ENERGIA ELÉTRICA E DEMAIS EMPRESAS OCUPANTES DE SUA INFRAESTRUTURA A SE RESTRINGIR À OCUPAÇÃO DO ESPAÇO PÚBLICO DENTRO DO QUE ESTABELECE AS NORMAS TÉCNICAS APLICÁVEIS E PROMOVER A REGULARIZAÇÃO E A RETIRADA DOS FIOS INUTILIZADOS, EM VIAS PÚBLICAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR GILENO GOMES DA SILVA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO Nº 053/2017 &amp;#8211; &amp;#8220;ASSEGURA MATRÍCULA PARA ALUNO &amp;#8220;PORTADOR DE DEFICIÊNCIA LOCOMOTORA PERMANENTE&amp;#8221; NA ESCOLA MUNICIPAL MAIS PROXIMA DE SUA RESIDÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR MESSIAS ALVES COELHO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO Nº 085/2017 &amp;#8211;INSTITUI E REGULAMENTA O PROGRAMA MUNICIPAL DINHEIRO DIREITO NA ESCOLA (PMDDE). DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO Nº 078/2017 - INSTITUI E INCLUI NO CALENDÁRIO DO MUNICÍPIO DE PEDRO CANÁRIO/ES A "SEMANA DA CULTURA NORDESTINA" E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR OTÁVIO LIMA DOS SANTOS.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1060/img_20200114_0001_02-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1060/img_20200114_0001_02-2017.pdf</t>
   </si>
   <si>
     <t>Acrescenta o item VI ao parágrafo único do artigo 49, do regimento interno da câmara municipal de Pedro Canário- ES e da outras providências.</t>
   </si>
   <si>
     <t>PRS</t>
   </si>
   <si>
     <t>Projeto de Resolução Substitutivo</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO SUBSTITUTIVO Nº 002/2017 - ACRESCENTA O ITEM AO PARÁGRAFO ÚNICO DO ARTIGO 49, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO - ES E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR IDELBRANDO SILVA DE FREITAS</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1179/requerimento_01-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1179/requerimento_01-2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO VIA CERTIDÃO À RELAÇÃO DE PROCESSOS LICITADOS E NÃO EXECUTADOS REFERENTES AOS CALÇAMENTOS, BEM COMO CÓPIA INTEGRAL DE CADA UM.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1180/requerimento_03-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1180/requerimento_03-2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO VIA CERTIDÃO A CÓPIA DO ATO DE NOMEAÇÃO (CONTRATOS OU DECRETOS DE SERVIDORES DESDE O DIA 01 DE JANEIRO DE 2017 ATÉ A DATA DE RECEBIMENTO DESTE REQUETIMENTO, DEVENDO CONTAR NA CERTIDÃO OS CARGOS E SALÁRIO, BEM COMO ONDE ESTÃO LOTADOS.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1181/requerimento_05-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1181/requerimento_05-2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OS EXTRATOS DAS CONTAS QUE DIZEM RESPEITO AOS ROYALTIES.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1182/requerimento_08-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1182/requerimento_08-2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFICIALIZADO A SECRETÁRIA MUNICIPAL DE GOVERNO, PARA QUE ENVIE A ESTA CASA DE LEIS O PERCENTUAL DE GASTOS COM PESSOAL - IMPACTO FINANCEIRO - RELATIVO AO MÊS DE MARÇO DO CORRENTE ANO, NOS TERMOS DA LEI 4.320, PARA COMPOR O ANEXO DO PROJETO DE LEI Nº 6.130/2016.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1183/requerimento_09-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1183/requerimento_09-2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFICIALIZADO A SECRETÁRIA MUNICIPAL DE GOVERNO E A SECRETARIA MUNICIPAL DE SAÚDE PARA QUE NO PRAZO LEGAL INFORME A ESTA CASA DE LEIS, CONSIDERANDO O RECENTE EVENTO COM O POSTO DE SAÚDE NO BAIRRO CAMATA, O SEGUINTE:_x000D_
 _x000D_
 a) SE FOI CONFECCIONADO RELATÓRIO SOBRE OS DANOS E AVARIAS CAUSADOS AO POSTO DE SAÚDE QUE FOI DEPREDADO. SE POSITIVO QUE ENCAMINHE O MESMO._x000D_
 b) SE FOI CONFECCIONADO RELATÓRIO SOBRE OS DANOS E AVARIAS CAUSADOS AO ÔNIBUS DE PROPRIEDADE DO MUNICÍPIO QUE FOI INCENDIADO NO BAIRRO CAMATA. SE POSITIVO QUE ENCAMINHE O MESMO._x000D_
 c) QUAIS MEDIDAS LEGAIS FORAM ADOTADAS QUANTO A INVESTIGAÇÃO E RESPONSABILIZAÇÃO PELOS DANOS CAUSADOS AO PATRIMÔMIO PÚBLICO.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1184/requerimento_10-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1184/requerimento_10-2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFICIALIZADO A SECRETÁRIA MUNICIPAL DE GOVERNO E A SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE NO PRAZO LEGAL ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 a) SE FOI INICIADO PROCEDIMENTO LICITATÓRIO PARA AQUISIÇÃO DE MEDICAMENTOS. CASO POSITIVO, QUE SEJA ENVIADO RELAÇÃO DOS PROCESSOS ABERTOS E CASO NEGATIVO QUE SEJA ENCAMINHADO RELATÓRIO INFORMANDO A SITUAÇÃO DO ESTOQUE DE MEDICAMENTOS À DISPOSIÇÃO DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>Ana Késia, Geraldo, Gerson, Idelbrando, José Erivaldo (Vado), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1185/requerimento_15-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1185/requerimento_15-2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFICIALIZADO JUNTO AO INCAPER, PARA QUE PRESTE NO PRAZO LEGAL AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 1- QUAL É A ÁREA "AGRICULTÁVEL" DO MUNICÍPIO DE PEDRO CANÁRIO;_x000D_
 2. QUAL É A ÁREA ATUALIZADA DE PLANTIO DA CULTURA DE EUCALIPTO EM PEDRO CANÁRIO;_x000D_
 3. QUAL É A REPRESENTATIVIDADE PERCENTUAL DA ÁREA CULTIVADA  COM EUCALIPTO E A ÁREA AGRICULTÁVEL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1186/requerimento_16-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1186/requerimento_16-2017.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFICIALIZADO JUNTO AO IDAF, PARA QUE PRESTE NO PRAZO LEGAL AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 1- QUAL É A ÁREA "AGRICULTÁVEL" DO MUNICÍPIO DE PEDRO CANÁRIO;_x000D_
 2. QUAL É A ÁREA ATUALIZADA DE PLANTIO DA CULTURA DE EUCALIPTO EM PEDRO CANÁRIO;_x000D_
 3. QUAL É A REPRESENTATIVIDADE PERCENTUAL DA ÁREA CULTIVADA  COM EUCALIPTO E A ÁREA AGRICULTÁVEL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>QUE SEJA OFICIALIZADO JUNTO A SECRETARIA MUNICIPAL DA AGRICULTURA E MEIO AMBIENTE, PARA QUE PRESTE NO PRAZO LEGAL AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 1- QUAL É A ÁREA "AGRICULTÁVEL" DO MUNICÍPIO DE PEDRO CANÁRIO;_x000D_
 2. QUAL É A ÁREA ATUALIZADA DE PLANTIO DA CULTURA DE EUCALIPTO EM PEDRO CANÁRIO;_x000D_
 3. QUAL É A REPRESENTATIVIDADE PERCENTUAL DA ÁREA CULTIVADA  COM EUCALIPTO E A ÁREA AGRICULTÁVEL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1188/requerimento_36-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1188/requerimento_36-2017.pdf</t>
   </si>
   <si>
     <t>para que seja oficializado junto a Secretaria de Governo, para que tomem a seguinte medida necessária a esta casa de Leis:_x000D_
 INFORMAÇÕES_x000D_
 1) Quantos estagiários foram contratados nestes 08 (oito) meses de gestão? Quais as Secretarias que estes estagiários estão vinculados? Quais os níveis de escolaridade destes estagiários? Qual o valor do impacto orçamentário destas contratações?_x000D_
 2) Quantos cargos de chefia, C.A.S, Diretores e Secretários foram nomeados até o presente momento? Qual o valor do impacto orçamentário destas nomeações?</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1189/requerimento_37-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1189/requerimento_37-2017.pdf</t>
   </si>
   <si>
     <t>para que seja oficializado junto a Secretaria de Governo, para que tomem a seguinte medida necessária a esta casa de Leis:_x000D_
 Encaminhar informações sobre a arrecadação municipal de 2017, Quanto ocorreu se é que ocorreu superávit? Onde foram suplementados estes valores?</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1190/requerimento_38-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1190/requerimento_38-2017.pdf</t>
   </si>
   <si>
     <t>para que seja oficializado junto a Secretaria de Governo, para que tomem a seguinte medida necessária: encaminhar, a esta casa de Leis, cópia dos projetos e respectivos protocolos, realizados junto ao Governo Estadual e Federal, de todas as Secretarias Municipais, referente às obras novas, ampliações, pavimentação, cultura e urbanização, meio ambiente e agricultura, educação e saúde, assistência social e habitação, entre outros; informando o prazo de deferimento existente para cada um dos pedidos realizados, como também quantos já foram deferidos e indeferidos até o presente momento.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1191/requerimento_39-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1191/requerimento_39-2017.pdf</t>
   </si>
   <si>
     <t>que seja enviado os esforços necessários para que seja fornecido cópia dos anexos da lei 856/2008 (Plano Diretor). Mapa 01 - Zoneamento_x000D_
 Ambiental, Mapa 02 - Perímetro Urbano e Sistema Viário - Sede, Mapa 03 - Parcelamento do Solo - Anexo 03 a (Mapa do Parcelamento do Solo - Sede); Anexo 03 b -(Mapa do Parcelamento do Solo/ Perímetro Urbano/Sistema Viário - Floresta do Sul. Anexo 03 c (Mapa do Parcelamento do Solo/Perímetro Urbano/Sistema Viário Cristal do Norte; Anexo 03 d (Mapa do Parcelamento do Solo/Perímetro Urbano/Sistema Viário - Taquaras; Mapa 04 - Zoneamento Urbanístico - Anexo Q4 a (Zoneamento Urbanístico - Sede), Anexo 04 b (Zoneamento Urbanístico - Floresta do sul), Anexo 04 c (Zoneamento Urbanístico - Cristal do Norte), Anexo 04 d (Zoneamento Urbanístico Taquaras); Mapa 05 (Macrozoneamento da Sede);Mapa 06 - (Macrozoneamento do município); Tabelas de índices Urbanísticos; Tabela de Características Geométricas e Físicas da Rede Viária Básica; Modelo de Decreto; Modelo de ...</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1192/requerimento_41-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1192/requerimento_41-2017.pdf</t>
   </si>
   <si>
     <t>que seja realizado perante esta Casa de Leis a prestação de contas referente ao repasse destinado a GASA DE SAÚDE NOSSA SENHORA APARECIDA - Hospital Maternidade São Mateus - HMSM, através da Lei 1.278/2017 sancionada em 05/07/2017 e artigo 2º, contendo planilhas de procedimentos_x000D_
 realizados na entidade e seus respectivos custos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -4362,68 +4716,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/585/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/586/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/587/indicacao_003_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/589/indicacao_004_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/592/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/593/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/594/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/596/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/597/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/598/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/599/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/600/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/601/indicacao_015_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/602/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/603/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/607/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/608/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/609/indicacao_020_2017_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/611/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/612/indicacao_022_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/614/indicacao_024_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/615/indicacao_025_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/616/indicacao_026_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/617/indicacao_027_2017_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/619/indicacao_028_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/620/indicacao_029_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/621/indicacao_030_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/623/indicacao_031_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/624/indicacao_032_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/625/indicacao_033_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/626/indicacao_034_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/627/indicacao_035_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/628/indicacao_036_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/629/indicacao_037_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/630/indicacao_038_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/631/indicacao_039_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/632/indicacao_040_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/633/indicacao_041_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/634/indicacao_042_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/635/indicacao_043_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/636/indicacao_044_2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/637/indicacao_045_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/638/indicacao_046_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/639/indicacao_047_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/640/indicacao_048_2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/641/indicacao_049_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/642/indicacao_050_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/643/indicacao_051_2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/644/indicacao_052_2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/645/indicacao_053_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/646/indicacao_054_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/647/indicacao_055_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/648/indicacao_056_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/649/indicacao_057_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/650/indicacao_058_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/651/indicacao_059_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/652/indicacao_060_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/653/indicacao_061_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/654/indicacao_062_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/655/indicacao_063_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/656/indicacao_064_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/657/indicacao_065_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/658/indicacao_066_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/659/indicacao_067_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/660/indicacao_068_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/661/indicacao_069_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/663/indicacao_070_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/662/indicacao_071_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/664/indicacao_072_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/665/indicacao_073_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/666/indicacao_074_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/667/indicacao_075_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/668/indicacao_076_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/669/indicacao_077_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/670/indicacao_078_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/671/indicacao_079_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/672/indicacao_080_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/673/indicacao_081_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/674/indicacao_082_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/675/indicacao_083_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/676/indicacao_084_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/677/indicacao_085_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/678/indicacao_086_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/679/indicacao_087_2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/680/indicacao_088_2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/681/indicacao_089_2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/682/indicacao_090_2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/683/indicacao_091_2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/684/indicacao_092_2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/685/indicacao_093_2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/686/indicacao_094_2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/687/indicacao_095_2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/688/indicacao_096_2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/689/indicacao_097_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/690/indicacao_098_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/691/indicacao_099_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/692/indicacao_100_2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/693/indicacao_101_2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/694/indicacao_102_2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/695/indicacao_103_2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/696/indicacao_104_2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/697/indicacao_105_2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/698/indicacao_106_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/699/indicacao_107_2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/700/indicacao_108_2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/701/indicacao_109_2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/702/indicacao_110_2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/703/indicacao_111_2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/704/indicacao_112_2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/705/indicacao_113_2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/706/indicacao_114_2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/707/indicacao_115_2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/708/indicacao_116_2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/709/indicacao_117_2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/710/indicacao_118_2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/711/indicacao_119_2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/712/indicacao_120_2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/713/indicacao_121_2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/714/indicacao_122_2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/715/indicacao_123_2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/717/indicacao_124_2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/718/indicacao_125_2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/720/indicacao_126_2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/721/indicacao_127_2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/722/indicacao_128_2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/724/indicacao_129_2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/725/indicacao_130_2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/735/indicacao_131_2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/736/indicacao_132_2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/738/indicacao_133_2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/740/indicacao_134_2017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/741/indicacao_135_2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/743/indicacao_136_2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/744/indicacao_137_2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/754/indicacao_138_2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/755/indicacao_139_2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/756/indicacao_140_2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/757/indicacao_141_2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/758/indicacao_142_2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/759/indicacao_143_2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/760/indicacao_144_2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/820/indicacao_145_2017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/821/indicacao_146_2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/823/indicacao_147_2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/824/indicacao_148_2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/825/indicacao_149_2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/827/indicacao_150_2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/828/indicacao_151_2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/830/indicacao_152_2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/831/indicacao_153_2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/832/indicacao_154_2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/833/indicacao_155_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/834/indicacao_156_2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/835/indicacao_157_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/836/indicacao_158_2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/837/indicacao_159_2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/838/indicacao_160_2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/839/indicacao_161_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/840/indicacao_162_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/841/indicacao_163_2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/842/indicacao_164_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/843/indicacao_165_2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/844/indicacao_166_2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/845/indicacao_167_2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/846/indicacao_168_2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/847/indicacao_169_2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/848/indicacao_170_2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/849/indicacao_171_2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/850/indicacao_172_2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/851/indicacao_173_2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/852/indicacao_174_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/853/indicacao_175_2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/854/indicacao_176_2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/855/indicacao_177_2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/856/indicacao_178_2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/857/indicacao_179_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/858/indicacao_180_2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/860/indicacao_181_2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/861/indicacao_182_2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/862/indicacao_183_2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/863/indicacao_184_2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/864/indicacao_185_2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/865/indicacao_186_2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/866/indicacao_187_2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/867/indicacao_188_2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/868/indicacao_189_2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/869/indicacao_190_2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/870/indicacao_191_2017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/871/indicacao_192_2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/872/indicacao_193_2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/873/indicacao_194_2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/874/indicacao_195_2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/875/indicacao_196_2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/876/indicacao_197_2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/877/indicacao_198_2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/878/indicacao_199_2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/879/indicacao_200_2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/880/indicacao_201_2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/881/indicacao_202_2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/882/indicacao_203_2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/883/indicacao_204_2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/884/indicacao_205_2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/885/indicacao_206_2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/886/indicacao_207_2017.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/887/indicacao_208_2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/888/indicacao_209_2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/889/indicacao_210_2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/890/indicacao_211_2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/891/indicacao_212_2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/892/indicacao_213_2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/893/indicacao_214_2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/894/indicacao_215_2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/895/indicacao_216_2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/896/indicacao_217_2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/897/indicacao_218_2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/898/indicacao_219_2017.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/899/indicacao_220_2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/900/indicacao_221_2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/901/indicacao_222_2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/902/indicacao_223_2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/903/indicacao_224_2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/904/indicacao_225_2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/905/indicacao_226_2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/906/indicacao_227_2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/907/indicacao_228_2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/908/indicacao_230._2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/909/indicacao_231._2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/910/indicacao_232_2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/911/indicacao_233_2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/912/indicacao_234_2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/913/indicacao_235_20171.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/914/indicacao_236_2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/915/indicacao_237_2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/916/indicacao_238_2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/917/indicacao_239_2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/918/indicacao_240_2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/919/indicacao_241_2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/920/indicacao_242_2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/921/indicacao_243_2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/922/indicacao_244_2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/923/indicacao_245_2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/924/indicacao_246_2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/925/indicacao_247_2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/926/indicacao_248_2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/927/indicacao_249_2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/928/indicacao_250_2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/933/indicacao_251_2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/934/indicacao_252_2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/935/indicacao_253_2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/936/indicacao_254_2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/937/indicacao_255_2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/938/indicacao_256_2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/939/indicacao_257_2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/940/indicacao_258_2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/941/indicacao_259_2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/942/indicacao_260_2017.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/943/indicacao_261_2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/944/indicacao_262_2017.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/945/indicacao_263_2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/946/indicacao_264_2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/947/indicacao_265_2017.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/948/indicacao_266_2017.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/949/indicacao_267_2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/950/indicacao_268_2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/951/indicacao_269_2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/952/indicacao_270_2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/953/indicacao_271_2017.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/954/indicacao_272_2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/955/indicacao_273_2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/956/indicacao_274_2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/957/indicacao_275_2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1060/img_20200114_0001_02-2017.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1179/requerimento_01-2017.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1180/requerimento_03-2017.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1181/requerimento_05-2017.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1182/requerimento_08-2017.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1183/requerimento_09-2017.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1184/requerimento_10-2017.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1185/requerimento_15-2017.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1186/requerimento_16-2017.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1188/requerimento_36-2017.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1189/requerimento_37-2017.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1190/requerimento_38-2017.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1191/requerimento_39-2017.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1192/requerimento_41-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/585/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/586/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/587/indicacao_003_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/589/indicacao_004_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/592/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/593/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/594/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/596/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/597/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/598/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/599/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/600/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/601/indicacao_015_2017.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/602/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/603/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/607/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/608/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/609/indicacao_020_2017_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/611/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/612/indicacao_022_2017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/614/indicacao_024_2017.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/615/indicacao_025_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/616/indicacao_026_2017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/617/indicacao_027_2017_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/619/indicacao_028_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/620/indicacao_029_2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/621/indicacao_030_2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/623/indicacao_031_2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/624/indicacao_032_2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/625/indicacao_033_2017.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/626/indicacao_034_2017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/627/indicacao_035_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/628/indicacao_036_2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/629/indicacao_037_2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/630/indicacao_038_2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/631/indicacao_039_2017.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/632/indicacao_040_2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/633/indicacao_041_2017.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/634/indicacao_042_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/635/indicacao_043_2017.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/636/indicacao_044_2017.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/637/indicacao_045_2017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/638/indicacao_046_2017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/639/indicacao_047_2017.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/640/indicacao_048_2017.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/641/indicacao_049_2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/642/indicacao_050_2017.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/643/indicacao_051_2017.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/644/indicacao_052_2017.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/645/indicacao_053_2017.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/646/indicacao_054_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/647/indicacao_055_2017.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/648/indicacao_056_2017.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/649/indicacao_057_2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/650/indicacao_058_2017.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/651/indicacao_059_2017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/652/indicacao_060_2017.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/653/indicacao_061_2017.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/654/indicacao_062_2017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/655/indicacao_063_2017.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/656/indicacao_064_2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/657/indicacao_065_2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/658/indicacao_066_2017.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/659/indicacao_067_2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/660/indicacao_068_2017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/661/indicacao_069_2017.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/663/indicacao_070_2017.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/662/indicacao_071_2017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/664/indicacao_072_2017.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/665/indicacao_073_2017.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/666/indicacao_074_2017.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/667/indicacao_075_2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/668/indicacao_076_2017.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/669/indicacao_077_2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/670/indicacao_078_2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/671/indicacao_079_2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/672/indicacao_080_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/673/indicacao_081_2017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/674/indicacao_082_2017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/675/indicacao_083_2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/676/indicacao_084_2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/677/indicacao_085_2017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/678/indicacao_086_2017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/679/indicacao_087_2017.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/680/indicacao_088_2017.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/681/indicacao_089_2017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/682/indicacao_090_2017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/683/indicacao_091_2017.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/684/indicacao_092_2017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/685/indicacao_093_2017.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/686/indicacao_094_2017.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/687/indicacao_095_2017.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/688/indicacao_096_2017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/689/indicacao_097_2017.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/690/indicacao_098_2017.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/691/indicacao_099_2017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/692/indicacao_100_2017.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/693/indicacao_101_2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/694/indicacao_102_2017.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/695/indicacao_103_2017.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/696/indicacao_104_2017.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/697/indicacao_105_2017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/698/indicacao_106_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/699/indicacao_107_2017.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/700/indicacao_108_2017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/701/indicacao_109_2017.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/702/indicacao_110_2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/703/indicacao_111_2017.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/704/indicacao_112_2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/705/indicacao_113_2017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/706/indicacao_114_2017.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/707/indicacao_115_2017.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/708/indicacao_116_2017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/709/indicacao_117_2017.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/710/indicacao_118_2017.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/711/indicacao_119_2017.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/712/indicacao_120_2017.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/713/indicacao_121_2017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/714/indicacao_122_2017.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/715/indicacao_123_2017.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/717/indicacao_124_2017.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/718/indicacao_125_2017.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/720/indicacao_126_2017.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/721/indicacao_127_2017.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/722/indicacao_128_2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/724/indicacao_129_2017.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/725/indicacao_130_2017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/735/indicacao_131_2017.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/736/indicacao_132_2017.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/738/indicacao_133_2017.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/740/indicacao_134_2017.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/741/indicacao_135_2017.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/743/indicacao_136_2017.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/744/indicacao_137_2017.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/754/indicacao_138_2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/755/indicacao_139_2017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/756/indicacao_140_2017.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/757/indicacao_141_2017.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/758/indicacao_142_2017.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/759/indicacao_143_2017.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/760/indicacao_144_2017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/820/indicacao_145_2017.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/821/indicacao_146_2017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/823/indicacao_147_2017.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/824/indicacao_148_2017.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/825/indicacao_149_2017.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/827/indicacao_150_2017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/828/indicacao_151_2017.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/830/indicacao_152_2017.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/831/indicacao_153_2017.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/832/indicacao_154_2017.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/833/indicacao_155_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/834/indicacao_156_2017.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/835/indicacao_157_2017.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/836/indicacao_158_2017.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/837/indicacao_159_2017.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/838/indicacao_160_2017.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/839/indicacao_161_2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/840/indicacao_162_2017.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/841/indicacao_163_2017.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/842/indicacao_164_2017.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/843/indicacao_165_2017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/844/indicacao_166_2017.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/845/indicacao_167_2017.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/846/indicacao_168_2017.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/847/indicacao_169_2017.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/848/indicacao_170_2017.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/849/indicacao_171_2017.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/850/indicacao_172_2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/851/indicacao_173_2017.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/852/indicacao_174_2017.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/853/indicacao_175_2017.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/854/indicacao_176_2017.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/855/indicacao_177_2017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/856/indicacao_178_2017.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/857/indicacao_179_2017.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/858/indicacao_180_2017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/860/indicacao_181_2017.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/861/indicacao_182_2017.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/862/indicacao_183_2017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/863/indicacao_184_2017.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/864/indicacao_185_2017.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/865/indicacao_186_2017.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/866/indicacao_187_2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/867/indicacao_188_2017.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/868/indicacao_189_2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/869/indicacao_190_2017.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/870/indicacao_191_2017.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/871/indicacao_192_2017.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/872/indicacao_193_2017.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/873/indicacao_194_2017.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/874/indicacao_195_2017.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/875/indicacao_196_2017.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/876/indicacao_197_2017.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/877/indicacao_198_2017.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/878/indicacao_199_2017.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/879/indicacao_200_2017.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/880/indicacao_201_2017.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/881/indicacao_202_2017.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/882/indicacao_203_2017.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/883/indicacao_204_2017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/884/indicacao_205_2017.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/885/indicacao_206_2017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/886/indicacao_207_2017.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/887/indicacao_208_2017.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/888/indicacao_209_2017.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/889/indicacao_210_2017.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/890/indicacao_211_2017.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/891/indicacao_212_2017.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/892/indicacao_213_2017.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/893/indicacao_214_2017.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/894/indicacao_215_2017.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/895/indicacao_216_2017.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/896/indicacao_217_2017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/897/indicacao_218_2017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/898/indicacao_219_2017.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/899/indicacao_220_2017.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/900/indicacao_221_2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/901/indicacao_222_2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/902/indicacao_223_2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/903/indicacao_224_2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/904/indicacao_225_2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/905/indicacao_226_2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/906/indicacao_227_2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/907/indicacao_228_2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3128/indicacao_n_229-2017_-_que_seja_criado_o_programa_e_fomento_as_feiras_livres_municipais_destinadas_ao_comercio_de_generos_alimenticios_e_artesanais.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/908/indicacao_230._2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/909/indicacao_231._2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/910/indicacao_232_2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/911/indicacao_233_2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/912/indicacao_234_2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/913/indicacao_235_20171.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/914/indicacao_236_2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/915/indicacao_237_2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/916/indicacao_238_2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/917/indicacao_239_2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/918/indicacao_240_2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/919/indicacao_241_2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/920/indicacao_242_2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/921/indicacao_243_2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/922/indicacao_244_2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/923/indicacao_245_2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/924/indicacao_246_2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/925/indicacao_247_2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/926/indicacao_248_2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/927/indicacao_249_2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/928/indicacao_250_2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/933/indicacao_251_2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/934/indicacao_252_2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/935/indicacao_253_2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/936/indicacao_254_2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/937/indicacao_255_2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/938/indicacao_256_2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/939/indicacao_257_2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/940/indicacao_258_2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/941/indicacao_259_2017.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/942/indicacao_260_2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/943/indicacao_261_2017.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/944/indicacao_262_2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/945/indicacao_263_2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/946/indicacao_264_2017.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/947/indicacao_265_2017.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/948/indicacao_266_2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/949/indicacao_267_2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/950/indicacao_268_2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/951/indicacao_269_2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/952/indicacao_270_2017.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/953/indicacao_271_2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/954/indicacao_272_2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/955/indicacao_273_2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/956/indicacao_274_2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/957/indicacao_275_2017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3037/pauta_da_01_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3/pauta_da_02_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3038/pauta_da_03_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3039/pauta_da_04_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3040/pauta_da_05_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3041/pauta_da_06_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3042/pauta_da_07_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3043/pauta_da_08_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3044/pauta_da_09_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3045/pauta_da_10_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3046/pauta_da_11_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3047/pauta_da_12_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3048/pauta_da_13_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3049/pauta_da_14_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3050/pauta_da_15_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3051/pauta_da_16_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3052/pauta_da_17_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3053/pauta_da_18_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3054/pauta_da_19_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/3055/pauta_da_20_sessao_ordinaria_do_1_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/5/projeto_de_lei_n_001-2017_-_autoriza_o_repasse_aos_agentes_comunitarios_de_saude_do_incentivo_disponibilizado_pelo_fundo_nacional_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/4/projeto_de_lei_n_002-2017_-_autoriza_o_poder_executivo_a_contribuir_mensalmente_com_as_entidades_de_representacao_dos_municipio_do_estado_do_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/6/projeto_de_lei_n_003-2017_-_convalida_e_ratifica_decreto_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/100/projeto_de_lei_n_004-2017_-_autoriza_abertura_de_creditos_adicionais_suplementares_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/7/projeto_de_lei_n_08-2017_-_revoga_a_lei_que_especifica_e_da_outra_providencia.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/8/projeto_de_lei_n_009-2017_-_altera_parcialmente_a_estrutura_de_cargos_comissionados_do_poder_legislativo_estabelece_atribuicoes_requisitos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/104/projeto_de_lei_n_010-2017_-_institui_festa_do_forro_da_tabua_lascada_como_manifestacao_cultural_e_turistica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/105/projeto_de_lei_n011-2017_-_dispoe_sobre_a_criacao_empresa_amiga_da_seguranca_no_ambito_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/106/projeto_de_lei_n_012-2017_-_dispoe_sobre_a_obrigacao_de_ligacao_da_rede_de_esgoto_domestico_ao_sistema_de_coleta_e_tratamento_de_esgoto_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/9/projeto_de_lei_n_013-2017_-_dispoe_sobre_doacao_de_recursos_e_associacao_de_universitarios_do_vale_do_cricare.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/107/projeto_de_lei_n_14-2017_-_dispoe_sobre_a_alteracao_do_artigo_3_da_lei_municipal_n_967-2011_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/109/projeto_de_lei_n_016-2017_-_denomina_rua_localizada_no_bairro_vista_alegre_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/110/projeto_de_lei_n_017-2017_-_reconhece_a_vaquejada_de_cristal_do_norte_como_manifestacao_cultural_e_interacao_turistica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/112/projeto_de_lei_n_020-2017_-_dispoe_sobre_o_plantio_anual_de_10_mudas_de_arvores_por_cada_vereador_eleito_intitulado_projeto_gratidao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/115/projeto_de_lei_n_023-2017_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/116/projeto_de_lei_n_024-2017_-_institui_e_inclui_no_calendario_oficial_de_festas_e_comemoracoes_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/117/projeto_de_lei_n_025-2017_-_autoriza_o_chefe_do_poder_executivo_municipal_a_conceder_subvencao_financeira_a_casa_de_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/118/projeto_de_lei_n_026-2017_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/120/projeto_de_lei_n_029-2017_-_atualiza_tabela_de_vencimentos_da_resolucao_058-2024_que_concedeu_abono_e_correcao_salarial_a_servidores_efetivos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/122/projeto_de_lei_n_031-2017_-_dispoe_sobre_a_obrigatoriedade_da_instalacao_de_armarios_guarda-volumes_nas_agencias_bancarias.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/123/projeto_de_lei_n_032-2017_-_institui_a_semana_municipal_do_aleitamento_materno_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/125/projeto_de_lei_n_034-2017_-_altera_dispositivo_da_lei_municipal_n1.083_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/12/projeto_de_lei_n_035-2017_-_dispoe_sobre_a_ampliacao_do_limite_para_abertura_de_creditos_suplementares_durante_a_execucao_do_orcamento_municipal_do_exercicio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/126/projeto_de_lei_n_036-2017_-_institui_o_dia_municipal_do_feirante_do_municipio_de_pedro_canario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/127/projeto_de_lei_n_037-2017_-_reconhece_a_festa_da_cana_verde_de_cristal_do_norte_como_manifestacao_cultural_e_interacao_turistica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/128/projeto_de_lei_n_038-2017_-_dispoe_sobre_as_diretrizes_da_lei_orcamentaria_para_o_exercicio_de_2018_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/13/projeto_de_lei_n_039-2017_-_autoriza_executivo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento_vigente_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/130/projeto_de_lei_n_041-2017_-_altera_o_insciso_i_do_art._5_da_lei_n_1269-2017_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/133/peojeto_de_lei_n_044-20217_-_dispoe_sobre_a_revisao_da_remuneracao_dos_servidores_efetivos_do_poder_executivo_municipal_de_que_trata_o_art._37_x_da_constituicao_federal.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/134/projeto_de_lei_n_045-2017_-_institui_o_auxilio_alimentacao_aos_servidores_publicos_efetivos_da_ativa_do_poder_executivo_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/136/projetod_e_lei_n_047-2017_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/137/projeto_de_lei_n_048-2017_-_obriga_a_contratacao_de_vigilancia_armada_24_horas_em_agencia_bancarias_e_cooperativa_de_credito.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/141/projeto_de_lei_n_052-2017_-_dispoe_sobre_a_fixacao_de_placas_informativas_nos_estabelecimentos_comerciais.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/142/projeto_de_lei_n_053-2017_-_assegura_matricula_para_aluno_portador_de_deficiencia_locomotora_permanente.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/145/projeto_de_lei_n_056-2017_-_autoriza_o_executivo_municipal_a_abrir_credito_adicionais_suplementares_no_orcamento_vigente_e_da_outrsa_providencias.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/25/projeto_de_lei_n_057-2017_-_altera_dispositivo_da_lei_n_776-2006_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/146/projeto_de_lei_n_058-2017_-_altera_dispositivo_da_lei_n_1.285-2017_que_instituiu_o_auxilio-alimentacao_aos_servidores_publicos_efetivos_da_ativa_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/23/projeto_de_lei_n_060-2017_-_concede_abono_e_correcao_salarial_aumenta_o_auxilio_alimentacao_e_atualiza_tabela_de_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/15/projeto_de_lei_n_064-2017_-_autoriza_abertura_de_creditos_adicionais_suplementares_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/16/projeto_de_lei_n_066-2017_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_no_racamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/22/projeto_de_lei_n_069-2017_-_dispoe_sobre_o_plano_plurianual_do_municipio_de_pedro_canario_para_o_periodo_de_2018_a_2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/38/projeto_de_lei_n_070-2017_-_estima_a_receita_e_fixa_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2018._de_autoria_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/17/projeto_de_lei_n_071-2017_-_dispoe_sobre_as_taxas_do_licenciamento_ambiental_de_empreendimentos_atividades_e-ou_servicos_considerados_efetiva_ou_potencialmente.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/18/projeto_de_lei_n_072-2017_-_institui_o_codigo_de_protecao_ao_meio_ambiente_cria_o_fundo_municipal_de_conservacao_do_meio_ambiente_cria_o_conselho_municipal_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/29/projeto_de_lei_n_073-2017_-_cria_o_fundo_municipal_de_protecao_e_defesa_civil_-_funmpdec_do_municipio_de_pedro_canario-es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/20/projeto_de_lei_n_074-2017_-_autoriza_o_municipio_a_celebrar_termo_de_fomento_com_a_associacao_dos_pequenos_agricultores_do_estado_do_espirito_santos-apagees.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/21/projeto_de_lei_n_075-2017_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/24/projeto_de_lei_n_077-2017-_majora_auxilio_alimentacao_e_concede_abono_salarial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/26/projeto_de_lei_n_079-2017_-_autoriza_o_municipio_a_efetuar_repasse_a_associacao_beneficente_sao_pedro_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/32/projeto_de_lei_n_080-2017_-_autoriza_o_municipio_a_ceder_servidores_municipais_na_hipotese_de_formalizacao_de_termo_de_fomento_ou_de_cooperacao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/33/projeto_de_lei_n_081-2017_-_dispoe_sobre_a_alteracao_da_lei_municipal_sob_n_715_de_2004.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/34/projeto_de_lei_n_082-2017_-_alteram_dispositivo_da_lei_n_844-2008_que_dispoe_sobre_a_execucao_do_servico_de_transporte_de_passageiro_em_veiculo_de_aluguel_taxi_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/35/projeto_de_lei_n_083-2017_-_alteram_a_lei_n_1.196-2015_que_adota_o_diario_oficial_dos_municipios_do_estado_do_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/39/projeto_de_lei_n_084-2017_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/41/projeto_de_lei__n_085-2017_-_institui_e_regulamenta_o_programa_municipal_dinheiro_direito_na_escola_pmdde._de_autoria_do_poder_executivo_municipal__sr._prefeito_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/40/projeto_de_lei_n_086-2017_-_ratifica_deliberacao_da_assembleia_geral_cim_norte-es_que_autoriza_o_ingresso_de_novos_municipios_consorciados_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/69/projeto_de_lei_n_089-2017_-concede_abono_salarial_aos_professores_e_servidores_da_ativa_da_secretaria_municipal_de_educacao_de_pedro_canario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/10/projeto_de_lei_n_256-2016_-_dispoe_sobre_organizacao_do_sistema_municipal_de_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1060/img_20200114_0001_02-2017.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1179/requerimento_01-2017.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1180/requerimento_03-2017.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1181/requerimento_05-2017.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1182/requerimento_08-2017.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1183/requerimento_09-2017.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1184/requerimento_10-2017.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1185/requerimento_15-2017.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1186/requerimento_16-2017.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1188/requerimento_36-2017.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1189/requerimento_37-2017.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1190/requerimento_38-2017.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1191/requerimento_39-2017.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2017/1192/requerimento_41-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H413"/>
+  <dimension ref="A1:H433"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="123.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -10298,155 +10651,155 @@
       </c>
       <c r="G227" s="1" t="s">
         <v>933</v>
       </c>
       <c r="H227" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>935</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>936</v>
       </c>
       <c r="D228" t="s">
         <v>16</v>
       </c>
       <c r="E228" t="s">
         <v>17</v>
       </c>
       <c r="F228" t="s">
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>937</v>
       </c>
       <c r="H228" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>939</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>940</v>
       </c>
       <c r="D229" t="s">
         <v>16</v>
       </c>
       <c r="E229" t="s">
         <v>17</v>
       </c>
       <c r="F229" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>941</v>
       </c>
       <c r="H229" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
         <v>943</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
         <v>944</v>
       </c>
       <c r="D230" t="s">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>17</v>
       </c>
       <c r="F230" t="s">
-        <v>18</v>
+        <v>79</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>945</v>
       </c>
       <c r="H230" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>947</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>948</v>
       </c>
       <c r="D231" t="s">
         <v>16</v>
       </c>
       <c r="E231" t="s">
         <v>17</v>
       </c>
       <c r="F231" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>949</v>
       </c>
       <c r="H231" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>951</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>952</v>
       </c>
       <c r="D232" t="s">
         <v>16</v>
       </c>
       <c r="E232" t="s">
         <v>17</v>
       </c>
       <c r="F232" t="s">
-        <v>27</v>
+        <v>154</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>953</v>
       </c>
       <c r="H232" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>955</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>956</v>
       </c>
       <c r="D233" t="s">
         <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>17</v>
       </c>
       <c r="F233" t="s">
@@ -10480,129 +10833,129 @@
       </c>
       <c r="G234" s="1" t="s">
         <v>961</v>
       </c>
       <c r="H234" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>963</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>964</v>
       </c>
       <c r="D235" t="s">
         <v>16</v>
       </c>
       <c r="E235" t="s">
         <v>17</v>
       </c>
       <c r="F235" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>965</v>
       </c>
       <c r="H235" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>967</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>968</v>
       </c>
       <c r="D236" t="s">
         <v>16</v>
       </c>
       <c r="E236" t="s">
         <v>17</v>
       </c>
       <c r="F236" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>969</v>
       </c>
       <c r="H236" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>971</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>972</v>
       </c>
       <c r="D237" t="s">
         <v>16</v>
       </c>
       <c r="E237" t="s">
         <v>17</v>
       </c>
       <c r="F237" t="s">
-        <v>167</v>
+        <v>79</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>973</v>
       </c>
       <c r="H237" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>975</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>976</v>
       </c>
       <c r="D238" t="s">
         <v>16</v>
       </c>
       <c r="E238" t="s">
         <v>17</v>
       </c>
       <c r="F238" t="s">
-        <v>18</v>
+        <v>167</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>977</v>
       </c>
       <c r="H238" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
         <v>979</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>980</v>
       </c>
       <c r="D239" t="s">
         <v>16</v>
       </c>
       <c r="E239" t="s">
         <v>17</v>
       </c>
       <c r="F239" t="s">
@@ -10610,77 +10963,77 @@
       </c>
       <c r="G239" s="1" t="s">
         <v>981</v>
       </c>
       <c r="H239" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
         <v>983</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>984</v>
       </c>
       <c r="D240" t="s">
         <v>16</v>
       </c>
       <c r="E240" t="s">
         <v>17</v>
       </c>
       <c r="F240" t="s">
-        <v>265</v>
+        <v>18</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>985</v>
       </c>
       <c r="H240" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
         <v>987</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>988</v>
       </c>
       <c r="D241" t="s">
         <v>16</v>
       </c>
       <c r="E241" t="s">
         <v>17</v>
       </c>
       <c r="F241" t="s">
-        <v>154</v>
+        <v>265</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>989</v>
       </c>
       <c r="H241" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>991</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>992</v>
       </c>
       <c r="D242" t="s">
         <v>16</v>
       </c>
       <c r="E242" t="s">
         <v>17</v>
       </c>
       <c r="F242" t="s">
@@ -10714,51 +11067,51 @@
       </c>
       <c r="G243" s="1" t="s">
         <v>997</v>
       </c>
       <c r="H243" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>999</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>1000</v>
       </c>
       <c r="D244" t="s">
         <v>16</v>
       </c>
       <c r="E244" t="s">
         <v>17</v>
       </c>
       <c r="F244" t="s">
-        <v>27</v>
+        <v>154</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="H244" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
         <v>1003</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>1004</v>
       </c>
       <c r="D245" t="s">
         <v>16</v>
       </c>
       <c r="E245" t="s">
         <v>17</v>
       </c>
       <c r="F245" t="s">
@@ -10792,181 +11145,181 @@
       </c>
       <c r="G246" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="H246" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>1011</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
         <v>1012</v>
       </c>
       <c r="D247" t="s">
         <v>16</v>
       </c>
       <c r="E247" t="s">
         <v>17</v>
       </c>
       <c r="F247" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="H247" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>1015</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
         <v>1016</v>
       </c>
       <c r="D248" t="s">
         <v>16</v>
       </c>
       <c r="E248" t="s">
         <v>17</v>
       </c>
       <c r="F248" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="H248" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
         <v>1019</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>1020</v>
       </c>
       <c r="D249" t="s">
         <v>16</v>
       </c>
       <c r="E249" t="s">
         <v>17</v>
       </c>
       <c r="F249" t="s">
+        <v>27</v>
+      </c>
+      <c r="G249" s="1" t="s">
         <v>1021</v>
       </c>
-      <c r="G249" s="1" t="s">
+      <c r="H249" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
         <v>1024</v>
       </c>
-      <c r="B250" t="s">
-[...2 lines deleted...]
-      <c r="C250" t="s">
+      <c r="D250" t="s">
+        <v>16</v>
+      </c>
+      <c r="E250" t="s">
+        <v>17</v>
+      </c>
+      <c r="F250" t="s">
         <v>1025</v>
-      </c>
-[...7 lines deleted...]
-        <v>265</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="H250" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>1028</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>1029</v>
       </c>
       <c r="D251" t="s">
         <v>16</v>
       </c>
       <c r="E251" t="s">
         <v>17</v>
       </c>
       <c r="F251" t="s">
-        <v>18</v>
+        <v>265</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="H251" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
         <v>1032</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>1033</v>
       </c>
       <c r="D252" t="s">
         <v>16</v>
       </c>
       <c r="E252" t="s">
         <v>17</v>
       </c>
       <c r="F252" t="s">
-        <v>172</v>
+        <v>18</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="H252" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>1036</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>1037</v>
       </c>
       <c r="D253" t="s">
         <v>16</v>
       </c>
       <c r="E253" t="s">
         <v>17</v>
       </c>
       <c r="F253" t="s">
@@ -10974,103 +11327,103 @@
       </c>
       <c r="G253" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="H253" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>1040</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>1041</v>
       </c>
       <c r="D254" t="s">
         <v>16</v>
       </c>
       <c r="E254" t="s">
         <v>17</v>
       </c>
       <c r="F254" t="s">
+        <v>172</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>1042</v>
       </c>
-      <c r="G254" s="1" t="s">
+      <c r="H254" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
         <v>1045</v>
       </c>
-      <c r="B255" t="s">
-[...2 lines deleted...]
-      <c r="C255" t="s">
+      <c r="D255" t="s">
+        <v>16</v>
+      </c>
+      <c r="E255" t="s">
+        <v>17</v>
+      </c>
+      <c r="F255" t="s">
         <v>1046</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="H255" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>1049</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>1050</v>
       </c>
       <c r="D256" t="s">
         <v>16</v>
       </c>
       <c r="E256" t="s">
         <v>17</v>
       </c>
       <c r="F256" t="s">
-        <v>154</v>
+        <v>36</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="H256" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>1053</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>1054</v>
       </c>
       <c r="D257" t="s">
         <v>16</v>
       </c>
       <c r="E257" t="s">
         <v>17</v>
       </c>
       <c r="F257" t="s">
@@ -11104,51 +11457,51 @@
       </c>
       <c r="G258" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="H258" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>1061</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>1062</v>
       </c>
       <c r="D259" t="s">
         <v>16</v>
       </c>
       <c r="E259" t="s">
         <v>17</v>
       </c>
       <c r="F259" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="H259" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
         <v>1065</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>1066</v>
       </c>
       <c r="D260" t="s">
         <v>16</v>
       </c>
       <c r="E260" t="s">
         <v>17</v>
       </c>
       <c r="F260" t="s">
@@ -11156,77 +11509,77 @@
       </c>
       <c r="G260" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="H260" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>1069</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>1070</v>
       </c>
       <c r="D261" t="s">
         <v>16</v>
       </c>
       <c r="E261" t="s">
         <v>17</v>
       </c>
       <c r="F261" t="s">
+        <v>18</v>
+      </c>
+      <c r="G261" s="1" t="s">
         <v>1071</v>
       </c>
-      <c r="G261" s="1" t="s">
+      <c r="H261" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
         <v>1074</v>
       </c>
-      <c r="B262" t="s">
-[...2 lines deleted...]
-      <c r="C262" t="s">
+      <c r="D262" t="s">
+        <v>16</v>
+      </c>
+      <c r="E262" t="s">
+        <v>17</v>
+      </c>
+      <c r="F262" t="s">
         <v>1075</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="H262" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
         <v>1078</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>1079</v>
       </c>
       <c r="D263" t="s">
         <v>16</v>
       </c>
       <c r="E263" t="s">
         <v>17</v>
       </c>
       <c r="F263" t="s">
@@ -11234,3565 +11587,4085 @@
       </c>
       <c r="G263" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="H263" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>1082</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>1083</v>
       </c>
       <c r="D264" t="s">
         <v>16</v>
       </c>
       <c r="E264" t="s">
         <v>17</v>
       </c>
       <c r="F264" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="H264" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>1086</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>1087</v>
       </c>
       <c r="D265" t="s">
         <v>16</v>
       </c>
       <c r="E265" t="s">
         <v>17</v>
       </c>
       <c r="F265" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="H265" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>1090</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>1091</v>
       </c>
       <c r="D266" t="s">
         <v>16</v>
       </c>
       <c r="E266" t="s">
         <v>17</v>
       </c>
       <c r="F266" t="s">
-        <v>154</v>
+        <v>36</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="H266" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>1094</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>1095</v>
       </c>
       <c r="D267" t="s">
         <v>16</v>
       </c>
       <c r="E267" t="s">
         <v>17</v>
       </c>
       <c r="F267" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="H267" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>1098</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>1099</v>
       </c>
       <c r="D268" t="s">
         <v>16</v>
       </c>
       <c r="E268" t="s">
         <v>17</v>
       </c>
       <c r="F268" t="s">
-        <v>18</v>
+        <v>167</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="H268" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>1102</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>1103</v>
       </c>
       <c r="D269" t="s">
         <v>16</v>
       </c>
       <c r="E269" t="s">
         <v>17</v>
       </c>
       <c r="F269" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="H269" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>1106</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>1107</v>
       </c>
       <c r="D270" t="s">
         <v>16</v>
       </c>
       <c r="E270" t="s">
         <v>17</v>
       </c>
       <c r="F270" t="s">
-        <v>457</v>
+        <v>154</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="H270" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>1110</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>1111</v>
       </c>
       <c r="D271" t="s">
         <v>16</v>
       </c>
       <c r="E271" t="s">
         <v>17</v>
       </c>
       <c r="F271" t="s">
-        <v>36</v>
+        <v>457</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="H271" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
         <v>1114</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>1115</v>
       </c>
       <c r="D272" t="s">
         <v>16</v>
       </c>
       <c r="E272" t="s">
         <v>17</v>
       </c>
       <c r="F272" t="s">
-        <v>172</v>
+        <v>36</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="H272" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>1118</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>1119</v>
       </c>
       <c r="D273" t="s">
         <v>16</v>
       </c>
       <c r="E273" t="s">
         <v>17</v>
       </c>
       <c r="F273" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="H273" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>26</v>
+        <v>1122</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>8</v>
+        <v>1123</v>
       </c>
       <c r="D274" t="s">
-        <v>1122</v>
+        <v>16</v>
       </c>
       <c r="E274" t="s">
-        <v>1123</v>
+        <v>17</v>
+      </c>
+      <c r="F274" t="s">
+        <v>41</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>13</v>
+        <v>1124</v>
       </c>
       <c r="H274" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>66</v>
+        <v>1126</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>10</v>
       </c>
       <c r="D275" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E275" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F275" t="s">
+        <v>41</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>13</v>
+        <v>1129</v>
       </c>
       <c r="H275" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>180</v>
+        <v>26</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>8</v>
       </c>
       <c r="D276" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E276" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>13</v>
+        <v>1131</v>
       </c>
       <c r="H276" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>184</v>
+        <v>1133</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>26</v>
       </c>
       <c r="D277" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E277" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F277" t="s">
+        <v>41</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>13</v>
+        <v>1134</v>
       </c>
       <c r="H277" t="s">
-        <v>1129</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>188</v>
+        <v>1136</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>31</v>
       </c>
       <c r="D278" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E278" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F278" t="s">
+        <v>41</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>13</v>
+        <v>1137</v>
       </c>
       <c r="H278" t="s">
-        <v>1130</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>192</v>
+        <v>1139</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>35</v>
       </c>
       <c r="D279" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E279" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F279" t="s">
+        <v>41</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>13</v>
+        <v>1140</v>
       </c>
       <c r="H279" t="s">
-        <v>1131</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>196</v>
+        <v>1142</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>40</v>
       </c>
       <c r="D280" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E280" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F280" t="s">
+        <v>41</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>13</v>
+        <v>1143</v>
       </c>
       <c r="H280" t="s">
-        <v>1132</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>200</v>
+        <v>1145</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1133</v>
+        <v>1146</v>
       </c>
       <c r="D281" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E281" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F281" t="s">
+        <v>41</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>13</v>
+        <v>1147</v>
       </c>
       <c r="H281" t="s">
-        <v>1134</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>204</v>
+        <v>1149</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1135</v>
+        <v>1150</v>
       </c>
       <c r="D282" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E282" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F282" t="s">
+        <v>41</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>13</v>
+        <v>1151</v>
       </c>
       <c r="H282" t="s">
-        <v>1136</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>208</v>
+        <v>1153</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>45</v>
       </c>
       <c r="D283" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E283" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F283" t="s">
+        <v>41</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>13</v>
+        <v>1154</v>
       </c>
       <c r="H283" t="s">
-        <v>1137</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>212</v>
+        <v>1156</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>50</v>
       </c>
       <c r="D284" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E284" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F284" t="s">
+        <v>41</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>13</v>
+        <v>1157</v>
       </c>
       <c r="H284" t="s">
-        <v>1138</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>216</v>
+        <v>1159</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>54</v>
       </c>
       <c r="D285" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E285" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F285" t="s">
+        <v>41</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>13</v>
+        <v>1160</v>
       </c>
       <c r="H285" t="s">
-        <v>1139</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>220</v>
+        <v>1162</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>58</v>
       </c>
       <c r="D286" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E286" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F286" t="s">
+        <v>41</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>13</v>
+        <v>1163</v>
       </c>
       <c r="H286" t="s">
-        <v>1140</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>224</v>
+        <v>1165</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>62</v>
       </c>
       <c r="D287" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E287" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F287" t="s">
+        <v>41</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>13</v>
+        <v>1166</v>
       </c>
       <c r="H287" t="s">
-        <v>1141</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>228</v>
+        <v>1168</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>66</v>
       </c>
       <c r="D288" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E288" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F288" t="s">
+        <v>41</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>13</v>
+        <v>1169</v>
       </c>
       <c r="H288" t="s">
-        <v>1142</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>232</v>
+        <v>1171</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>70</v>
       </c>
       <c r="D289" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E289" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F289" t="s">
+        <v>41</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>13</v>
+        <v>1172</v>
       </c>
       <c r="H289" t="s">
-        <v>1143</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>236</v>
+        <v>1174</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>74</v>
       </c>
       <c r="D290" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E290" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F290" t="s">
+        <v>41</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>13</v>
+        <v>1175</v>
       </c>
       <c r="H290" t="s">
-        <v>1144</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>240</v>
+        <v>1177</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>78</v>
       </c>
       <c r="D291" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E291" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F291" t="s">
+        <v>41</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>13</v>
+        <v>1178</v>
       </c>
       <c r="H291" t="s">
-        <v>1145</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>244</v>
+        <v>1180</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>83</v>
       </c>
       <c r="D292" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E292" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F292" t="s">
+        <v>41</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>13</v>
+        <v>1181</v>
       </c>
       <c r="H292" t="s">
-        <v>1146</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>248</v>
+        <v>1183</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>87</v>
       </c>
       <c r="D293" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E293" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F293" t="s">
+        <v>41</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>13</v>
+        <v>1184</v>
       </c>
       <c r="H293" t="s">
-        <v>1147</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>252</v>
+        <v>1186</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>91</v>
       </c>
       <c r="D294" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E294" t="s">
-        <v>1126</v>
+        <v>1128</v>
+      </c>
+      <c r="F294" t="s">
+        <v>41</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>13</v>
+        <v>1187</v>
       </c>
       <c r="H294" t="s">
-        <v>1148</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>256</v>
+        <v>66</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D295" t="s">
-        <v>1125</v>
+        <v>1189</v>
       </c>
       <c r="E295" t="s">
-        <v>1126</v>
+        <v>1190</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H295" t="s">
-        <v>1149</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>260</v>
+        <v>180</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="D296" t="s">
-        <v>1125</v>
+        <v>1189</v>
       </c>
       <c r="E296" t="s">
-        <v>1126</v>
+        <v>1190</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H296" t="s">
-        <v>1150</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>264</v>
+        <v>184</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1151</v>
+        <v>26</v>
       </c>
       <c r="D297" t="s">
-        <v>1125</v>
+        <v>1189</v>
       </c>
       <c r="E297" t="s">
-        <v>1126</v>
+        <v>1190</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H297" t="s">
-        <v>1152</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>269</v>
+        <v>188</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="D298" t="s">
-        <v>1125</v>
+        <v>1189</v>
       </c>
       <c r="E298" t="s">
-        <v>1126</v>
+        <v>1190</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H298" t="s">
-        <v>1153</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>273</v>
+        <v>192</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
       <c r="D299" t="s">
-        <v>1125</v>
+        <v>1189</v>
       </c>
       <c r="E299" t="s">
-        <v>1126</v>
+        <v>1190</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H299" t="s">
-        <v>1154</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>278</v>
+        <v>196</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>113</v>
+        <v>40</v>
       </c>
       <c r="D300" t="s">
-        <v>1125</v>
+        <v>1189</v>
       </c>
       <c r="E300" t="s">
-        <v>1126</v>
+        <v>1190</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H300" t="s">
-        <v>1155</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>282</v>
+        <v>200</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>117</v>
+        <v>1146</v>
       </c>
       <c r="D301" t="s">
-        <v>1125</v>
+        <v>1189</v>
       </c>
       <c r="E301" t="s">
-        <v>1126</v>
+        <v>1190</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H301" t="s">
-        <v>1156</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>87</v>
+        <v>204</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>10</v>
+        <v>1150</v>
       </c>
       <c r="D302" t="s">
-        <v>1157</v>
+        <v>1189</v>
       </c>
       <c r="E302" t="s">
-        <v>1158</v>
+        <v>1190</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H302" t="s">
-        <v>1159</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>153</v>
+        <v>208</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="D303" t="s">
-        <v>1157</v>
+        <v>1189</v>
       </c>
       <c r="E303" t="s">
-        <v>1158</v>
+        <v>1190</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H303" t="s">
-        <v>1160</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>35</v>
+        <v>212</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D304" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E304" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H304" t="s">
-        <v>1163</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>31</v>
+        <v>216</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D305" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E305" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H305" t="s">
-        <v>1164</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>40</v>
+        <v>220</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="D306" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E306" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H306" t="s">
-        <v>1165</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>415</v>
+        <v>224</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="D307" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E307" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H307" t="s">
-        <v>1166</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>419</v>
+        <v>228</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="D308" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E308" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>1190</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H308" t="s">
-        <v>1167</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>423</v>
+        <v>232</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D309" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E309" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>1190</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H309" t="s">
-        <v>1168</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>428</v>
+        <v>236</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1133</v>
+        <v>74</v>
       </c>
       <c r="D310" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E310" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H310" t="s">
-        <v>1169</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1133</v>
+        <v>240</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1135</v>
+        <v>78</v>
       </c>
       <c r="D311" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E311" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H311" t="s">
-        <v>1170</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1135</v>
+        <v>244</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="D312" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E312" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H312" t="s">
-        <v>1171</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>432</v>
+        <v>248</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="D313" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E313" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H313" t="s">
-        <v>1172</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>436</v>
+        <v>252</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>54</v>
+        <v>91</v>
       </c>
       <c r="D314" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E314" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>1190</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H314" t="s">
-        <v>1173</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>440</v>
+        <v>256</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="D315" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E315" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H315" t="s">
-        <v>1174</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>45</v>
+        <v>260</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>62</v>
+        <v>99</v>
       </c>
       <c r="D316" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E316" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H316" t="s">
-        <v>1175</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>444</v>
+        <v>264</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>66</v>
+        <v>1213</v>
       </c>
       <c r="D317" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E317" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H317" t="s">
-        <v>1176</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>448</v>
+        <v>269</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="D318" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E318" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H318" t="s">
-        <v>1177</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>452</v>
+        <v>273</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>74</v>
+        <v>108</v>
       </c>
       <c r="D319" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E319" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H319" t="s">
-        <v>1178</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>456</v>
+        <v>278</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="D320" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E320" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H320" t="s">
-        <v>1179</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>461</v>
+        <v>282</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>87</v>
+        <v>117</v>
       </c>
       <c r="D321" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="E321" t="s">
-        <v>1162</v>
+        <v>1190</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H321" t="s">
-        <v>1180</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>465</v>
+        <v>87</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="D322" t="s">
-        <v>1161</v>
+        <v>1219</v>
       </c>
       <c r="E322" t="s">
-        <v>1162</v>
+        <v>1220</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H322" t="s">
-        <v>1181</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>469</v>
+        <v>153</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="D323" t="s">
-        <v>1161</v>
+        <v>1219</v>
       </c>
       <c r="E323" t="s">
-        <v>1162</v>
+        <v>1220</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H323" t="s">
-        <v>1182</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>473</v>
+        <v>35</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="D324" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E324" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>13</v>
+        <v>1225</v>
       </c>
       <c r="H324" t="s">
-        <v>1183</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>477</v>
+        <v>31</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1151</v>
+        <v>8</v>
       </c>
       <c r="D325" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E325" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>13</v>
+        <v>1227</v>
       </c>
       <c r="H325" t="s">
-        <v>1184</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>481</v>
+        <v>40</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="D326" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E326" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>13</v>
+        <v>1229</v>
       </c>
       <c r="H326" t="s">
-        <v>1185</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>485</v>
+        <v>415</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="D327" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E327" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>13</v>
+        <v>1231</v>
       </c>
       <c r="H327" t="s">
-        <v>1186</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>489</v>
+        <v>419</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
       <c r="D328" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E328" t="s">
-        <v>1162</v>
+        <v>1224</v>
+      </c>
+      <c r="F328" t="s">
+        <v>172</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H328" t="s">
-        <v>1187</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>493</v>
+        <v>423</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>117</v>
+        <v>40</v>
       </c>
       <c r="D329" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E329" t="s">
-        <v>1162</v>
+        <v>1224</v>
+      </c>
+      <c r="F329" t="s">
+        <v>172</v>
       </c>
       <c r="G329" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H329" t="s">
-        <v>1188</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>54</v>
+        <v>428</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>121</v>
+        <v>1146</v>
       </c>
       <c r="D330" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E330" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G330" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H330" t="s">
-        <v>1189</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>497</v>
+        <v>1146</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>125</v>
+        <v>1150</v>
       </c>
       <c r="D331" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E331" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>13</v>
+        <v>1236</v>
       </c>
       <c r="H331" t="s">
-        <v>1190</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>501</v>
+        <v>1150</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>129</v>
+        <v>45</v>
       </c>
       <c r="D332" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E332" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>13</v>
+        <v>1238</v>
       </c>
       <c r="H332" t="s">
-        <v>1191</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>505</v>
+        <v>432</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>133</v>
+        <v>50</v>
       </c>
       <c r="D333" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E333" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>13</v>
+        <v>1240</v>
       </c>
       <c r="H333" t="s">
-        <v>1192</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>509</v>
+        <v>436</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>137</v>
+        <v>54</v>
       </c>
       <c r="D334" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E334" t="s">
-        <v>1162</v>
+        <v>1224</v>
+      </c>
+      <c r="F334" t="s">
+        <v>172</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>13</v>
+        <v>1242</v>
       </c>
       <c r="H334" t="s">
-        <v>1193</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>513</v>
+        <v>440</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>141</v>
+        <v>58</v>
       </c>
       <c r="D335" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E335" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>13</v>
+        <v>1244</v>
       </c>
       <c r="H335" t="s">
-        <v>1194</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>517</v>
+        <v>45</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>145</v>
+        <v>62</v>
       </c>
       <c r="D336" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E336" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>13</v>
+        <v>1246</v>
       </c>
       <c r="H336" t="s">
-        <v>1195</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>58</v>
+        <v>444</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>149</v>
+        <v>66</v>
       </c>
       <c r="D337" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E337" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>13</v>
+        <v>1248</v>
       </c>
       <c r="H337" t="s">
-        <v>1196</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>521</v>
+        <v>448</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>153</v>
+        <v>70</v>
       </c>
       <c r="D338" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E338" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H338" t="s">
-        <v>1197</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>525</v>
+        <v>452</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>158</v>
+        <v>74</v>
       </c>
       <c r="D339" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E339" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>13</v>
+        <v>1251</v>
       </c>
       <c r="H339" t="s">
-        <v>1198</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>529</v>
+        <v>456</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
       <c r="D340" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E340" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>13</v>
+        <v>1253</v>
       </c>
       <c r="H340" t="s">
-        <v>1199</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>62</v>
+        <v>461</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>166</v>
+        <v>87</v>
       </c>
       <c r="D341" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E341" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H341" t="s">
-        <v>1200</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>533</v>
+        <v>465</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>171</v>
+        <v>91</v>
       </c>
       <c r="D342" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E342" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>13</v>
+        <v>1256</v>
       </c>
       <c r="H342" t="s">
-        <v>1201</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>537</v>
+        <v>469</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>176</v>
+        <v>95</v>
       </c>
       <c r="D343" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E343" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H343" t="s">
-        <v>1202</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>541</v>
+        <v>473</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>180</v>
+        <v>99</v>
       </c>
       <c r="D344" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E344" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G344" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H344" t="s">
-        <v>1203</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>545</v>
+        <v>477</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>184</v>
+        <v>1213</v>
       </c>
       <c r="D345" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E345" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>13</v>
+        <v>1260</v>
       </c>
       <c r="H345" t="s">
-        <v>1204</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>549</v>
+        <v>481</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>188</v>
+        <v>104</v>
       </c>
       <c r="D346" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E346" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>13</v>
+        <v>1262</v>
       </c>
       <c r="H346" t="s">
-        <v>1205</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>553</v>
+        <v>485</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>192</v>
+        <v>108</v>
       </c>
       <c r="D347" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E347" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>13</v>
+        <v>1264</v>
       </c>
       <c r="H347" t="s">
-        <v>1206</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>557</v>
+        <v>489</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>196</v>
+        <v>113</v>
       </c>
       <c r="D348" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E348" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>13</v>
+        <v>1266</v>
       </c>
       <c r="H348" t="s">
-        <v>1207</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>562</v>
+        <v>493</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>200</v>
+        <v>117</v>
       </c>
       <c r="D349" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E349" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G349" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H349" t="s">
-        <v>1208</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>566</v>
+        <v>54</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>204</v>
+        <v>121</v>
       </c>
       <c r="D350" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E350" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H350" t="s">
-        <v>1209</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>570</v>
+        <v>497</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>208</v>
+        <v>125</v>
       </c>
       <c r="D351" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E351" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>13</v>
+        <v>1270</v>
       </c>
       <c r="H351" t="s">
-        <v>1210</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>574</v>
+        <v>501</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>212</v>
+        <v>129</v>
       </c>
       <c r="D352" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E352" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H352" t="s">
-        <v>1211</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>578</v>
+        <v>505</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>216</v>
+        <v>133</v>
       </c>
       <c r="D353" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E353" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>13</v>
+        <v>1273</v>
       </c>
       <c r="H353" t="s">
-        <v>1212</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>582</v>
+        <v>509</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>220</v>
+        <v>137</v>
       </c>
       <c r="D354" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E354" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>13</v>
+        <v>1275</v>
       </c>
       <c r="H354" t="s">
-        <v>1213</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>586</v>
+        <v>513</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>224</v>
+        <v>141</v>
       </c>
       <c r="D355" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E355" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H355" t="s">
-        <v>1214</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>591</v>
+        <v>517</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>228</v>
+        <v>145</v>
       </c>
       <c r="D356" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E356" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>13</v>
+        <v>1278</v>
       </c>
       <c r="H356" t="s">
-        <v>1215</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>595</v>
+        <v>58</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>232</v>
+        <v>149</v>
       </c>
       <c r="D357" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E357" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>13</v>
+        <v>1280</v>
       </c>
       <c r="H357" t="s">
-        <v>1216</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>599</v>
+        <v>521</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>236</v>
+        <v>153</v>
       </c>
       <c r="D358" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E358" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>13</v>
+        <v>1282</v>
       </c>
       <c r="H358" t="s">
-        <v>1217</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>108</v>
+        <v>525</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>240</v>
+        <v>158</v>
       </c>
       <c r="D359" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E359" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>13</v>
+        <v>1284</v>
       </c>
       <c r="H359" t="s">
-        <v>1218</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>603</v>
+        <v>529</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>244</v>
+        <v>162</v>
       </c>
       <c r="D360" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E360" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>13</v>
+        <v>1286</v>
       </c>
       <c r="H360" t="s">
-        <v>1219</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>607</v>
+        <v>62</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>248</v>
+        <v>166</v>
       </c>
       <c r="D361" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E361" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>13</v>
+        <v>1288</v>
       </c>
       <c r="H361" t="s">
-        <v>1220</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1151</v>
+        <v>533</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>252</v>
+        <v>171</v>
       </c>
       <c r="D362" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E362" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H362" t="s">
-        <v>1221</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>623</v>
+        <v>537</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>260</v>
+        <v>176</v>
       </c>
       <c r="D363" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E363" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>13</v>
+        <v>1291</v>
       </c>
       <c r="H363" t="s">
-        <v>1222</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>631</v>
+        <v>541</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>264</v>
+        <v>180</v>
       </c>
       <c r="D364" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E364" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H364" t="s">
-        <v>1223</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>70</v>
+        <v>545</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>269</v>
+        <v>184</v>
       </c>
       <c r="D365" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E365" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G365" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H365" t="s">
-        <v>1224</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>635</v>
+        <v>549</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>273</v>
+        <v>188</v>
       </c>
       <c r="D366" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E366" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>13</v>
+        <v>1295</v>
       </c>
       <c r="H366" t="s">
-        <v>1225</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>74</v>
+        <v>553</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>278</v>
+        <v>192</v>
       </c>
       <c r="D367" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E367" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>13</v>
+        <v>1297</v>
       </c>
       <c r="H367" t="s">
-        <v>1226</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>639</v>
+        <v>557</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>282</v>
+        <v>196</v>
       </c>
       <c r="D368" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E368" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H368" t="s">
-        <v>1227</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>121</v>
+        <v>562</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>286</v>
+        <v>200</v>
       </c>
       <c r="D369" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E369" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>13</v>
+        <v>1300</v>
       </c>
       <c r="H369" t="s">
-        <v>1228</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>99</v>
+        <v>566</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>290</v>
+        <v>204</v>
       </c>
       <c r="D370" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E370" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>13</v>
+        <v>1302</v>
       </c>
       <c r="H370" t="s">
-        <v>1229</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>162</v>
+        <v>570</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>294</v>
+        <v>208</v>
       </c>
       <c r="D371" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E371" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H371" t="s">
-        <v>1230</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>78</v>
+        <v>574</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>299</v>
+        <v>212</v>
       </c>
       <c r="D372" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E372" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G372" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H372" t="s">
-        <v>1231</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>83</v>
+        <v>578</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>303</v>
+        <v>216</v>
       </c>
       <c r="D373" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E373" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H373" t="s">
-        <v>1232</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>125</v>
+        <v>582</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>307</v>
+        <v>220</v>
       </c>
       <c r="D374" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E374" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>13</v>
+        <v>1307</v>
       </c>
       <c r="H374" t="s">
-        <v>1233</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>91</v>
+        <v>586</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>311</v>
+        <v>224</v>
       </c>
       <c r="D375" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E375" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>13</v>
+        <v>1309</v>
       </c>
       <c r="H375" t="s">
-        <v>1234</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>95</v>
+        <v>591</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>315</v>
+        <v>228</v>
       </c>
       <c r="D376" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E376" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H376" t="s">
-        <v>1235</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>129</v>
+        <v>595</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>319</v>
+        <v>232</v>
       </c>
       <c r="D377" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E377" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H377" t="s">
-        <v>1236</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>104</v>
+        <v>599</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>323</v>
+        <v>236</v>
       </c>
       <c r="D378" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E378" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>13</v>
+        <v>1313</v>
       </c>
       <c r="H378" t="s">
-        <v>1237</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>133</v>
+        <v>108</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>327</v>
+        <v>240</v>
       </c>
       <c r="D379" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E379" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>13</v>
+        <v>1315</v>
       </c>
       <c r="H379" t="s">
-        <v>1238</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>113</v>
+        <v>603</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>331</v>
+        <v>244</v>
       </c>
       <c r="D380" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E380" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>13</v>
+        <v>1317</v>
       </c>
       <c r="H380" t="s">
-        <v>1239</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>137</v>
+        <v>607</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>335</v>
+        <v>248</v>
       </c>
       <c r="D381" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E381" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G381" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H381" t="s">
-        <v>1240</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>141</v>
+        <v>1213</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>339</v>
+        <v>252</v>
       </c>
       <c r="D382" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E382" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>13</v>
+        <v>1320</v>
       </c>
       <c r="H382" t="s">
-        <v>1241</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>145</v>
+        <v>623</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>343</v>
+        <v>260</v>
       </c>
       <c r="D383" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E383" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G383" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H383" t="s">
-        <v>1242</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>149</v>
+        <v>631</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>347</v>
+        <v>264</v>
       </c>
       <c r="D384" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E384" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G384" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H384" t="s">
-        <v>1243</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>166</v>
+        <v>70</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="D385" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E385" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>13</v>
+        <v>1324</v>
       </c>
       <c r="H385" t="s">
-        <v>1244</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>176</v>
+        <v>635</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>355</v>
+        <v>273</v>
       </c>
       <c r="D386" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E386" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G386" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H386" t="s">
-        <v>1245</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>171</v>
+        <v>74</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>359</v>
+        <v>278</v>
       </c>
       <c r="D387" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E387" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>13</v>
+        <v>1327</v>
       </c>
       <c r="H387" t="s">
-        <v>1246</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>290</v>
+        <v>639</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>371</v>
+        <v>282</v>
       </c>
       <c r="D388" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E388" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H388" t="s">
-        <v>1247</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>627</v>
+        <v>121</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>788</v>
+        <v>286</v>
       </c>
       <c r="D389" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E389" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H389" t="s">
-        <v>1248</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1041</v>
+        <v>290</v>
       </c>
       <c r="D390" t="s">
-        <v>1161</v>
+        <v>1223</v>
       </c>
       <c r="E390" t="s">
-        <v>1162</v>
+        <v>1224</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>13</v>
+        <v>1331</v>
       </c>
       <c r="H390" t="s">
-        <v>1249</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>643</v>
+        <v>162</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>162</v>
+        <v>294</v>
       </c>
       <c r="D391" t="s">
-        <v>1250</v>
+        <v>1223</v>
       </c>
       <c r="E391" t="s">
-        <v>1251</v>
+        <v>1224</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>13</v>
+        <v>1333</v>
       </c>
       <c r="H391" t="s">
-        <v>1252</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>611</v>
+        <v>78</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>204</v>
+        <v>299</v>
       </c>
       <c r="D392" t="s">
-        <v>1250</v>
+        <v>1223</v>
       </c>
       <c r="E392" t="s">
-        <v>1251</v>
+        <v>1224</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>13</v>
+        <v>1335</v>
       </c>
       <c r="H392" t="s">
-        <v>1253</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>615</v>
+        <v>83</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>208</v>
+        <v>303</v>
       </c>
       <c r="D393" t="s">
-        <v>1250</v>
+        <v>1223</v>
       </c>
       <c r="E393" t="s">
-        <v>1251</v>
+        <v>1224</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>13</v>
+        <v>1337</v>
       </c>
       <c r="H393" t="s">
-        <v>1254</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>619</v>
+        <v>125</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>224</v>
+        <v>307</v>
       </c>
       <c r="D394" t="s">
-        <v>1250</v>
+        <v>1223</v>
       </c>
       <c r="E394" t="s">
-        <v>1251</v>
+        <v>1224</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>13</v>
+        <v>1339</v>
       </c>
       <c r="H394" t="s">
-        <v>1255</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>117</v>
+        <v>91</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>252</v>
+        <v>311</v>
       </c>
       <c r="D395" t="s">
-        <v>1250</v>
+        <v>1223</v>
       </c>
       <c r="E395" t="s">
-        <v>1251</v>
+        <v>1224</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>13</v>
+        <v>1341</v>
       </c>
       <c r="H395" t="s">
-        <v>1221</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>286</v>
+        <v>95</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>355</v>
+        <v>315</v>
       </c>
       <c r="D396" t="s">
-        <v>1250</v>
+        <v>1223</v>
       </c>
       <c r="E396" t="s">
-        <v>1251</v>
+        <v>1224</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>13</v>
+        <v>1343</v>
       </c>
       <c r="H396" t="s">
-        <v>1256</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>294</v>
+        <v>129</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>359</v>
+        <v>319</v>
       </c>
       <c r="D397" t="s">
-        <v>1250</v>
+        <v>1223</v>
       </c>
       <c r="E397" t="s">
-        <v>1251</v>
+        <v>1224</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H397" t="s">
-        <v>1257</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1258</v>
+        <v>104</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>8</v>
+        <v>323</v>
       </c>
       <c r="D398" t="s">
-        <v>1259</v>
+        <v>1223</v>
       </c>
       <c r="E398" t="s">
-        <v>1260</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>1224</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1261</v>
+        <v>1346</v>
       </c>
       <c r="H398" t="s">
-        <v>1262</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>8</v>
+        <v>327</v>
       </c>
       <c r="D399" t="s">
-        <v>1263</v>
+        <v>1223</v>
       </c>
       <c r="E399" t="s">
-        <v>1264</v>
+        <v>1224</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H399" t="s">
-        <v>1265</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1266</v>
+        <v>113</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>10</v>
+        <v>331</v>
       </c>
       <c r="D400" t="s">
-        <v>1267</v>
+        <v>1223</v>
       </c>
       <c r="E400" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>1224</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1269</v>
+        <v>1349</v>
       </c>
       <c r="H400" t="s">
-        <v>1270</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1271</v>
+        <v>137</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>26</v>
+        <v>335</v>
       </c>
       <c r="D401" t="s">
-        <v>1267</v>
+        <v>1223</v>
       </c>
       <c r="E401" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>1224</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1272</v>
+        <v>1351</v>
       </c>
       <c r="H401" t="s">
-        <v>1273</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1274</v>
+        <v>141</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>35</v>
+        <v>339</v>
       </c>
       <c r="D402" t="s">
-        <v>1267</v>
+        <v>1223</v>
       </c>
       <c r="E402" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>1224</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1275</v>
+        <v>1353</v>
       </c>
       <c r="H402" t="s">
-        <v>1276</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1277</v>
+        <v>145</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1135</v>
+        <v>343</v>
       </c>
       <c r="D403" t="s">
-        <v>1267</v>
+        <v>1223</v>
       </c>
       <c r="E403" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>1224</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1278</v>
+        <v>1355</v>
       </c>
       <c r="H403" t="s">
-        <v>1279</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1280</v>
+        <v>149</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>45</v>
+        <v>347</v>
       </c>
       <c r="D404" t="s">
-        <v>1267</v>
+        <v>1223</v>
       </c>
       <c r="E404" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>1224</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1281</v>
+        <v>1357</v>
       </c>
       <c r="H404" t="s">
-        <v>1282</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1283</v>
+        <v>166</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>50</v>
+        <v>351</v>
       </c>
       <c r="D405" t="s">
-        <v>1267</v>
+        <v>1223</v>
       </c>
       <c r="E405" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>1224</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1284</v>
+        <v>1359</v>
       </c>
       <c r="H405" t="s">
-        <v>1285</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1286</v>
+        <v>176</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>70</v>
+        <v>355</v>
       </c>
       <c r="D406" t="s">
-        <v>1267</v>
+        <v>1223</v>
       </c>
       <c r="E406" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>1287</v>
+        <v>1224</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1288</v>
+        <v>1361</v>
       </c>
       <c r="H406" t="s">
-        <v>1289</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1290</v>
+        <v>171</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>74</v>
+        <v>359</v>
       </c>
       <c r="D407" t="s">
-        <v>1267</v>
+        <v>1223</v>
       </c>
       <c r="E407" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>1287</v>
+        <v>1224</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1291</v>
+        <v>1363</v>
       </c>
       <c r="H407" t="s">
-        <v>1292</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1293</v>
+        <v>290</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>78</v>
+        <v>371</v>
       </c>
       <c r="D408" t="s">
-        <v>1267</v>
+        <v>1223</v>
       </c>
       <c r="E408" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>1287</v>
+        <v>1224</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>13</v>
+        <v>1365</v>
       </c>
       <c r="H408" t="s">
-        <v>1294</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1295</v>
+        <v>627</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>153</v>
+        <v>788</v>
       </c>
       <c r="D409" t="s">
-        <v>1267</v>
+        <v>1223</v>
       </c>
       <c r="E409" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>1224</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1296</v>
+        <v>13</v>
       </c>
       <c r="H409" t="s">
-        <v>1297</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1298</v>
+        <v>50</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>158</v>
+        <v>1045</v>
       </c>
       <c r="D410" t="s">
-        <v>1267</v>
+        <v>1223</v>
       </c>
       <c r="E410" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>1224</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1299</v>
+        <v>1368</v>
       </c>
       <c r="H410" t="s">
-        <v>1300</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1301</v>
+        <v>643</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>162</v>
       </c>
       <c r="D411" t="s">
-        <v>1267</v>
+        <v>1370</v>
       </c>
       <c r="E411" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>1371</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1302</v>
+        <v>13</v>
       </c>
       <c r="H411" t="s">
-        <v>1303</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1304</v>
+        <v>611</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>166</v>
+        <v>204</v>
       </c>
       <c r="D412" t="s">
-        <v>1267</v>
+        <v>1370</v>
       </c>
       <c r="E412" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>1371</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1305</v>
+        <v>13</v>
       </c>
       <c r="H412" t="s">
-        <v>1306</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1307</v>
+        <v>615</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
+        <v>208</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>619</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>224</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>117</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>252</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>286</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>355</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>294</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>359</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>8</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F418" t="s">
+        <v>41</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>158</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>8</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1384</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>10</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F420" t="s">
+        <v>295</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>26</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F421" t="s">
+        <v>295</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>35</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F422" t="s">
+        <v>295</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F423" t="s">
+        <v>295</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>45</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F424" t="s">
+        <v>100</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>50</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F425" t="s">
+        <v>100</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>70</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F426" t="s">
+        <v>1407</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>74</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F427" t="s">
+        <v>1407</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>78</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1407</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>153</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F429" t="s">
+        <v>172</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>158</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F430" t="s">
+        <v>172</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>162</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F431" t="s">
+        <v>172</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>166</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F432" t="s">
+        <v>172</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
         <v>176</v>
       </c>
-      <c r="D413" t="s">
-[...5 lines deleted...]
-      <c r="F413" t="s">
+      <c r="D433" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F433" t="s">
         <v>172</v>
       </c>
-      <c r="G413" s="1" t="s">
-[...3 lines deleted...]
-        <v>1309</v>
+      <c r="G433" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1429</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -15165,50 +16038,70 @@
     <hyperlink ref="G389" r:id="rId388"/>
     <hyperlink ref="G390" r:id="rId389"/>
     <hyperlink ref="G391" r:id="rId390"/>
     <hyperlink ref="G392" r:id="rId391"/>
     <hyperlink ref="G393" r:id="rId392"/>
     <hyperlink ref="G394" r:id="rId393"/>
     <hyperlink ref="G395" r:id="rId394"/>
     <hyperlink ref="G396" r:id="rId395"/>
     <hyperlink ref="G397" r:id="rId396"/>
     <hyperlink ref="G398" r:id="rId397"/>
     <hyperlink ref="G399" r:id="rId398"/>
     <hyperlink ref="G400" r:id="rId399"/>
     <hyperlink ref="G401" r:id="rId400"/>
     <hyperlink ref="G402" r:id="rId401"/>
     <hyperlink ref="G403" r:id="rId402"/>
     <hyperlink ref="G404" r:id="rId403"/>
     <hyperlink ref="G405" r:id="rId404"/>
     <hyperlink ref="G406" r:id="rId405"/>
     <hyperlink ref="G407" r:id="rId406"/>
     <hyperlink ref="G408" r:id="rId407"/>
     <hyperlink ref="G409" r:id="rId408"/>
     <hyperlink ref="G410" r:id="rId409"/>
     <hyperlink ref="G411" r:id="rId410"/>
     <hyperlink ref="G412" r:id="rId411"/>
     <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>