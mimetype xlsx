--- v0 (2025-10-14)
+++ v1 (2026-06-05)
@@ -10,2594 +10,2795 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2424" uniqueCount="1015">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2592" uniqueCount="1120">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ana Késia</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/504/indicacao_001_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/504/indicacao_001_2018.pdf</t>
   </si>
   <si>
     <t>Que seja envidados os esforços necessários junto ao setor responsável para que tome as devidas providencias em relação ao buraco localizado na rua: Guarapari Centro de Pedro Canário.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/505/indicacao_002_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/505/indicacao_002_2018.pdf</t>
   </si>
   <si>
     <t>Para que o executivo envide esforços para reformar o ESF de Cristal do Norte.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Gileno</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/506/indicacao_003_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/506/indicacao_003_2018.pdf</t>
   </si>
   <si>
     <t>Que troque as lâmpadas queimadas da comunidade de Floresta do Sul.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/507/indicacao_004_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/507/indicacao_004_2018.pdf</t>
   </si>
   <si>
     <t>que construa dois quebra molas no Distrito de Floresta do Sul na RUA JOSEL DA COSTA mais precisamente entre a Praça EUFRASIO MOREIRA e a CRECHE RAIO de LUZ, SEGUE ABAIXO ASSINADO PELA COMUNIDADE</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/508/indicacao_005_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/508/indicacao_005_2018.pdf</t>
   </si>
   <si>
     <t>Que o EXECUTIVO MUNICIPAL envide esforços  para que seja feito placas  indicando "Farmácias, estacionamento 15  minutos" para estabelecer o tempo máximo de estacionamento para os automóveis estacionados em frente a estes estabelecimentos, no Município de Pedro Canário.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Messias (Doza)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/521/indicacao_006_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/521/indicacao_006_2018.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação n° 245/2017 de 11/10/2017 - Que seja providenciado a reforma nos campos de futebol em Taquaras , manutenção no campo de grama e reposição e reposição de areia no outro campo que é utilizado para pratica do futebol de areia.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Geraldo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/522/indicacao_008_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/522/indicacao_008_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de um Museu Municipal.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/523/indicacao_009_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/523/indicacao_009_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um Centro de Comercialização para Agricultores Familiares.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/524/indicacao_010_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/524/indicacao_010_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada uma construção de uma creche Municipal para atender as Famílias dos Bairros, Vista Alegre, Novo Horizonte, Eldorado e Esplanada.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/525/indicacao_011_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/525/indicacao_011_2018.pdf</t>
   </si>
   <si>
     <t>Para Que o executivo meça esforços para construir uma nova creche para Cristal do Norte.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/526/indicacao_012_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/526/indicacao_012_2018.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação nº 271/2017 de 30/11/2017 - Que o Executivo Municipal envide esforços para que seja construído uma Praça Publica em Cristal do Norte nos moldes da Praça já construída no Bairro Camata e no Distrito de Floresta do Sul.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/527/indicacao_013_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/527/indicacao_013_2018.pdf</t>
   </si>
   <si>
     <t>Para Que o executivo envide esforços para reformar a Quadra de Esportes de Cristal do Norte.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/528/indicacao_014_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/528/indicacao_014_2018.pdf</t>
   </si>
   <si>
     <t>Que Executivo Municipal envide esforços para que seja construível uma Unidade de Saúde do Distrito de Floresta do Sul.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/529/indicacao_015_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/529/indicacao_015_2018.pdf</t>
   </si>
   <si>
     <t>Que seja construído um Ginásio de Esporte coberto no Distrito de Floresta do sul.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/530/indicacao_016_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/530/indicacao_016_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços junto a empresa responsável para que seja feita a conclusão da rede de esgoto do Distrito de Floresta do Sul.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/531/indicacao_017_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/531/indicacao_017_2018.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal crie "Programa Municipal de incentivo ao Desenvolvimento Agropecuário, Econômico e Social", conforme Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/532/indicacao_018_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/532/indicacao_018_2018.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras e Serviços Urbanos envie esforços para realização de podas nas arvores localizadas na Rua Vivaldo Lopes no Bairro Esplanada.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/533/indicacao_019_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/533/indicacao_019_2018.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação envide esforços para que seja feita a doação de material escolas as crianças matriculadas na rede municipal de ensino.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/534/indicacao_020_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/534/indicacao_020_2018.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Esportes e lazer empenhe esforços para que seja feita instalação de uma rede de proteção no campo society do Bairro Esplanada cujo objetivo é evitar que a bola atinja as casas circunvizinhas.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/535/indicacao_021_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/535/indicacao_021_2018.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação 132/2017 de 02/06/2017 - Que o executivo Municipal envide esforços para que seja instalado um ponto de ônibus na rodovia ES 209 de pedro Canário a Taquaras.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/536/indicacao_022_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/536/indicacao_022_2018.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação 268/2017 de 27/11/2017- Que o Executivo Municipal empenhe esforços, para que seja feito a construção do calçamento da rua Castelo Branco em Cristal do Norte.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/537/indicacao_023_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/537/indicacao_023_2018.pdf</t>
   </si>
   <si>
     <t>Que seja patrolada todos os ramais e estradas de aceso escolar do município.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Gerson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/538/indicacao_024_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/538/indicacao_024_2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que empenhe esforços para construção de um campo de futebol society de grama sintética na localidade do Assentamento Castro Alves.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/539/indicacao_025_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/539/indicacao_025_2018.pdf</t>
   </si>
   <si>
     <t>Empenhe esforços para construção de arquibancada no campo de futebol no Bairro Camata.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/540/indicacao_026_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/540/indicacao_026_2018.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito o calçamento da rua Itaguaçu do bairro São Geraldo, rua esta que interliga os bairros Leonorio I ao centro por via das ruas: Guarapari,Morro Dantas, Castro. Benevides Junior, José Jesuíno da Rocha e Avenida Amália Negreiro de Castro. São 5 trechos alternando da rua Itaguaçu como também parte da rua Morro Dantas que se encontram ainda sem pavimentação</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/541/indicacao_027_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/541/indicacao_027_2018.pdf</t>
   </si>
   <si>
     <t>que o Executivo Municipal empenhe esforços para solicitar a Sinalização com demarcação de faixa de pedestre nas ruas das escolas Guedes Alcoforado, Marcos Brunelli e chapeuzinho Vermelho.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Idelbrando</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/542/indicacao_028_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/542/indicacao_028_2018.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação 118/2017 de 10/06/2017 - Que o Executivo Municipal empenhe todos os esforços necessários, junto à Secretaria Municipal de obras e Serviços Urbanos para pavimentação das ruas Iúna e Novo Horizonte, Centro, bem como toda a infraestrutura que o cerca (esgoto, drenagem, terraplanagem, etc.).</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_029_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_029_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo empenhe esforços providenciando a reforma da quadra de grama sintética localizada no Bairro Esplanada.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_030_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_030_2018.pdf</t>
   </si>
   <si>
     <t>Que empenhe todos os esforços necessários junto ao DER, para instalar duas passagens elevadas na Avenida Aracruz (Rodovia ES 209) na altura da principal saída do Bairro Leonório I, bem como a construção de outra passagem elevada e a revisão da rede pluvial da Rua Paulo VI, Bairro Camata, pois há relatos de moradores que com as chuvas suas casas estão sendo alagadas.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_031_2018_BIriBjJ.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_031_2018_BIriBjJ.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado uma ambulância para ficar lotada nos posto de saúde do Distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_032_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_032_2018.pdf</t>
   </si>
   <si>
     <t>Que a Secretária de Saúde providencie Ar condicionado para a sala do Dr. Admar  do Programa TB e RANS.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_033_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_033_2018.pdf</t>
   </si>
   <si>
     <t>Que a Secretária de Educação empenhe esforços para realizar juntamente com a vigilância sanitária uma capacitação para armazenamento, conservação e manipulação das merendas das escolas municipais.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/548/indicacao_034_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/548/indicacao_034_2018.pdf</t>
   </si>
   <si>
     <t>que a secretária Municipal de Obras empenhe esforços para realizar a limpeza e coletagem do lixo no campo do Poeirão que fica localizado no Bairro Leonorio.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_035_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_035_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe esforços para que seja feita a poda (corte de alguma galhas ) de duas árvores no passeio da escola Chapeuzinho Vermelhas.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Ana Késia, Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/550/indicacao_036_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/550/indicacao_036_2018.pdf</t>
   </si>
   <si>
     <t>Reiterando a  Indicação  N° 126/2017 de 02/06/2017, que seja providenciado o Calçamento do Bairro Boa Vista.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/551/indicacao_037_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/551/indicacao_037_2018.pdf</t>
   </si>
   <si>
     <t>Providenciar colocação de manilhas e aterramento na estrada interna do assentamento Castro Alves na localidade represa do córrego do engano ao córrego do meio.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_038_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_038_2018.pdf</t>
   </si>
   <si>
     <t>Fazer manutenção do campo de futebol da sede do Assentamento Castro Alves, cobertura de areia e uso de maquinários necessários para cobrir as imperfeições de nível de ondulações do mesmo.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_039_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_039_2018.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo empenhe esforços junto aos órgãos competentes, para construir Lombadas ao longo da pista asfáltica que liga o Centro do Município ao Bairro Camata I e II (São joão Batista e Saturnino Mauro).</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_040_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_040_2018.pdf</t>
   </si>
   <si>
     <t>Para que  o executivo empenhe esforços para comprar uma área (Terreno), para para fazer um novo cemitério para o  Município de Pedro Canário (que seja dentro do Município ou nas imediações do Município).</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_041_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_041_2018.pdf</t>
   </si>
   <si>
     <t>Que o executivo empenhe esforços para fazer Projeto de Urbanização da Avenida Francisco Porfirio de Souza, Centro de Cristal do Norte, Pedro Canário/ES, conforme indicação n° 224/2017, porém em forma de Projeto.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_042_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_042_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o concerto e manutenção de um "mata burro" que se localiza na comunidade de Dois de Julho, problema que tem ocasionado a interdição da estrada para os passageiros e estudantes, dificultando o trajeto do transporte escolar naquela localidade.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao_043_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao_043_2018.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Governo envie a essa casa de leis o Projeto de Lei conforme modelo em anexo que dispõe sobre o Programa Municipal de Castração de Animais.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao_044_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao_044_2018.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde firme parceria com o Hemocentro do Estado do Espirito Santo com o objetivo de trazer para o município o programa Ônibus do HEMOES com o objetivo de facilitar o acesso dos munícipes a doação de sangue.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao_045_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao_045_2018.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Municipal de Educação empenhe esforços para que seja cumprida a Lei Federal N° 12.031/2009 que torna obrigatória a execução do Hino Nacional nas instituições públicas e privadas de educação uma vez por semana, bem como o Hino do Estado do Espirito Santo.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/560/indicacao_046_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/560/indicacao_046_2018.pdf</t>
   </si>
   <si>
     <t>Determinar a secretaria competente que Viabilize a Implantação de Horta  Comunitária nas Escolas do Município de Pedro Canário.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/561/indicacao_047_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/561/indicacao_047_2018.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação 238/2018 de 03/10/2017 - Que seja providenciado o programa "MORAR LEGAL" - Regularização Fundiária no Município de Pedro Canário, conforme Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/562/indicacao_048_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/562/indicacao_048_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe esforços para reabertura dos pontos fechados do Mercado Municipal.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/563/indicacao_049_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/563/indicacao_049_2018.pdf</t>
   </si>
   <si>
     <t>Que envide esforços para que seja feita a limpeza e manutenção da BR 209 que liga Pedro Canário a Cristal do Norte.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/564/indicacao_050_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/564/indicacao_050_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal veja a possibilidade de retomar estudo juntamente com os servidores_x000D_
 públicos municipais para a revisão do plano de carreira e de remuneração e do_x000D_
 plano de cargos e salário da prefeitura municipal estabelecendo normas de_x000D_
 enquadramento e tabela de vencimentos dos demais cargos na estrutura dos_x000D_
 servidores públicos municipais de Pedro Canário.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/565/indicacao_051_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/565/indicacao_051_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para realizar o Calçamento do bairro Leonório II.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/566/indicacao_052_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/566/indicacao_052_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados todos os esforços necessários, junto ao órgão competente para realizar proteção de guard rail da ponte situada na rodovia ES209 que liga Pedro Canário ao Assentamento Valdício Barbosa sob o Rio Douradinho.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/567/indicacao_053_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/567/indicacao_053_2018.pdf</t>
   </si>
   <si>
     <t>Que executivo Municipal envide esforços para que seja feita_x000D_
 devidamente a limpeza na antiga quadra de esportes no fundo da Escola_x000D_
 de Floresta do Sul, pois a mesma se encontra cheia de pontas de_x000D_
 vergalhões e pedras colocando em risco a integridade físicas dos alunos_x000D_
 que ali estudam, e ainda que se estude a viabilidade da construção de_x000D_
 uma quadra de areia aproveitando o espaço disponível .</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/568/indicacao_054_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/568/indicacao_054_2018.pdf</t>
   </si>
   <si>
     <t>Para Que o executivo empenhe esforços junto a Secretaria Estadual de Agricultura para adquirir em concessão com o Município uma Retro Escavadeira para atender as demandas do distrito de Cristal do Norte, Taquaras e 2 de Julho, bem como seus Agricultores.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/569/indicacao_055_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/569/indicacao_055_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a troca de areia dos parquinhos das escolas  municipais.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/570/indicacao_056_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/570/indicacao_056_2018.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparos nas instalações elétricas das Escolas Municipais, bem como, aquisição e instalação de mais ventiladores.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/571/indicacao_057_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/571/indicacao_057_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal junto ao órgão competente possa dispor de uma divulgação da listagem dos pacientes que aguardam consultas de especialidades, procedimentos de diagnósticos e cirurgia na rede Pública.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/572/indicacao_058_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/572/indicacao_058_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe esforços para regularizar tanto na lei quanto_x000D_
 no código o rodízio de plantão das farmácias localizadas no Município de_x000D_
 Pedro Canário/ ES.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Geraldo, Gerson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao_059_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao_059_2018.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Coleta Seletiva de Lixo Eletrônico e Tecnológico, na Zona Rural e Urbana_x000D_
 do Município de Pedro Canário/ES, conforme Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/574/indicacao_060_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/574/indicacao_060_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal junto ao órgão competente possa desobstruir o  bueiro localizado na Rua Antonio Guedes Alcoforado próximo a lagoa no Centro de Pedro Canário e na oportunidade realizar a substituição da manilha.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Gerson, Idelbrando</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao_061_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao_061_2018.pdf</t>
   </si>
   <si>
     <t>Receber do instituto nacional de Colonização e Reforma Agrária-INCRA, mediante doação, uma área  _x000D_
 10.000m² (Dez Mil Metros Quadrados) objetivando a implantação de infraestrutura Esportiva e_x000D_
 Social, conforme Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/576/indicacao_062_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/576/indicacao_062_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo empenhe esforços para a instalação de postes de energia ao longo da Rua Isaías de Oliveira Freitas, mas precisamente atrás do campo vira copos conforme segue foto em anexo.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/577/indicacao_063_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/577/indicacao_063_2018.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um mutirão de emissão de documentos de identificação destinado a_x000D_
 jovens e adultos nas escolas em horário de funcionamento.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/578/indicacao_064_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/578/indicacao_064_2018.pdf</t>
   </si>
   <si>
     <t>Que o prédio da Secretaria de Cultura seja utilizado para aulas de danças, lutas, teatro e de ginastica.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/579/indicacao_065_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/579/indicacao_065_2018.pdf</t>
   </si>
   <si>
     <t>Que o executivo crie lei que conceda desconto no IPTU para pessoas que cuidam de árvores  em frente ou  redor de sua casa.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_066_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_066_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o termino do calçamento do bairro Colina I.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_067_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_067_2018.pdf</t>
   </si>
   <si>
     <t>Venho através deste, solicitar que seja providenciado toldos para as janelas da escola_x000D_
 CEIM Chapeuzinho Vermelho.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_068_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_068_2018.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal junto ao órgão competente possa fazer a implantação e divulgação do_x000D_
 Projeto Cartão Reforma.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_069_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_069_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo  Municipal empenhe todos os esforços necessários, junto à Secretaria  Municipal de obras e Serviços Urbanos para a_x000D_
 pavimentação e Drenagem Pluvial nas Ruas Wanderson Dias Da Silva; Rua Travessa Barão Timbui; Rua Presidente Kennedy e Rua _x000D_
 Conceição da Barra( em torno da Lagoa Augusto Ruschi), Centro Pedro Canário, conforme mapa em anexo.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_070_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_070_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam empenhados todos os esforços necessários, para realizar passagem elevada_x000D_
 na rua Dr. Washington no bairro Novo horizonte.</t>
   </si>
   <si>
+    <t>3129</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3129/indicacao_n_071-2018_-_que_seja_criado_uma_casa_de_abrigo_para_o_atendimento_de_mulheres_em_situacao_de_violencia_domestica.pdf</t>
+  </si>
+  <si>
+    <t>"QUE SEJA CRIADO UMA CASA DE ABRIGO PARA O ATENDIMENTO DE MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA, SEUS DEPENDENTES E DA OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
     <t>588</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/588/indicacao_072_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/588/indicacao_072_2018.pdf</t>
   </si>
   <si>
     <t>Venho através deste, solicitar que seja providenciada a iluminação do campo de futebol em Taquaras.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao_073_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao_073_2018.pdf</t>
   </si>
   <si>
     <t>Para Que o executivo meça esforços para construir Casas Populares para as famílias carentes do distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao_074_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao_074_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada uma divulgação melhor sobre a localização da Casa  do Cidadão e sua função.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_075_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_075_2018.pdf</t>
   </si>
   <si>
     <t>Que seja empenhado todos os esforços para instalação de placas informativas de localização de todos os órgãos públicos do Município, EX: Creas, conselho Tutelar,  Prefeitura, Casa do Cidadão.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/604/indicacao_076_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/604/indicacao_076_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal junto ao órgão competente possa fazer a calçada solidaria e_x000D_
 pintura na rampa da escola Municipal Antônio Guedes Alcoforado que fica_x000D_
 localizada no Centro do nosso Município.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>José Erivaldo (Vado)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/605/indicacao_077_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/605/indicacao_077_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito o reparo ou troca_x000D_
 da bomba d'água do campo de Futebol do Bairro Camata e do Centro Comunitário.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_078_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_078_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado uma capacitação de primeiros socorros para professores e_x000D_
 funcionários de escolas Municipais.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/610/indicacao_079_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/610/indicacao_079_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado uma unidade móvel de  atendimento a Mulher, que possa levar serviços nas áreas de saúde e_x000D_
 jurídica e atuando na conscientização contra a violência da Mulher.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/613/indicacao_080_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/613/indicacao_080_2018.pdf</t>
   </si>
   <si>
     <t>Que o órgão competente possa realizar a limpeza das ruas que foram recentemente calçadas.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/618/indicacao_081_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/618/indicacao_081_2018.pdf</t>
   </si>
   <si>
     <t>Que o órgão responsável possa realizar as manutenções necessárias nas praças de laser_x000D_
 do nosso município como a do Quiabo, do Boa Vista e a do Camata.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/</t>
   </si>
   <si>
     <t>Para que o executivo empenhe esforços para tapar  os buracos, bem como patrolar e nivelar as_x000D_
 ruas do loteamento Novo do Distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/716/indicacao_083_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/716/indicacao_083_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado folheto informativo para orientar a população sobre_x000D_
 mudanças no trânsito.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/719/indicacao_084_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/719/indicacao_084_2018.pdf</t>
   </si>
   <si>
     <t>Que seja montado um comitê de limpeza e_x000D_
 recolhimento de lixo.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/723/indicacao_085_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/723/indicacao_085_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um espaço com piscina para trabalhos de reabilitação e promoção da qualidade de vida com realização_x000D_
 de hidroterapia e hidroginástica a comunidade, fazendo uma cobertura e um aquecedor na piscina. Podendo ser utilizado a piscina que Fica_x000D_
 localizada na área da Pestalozzi.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/726/indicacao_086_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/726/indicacao_086_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, junto à Secretaria Competente  pra a Criação da Escola de ensino infantil que era anexo da Escola Chapeuzinho Vermelho no Assentamento Castro Alves.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/727/indicacao_087_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/727/indicacao_087_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito o término do Calçamento da_x000D_
 Rua Castelo Branco em Cristal do Norte.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/728/indicacao_088_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/728/indicacao_088_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feita a instalação dos_x000D_
 computadores do Posto de Saúde de Cristal do norte.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/729/indicacao_089_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/729/indicacao_089_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feita a manutenção das_x000D_
 tomadas do Posto de Saúde de Cristal do norte.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/730/indicacao_090_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/730/indicacao_090_2018.pdf</t>
   </si>
   <si>
     <t>Requer providências urgentes quanto ao sinal digital de TV em Pedro Canário. Com  a retirada do sinal analógico, quem não tiver TV por assinatura e parabólica (em alguns casos), ficará sem receber os sinais.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/748/indicacoes_091_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/748/indicacoes_091_2018.pdf</t>
   </si>
   <si>
     <t>que o executivo empenhe esforços para iniciar os projetos de leis cuja ementa estão abaixo descritas, tendo em vista tratar-se de projetos cuja iniciativa é privativa do Poder Executivo, sendo estes de grande interesse da municipalidade, conforme segue descrito e anexado a presente indicação:</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao_092_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao_092_2018.pdf</t>
   </si>
   <si>
     <t>Que seja enviados todos os esforços necessários, para realizar manutenção dos postes de iluminação pública que estão com as lâmpadas queimados em toda extensão do bairro Camata I e Camata II reiterando indicação Nº 242/2017</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao_093_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao_093_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a aquisição de um ônibus para atender demanda nas áreas de saúde, educação, cultura e esportes, neste Município.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/733/indicacao_094_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/733/indicacao_094_2018.pdf</t>
   </si>
   <si>
     <t>Que seja criado e publicado um cronograma de coleta de lixo, e de entulhos do Município, especificando os dias e horários de coleta cada para que os_x000D_
 cidadãos tenham ciência e se organizem.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/734/indicacao_095_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/734/indicacao_095_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado tradutor e intérprete de língua Brasileira de sinais (LIBRAS) em eventos públicos oficiais promovido pelo Município.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/737/indicacao_096_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/737/indicacao_096_2018.pdf</t>
   </si>
   <si>
     <t>que sejam enviados todos os esforços, para realizar reparo necessário nos poste de iluminação pública em volta da lagoa Augusto Ruschi.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_097_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_097_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito a reforma do cemitério em Cristal do Norte.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/742/indicacao_098_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/742/indicacao_098_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o Botão de alerta para Mulheres que sofrem violência domestica.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao_099_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao_099_2018.pdf</t>
   </si>
   <si>
     <t>Para que o executivo meça esforços junto aos órgãos competentes,  para criar a lei de Guardas Municipais, bem como contratar os agentes para exercer a_x000D_
 função em nosso Município.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/746/indicacao_100_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/746/indicacao_100_2018.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado a transmissão em TV aberta doso canais: TV Aparecida e TV canção Nova no Município_x000D_
 de Pedro Canário.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/747/indicacao_101_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/747/indicacao_101_2018.pdf</t>
   </si>
   <si>
     <t>Para Que o Executivo empenhe esforços para construir em cada bairro do município, ou em pontos estratégicos, postos de Coleta de lixo selecionado (lixo seco), para que a população faça o deposito (descarte) do lixo seletivo e a Associação de Catadores Município possa passar recolhendo o lixo selecionado.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/749/indicacao_102_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/749/indicacao_102_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços desentupir a rede pluvial da Av. Antônio Guedes Alcoforado, próximo a sorveteira.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/750/indicacao_103_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/750/indicacao_103_2018.pdf</t>
   </si>
   <si>
     <t>Que o executivo empenhe esforços necessário junto a CESAN, para a implantação da Rede De Esgoto da Travessa Morro Dantas, mais precisamente aos fundos do Banco Banestes.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/751/indicacao_104_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/751/indicacao_104_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado ao setor competente da municipalidade, para que preceda as notificações aos proprietários  de lotes baldios ou mesmo habitados para efetuar serviço urgente de limpeza e retirada do lixo.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/752/indicacao_105_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/752/indicacao_105_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie a substituição dos pratos de vidro por pratos de plástico nas_x000D_
 escolas fundamentais.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/753/indicacao_106_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/753/indicacao_106_2018.pdf</t>
   </si>
   <si>
     <t>Para que o executivo faça transferência do Posto Policial (DPM) de Cristal para a Secretaria de saúde, e assim a mesma possa disponibilizar o local para_x000D_
 ficar o motorista da ambulância que tem atendido a comunidade de Cristal do Norte.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/761/indicacao_107_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/761/indicacao_107_2018.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação 194/2017 - Que o Executivo Municipal envide esforços para que a ambulância fique em tempo integral na Unidade de Saúde de Cristal do Norte, para atender os munícipes daquela localidade.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/762/indicacao_108_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/762/indicacao_108_2018.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação 132/2017 de 02/06/2017 : Que o Executivo Municipal envide esforços para que seja instalado Ponto de Ônibus na Rodovia ES 209 de Pedro Canário a Taquaras.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/763/indicacao_109_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/763/indicacao_109_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja instalado Ponto de Ônibus em Cristal do Norte e no assentamento Castro Alves.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/764/indicacao_110_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/764/indicacao_110_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um atendimento com a Unidade Odontológica Móvel para a comunidade do Assentamento Castro Alves.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao_111_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao_111_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado alguma medida para a troca de um poste de madeira de energia elétrica que se encontra na rua Mimoso do Sul, Bairro Novo_x000D_
 Horizonte.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/766/indicacao_112_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/766/indicacao_112_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado banheiros comunitário em casas de pessoas de baixa renda que não possui o mesmo.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Eugênio, Geraldo, Gileno, José Erivaldo (Vado), Messias (Doza), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_113_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_113_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja colocado um toldo na entrada da "Escola Cristal do Norte", no distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/768/indicacao_114_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/768/indicacao_114_2018.pdf</t>
   </si>
   <si>
     <t>que seja providenciado dois redutores de velocidade na Rua José Lins da Rocha, próximo à área da Plantar.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/769/indicacao_115_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/769/indicacao_115_2018.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras empenhe esforços para que seja providenciado Uniformes e Bonés para os garis de nosso município.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/770/indicacao_116_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/770/indicacao_116_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe os esforços necessários, juntamente com a Secretaria de Saúde para promover e contribuir para preservação das documentações medica hospitalar que se encontra na área do Hospital FUNRURAL.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/771/indicacao_117_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/771/indicacao_117_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe esforços necessários para, buscar e contribuir com soluções para realizar manutenção do contrato com Hospital Menino Jesus, dando prioridade principalmente às especialidades medicas em Cardiologia, Ortopedia e Oftalmologista que desde o mês de Maio/2018 não houve atendimentos nestas especialidades.</t>
   </si>
   <si>
+    <t>3130</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3130/indicacao_n_118-2018_-_que_o_executivo_municipal_envide_esforcos_para_que_seja_construida_uma_creche_no_bairro_esplanada.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NECESSÁRIOS PARA QUE SEJA CONTRUIDA UMA CRECHE NO BAIRRO ESPLANADA".</t>
+  </si>
+  <si>
     <t>772</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/772/indicacao_119_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/772/indicacao_119_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que retome a comemoração Cívica do dia 07 de Setembro no Município de Pedro Canário( Sede e Distritos de Floresta do Sul e Cristal), incluindo o mesmo no calendário escolar.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/773/indicacao_120_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/773/indicacao_120_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada em caráter de urgência o isolamento da bacia de água/ esgoto que foi feita para sanar o problema na Avenida Presidente_x000D_
 Kenedy.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/774/indicacao_121_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/774/indicacao_121_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito o aproveitamento da área lateral a quadra de esportes de Cristal do Norte para a implantação de um "mercadinho municipal" para servir a comunidade.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Ana Késia, Denis Pereira, Gerson, Idelbrando, João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/775/indicacao_122_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/775/indicacao_122_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feita a construção de uma quadra poliesportiva para a comunidade de Floresta do Sul.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/776/indicacao_123_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/776/indicacao_123_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja perfurado um poço artesiano no campo de futebol na comunidade de Floresta do Sul.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/777/indicacao_125_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/777/indicacao_125_2018.pdf</t>
   </si>
   <si>
     <t>Para que o executivo empenhe esforços para patrolar e nivelar as ruas de Cristal do Norte que não são calçadas.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/778/indicacao_126_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/778/indicacao_126_2018.pdf</t>
   </si>
   <si>
     <t>Para que o executivo empenhe esforços para patrolar e nivelar as ruas de Taquaras.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/779/indicacao_127_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/779/indicacao_127_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a criação do Conselho da Mulher.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/780/indicacao_128_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/780/indicacao_128_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a isenção do Juros do IPTU.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/781/indicacao_129_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/781/indicacao_129_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado pista de pedestre e ciclista e equipamentos para prática de atividades físicas na Avenida Salvador - Centro.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/782/indicacao_130_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/782/indicacao_130_2018.pdf</t>
   </si>
   <si>
     <t>Que a Defesa Civil Municipal providencie o isolamento das áreas de riscos do município, bem como, elabore um cronograma para gerenciamento das_x000D_
 áreas de risco.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/783/indicacao_131_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/783/indicacao_131_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados todos os esforços necessários para que seja feito o Patrolamento de todo o bairro Camata.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/784/indicacao_132_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/784/indicacao_132_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para Perfuração de poço artesiano no Distrito de Taquaras.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/785/indicacao_133_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/785/indicacao_133_2018.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal que envide esforços para que seja reformada a CRECHE que atende as crianças no distrito de Taquaras.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/786/indicacao_134_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/786/indicacao_134_2018.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal que envide esforços para que seja construído uma QUADRA POLIESPORTIVO no distrito de Taquaras.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/787/indicacao_135_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/787/indicacao_135_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a reforma da Escola Municipal Felinto Damião.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/788/indicacao_136_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/788/indicacao_136_2018.pdf</t>
   </si>
   <si>
     <t>QUE executivo Municipal envide esforços para que seja feito a capina na comunidade de Floresta do Sul.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/789/indicacao_137_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/789/indicacao_137_2018.pdf</t>
   </si>
   <si>
     <t>Que seja Providenciado pontos específicos nos Bairros do Município para apanhar as pessoas que segue para consultas e tratamento médico da Rede Cuidar em Nova Venécia.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/790/indicacao_138_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/790/indicacao_138_2018.pdf</t>
   </si>
   <si>
     <t>Que seja Providenciado Manutenção e Reparo no micro ônibus que faz o transporte do pessoal para tratamentos e consultas da Rede Cuidar em Nova Venécia.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/791/indicacao_139_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/791/indicacao_139_2018.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente pedir ao Sr° Secretário de Saúde que seja recolocado o ar condicionado na Sala do AMA e Regulação.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Ana Késia, Denis Pereira, Eugênio, Geraldo, Gerson, Gileno, Idelbrando, João Amorim, José Erivaldo (Vado), Messias (Doza), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/792/indicacao_140_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/792/indicacao_140_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo possa criar um serviço de combate ao incêndio Municipal.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/793/indicacao_141_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/793/indicacao_141_2018.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo meça esforços junto aos órgãos competente, para legalizar os terrenos do bairro Leonório II, e assim seja feito o saneamento básico e toda infraestrutura para fazer o calçamento das ruas do Bairro.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/794/indicacao_142_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/794/indicacao_142_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados todos os esforços necessários junto ao DER, para sinalizar as passagens elevadas feitas na rodovia ES209 na altura do bairro Camata com pinturas luminosas.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/795/indicacao_143_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/795/indicacao_143_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo possa cumprir a Lei Municipal n°1.225 de 16 Fevereiro de 2016 , que " Autoriza o Poder Executivo a doar uniformes Escolares aos alunos matriculados na rede Municipal de ensino Público e Dá outras Providências". Conforme em anexo.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/796/indicacao_144_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/796/indicacao_144_2018.pdf</t>
   </si>
   <si>
     <t>Que executivo Municipal empenhe esforços para que sejam construídas casas populares na comunidade de Floresta do Sul, haja vista que existe_x000D_
 um terreno da prefeitura na localidade.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_145_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_145_2018.pdf</t>
   </si>
   <si>
     <t>Que executivo Municipal tome providência referente à iluminação pública de Floresta do Sul, visto que tem várias lâmpadas queimadas na_x000D_
 comunidade.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao_146_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao_146_2018.pdf</t>
   </si>
   <si>
     <t>Que executivo Municipal coloque placas indicando o desvio de caminhões na comunidade de Floresta do Sul, visto que já existe o desvio, faltando as placas indicativas.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/799/indicacao_147_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/799/indicacao_147_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as possíveis medidas para o término do calçamento que liga a Avenida  que passa em frente ao cemitério à Cridasa e outras ruas no Centro de Cristal.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/800/indicacao_148_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/800/indicacao_148_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a reforma da Unidade de Saúde de Taquaras.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao_149_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao_149_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as medidas cabíveis para que possa ser feito o término do calçamento do Bairro Alvorada.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_150_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_150_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a construção de uma Via Multiuso, paralela à Rodovia 209/ES trecho: Pátio da Escelsa no Bairro Boa Vista até o final do Bairro Camata.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/803/indicacao_151_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/803/indicacao_151_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as possíveis medidas para a Construção de um Centro Recreativo com toda infraestrutura necessária no Bairro Camata. Local: Antiga Unidade de Saúde.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/804/indicacao_152_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/804/indicacao_152_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as possíveis medidas para a Nefroma e ampliação do Prédio Funrural, com possibilidade também de ampliar o estacionamento do Centro da Cidade, tais como: Av. Vila Velha e a Rua José Jesuíno da Rocha, em frente ao Renato Terras e ao Banestes.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao_153_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao_153_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o término da reforma da Quadra de areia do Bairro Canarinho.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/806/indicacao_154_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/806/indicacao_154_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as medidas cabíveis para que possa ser feita a Reforma e Adequação e Nova concessão do Mercado Municipal.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/807/indicacao_155_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/807/indicacao_155_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as possíveis providências para fazer uma nova construção ou reforma e adequação do Prédio da Sede da Prefeitura Municipal de Pedro Canário.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/808/indicacao_156_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/808/indicacao_156_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o Término e Reforma da Unidade de Lixo no Bairro Camata.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/809/indicacao_157_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/809/indicacao_157_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a Retirada do lixão das proximidades do Bairro Camata e o fim das atividades do mesmo.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/810/indicacao_158_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/810/indicacao_158_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a Abertura de um P.A (Pronto Atendimento) em Pedro Canário.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/811/indicacao_159_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/811/indicacao_159_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um leilão dos bens inservíveis da Prefeitura Municipal de Pedro Canário.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/812/indicacao_160_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/812/indicacao_160_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as medidas possíveis para Melhorias e Ampliação do Sistema de iluminação LED do Centro de Pedro Canário.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/813/indicacao_161_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/813/indicacao_161_2018.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação 088/2017 - Que seja providenciado a urbanização da lagoa Augusto Ruschi, no centro da cidade de Pedro Canário - ES, de acordo Projeto já elaborado.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/814/indicacao_162_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/814/indicacao_162_2018.pdf</t>
   </si>
   <si>
     <t>Venho respeitosamente solicitar que seja feita a Pavimentação e infraestrutura necessária nas ruas do qual ainda não foram feitas do Bairro Santa Rita.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Eugênio, José Erivaldo (Vado)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao_163_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao_163_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe os esforços necessários, juntamente com a Secretaria de Educação, para enviar_x000D_
 uniforme aos alunos da Pestalozzi.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao_164_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao_164_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe os esforços necessários para colocar uma placa de lombada na rodovia ES 209.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/817/indicacao_165_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/817/indicacao_165_2018.pdf</t>
   </si>
   <si>
     <t>Que seja  providenciada a construção de uma Quadra Esportiva no Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/818/indicacao_166_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/818/indicacao_166_2018.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado estudos necessários para a Reforma e Ampliação do EMEF Chapeuzinho Vermelho e ainda que seja construído uma área de recreação para as crianças.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/819/indicacao_167_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/819/indicacao_167_2018.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado estudos necessários para a Reforma  e Ampliação da Escola Marcos Brunelli, com a possibilidade de uma ampla área para recreação com toda a infraestrutura no espaço designado ao lado da escola.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/822/indicacao_168_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/822/indicacao_168_2018.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado estudos necessários para a Reforma e Ampliação do CEIM Oficina dos Sonhos e ainda que seja construída um área de recreação para os alunos.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/826/indicacao_169_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/826/indicacao_169_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizados estudos necessários para a Reforma e Ampliação da EMEF São João Batista.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/829/indicacao_170_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/829/indicacao_170_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizados estudos necessários para Reforma e Ampliação com uma área para recreação do CEIM Professora Normília Cunha Santos.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/859/indicacao_171_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/859/indicacao_171_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizados estudos necessários para a possibilidade de alugar um novo espaço físico para funcionar a Creche de Cristal do Norte, até a construção do novo prédio escolar.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/929/indicacao_172_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/929/indicacao_172_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizados estudos estudos necessários para para construção de uma nova unidade Escolar em Taquaras.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/930/indicacao_173_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/930/indicacao_173_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizados estudos  necessários para término e adequação da Creche no Bairro Camata, próximo a Vaquejada para receber os alunos da Escola Deuzuita.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/931/indicacao_174_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/931/indicacao_174_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizados estudos necessários para Ampliação do Sistema de Abastecimento de Água e Estruturação em Taquaras.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/932/indicacao_175_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/932/indicacao_175_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizados estudos necessários para Reforma e Ampliação do sistema de Esgoto, no Distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/958/indicacao_176_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/958/indicacao_176_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizados estudos necessários para a Construção de uma nova Unidade de Saúde em Cristal do Norte.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/959/indicacao_177_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/959/indicacao_177_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizados estudos necessários para a Reforma e Ampliação do CEIM Amélia Lucas Farias para funcionar o Centro de convivência de Cristal do Norte.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/960/indicacao_178_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/960/indicacao_178_2018.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado estudos necessários para a construção de uma creche Municipal para atender as famílias do Bairro Alvorada.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/961/indicacao_179_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/961/indicacao_179_2018.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado estudos necessários para a Reforma e Ampliação da Escola Guedes Alcoforado, ou a possibilidade de construir uma nova escola, Local: área da Plantar.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/962/indicacao_180_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/962/indicacao_180_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as possíveis medidas para que possa ser feita a reforma do serviço de convivência de Floresta do Sul.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/963/indicacao_181_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/963/indicacao_181_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforço para que faça eventos culturais como dança, teatros, torneio de futebol entre outras atos culturais nas comunidades de taquaras, cristal, Fazenda carapina, Floresta do Sul e assentamento Castro Alves.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/964/indicacao_182_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/964/indicacao_182_2018.pdf</t>
   </si>
   <si>
     <t>Que Executivo Municipal providencie um espaço coberto para o funcionamento da ferinha que acontece todas as quartas fieiras.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/965/indicacao_183_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/965/indicacao_183_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo possa tomar providências para que seja feito a troca de todas as lâmpadas queimadas da pista Camata e do Bairro Camata.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/966/indicacao_184_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/966/indicacao_184_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo possa tomar providências para seja feito a troca de todas as lâmpadas queimadas em Cristal do Norte.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/967/indicacao_185_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/967/indicacao_185_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo possa tomar as devidas providências para que as ruas do conjunto (da antiga Cridasa) em Cristal do Norte, sejam patroladas.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/968/indicacao_186__2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/968/indicacao_186__2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo possa Tomar providências para podar as arvore da avenida principal de Cristal do Norte.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/969/indicacao_187_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/969/indicacao_187_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe os esforços necessários para calçar a rua ao lado do Posto Bandeirante.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/970/indicacao_188_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/970/indicacao_188_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo possa tomar providências para conserto das câmeras de vídeo monitoramento no Município.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/971/indicacao_189_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/971/indicacao_189_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe os esforços necessários para tampar os buracos do centro da cidade.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/972/indicacao_190_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/972/indicacao_190_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo possa fazer um estudo e a viabilidade de implantar "bueiros com caixa coletora" no Município.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/973/indicacao_191_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/973/indicacao_191_2018.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe os esforços necessários para consertar o telhado do galpão.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/974/indicacao_192_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/974/indicacao_192_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a inclusão de brinquedos adaptados para crianças com deficiência.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/975/indicacao_193_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/975/indicacao_193_2018.pdf</t>
   </si>
   <si>
     <t>Conserto da Van odontológica</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/976/indicacao_194_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/976/indicacao_194_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados todos os esforços necessários para a aquisição de novos equipamentos e máquina agrícola (escavadeira hidráulica) para a agricultura do Município, para ampliar e melhorar o atendimento aos nossos produtores rurais.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/977/indicacao_195_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/977/indicacao_195_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados todos os esforços necessários_x000D_
 para a construção de pontos de ônibus em locais estratégicos pelas_x000D_
 estradas rurais, seja municipal ou vicinal para a população rural e_x000D_
 Outros.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/978/indicacao_196_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/978/indicacao_196_2018.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados todos os esforços necessários para ampliação do sistema de abastecimento de água potável, para todos moradores e assentados nas diversas localidades do Assentamento Castro Alves, Município de Pedro Canário/ES.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/979/indicacao_197_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/979/indicacao_197_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um Camelódromo para o Município de Pedro Canário.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/980/indicacao_198_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/980/indicacao_198_2018.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Assistência Social empenhe esforços para que seja realizado Casamento Comunitário.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/981/indicacao_199_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/981/indicacao_199_2018.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para que seja feito um convênio com a caixa econômica Federal para construir moradias populares no município, visto que o município possui terrenos tanto na cede quanto no distrito de Floresta do Sul.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/982/indicacao_200_2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/982/indicacao_200_2018.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um Teatro Municipal e Casa da Cultura no Município.</t>
   </si>
   <si>
+    <t>2998</t>
+  </si>
+  <si>
+    <t>PAUTA</t>
+  </si>
+  <si>
+    <t>Pautas das Sessões</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/2998/pauta_da_01a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 01ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2999</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/2999/pauta_da_02a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 02ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3000</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3000/pauta_da_03a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 03ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3001</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3001/pauta_da_04a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 04ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3002</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3002/pauta_da_05a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 05ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3003</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3003/pauta_da_06a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 06ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3004</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3004/pauta_da_07a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 07ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3005</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3005/pauta_da_08a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 08ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3006</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3006/pauta_da_09a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 09ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3007</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3007/pauta_da_10a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 10ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3008</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3008/pauta_da_11a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 11ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3009</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3009/pauta_da_12a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 12ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3010</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3010/pauta_da_13a_sessao_ordinaria_do_2o_periodo_legislativo__da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 13ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3011</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3011/pauta_da_14a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 14ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3012</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3012/pauta_da_15a_sessao_ordinaria_do_2o_periodo_legislativo__da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 15ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3013</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3013/pauta_da_16a_sessao_ordinaria_do_2o_periodo_legislativo__da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 16ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3014</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3014/pauta_da_17a_sessao_ordinaria_do_2o_periodo_legislativo__da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 17ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3015</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3015/pauta_da_18a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 18ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3016</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3016/pauta_da_19a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 19ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
     <t>226</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Processo</t>
   </si>
   <si>
     <t>PROCESSO 0000226-23.2018.08.0051</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 001/2018 - DISPÕE SOBRE ALTERAÇÃO LOCAL DE REALIZAÇÃO DAS SESSÕES CAMERAIS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/190/projeto_de_decreto_02.2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/190/projeto_de_decreto_02.2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 002/2018 &amp;#8211; &amp;#8220;PROPOSTA ORÇAMENTÁRIA DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2019&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; MESA DIRETORA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 003/2018 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. MARIA DA PENHA SALINA PACATUBA&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR GERALDO DE JESUS PEREIRA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 004/2018 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. OSVALDO CARDOS DE SÁ&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR GERALDO DE JESUS PEREIRA.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 005/2018 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. JAILSON MOTTA&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 006/2018 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. CLÁUDIO NUNES RIOS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
     <t>206</t>
-  </si>
-[...1 lines deleted...]
-    <t>7</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 007/2018 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. NIVALNETH CAMILO&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR GILENO GOMES DA SILVA.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 008/2018 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. LAUREANA MARIA DE JESUS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR GILENO GOMES DA SILVA.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 009/2018 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. DELÁDIA FELIZARDO PEREIRA&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR JOÃO MENDES AMORIM.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 010/2018 - &amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. JOSÉ MOURA&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR JOÃO MENDES AMORIM.</t>
   </si>
   <si>
     <t>210</t>
   </si>
@@ -2711,454 +2912,564 @@
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI COMPLEMENTAR Nº 001/2018 &amp;#8211; &amp;#8220;ALTERA ANEXO DA LEI COMPLEMENTAR Nº 028/2015&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. BRUNO TEÓFILO ARAÚJO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O NOVO CÓDIGO DE POSTURA DO MUNICÍPIO DE PEDRO CANÁRIO, ESTADO DO ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SENHOR PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017/2018 &amp;#8211; &amp;#8220;CONCEDE REVISÃO GERAL ANUAL, NA FORMA DO ARTIGO 37, INCISO X, AOS SERVIDORES DO QUADRO PERMANENTE DESTA PREFEITURA E DA OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 034/2018 &amp;#8211; &amp;#8220;DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO. </t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>INSTITUI A SESSÃO ITINERANTE NO MUNICÍPIO DE PEDRO CANÁRIO/ES. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. PRESIDENTE DA CÂMARA MUNICIPAL IDELBRANDO SILVA DE FREITAS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/74/projeto_de_lei_n003-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especia_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 003/2018 - AUTORIZA EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR GERALDO DE JESUS PEREIRA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI 004/2018 - RECONHECE A FESTA DOS BAIRROS ESPLANADA E ELDORADO DE PEDRO CANÁRIO COMO MANIFESTAÇÃO CULTURAL E INTERAÇÃO TURÍSTICA E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR GERALDO DE JESUS PEREIRA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2018 - DISPÕE SOBRE A CRIAÇÃO DO BANCO MUNICIPAL DE MEDICAMENTOS DOADOS E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL 0 SR. VEREADOR GERALDO DE JESUS PEREIRA.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/77/projeto_de_lei_n_006-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 006/2018 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/78/projeto_de_lei_007.2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/78/projeto_de_lei_007.2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 007/2018 - INSTITUI O BANCO DE IDÉIAS LEGISLATIVAS NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA O PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR GERALDO DE JESUS PEREIRA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 008/2018 - INSTITUI A POLÍTICA MUNICIPAL DE DESENVOLVIMENTO DA AGRICULTURA. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/80/projeto_de_lei_9-2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/80/projeto_de_lei_9-2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 009/2018 - DISPÕE SOBRE A OBRIGATORIEDADE DOS HOSPITAIS PÚBLICOS E PRIVADOS E INSTITUIÇÕES CONGÊNERES A NOTIFICAREM OCORRÊNCIAS DE USO DE BEBIDA ALCOÓLICA E/OU ENTORPECENTES POR CRIANÇAS E ADOLESCENTES. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR DENIS PEREIRA AMÂNCIO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/81/projeto_de_lei_n_010-2018_-_autoriza_o_executivo_municipal_a_abrir_o_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 010/2018 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 011/2018 - INSTITUI O PROGRAMA DE COLETA SELETIVA DE LIXO ELETRÔNICO E TECNOLÓGICO, NA ZONA RURAL E URBANA DO MUNICÍPIO DE PEDRO CANÁRIO - ESTADO DO ESPÍRITO SANTO. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHORES. VEREADORES GERSON SILVA SANTOS E GERALDO DE JESUS PEREIRA.</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 012/2018 &amp;#8211; &amp;#8220;CRIA SEMANA DE CONSCIENTIZAÇÃO POLÍTICA NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVDIDÊNCIAS.&amp;#8221; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SR. VEREADOR DENIS PEREIRA AMANCIO.     </t>
   </si>
   <si>
     <t>- PROJETO DE LEI Nº 013/2018 &amp;#8211; &amp;#8220;CRIA O PLANO MUNICIPAL DE EDUCAÇÃO AMBIENTAL&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SR. VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014/2018 - REGULA NO ÂMBITO MUNICIPAL A APLICAÇAÕ DO ARTIGO 55, INCISO VI E ARTIGO 56, INCISO II DA LEI FEDERAL 8.666/93, OBRIGANDO A UTILIZAÇÃO DO SEGURO-GARANTIA DE EXECUÇÃO DE CONTRATOS PÚBLICOS DE OBRAS E DE FORNECIMENTO DE BENS OU DE SERVIÇOS, DENOMINANDO ESSA MODALIDADE E APLICAÇÃO DA LEI, COMO SEGURO ANTICORRUPÇÃO &amp;#8211; SAC; E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHORES VEREADORES MESSIAS ALVES COELHO E GILENO GOMES DA SILVA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2018- INSTITUI O CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E RENDA DE PEDRO CANÁRIO. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/159/projeto_de_lei_n_016-2018_-_abrir_credito_adicional_especial_no_orcamento_vigente_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 016/2018 &amp;#8211; &amp;#8220;ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/161/projeto_de_lei_n_017-2018_-_concede_revisao_geral_anual_na_forma_do_artigo_37_inciso_x_aos_servidores_do_quadro_permanente.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/90/projeto_de_lei_n_018-2018_-_regulamenta_a_lei_municipal_n_1.271_de_25_de_maio_de_2017.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 018/2018 &amp;#8211; REGULAMENTA A LEI MUNICIPAL Nº 1.271, DE 25 DE MAIO DE 2017 QUE DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR E CRIA FUNÇÃO GRATIFICADA PARA O CARGO DE SECRETÁRIO EXECUTIVO DO PROCON. E CRIA O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/91/projeto_de_lei_n_019-2018_-_autoriza_o_poder_executivo_municipal_a_receber_do_instituto_nacional_de_colonizacao.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 019/2019 &amp;#8211; &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL À RECEBER DO INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA &amp;#8211; INCRA, MEDIANTE DOAÇÃO, UMA ÁREA DE 10.000M² (DEZ MIL METROS QUADRADOS) DESTINADA À CONSTRUÇÃO E IMPLANTAÇÃO DE INFRA-ESTRUTURA ESPORTIVA E SOCIAL&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/93/projeto_de_lei_20-2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/93/projeto_de_lei_20-2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020/2018 &amp;#8211; &amp;#8220;INSTITUI O PROGRAMA &amp;#8216;TEMPO DE DESPERTAR&amp;#8217; QUE DISPÕE SOBRE A REFLEXÃO, CONSCIENTIZAÇÃO E RESPONSABILIZAÇÃO DOS AUTORES DE VIOLÊNCIA DOMÉSTICA E GRUPOS REFLEXIVOS DE HOMENS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADORA ANA KESIA SILVA SANTOS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/94/projeto_de_lei_n_021-2018_-_reconhece_a_festa_da_paroquia_nossa_senhora_de_fatima_como_manifestacao_cultural_e_interacao_turistica.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 021/2018 &amp;#8211; &amp;#8220;RECONHE A FESTA DA PARÓQUIA NOSSA SENHORA DE FÁTIMA COMO MANIFESTAÇÃO CULTURAL E INTERAÇÃO TURISTICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SR. VEREADOR DENIS PEREIRA AMANCIO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº022/2018 &amp;#8211; &amp;#8220;TORNA OBRIGATÓRIO QUE OS ESTABELECIMENTOS COMERCIAIS NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO NOTIFIQUEM OS CONSUMIDORES INADIMPLENTES SOBRE A INCLUSÃO E EXCLUSÃO NOS CADASTROS DE PROTEÇÃO AO CRÉDITO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
-    <t xml:space="preserve">QUANTO AO PROJETO DE LEI Nº 023/2018 - &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO._x000D_
-[...1 lines deleted...]
-</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/96/projeto_de_lei_n_023-2018_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento_vigente_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>QUANTO AO PROJETO DE LEI Nº 023/2018 - &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/97/projeto_de_lei_n_024-2018_-_reconhece_a_festa_do_assentamento_castro_alves_no_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>QUANTO AO PROJETO DE LEI Nº 024/2018 - &amp;#8220;RECONHECE A FESTA DO ASSENTAMENTO CASTRO ALVES NO MUNICÍPIO DE PEDRO CANÁRIO COMO MANIFESTAÇÃO CULTURAL E INTERAÇÃO TURÍSTICA E DA OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADOR GERSON SILVA SANTOS.</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/98/projeto_de_lei_n_025-2018_-_dispoe_sobre_a_criacao_fundo_municipal_de_educacao_infantil_-_fmei.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2018 &amp;#8211; &amp;#8220;DISPÕE SOBRE A CRIAÇÃO FUNDO MUNICIPAL DE EDUCAÇÃO INFANTIL &amp;#8211; FMEI E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 026/2018 - &amp;#8220;RECONHECE O EVENTO &amp;#8220;A MARCHA PARA JESUS&amp;#8221; DE PEDRO CANÁRIO COMO MANIFESTAÇÃO CULTURAL E INTERAÇÃO TURÍSTICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR GERALDO DE JESUS PEREIRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/164/projeto_de_lei_027-2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/164/projeto_de_lei_027-2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 027/2018 &amp;#8211; &amp;#8220;DISPÕE SOBRE A PROIBIÇÃO DE &amp;#8220;BLITZ DO IPVA&amp;#8221; NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.  DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR DENIS PEREIRA AMANCIO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 028/2018 &amp;#8211; &amp;#8220;INSTITUI SOBRE A RENOMIAÇÃO DE PRAÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHORES VEREADORES ANA KESIA SILVA SANTOS E DENIS PEREIRA AMÂNCIO.</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/166/projeto_029.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/166/projeto_029.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 029/2018 &amp;#8211; &amp;#8220;INSTITUI SOBRE A RENOMEAÇÃO DE PRAÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SRA. VEREADORA ANA KESIA SILVA SANTOS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/167/projeto_de_lei_n_030-2018_-_da_nome_a_vias_publicas_do_bairro_alvorada_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 030/2018 - &amp;#8220;DA NOME A VIAS PÚBLICAS DO BAIRRO ALVORADAE DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - DENIS PEREIRA AMÂNCIO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/168/projeto_de_lei_n_032-2018_-_autoriza_a_secretaria_municipal_de_educacao_a_gerir_os_recursos_do_fundeb_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 032/2018 - AUTORIZA A SECRETARIA MUNICIPAL DE EDUCAÇÃO A GERIR OS RECURSOS DO FUNDEB E DÁ OUTRAS PROVIDENCIAS.  DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR.PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/169/projeto_de_lei_n_033-2018_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 033/2018 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/170/projeto_de_lei_n_034-2018_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2019.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 034/2018 - DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 035/2018 - &amp;#8220;ESTABELECE A POSSIBILIDADE DO AGENDAMENTO TELEFÔNICO DE CONSULTAS PARA PACIENTES IDOSOS E PARA PESSOAS COM DEFICIÊNCIAS JÁ CADASTRADAS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE PEDRO CANÁRIO DA OUTRAS PROVIDÊNCIAS.&amp;#8221; DE AUTORIA DO PODER EXECUTIVO LEGISLATIVO MUNICIPAL - SR. VEREADOR EUGÊNIO CARLOS FELIX MOTTA.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/174/projeto_de_lei_n_036-2018_-_altera_dispositivo_da_lei_n_1.284-2018_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>QUANTO AO PROJETO DE LEI Nº 036/2018 &amp;#8211; &amp;#8220;ALTERA DISPOSITIVO DA LEI Nº 1.284/2018 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/172/projeto_de_lei_n_037-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 037/2018 &amp;#8211; &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038/2018 &amp;#8211; &amp;#8220;INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O DIREITO DAS GESTANTES&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SR. VEREADOR JOÃO MENDES AMORIM.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/178/projeto_de_lei_n_039-2018_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 039/2018 &amp;#8211; &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_n_040-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicionais_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 040/2018 &amp;#8211; &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_n_041-2018_-_alteram_e_inserem_dispositivos_da_lei_n_1.299-2017_que_institui_o_codigo_de_protecao_ao_meio_ambiente.pdf</t>
+  </si>
+  <si>
     <t>&amp;#8226;	PROJETO DE LEI 041/2018 &amp;#8211; &amp;#8220;ALTERAM E INSEREM DISPOSITIVOS DA LEI Nº 1.299/2017 QUE INSTITUI O CÓDIGO DE PROTEÇÃO AO MEIO AMBIENTE, CRIA O FUNDO MUNICIPAL DE CONSERVAÇÃO DO MEIO AMBIENTE, CRIA CONSELHO MUNICIPAL DE MEIO AMBIENTE E DISPÕE SOBE POLÍTICA DE MEIO AMBIENTE E SOBRE SISTEMA MUNICIPAL DE MEIO AMBIENTE PARA O MUNICÍPIO DE PEDRO CANÁRIO (ES)&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
-    <t xml:space="preserve">PROJETO DE LEI 042/2018 -  "AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO. _x000D_
-[...7 lines deleted...]
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_de_lei_do_legislativo_044-2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/177/projeto_de_lei_n_042-2018_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 042/2018 -  "AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/182/projeto_de_lei_n_043-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>&amp;#8226;	PROJETO DE LEI Nº 043/2018 &amp;#8211; &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_de_lei_do_legislativo_044-2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 044/2018 - &amp;#8220;INSTITUI O &amp;#8220;SETEMBRO AMARELO&amp;#8221; - DE PREVENÇÃO AO SUICÍDIO, EM PEDRO CANÁRIO &amp;#8211; ES.&amp;#8221; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADORA ANA KESIA SILVA SANTOS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI 045/2018 - &amp;#8220;DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE DE SAÚDE BÁSICA E DA OUTRAS PROVIDENCIAS&amp;#8221; - DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; EUGÊNIO CARLOS FELIX MOTTA.</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/185/projeto_046.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/185/projeto_046.pdf</t>
   </si>
   <si>
     <t>- PROJETO DE LEI 046/2018 - &amp;#8220;DISPÕE SOBRE A MUDANÇA DE DENOMINAÇÃO DA EMPEF CRISTAL DO NORTE PARA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL JOSÉ LUIZ DA COSTA&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; VEREADORES JOSÉ ERIVALDO TAVARES DE MORAES, EUGÊNIO CARLOS FELIX MOTTA, GERALDO DE JESUS PEREIRA, MESSIAS ALVES COELHO, OTÁVIO LIMA DOS SANTOS E GILENO GOMES DA SILVA.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/186/projeto_de_lei_n_047-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 047/2018 &amp;#8211; &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_de_lei_n_048-2018_-_dispoe_sobre_a_denominacao_da_unidade_de_saude_basica.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 048/2018 - &amp;#8220;DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE DE SAÚDE BÁSICA E DA OUTRAS PROVIDENCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; ANA KÉSIA SILVA SANTOS, GERSON SILVA SANTOS E EUGÊNIO CARLOS FELIX MOTTA.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/188/projeto_de_lei_n_049-2018_-_dispoe_sobre_o_alinhamento_e_a_retirada_de_fiso_em_desuso_e_desordeandos_existentes_em_postes_de_energia_eletrica.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 049/2018 &amp;#8211; INSTITUI A SEMANA MUNICIPAL DO VOLUNTARIADO NO MUNÍCIPIO DE PEDRO CANÁRIO/ES E DÁ OUTRAS PROVIDÊNCIAS.  DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR IDELBRANDO SILVA DE FREITAS.</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/189/projeto_de_lei_050.2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/189/projeto_de_lei_050.2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 050/2018 &amp;#8211; DISPÕE SOBRE O FUNCIONAMENTO DO MERCADO PÚBLICO MUNICIPAL DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
-    <t xml:space="preserve">PROJETO DE LEI 051/2018 &amp;#8211; "AUTORIZO O EXECUTIVO MUNICIPAL A ABRI CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS". DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO. </t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/191/projeto_de_lei_n_051-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 051/2018 &amp;#8211; "AUTORIZO O EXECUTIVO MUNICIPAL A ABRI CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS". DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/192/projeto_de_lei_n_052-2018_-_regulamenta_setor_altera_definicao_da_lei_1221-2015_cria_cargos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 052/2018 &amp;#8211; &amp;#8220;REGULAMENTA SETOR, ALTERA DEFINIÇÃO DA LEI 1221/2015, CRIA CARGOS, DEFINE ATRIBUIÇÕES DAS SUB-GERENCIAS NO ÂMBITO DA SECRETÁRIA MUNICIPAL DE FINANÇAS E DA PROCURADORIA GERAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS". DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI 053/2018 - "DÁ NOME A VIA PÚBLICA DO BAIRRO VISTA ALEGRE DÁ OUTRAS PROVIDÊNCIAS." DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR EUGÊNIO CARLOS FELIX MOTTA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI 054/2018 - "DISPÕE SOBRE A DESTINAÇÃO DE BENS MÓVEIS ISERVÍVEIS DO MUNICÍPIO DE PEDRO CANÁRIO/ES". DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI 055/2018 - "DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL ANTIDROGAS "COMAD/PC", INSTITUIDO O FUNDO MUNICIPAL DE PREVENÇÃO ÀS DROGAS, E DA OUTRAS PROVIDÊNCIAS". DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI 056/2018 - DISPÕE SOBRE COMENDA &amp;#8220;MULHER DESTAQUE DONA CANDINHA&amp;#8221; DE PEDRO CANÁRIO, EM COMEMORAÇÃO AO DIA DAS MULHERES. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SRA. VEREADORA ANA KESIA SILVA SANTOS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI 057/2018 - DISPÕE SOBRE COMENDA &amp;#8220;RUI BARBOSA&amp;#8221; DE PEDRO CANÁRIO, EM COMEMORAÇÃO AO DIA DOS ADVOGADOS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SRA. VEREADORA ANA KESIA SILVA SANTOS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/237/projeto_de_lei_n_058-2018_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_mo_orcamento_vigente_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>&amp;#8226;	PROJETO DE LEI Nº 058/2018 &amp;#8211; &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/238/projeto_de_lei_n_059-2018-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>&amp;#8226;	PROJETO DE LEI Nº 059/2018 &amp;#8211; &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/229/projeto_de_lei_n_060-2018_-_dispoe_sobre_a_participacao_dos_produtores_rurais_e_organico_do_municipio_de_pedro_canario.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 060/2018 &amp;#8211; &amp;#8220;DISPÕE SOBRE A PARTICIPAÇÃO DOS PRODUTORES RURAIS E ORGÂNICOS DO MUNICÍPIO DE PEDRO CANÁRIO EM EVENTOS, ORGANIZADOS, PATROCINADOS OU APOIADOS PELO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SR. VEREADOR JOÃO MENDES AMORIM.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/198/projeto_de_lei_n_061-2018-_autoriza_abertura_de_creditos_adicionais_suplementares_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 061/2018 &amp;#8211; &amp;#8220;AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SENHOR PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/199/projeto_de_lei_n_062-2018-_estima_receita_e_fixa_despesa_do_municipio_de_pedro_canario_-_es_para_o_exercicio_financeiro_de_2019.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 062/2018 &amp;#8211; &amp;#8220;ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO DE PEDRO CANÁRIO &amp;#8211; ES PARA O EXERCÍCIO FINANCEIRO DE 2019&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SENHOR PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 063/2018 &amp;#8211; ALTERAM, INSEREM E EXCLUEM DISPOSITIVOS DA LEI Nº 1.263/2017 QUE INSTITUI O PROGRAMA MUNICIPAL DE INCLUSÃO DE PORTADORES DE NECESSIDADES ESPECIAIS, EM TURMAS REGULARES DA REDE DE ENSINO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SENHOR PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/201/projeto_064.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/201/projeto_064.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 064/2018 &amp;#8211; APROVA O PLANO MUNICIPAL DE SANEAMENTO BÁSICO E DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SENHOR PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 065/2017 &amp;#8211; &amp;#8220;INSTITUI A SEMANA MUNICIPAL DE COMBATE Á VIOLÊNCIA CONTRA A MULHER&amp;#8221;. .&amp;#8221; DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SR. VEREADOR JOÃO MENDES AMORIM.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>- PROJETO DE LEI Nº 066/2018 &amp;#8211; &amp;#8220;DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO, ATRIBUIÇÕES E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SRA. VEREADORA ANA KÉSIA SILVA SANTOS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/230/projeto_067.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/230/projeto_067.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 067/2018 &amp;#8211; &amp;#8220;DÁ DENOMINAÇÃO A VIA PÚBLICA DA LOCALIDADE DA COMUNIDADE FAZENDA CARAPINA, NO MUNICÍPIO DE PEDRO CANÁRIO/ES, DE MARIA VIRGÍNIA ALVES CORDEIRO&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SR. VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/239/projeto_de_lei_n_068-2018_-_altera_a_lei_n_1.2.50_de_16_de_dezembro_de_2016.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 068/2018 &amp;#8211; &amp;#8220;ALTERA A LEI 1.250 DE 16 DE DEZEMBRO DE 2016&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/240/projeto_de_lei_n_069-2018_-_institui_a_gestao_integrada_de_fiscalizacao_municipal_-_gifim_cria_funcao_gratificada_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 069/2018 &amp;#8211; &amp;#8220;INSTITUI A GESTÃO INTEGRADA DE FISCALIZAÇÃO MUNICIPAL &amp;#8211; GIFIM, CRIA FUNÇÃO GRATIFICADA E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 070/2018 &amp;#8211; &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DA APRESENTAÇÃO DA CARTEIRA DE VACINAÇÃO PARA MATRICULAS DE ALUNOS NA REDE DE ENSINO PÚBLICO OU PRIVADO NO MUNICÍPIO DE PEDRO CANÁRIO/ES E DÁ OUTRAS PROVIDÊNICAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SR. VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>71</t>
-[...2 lines deleted...]
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/232/projeto_de_lei_71-2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/232/projeto_de_lei_71-2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 071/2018 &amp;#8211; &amp;#8220;FICA OS ESTABELECIMENTOS PÚBLICOS E PRIVADOS A INSERIR NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SÍMBOLO MUNDIAL DO AUTISMO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SR. VEREADOR DENIS PEREIRA AMÂNCIO.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/233/projeto_de_lei_72.2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/233/projeto_de_lei_72.2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 072/2018 &amp;#8211; &amp;#8220;INSTITUI O FUNDO DE PROTEÇÃO AOS ANIMAIS E O CONSELHO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SR. VEREADOR DENIS PEREIRA AMÂNCIO.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/234/projeto_073.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/234/projeto_073.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 073/2018 - &amp;#8220;DISPÕE SOBRE NOMEAÇÃO DA CRECHE SITUADA NA RUA BELMIRO TEIXEIRA, NO BAIRRO COLINA, DENOMINAR-SE-Á CRECHE EDINÁLIA SILVA DE ALMEIDA&amp;#8221;.  DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SR. VEREADOR DENIS PEREIRA AMÂNCIO.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/235/projeto_de_lei_n_074-2018_-_aprova_o_plano_municipal_de_cultura_de_pedro_canario_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 074/2018 &amp;#8211; &amp;#8220;APROVA O PLANO MUNICIPAL DE CULTURA DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t xml:space="preserve">PROJETO DE LEI Nº 075/2018 &amp;#8211; &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO &amp;#8211; COMTUR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO. </t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/236/projeto_de_lei_n_075-2018_-_dispoe_sobre_a_criacao_do_conselho_municipal_de_turismo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 075/2018 &amp;#8211; &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO &amp;#8211; COMTUR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_n_076-2018_-_dispoe_sobre_a_alteracao_do_plano_custeio_do_regime_proprio_de_previdencia_social.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI DO EXECUTIVO Nº 076/2018 &amp;#8211; &amp;#8220;DISPÕE SOBRE A ALTERAÇÃO DO PLANO DE CUSTEIO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL &amp;#8211; SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Bruno Teófilo Araújo</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_n_077-2018-_dispoe_sobre_a_instituicao_das_taxas_devidas_para_o_licenciamento_ambiental_de_empreendimentos_atividades_eou_servicos_considerados_efetiva.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 77/2018 - DISPÕE SOBRE A INSTITUIÇÃO DAS TAXAS DEVIDAS PARA O LICENCIAMENTO AMBIENTAL DE EMPREENDIMENTOS, ATIVIDADES E/OU SERVIÇOS CONSIDERADOS EFETIVA OU POTENCIALMENTE POLUIDORES E/OU DEGRADADORES DO MEIO AMBIENTE NO MUNICÍPIO DE PEDRO CANÁRIO - ES.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/483/projeto_de_lei_78.2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/483/projeto_de_lei_78.2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DAS FEIRAS LIVRES, DO COMÉRCIO NELAS REALIZADAS E DO USO DA ÁREA PÚBLICA PARA TAL FIM NO MUNICÍPIO DE PEDRO CANÁRIO - ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/71/projeto_de_lei_n_087-2017_-_institui_o_dia_municipal_do_agente_comunitario_de_saude_e_do_agente_de_combate_a_endemias_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI Nº 087/2017 - INSTITUI O DIA MUNDIAL DO AGENTE COMUNITÁRIO DE SAÚDE E DO AGENTE DE COMBATE E ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SR. VEREADOR EUGÊNIO CARLOS FELIX MOTTA</t>
   </si>
   <si>
     <t>DETERMINA A FIXAÇÃO DE PLACA INFORMANDO O NÚMERO TELEFÔNICO CONSELHO TUTELAR NOS ESTABELECIMENTO DE ENSINO PÚBLICO E PRIVADO DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - VEREADOR EUGÊNIO CARLOS FELIX MOTTA.</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO Nº 004/2018 &amp;#8211; RECONHECE A FESTA DOS BAIRROS ESPLANADA E ELDORADO DE PEDRO CANÁRIO COMO MANISFESTAÇÃO CULTURAL E INTERAÇÃO TURÍSTICA E DÁ OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR GERALDO DE JESUS PEREIRA.</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO Nº 024/2018 - &amp;#8220;RECONHECE A FESTA DO ASSENTAMENTO CASTRO ALVES NO MUNICÍPIO DE PEDRO CANÁRIO COMO MANIFESTAÇÃO CULTURAL E INTERAÇÃO TURÍSTICA E DA OUTRAS PROVIDÊNCIAS&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SR. VEREADOR GERSON SILVA SANTOS.</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI SUBSTITUTIVO Nº 076/2017 &amp;#8211; INSTITUI A COMEMORAÇÃO DO &amp;#8220;DIA DA QUALIDADE DE VIDA&amp;#8221;. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SRA. VEREADORA ANA KESIA SILVA SANTOS. </t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/501/projeto_de_lei_substitutivo_77.2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/501/projeto_de_lei_substitutivo_77.2018.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo nº 077/2018 – “DISPÕE SOBRE A INSTITUIÇÃO DAS TAXAS DEVIDAS PARA O LICENCIAMENTO AMBIENTAL DE EMPREENDIMENTOS, ATIVIDADES E/OU SERVIÇOS”. De autoria do Poder Executivo Municipal – Sr. Prefeito Bruno Teófilo Araújo.</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO Nº 088/2017 &amp;#8211; DETERMINA A FIXAÇÃO DE PLACA INFORMANDO O NÚMERO TELEFÔNICO DO CONSELHO TUTELAR NOS ESTABELECIMENTOS DE ENSINO PÚBLICO E PRIVADO MUNICÍPIO DE PEDRO CANÁRIO E DA OUTRAS PROVIDÊNCIAS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL &amp;#8211; SENHOR VEREADOR EUGÊNIO CARLOS FELIX MOTTA.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Eugênio, Geraldo, Gerson, Gileno, Idelbrando, José Erivaldo (Vado), Messias (Doza), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/1193/requerimento_05-2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/1193/requerimento_05-2018.pdf</t>
   </si>
   <si>
     <t>que seja enviado via certidão, informações sobre o projeto de ampliação e arborização da Lagoa Augusto Ruschi de Pedro Canário, já existente criado pelo estado em parceria com o município.</t>
   </si>
   <si>
     <t>REQUERIMENTO 031/2018 - VOTO DE LOUVOR À IGREJA CRISTÃ MARANATA, EM VIRTUDE DOS SEUS 50 ANOS. DE AUTORIA DO PODER LEGISLATIVO MUNICIPAL - SENHORES VEREADORES EUGÊNIO CARLOS FELIX MOTTA, JOÃO MENDES AMORIM E JOSÉ ERIVALDO TAVARES DE MORAES.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>Eugênio, Geraldo, Gerson, Gileno, Idelbrando, João Amorim, José Erivaldo (Vado), Messias (Doza), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/1194/requerimento_48-2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/1194/requerimento_48-2018.pdf</t>
   </si>
   <si>
     <t>seja oficializado a Secretária Municipal de Governo, que seja enviado via certidão as devidas informações com os valores do que se pede abaixo sobre o trigésimo Forró da Tabua Lascada:_x000D_
 A) Contratos e publicações das bandas:_x000D_
 Look de patrão. Alemão do forro, Léo Mai, Didiu e Cia, Léo Magalhães, Cacau com leite, Zaquinho Hadad, Evandro Rocha, Carlinhos Rocha;_x000D_
 B) Empresa responsável pela área do evento e forma que foi negociado;_x000D_
 C) Contratos de palcos, sons, fechamento, seguranças e material de iluminação;_x000D_
 D) Contrato de doações e patrocínios ;_x000D_
 E) Caso haja, encaminha comprovantes de valores ou artistas doados pelo Estado, e;_x000D_
 F) Custo total do evento.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/1195/requerimento_75-2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/1195/requerimento_75-2018.pdf</t>
   </si>
   <si>
     <t>vêm, respeitosamente, perante Vossa Excelência, quais os fundamentos legais que determina que o voto de louvor, congratulações e votos congêneres devem receber pra sua expedição da mesa diretora._x000D_
 Registro ainda que não havendo fundamentos legais que os votos de louvor apresentados por este requerente, seja expedido somente com a minha assinatura.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3466,67 +3777,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/504/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/505/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/506/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/507/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/508/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/521/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/522/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/523/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/524/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/525/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/526/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/527/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/528/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/529/indicacao_015_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/530/indicacao_016_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/531/indicacao_017_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/532/indicacao_018_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/533/indicacao_019_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/534/indicacao_020_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/535/indicacao_021_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/536/indicacao_022_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/537/indicacao_023_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/538/indicacao_024_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/539/indicacao_025_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/540/indicacao_026_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/541/indicacao_027_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/542/indicacao_028_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_029_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_030_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_031_2018_BIriBjJ.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_032_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_033_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/548/indicacao_034_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_035_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/550/indicacao_036_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/551/indicacao_037_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_038_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_039_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_040_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_041_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_042_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao_043_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao_044_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao_045_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/560/indicacao_046_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/561/indicacao_047_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/562/indicacao_048_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/563/indicacao_049_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/564/indicacao_050_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/565/indicacao_051_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/566/indicacao_052_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/567/indicacao_053_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/568/indicacao_054_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/569/indicacao_055_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/570/indicacao_056_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/571/indicacao_057_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/572/indicacao_058_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao_059_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/574/indicacao_060_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao_061_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/576/indicacao_062_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/577/indicacao_063_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/578/indicacao_064_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/579/indicacao_065_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_066_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_067_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_068_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_069_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_070_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/588/indicacao_072_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao_073_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao_074_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_075_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/604/indicacao_076_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/605/indicacao_077_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_078_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/610/indicacao_079_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/613/indicacao_080_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/618/indicacao_081_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/716/indicacao_083_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/719/indicacao_084_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/723/indicacao_085_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/726/indicacao_086_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/727/indicacao_087_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/728/indicacao_088_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/729/indicacao_089_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/730/indicacao_090_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/748/indicacoes_091_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao_092_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao_093_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/733/indicacao_094_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/734/indicacao_095_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/737/indicacao_096_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_097_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/742/indicacao_098_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao_099_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/746/indicacao_100_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/747/indicacao_101_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/749/indicacao_102_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/750/indicacao_103_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/751/indicacao_104_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/752/indicacao_105_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/753/indicacao_106_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/761/indicacao_107_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/762/indicacao_108_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/763/indicacao_109_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/764/indicacao_110_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao_111_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/766/indicacao_112_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_113_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/768/indicacao_114_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/769/indicacao_115_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/770/indicacao_116_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/771/indicacao_117_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/772/indicacao_119_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/773/indicacao_120_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/774/indicacao_121_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/775/indicacao_122_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/776/indicacao_123_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/777/indicacao_125_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/778/indicacao_126_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/779/indicacao_127_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/780/indicacao_128_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/781/indicacao_129_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/782/indicacao_130_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/783/indicacao_131_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/784/indicacao_132_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/785/indicacao_133_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/786/indicacao_134_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/787/indicacao_135_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/788/indicacao_136_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/789/indicacao_137_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/790/indicacao_138_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/791/indicacao_139_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/792/indicacao_140_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/793/indicacao_141_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/794/indicacao_142_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/795/indicacao_143_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/796/indicacao_144_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_145_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao_146_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/799/indicacao_147_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/800/indicacao_148_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao_149_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_150_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/803/indicacao_151_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/804/indicacao_152_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao_153_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/806/indicacao_154_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/807/indicacao_155_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/808/indicacao_156_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/809/indicacao_157_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/810/indicacao_158_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/811/indicacao_159_2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/812/indicacao_160_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/813/indicacao_161_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/814/indicacao_162_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao_163_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao_164_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/817/indicacao_165_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/818/indicacao_166_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/819/indicacao_167_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/822/indicacao_168_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/826/indicacao_169_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/829/indicacao_170_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/859/indicacao_171_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/929/indicacao_172_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/930/indicacao_173_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/931/indicacao_174_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/932/indicacao_175_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/958/indicacao_176_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/959/indicacao_177_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/960/indicacao_178_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/961/indicacao_179_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/962/indicacao_180_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/963/indicacao_181_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/964/indicacao_182_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/965/indicacao_183_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/966/indicacao_184_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/967/indicacao_185_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/968/indicacao_186__2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/969/indicacao_187_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/970/indicacao_188_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/971/indicacao_189_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/972/indicacao_190_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/973/indicacao_191_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/974/indicacao_192_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/975/indicacao_193_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/976/indicacao_194_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/977/indicacao_195_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/978/indicacao_196_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/979/indicacao_197_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/980/indicacao_198_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/981/indicacao_199_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/982/indicacao_200_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/190/projeto_de_decreto_02.2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/78/projeto_de_lei_007.2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/80/projeto_de_lei_9-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/93/projeto_de_lei_20-2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/164/projeto_de_lei_027-2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/166/projeto_029.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_de_lei_do_legislativo_044-2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/185/projeto_046.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/189/projeto_de_lei_050.2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/201/projeto_064.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/230/projeto_067.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/232/projeto_de_lei_71-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/233/projeto_de_lei_72.2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/234/projeto_073.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/483/projeto_de_lei_78.2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/501/projeto_de_lei_substitutivo_77.2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/1193/requerimento_05-2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/1194/requerimento_48-2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/1195/requerimento_75-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/504/indicacao_001_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/505/indicacao_002_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/506/indicacao_003_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/507/indicacao_004_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/508/indicacao_005_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/521/indicacao_006_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/522/indicacao_008_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/523/indicacao_009_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/524/indicacao_010_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/525/indicacao_011_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/526/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/527/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/528/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/529/indicacao_015_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/530/indicacao_016_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/531/indicacao_017_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/532/indicacao_018_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/533/indicacao_019_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/534/indicacao_020_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/535/indicacao_021_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/536/indicacao_022_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/537/indicacao_023_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/538/indicacao_024_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/539/indicacao_025_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/540/indicacao_026_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/541/indicacao_027_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/542/indicacao_028_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/543/indicacao_029_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/544/indicacao_030_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/545/indicacao_031_2018_BIriBjJ.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/546/indicacao_032_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/547/indicacao_033_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/548/indicacao_034_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/549/indicacao_035_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/550/indicacao_036_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/551/indicacao_037_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/552/indicacao_038_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_039_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_040_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_041_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_042_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao_043_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/558/indicacao_044_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/559/indicacao_045_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/560/indicacao_046_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/561/indicacao_047_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/562/indicacao_048_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/563/indicacao_049_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/564/indicacao_050_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/565/indicacao_051_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/566/indicacao_052_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/567/indicacao_053_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/568/indicacao_054_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/569/indicacao_055_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/570/indicacao_056_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/571/indicacao_057_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/572/indicacao_058_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao_059_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/574/indicacao_060_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao_061_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/576/indicacao_062_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/577/indicacao_063_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/578/indicacao_064_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/579/indicacao_065_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_066_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_067_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_068_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_069_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_070_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3129/indicacao_n_071-2018_-_que_seja_criado_uma_casa_de_abrigo_para_o_atendimento_de_mulheres_em_situacao_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/588/indicacao_072_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao_073_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao_074_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_075_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/604/indicacao_076_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/605/indicacao_077_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_078_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/610/indicacao_079_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/613/indicacao_080_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/618/indicacao_081_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/716/indicacao_083_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/719/indicacao_084_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/723/indicacao_085_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/726/indicacao_086_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/727/indicacao_087_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/728/indicacao_088_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/729/indicacao_089_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/730/indicacao_090_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/748/indicacoes_091_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao_092_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao_093_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/733/indicacao_094_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/734/indicacao_095_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/737/indicacao_096_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_097_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/742/indicacao_098_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao_099_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/746/indicacao_100_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/747/indicacao_101_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/749/indicacao_102_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/750/indicacao_103_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/751/indicacao_104_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/752/indicacao_105_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/753/indicacao_106_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/761/indicacao_107_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/762/indicacao_108_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/763/indicacao_109_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/764/indicacao_110_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao_111_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/766/indicacao_112_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_113_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/768/indicacao_114_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/769/indicacao_115_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/770/indicacao_116_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/771/indicacao_117_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3130/indicacao_n_118-2018_-_que_o_executivo_municipal_envide_esforcos_para_que_seja_construida_uma_creche_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/772/indicacao_119_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/773/indicacao_120_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/774/indicacao_121_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/775/indicacao_122_2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/776/indicacao_123_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/777/indicacao_125_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/778/indicacao_126_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/779/indicacao_127_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/780/indicacao_128_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/781/indicacao_129_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/782/indicacao_130_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/783/indicacao_131_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/784/indicacao_132_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/785/indicacao_133_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/786/indicacao_134_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/787/indicacao_135_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/788/indicacao_136_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/789/indicacao_137_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/790/indicacao_138_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/791/indicacao_139_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/792/indicacao_140_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/793/indicacao_141_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/794/indicacao_142_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/795/indicacao_143_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/796/indicacao_144_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_145_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao_146_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/799/indicacao_147_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/800/indicacao_148_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao_149_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_150_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/803/indicacao_151_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/804/indicacao_152_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao_153_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/806/indicacao_154_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/807/indicacao_155_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/808/indicacao_156_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/809/indicacao_157_2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/810/indicacao_158_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/811/indicacao_159_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/812/indicacao_160_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/813/indicacao_161_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/814/indicacao_162_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao_163_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao_164_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/817/indicacao_165_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/818/indicacao_166_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/819/indicacao_167_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/822/indicacao_168_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/826/indicacao_169_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/829/indicacao_170_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/859/indicacao_171_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/929/indicacao_172_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/930/indicacao_173_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/931/indicacao_174_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/932/indicacao_175_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/958/indicacao_176_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/959/indicacao_177_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/960/indicacao_178_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/961/indicacao_179_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/962/indicacao_180_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/963/indicacao_181_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/964/indicacao_182_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/965/indicacao_183_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/966/indicacao_184_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/967/indicacao_185_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/968/indicacao_186__2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/969/indicacao_187_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/970/indicacao_188_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/971/indicacao_189_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/972/indicacao_190_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/973/indicacao_191_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/974/indicacao_192_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/975/indicacao_193_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/976/indicacao_194_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/977/indicacao_195_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/978/indicacao_196_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/979/indicacao_197_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/980/indicacao_198_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/981/indicacao_199_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/982/indicacao_200_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/2998/pauta_da_01a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/2999/pauta_da_02a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3000/pauta_da_03a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3001/pauta_da_04a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3002/pauta_da_05a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3003/pauta_da_06a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3004/pauta_da_07a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3005/pauta_da_08a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3006/pauta_da_09a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3007/pauta_da_10a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3008/pauta_da_11a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3009/pauta_da_12a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3010/pauta_da_13a_sessao_ordinaria_do_2o_periodo_legislativo__da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3011/pauta_da_14a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3012/pauta_da_15a_sessao_ordinaria_do_2o_periodo_legislativo__da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3013/pauta_da_16a_sessao_ordinaria_do_2o_periodo_legislativo__da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3014/pauta_da_17a_sessao_ordinaria_do_2o_periodo_legislativo__da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3015/pauta_da_18a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/3016/pauta_da_19a_sessao_ordinaria_do_2o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/190/projeto_de_decreto_02.2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/74/projeto_de_lei_n003-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especia_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/77/projeto_de_lei_n_006-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/78/projeto_de_lei_007.2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/80/projeto_de_lei_9-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/81/projeto_de_lei_n_010-2018_-_autoriza_o_executivo_municipal_a_abrir_o_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/159/projeto_de_lei_n_016-2018_-_abrir_credito_adicional_especial_no_orcamento_vigente_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/161/projeto_de_lei_n_017-2018_-_concede_revisao_geral_anual_na_forma_do_artigo_37_inciso_x_aos_servidores_do_quadro_permanente.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/90/projeto_de_lei_n_018-2018_-_regulamenta_a_lei_municipal_n_1.271_de_25_de_maio_de_2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/91/projeto_de_lei_n_019-2018_-_autoriza_o_poder_executivo_municipal_a_receber_do_instituto_nacional_de_colonizacao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/93/projeto_de_lei_20-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/94/projeto_de_lei_n_021-2018_-_reconhece_a_festa_da_paroquia_nossa_senhora_de_fatima_como_manifestacao_cultural_e_interacao_turistica.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/96/projeto_de_lei_n_023-2018_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento_vigente_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/97/projeto_de_lei_n_024-2018_-_reconhece_a_festa_do_assentamento_castro_alves_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/98/projeto_de_lei_n_025-2018_-_dispoe_sobre_a_criacao_fundo_municipal_de_educacao_infantil_-_fmei.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/164/projeto_de_lei_027-2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/166/projeto_029.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/167/projeto_de_lei_n_030-2018_-_da_nome_a_vias_publicas_do_bairro_alvorada_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/168/projeto_de_lei_n_032-2018_-_autoriza_a_secretaria_municipal_de_educacao_a_gerir_os_recursos_do_fundeb_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/169/projeto_de_lei_n_033-2018_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/170/projeto_de_lei_n_034-2018_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/174/projeto_de_lei_n_036-2018_-_altera_dispositivo_da_lei_n_1.284-2018_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/172/projeto_de_lei_n_037-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/178/projeto_de_lei_n_039-2018_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_n_040-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicionais_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_de_lei_n_041-2018_-_alteram_e_inserem_dispositivos_da_lei_n_1.299-2017_que_institui_o_codigo_de_protecao_ao_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/177/projeto_de_lei_n_042-2018_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/182/projeto_de_lei_n_043-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_de_lei_do_legislativo_044-2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/185/projeto_046.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/186/projeto_de_lei_n_047-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_de_lei_n_048-2018_-_dispoe_sobre_a_denominacao_da_unidade_de_saude_basica.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/188/projeto_de_lei_n_049-2018_-_dispoe_sobre_o_alinhamento_e_a_retirada_de_fiso_em_desuso_e_desordeandos_existentes_em_postes_de_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/189/projeto_de_lei_050.2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/191/projeto_de_lei_n_051-2018_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/192/projeto_de_lei_n_052-2018_-_regulamenta_setor_altera_definicao_da_lei_1221-2015_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/237/projeto_de_lei_n_058-2018_-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_mo_orcamento_vigente_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/238/projeto_de_lei_n_059-2018-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/229/projeto_de_lei_n_060-2018_-_dispoe_sobre_a_participacao_dos_produtores_rurais_e_organico_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/198/projeto_de_lei_n_061-2018-_autoriza_abertura_de_creditos_adicionais_suplementares_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/199/projeto_de_lei_n_062-2018-_estima_receita_e_fixa_despesa_do_municipio_de_pedro_canario_-_es_para_o_exercicio_financeiro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/201/projeto_064.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/230/projeto_067.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/239/projeto_de_lei_n_068-2018_-_altera_a_lei_n_1.2.50_de_16_de_dezembro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/240/projeto_de_lei_n_069-2018_-_institui_a_gestao_integrada_de_fiscalizacao_municipal_-_gifim_cria_funcao_gratificada_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/232/projeto_de_lei_71-2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/233/projeto_de_lei_72.2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/234/projeto_073.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/235/projeto_de_lei_n_074-2018_-_aprova_o_plano_municipal_de_cultura_de_pedro_canario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/236/projeto_de_lei_n_075-2018_-_dispoe_sobre_a_criacao_do_conselho_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_n_076-2018_-_dispoe_sobre_a_alteracao_do_plano_custeio_do_regime_proprio_de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/286/projeto_de_lei_n_077-2018-_dispoe_sobre_a_instituicao_das_taxas_devidas_para_o_licenciamento_ambiental_de_empreendimentos_atividades_eou_servicos_considerados_efetiva.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/483/projeto_de_lei_78.2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/71/projeto_de_lei_n_087-2017_-_institui_o_dia_municipal_do_agente_comunitario_de_saude_e_do_agente_de_combate_a_endemias_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/501/projeto_de_lei_substitutivo_77.2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/1193/requerimento_05-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/1194/requerimento_48-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2018/1195/requerimento_75-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H317"/>
+  <dimension ref="A1:H338"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="123.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="239.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5317,103 +5628,103 @@
       </c>
       <c r="G70" s="1" t="s">
         <v>298</v>
       </c>
       <c r="H70" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>300</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>301</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H71" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>304</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>305</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H72" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>308</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>309</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>310</v>
       </c>
       <c r="H73" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>312</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>313</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
@@ -5421,256 +5732,256 @@
       </c>
       <c r="G74" s="1" t="s">
         <v>314</v>
       </c>
       <c r="H74" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>316</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>317</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>318</v>
       </c>
       <c r="H75" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>320</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>321</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
+        <v>142</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="G76" s="1" t="s">
+      <c r="H76" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>324</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>325</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
         <v>326</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>327</v>
       </c>
       <c r="H77" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>329</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>330</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>331</v>
       </c>
       <c r="H78" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>333</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>334</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>335</v>
       </c>
       <c r="H79" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>337</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>338</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>142</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>339</v>
       </c>
       <c r="H80" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>341</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>342</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
+      <c r="F81" t="s">
+        <v>142</v>
+      </c>
       <c r="G81" s="1" t="s">
         <v>343</v>
       </c>
       <c r="H81" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>345</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>346</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
-      <c r="F82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G82" s="1" t="s">
         <v>347</v>
       </c>
       <c r="H82" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>349</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>350</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H83" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>353</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>354</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
@@ -5678,233 +5989,233 @@
       </c>
       <c r="G84" s="1" t="s">
         <v>355</v>
       </c>
       <c r="H84" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>357</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>358</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>359</v>
       </c>
       <c r="H85" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>361</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>362</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>36</v>
+        <v>124</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>363</v>
       </c>
       <c r="H86" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>365</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>366</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>322</v>
+        <v>36</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>367</v>
       </c>
       <c r="H87" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>369</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>370</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>371</v>
       </c>
       <c r="H88" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>373</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>374</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>142</v>
+        <v>326</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>375</v>
       </c>
       <c r="H89" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>377</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>378</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>107</v>
+        <v>142</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>379</v>
       </c>
       <c r="H90" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>381</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>382</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>133</v>
+        <v>107</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>383</v>
       </c>
       <c r="H91" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>385</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>386</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>41</v>
+        <v>133</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>387</v>
       </c>
       <c r="H92" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>389</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>390</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
@@ -5938,233 +6249,233 @@
       </c>
       <c r="G94" s="1" t="s">
         <v>395</v>
       </c>
       <c r="H94" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>397</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>398</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>133</v>
+        <v>41</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>399</v>
       </c>
       <c r="H95" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>401</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>402</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>36</v>
+        <v>133</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>403</v>
       </c>
       <c r="H96" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>405</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>406</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>407</v>
       </c>
       <c r="H97" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>409</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>410</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>411</v>
       </c>
       <c r="H98" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>413</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>414</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H99" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>417</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>418</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>419</v>
       </c>
       <c r="H100" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>421</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>422</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>322</v>
+        <v>18</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>423</v>
       </c>
       <c r="H101" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>425</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>426</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>41</v>
+        <v>326</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H102" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>429</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>430</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
@@ -6172,103 +6483,103 @@
       </c>
       <c r="G103" s="1" t="s">
         <v>431</v>
       </c>
       <c r="H103" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>433</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>434</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>435</v>
       </c>
       <c r="H104" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>437</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>438</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>439</v>
       </c>
       <c r="H105" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>441</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>442</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>443</v>
       </c>
       <c r="H106" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>445</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>446</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
@@ -6302,51 +6613,51 @@
       </c>
       <c r="G108" s="1" t="s">
         <v>451</v>
       </c>
       <c r="H108" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>453</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>454</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>455</v>
       </c>
       <c r="H109" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>457</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>458</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
@@ -6354,155 +6665,155 @@
       </c>
       <c r="G110" s="1" t="s">
         <v>459</v>
       </c>
       <c r="H110" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>461</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>462</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>463</v>
       </c>
       <c r="H111" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>465</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>466</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="G112" s="1" t="s">
+      <c r="H112" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>469</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
         <v>470</v>
       </c>
-      <c r="B113" t="s">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
         <v>471</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>472</v>
       </c>
       <c r="H113" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>474</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>475</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>82</v>
+        <v>124</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H114" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>478</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>479</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>142</v>
+        <v>82</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>480</v>
       </c>
       <c r="H115" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>482</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>483</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
@@ -6510,259 +6821,259 @@
       </c>
       <c r="G116" s="1" t="s">
         <v>484</v>
       </c>
       <c r="H116" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>486</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>487</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>13</v>
+        <v>142</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>488</v>
       </c>
       <c r="H117" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>490</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>491</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>492</v>
       </c>
       <c r="H118" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>494</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>495</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>496</v>
       </c>
       <c r="H119" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>498</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>499</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
+        <v>142</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="G120" s="1" t="s">
+      <c r="H120" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>502</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
         <v>503</v>
       </c>
-      <c r="B121" t="s">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>36</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="D121" t="s">
-[...8 lines deleted...]
-      <c r="G121" s="1" t="s">
+      <c r="H121" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>506</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
         <v>507</v>
       </c>
-      <c r="B122" t="s">
-[...2 lines deleted...]
-      <c r="C122" t="s">
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
         <v>508</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>509</v>
       </c>
       <c r="H122" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>511</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>512</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>513</v>
       </c>
       <c r="H123" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>515</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>516</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>517</v>
       </c>
       <c r="H124" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>519</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>520</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>521</v>
       </c>
       <c r="H125" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>523</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>524</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
@@ -6770,129 +7081,129 @@
       </c>
       <c r="G126" s="1" t="s">
         <v>525</v>
       </c>
       <c r="H126" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>527</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>528</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H127" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>531</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>532</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H128" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>535</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>536</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>537</v>
       </c>
       <c r="H129" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>539</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>540</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>41</v>
+        <v>133</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>541</v>
       </c>
       <c r="H130" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>543</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>544</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
@@ -6926,103 +7237,103 @@
       </c>
       <c r="G132" s="1" t="s">
         <v>549</v>
       </c>
       <c r="H132" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>551</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>552</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>553</v>
       </c>
       <c r="H133" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>555</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>556</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>142</v>
+        <v>41</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>557</v>
       </c>
       <c r="H134" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>559</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>560</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>142</v>
+        <v>23</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>561</v>
       </c>
       <c r="H135" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>563</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>564</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
@@ -7030,181 +7341,181 @@
       </c>
       <c r="G136" s="1" t="s">
         <v>565</v>
       </c>
       <c r="H136" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>567</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>568</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
+        <v>142</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="G137" s="1" t="s">
+      <c r="H137" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>571</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
         <v>572</v>
       </c>
-      <c r="B138" t="s">
-[...2 lines deleted...]
-      <c r="C138" t="s">
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>142</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="D138" t="s">
-[...8 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>575</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
         <v>576</v>
       </c>
-      <c r="B139" t="s">
-[...2 lines deleted...]
-      <c r="C139" t="s">
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
         <v>577</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>578</v>
       </c>
       <c r="H139" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>580</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>581</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>582</v>
       </c>
       <c r="H140" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>584</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>585</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>23</v>
+        <v>133</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>586</v>
       </c>
       <c r="H141" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>588</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>589</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>590</v>
       </c>
       <c r="H142" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>592</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>593</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
@@ -7212,1039 +7523,1039 @@
       </c>
       <c r="G143" s="1" t="s">
         <v>594</v>
       </c>
       <c r="H143" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>596</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>597</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>500</v>
+        <v>23</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>598</v>
       </c>
       <c r="H144" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>600</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>601</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>500</v>
+        <v>23</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>602</v>
       </c>
       <c r="H145" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>604</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>605</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>606</v>
       </c>
       <c r="H146" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>608</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>609</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>610</v>
       </c>
       <c r="H147" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>612</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>613</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>614</v>
       </c>
       <c r="H148" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>616</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>617</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>618</v>
       </c>
       <c r="H149" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>620</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>621</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>622</v>
       </c>
       <c r="H150" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>624</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>625</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>626</v>
       </c>
       <c r="H151" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>628</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>629</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>630</v>
       </c>
       <c r="H152" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>632</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>633</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>634</v>
       </c>
       <c r="H153" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>636</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>637</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>638</v>
       </c>
       <c r="H154" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>640</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>641</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>642</v>
       </c>
       <c r="H155" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>644</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>645</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>646</v>
       </c>
       <c r="H156" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>648</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>649</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>650</v>
       </c>
       <c r="H157" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>652</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>653</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>654</v>
       </c>
       <c r="H158" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>656</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>657</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>142</v>
+        <v>508</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>658</v>
       </c>
       <c r="H159" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>660</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>661</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
+        <v>508</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="G160" s="1" t="s">
+      <c r="H160" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>664</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
         <v>665</v>
       </c>
-      <c r="B161" t="s">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>142</v>
+      </c>
+      <c r="G161" s="1" t="s">
         <v>666</v>
       </c>
-      <c r="D161" t="s">
-[...8 lines deleted...]
-      <c r="G161" s="1" t="s">
+      <c r="H161" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>668</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
         <v>669</v>
       </c>
-      <c r="B162" t="s">
-[...2 lines deleted...]
-      <c r="C162" t="s">
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
         <v>670</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>671</v>
       </c>
       <c r="H162" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>673</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>674</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>500</v>
+        <v>670</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>675</v>
       </c>
       <c r="H163" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>677</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>678</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>500</v>
+        <v>41</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>679</v>
       </c>
       <c r="H164" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>681</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>682</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>683</v>
       </c>
       <c r="H165" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>685</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>686</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>687</v>
       </c>
       <c r="H166" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>689</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>690</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>691</v>
       </c>
       <c r="H167" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>693</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>694</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>695</v>
       </c>
       <c r="H168" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>697</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>698</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>699</v>
       </c>
       <c r="H169" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>701</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>702</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>703</v>
       </c>
       <c r="H170" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>705</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>706</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>707</v>
       </c>
       <c r="H171" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>709</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>710</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>711</v>
       </c>
       <c r="H172" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>713</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>714</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>715</v>
       </c>
       <c r="H173" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>717</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>718</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>719</v>
       </c>
       <c r="H174" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>721</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>722</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>723</v>
       </c>
       <c r="H175" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>725</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>726</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>727</v>
       </c>
       <c r="H176" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>729</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>730</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>731</v>
       </c>
       <c r="H177" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>733</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>734</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>23</v>
+        <v>508</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>735</v>
       </c>
       <c r="H178" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>737</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>738</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>133</v>
+        <v>508</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>739</v>
       </c>
       <c r="H179" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>741</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>742</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>133</v>
+        <v>23</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>743</v>
       </c>
       <c r="H180" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>745</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>746</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>36</v>
+        <v>133</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>747</v>
       </c>
       <c r="H181" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>749</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>750</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>36</v>
+        <v>133</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>751</v>
       </c>
       <c r="H182" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>753</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>754</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
@@ -8252,103 +8563,103 @@
       </c>
       <c r="G183" s="1" t="s">
         <v>755</v>
       </c>
       <c r="H183" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>757</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>758</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>322</v>
+        <v>36</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>759</v>
       </c>
       <c r="H184" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>761</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>762</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>763</v>
       </c>
       <c r="H185" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>765</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>766</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>767</v>
       </c>
       <c r="H186" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>769</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>770</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
@@ -8356,155 +8667,155 @@
       </c>
       <c r="G187" s="1" t="s">
         <v>771</v>
       </c>
       <c r="H187" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>773</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>774</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>775</v>
       </c>
       <c r="H188" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>777</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>778</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>124</v>
+        <v>41</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>779</v>
       </c>
       <c r="H189" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>781</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>782</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>142</v>
+        <v>326</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>783</v>
       </c>
       <c r="H190" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>785</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>786</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>787</v>
       </c>
       <c r="H191" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>789</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>790</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>107</v>
+        <v>142</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>791</v>
       </c>
       <c r="H192" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>793</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>794</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
@@ -8512,2928 +8823,3474 @@
       </c>
       <c r="G193" s="1" t="s">
         <v>795</v>
       </c>
       <c r="H193" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>797</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>798</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>799</v>
       </c>
       <c r="H194" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>801</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>802</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>82</v>
+        <v>107</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>803</v>
       </c>
       <c r="H195" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>805</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>806</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>807</v>
       </c>
       <c r="H196" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>809</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>810</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>159</v>
+        <v>82</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>811</v>
       </c>
       <c r="H197" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>641</v>
+        <v>813</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="D198" t="s">
-        <v>814</v>
+        <v>11</v>
       </c>
       <c r="E198" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>23</v>
+      </c>
+      <c r="G198" s="1" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="H198" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>637</v>
+        <v>817</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>10</v>
+        <v>818</v>
       </c>
       <c r="D199" t="s">
-        <v>817</v>
+        <v>11</v>
       </c>
       <c r="E199" t="s">
-        <v>818</v>
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>159</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>343</v>
+        <v>819</v>
       </c>
       <c r="H199" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>770</v>
+        <v>821</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D200" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E200" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F200" t="s">
+        <v>124</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="H200" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>826</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>17</v>
+      </c>
+      <c r="D201" t="s">
         <v>822</v>
       </c>
-      <c r="B201" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E201" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F201" t="s">
+        <v>124</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>343</v>
+        <v>827</v>
       </c>
       <c r="H201" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D202" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E202" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F202" t="s">
+        <v>124</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>343</v>
+        <v>830</v>
       </c>
       <c r="H202" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D203" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E203" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F203" t="s">
+        <v>124</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>343</v>
+        <v>833</v>
       </c>
       <c r="H203" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D204" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E204" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F204" t="s">
+        <v>124</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>343</v>
+        <v>836</v>
       </c>
       <c r="H204" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>831</v>
+        <v>35</v>
       </c>
       <c r="D205" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E205" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F205" t="s">
+        <v>124</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>343</v>
+        <v>839</v>
       </c>
       <c r="H205" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>40</v>
+        <v>842</v>
       </c>
       <c r="D206" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E206" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F206" t="s">
+        <v>124</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>343</v>
+        <v>843</v>
       </c>
       <c r="H206" t="s">
-        <v>834</v>
+        <v>844</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D207" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E207" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F207" t="s">
+        <v>124</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>343</v>
+        <v>846</v>
       </c>
       <c r="H207" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D208" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E208" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F208" t="s">
+        <v>124</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>343</v>
+        <v>849</v>
       </c>
       <c r="H208" t="s">
-        <v>838</v>
+        <v>850</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>839</v>
+        <v>851</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D209" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E209" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F209" t="s">
+        <v>124</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>343</v>
+        <v>852</v>
       </c>
       <c r="H209" t="s">
-        <v>840</v>
+        <v>853</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D210" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E210" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F210" t="s">
+        <v>124</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>343</v>
+        <v>855</v>
       </c>
       <c r="H210" t="s">
-        <v>842</v>
+        <v>856</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>843</v>
+        <v>857</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D211" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E211" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F211" t="s">
+        <v>124</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>343</v>
+        <v>858</v>
       </c>
       <c r="H211" t="s">
-        <v>844</v>
+        <v>859</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>845</v>
+        <v>860</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D212" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E212" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F212" t="s">
+        <v>124</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>343</v>
+        <v>861</v>
       </c>
       <c r="H212" t="s">
-        <v>846</v>
+        <v>862</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>847</v>
+        <v>863</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D213" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E213" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F213" t="s">
+        <v>124</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>343</v>
+        <v>864</v>
       </c>
       <c r="H213" t="s">
-        <v>848</v>
+        <v>865</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>849</v>
+        <v>866</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D214" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E214" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F214" t="s">
+        <v>124</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>343</v>
+        <v>867</v>
       </c>
       <c r="H214" t="s">
-        <v>850</v>
+        <v>868</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>851</v>
+        <v>869</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D215" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E215" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F215" t="s">
+        <v>124</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>343</v>
+        <v>870</v>
       </c>
       <c r="H215" t="s">
-        <v>852</v>
+        <v>871</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>853</v>
+        <v>872</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D216" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E216" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F216" t="s">
+        <v>124</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>343</v>
+        <v>873</v>
       </c>
       <c r="H216" t="s">
-        <v>854</v>
+        <v>874</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D217" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E217" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F217" t="s">
+        <v>124</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>343</v>
+        <v>876</v>
       </c>
       <c r="H217" t="s">
-        <v>856</v>
+        <v>877</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>857</v>
+        <v>878</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D218" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="E218" t="s">
-        <v>818</v>
+        <v>823</v>
+      </c>
+      <c r="F218" t="s">
+        <v>124</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>343</v>
+        <v>879</v>
       </c>
       <c r="H218" t="s">
-        <v>858</v>
+        <v>880</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>859</v>
+        <v>649</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>94</v>
+        <v>881</v>
       </c>
       <c r="D219" t="s">
-        <v>817</v>
+        <v>882</v>
       </c>
       <c r="E219" t="s">
-        <v>818</v>
+        <v>883</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H219" t="s">
-        <v>860</v>
+        <v>884</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>861</v>
+        <v>645</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="D220" t="s">
-        <v>817</v>
+        <v>885</v>
       </c>
       <c r="E220" t="s">
-        <v>818</v>
+        <v>886</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H220" t="s">
-        <v>862</v>
+        <v>887</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>863</v>
+        <v>778</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="D221" t="s">
-        <v>817</v>
+        <v>885</v>
       </c>
       <c r="E221" t="s">
-        <v>818</v>
+        <v>886</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>343</v>
+        <v>888</v>
       </c>
       <c r="H221" t="s">
-        <v>864</v>
+        <v>889</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>865</v>
+        <v>890</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="D222" t="s">
-        <v>817</v>
+        <v>885</v>
       </c>
       <c r="E222" t="s">
-        <v>818</v>
+        <v>886</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H222" t="s">
-        <v>866</v>
+        <v>891</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>867</v>
+        <v>892</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>111</v>
+        <v>27</v>
       </c>
       <c r="D223" t="s">
-        <v>817</v>
+        <v>885</v>
       </c>
       <c r="E223" t="s">
-        <v>818</v>
+        <v>886</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H223" t="s">
-        <v>868</v>
+        <v>893</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>869</v>
+        <v>894</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>115</v>
+        <v>31</v>
       </c>
       <c r="D224" t="s">
-        <v>817</v>
+        <v>885</v>
       </c>
       <c r="E224" t="s">
-        <v>818</v>
+        <v>886</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H224" t="s">
-        <v>870</v>
+        <v>895</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>813</v>
+        <v>896</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>119</v>
+        <v>35</v>
       </c>
       <c r="D225" t="s">
-        <v>817</v>
+        <v>885</v>
       </c>
       <c r="E225" t="s">
-        <v>818</v>
+        <v>886</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H225" t="s">
-        <v>871</v>
+        <v>897</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>872</v>
+        <v>898</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>123</v>
+        <v>842</v>
       </c>
       <c r="D226" t="s">
-        <v>817</v>
+        <v>885</v>
       </c>
       <c r="E226" t="s">
-        <v>818</v>
+        <v>886</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H226" t="s">
-        <v>873</v>
+        <v>899</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>702</v>
+        <v>900</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D227" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="E227" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H227" t="s">
-        <v>876</v>
+        <v>901</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>734</v>
+        <v>902</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D228" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="E228" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H228" t="s">
-        <v>877</v>
+        <v>903</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>649</v>
+        <v>904</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="D229" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="E229" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H229" t="s">
-        <v>878</v>
+        <v>905</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>714</v>
+        <v>906</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>150</v>
+        <v>53</v>
       </c>
       <c r="D230" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="E230" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H230" t="s">
-        <v>879</v>
+        <v>907</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>305</v>
+        <v>908</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="D231" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E231" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H231" t="s">
-        <v>882</v>
+        <v>909</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>309</v>
+        <v>910</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="D232" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E232" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H232" t="s">
-        <v>883</v>
+        <v>911</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>313</v>
+        <v>912</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="D233" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E233" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H233" t="s">
-        <v>884</v>
+        <v>913</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>317</v>
+        <v>914</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="D234" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E234" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H234" t="s">
-        <v>885</v>
+        <v>915</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>321</v>
+        <v>916</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="D235" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E235" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H235" t="s">
-        <v>886</v>
+        <v>917</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>326</v>
+        <v>918</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>831</v>
+        <v>77</v>
       </c>
       <c r="D236" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E236" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>887</v>
+        <v>347</v>
       </c>
       <c r="H236" t="s">
-        <v>888</v>
+        <v>919</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>330</v>
+        <v>920</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="D237" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E237" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H237" t="s">
-        <v>889</v>
+        <v>921</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>334</v>
+        <v>922</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="D238" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E238" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>890</v>
+        <v>347</v>
       </c>
       <c r="H238" t="s">
-        <v>891</v>
+        <v>923</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>338</v>
+        <v>924</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="D239" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E239" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H239" t="s">
-        <v>892</v>
+        <v>925</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>342</v>
+        <v>926</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="D240" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E240" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H240" t="s">
-        <v>893</v>
+        <v>927</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>358</v>
+        <v>928</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="D241" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E241" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H241" t="s">
-        <v>894</v>
+        <v>929</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>362</v>
+        <v>930</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="D242" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E242" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H242" t="s">
-        <v>895</v>
+        <v>931</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>366</v>
+        <v>932</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="D243" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E243" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H243" t="s">
-        <v>896</v>
+        <v>933</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>370</v>
+        <v>934</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="D244" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E244" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H244" t="s">
-        <v>897</v>
+        <v>935</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>645</v>
+        <v>936</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="D245" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E245" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H245" t="s">
-        <v>898</v>
+        <v>937</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>653</v>
+        <v>881</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>77</v>
+        <v>119</v>
       </c>
       <c r="D246" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E246" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H246" t="s">
-        <v>878</v>
+        <v>938</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>374</v>
+        <v>939</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>81</v>
+        <v>123</v>
       </c>
       <c r="D247" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="E247" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H247" t="s">
-        <v>899</v>
+        <v>940</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>378</v>
+        <v>710</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="D248" t="s">
-        <v>880</v>
+        <v>941</v>
       </c>
       <c r="E248" t="s">
-        <v>881</v>
+        <v>942</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H248" t="s">
-        <v>900</v>
+        <v>943</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>386</v>
+        <v>742</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="D249" t="s">
-        <v>880</v>
+        <v>941</v>
       </c>
       <c r="E249" t="s">
-        <v>881</v>
+        <v>942</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>901</v>
+        <v>347</v>
       </c>
       <c r="H249" t="s">
-        <v>902</v>
+        <v>944</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>390</v>
+        <v>657</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="D250" t="s">
-        <v>880</v>
+        <v>941</v>
       </c>
       <c r="E250" t="s">
-        <v>881</v>
+        <v>942</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H250" t="s">
-        <v>903</v>
+        <v>945</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>394</v>
+        <v>722</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="D251" t="s">
-        <v>880</v>
+        <v>941</v>
       </c>
       <c r="E251" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>942</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H251" t="s">
-        <v>904</v>
+        <v>946</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>398</v>
+        <v>309</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="D252" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E252" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H252" t="s">
-        <v>905</v>
+        <v>949</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>402</v>
+        <v>313</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="D253" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E253" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>343</v>
+        <v>950</v>
       </c>
       <c r="H253" t="s">
-        <v>906</v>
+        <v>951</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>406</v>
+        <v>317</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>111</v>
+        <v>27</v>
       </c>
       <c r="D254" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E254" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H254" t="s">
-        <v>907</v>
+        <v>952</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>661</v>
+        <v>321</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>115</v>
+        <v>31</v>
       </c>
       <c r="D255" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E255" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H255" t="s">
-        <v>908</v>
+        <v>953</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>666</v>
+        <v>325</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>119</v>
+        <v>35</v>
       </c>
       <c r="D256" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E256" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>948</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>909</v>
+        <v>954</v>
       </c>
       <c r="H256" t="s">
-        <v>910</v>
+        <v>955</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>670</v>
+        <v>330</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>123</v>
+        <v>842</v>
       </c>
       <c r="D257" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E257" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>343</v>
+        <v>956</v>
       </c>
       <c r="H257" t="s">
-        <v>911</v>
+        <v>957</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>674</v>
+        <v>334</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>128</v>
+        <v>40</v>
       </c>
       <c r="D258" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E258" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>912</v>
+        <v>347</v>
       </c>
       <c r="H258" t="s">
-        <v>913</v>
+        <v>958</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>678</v>
+        <v>338</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>132</v>
+        <v>45</v>
       </c>
       <c r="D259" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E259" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>343</v>
+        <v>959</v>
       </c>
       <c r="H259" t="s">
-        <v>914</v>
+        <v>960</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>682</v>
+        <v>342</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>141</v>
+        <v>49</v>
       </c>
       <c r="D260" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E260" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>343</v>
+        <v>961</v>
       </c>
       <c r="H260" t="s">
-        <v>915</v>
+        <v>962</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>686</v>
+        <v>346</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>146</v>
+        <v>53</v>
       </c>
       <c r="D261" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E261" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H261" t="s">
-        <v>916</v>
+        <v>963</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>690</v>
+        <v>362</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="D262" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E262" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H262" t="s">
-        <v>917</v>
+        <v>964</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>694</v>
+        <v>366</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>154</v>
+        <v>61</v>
       </c>
       <c r="D263" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E263" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H263" t="s">
-        <v>918</v>
+        <v>965</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>706</v>
+        <v>370</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>158</v>
+        <v>65</v>
       </c>
       <c r="D264" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E264" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H264" t="s">
-        <v>919</v>
+        <v>966</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>698</v>
+        <v>374</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>163</v>
+        <v>69</v>
       </c>
       <c r="D265" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E265" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H265" t="s">
-        <v>920</v>
+        <v>967</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>710</v>
+        <v>653</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>167</v>
+        <v>73</v>
       </c>
       <c r="D266" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E266" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>343</v>
+        <v>968</v>
       </c>
       <c r="H266" t="s">
-        <v>921</v>
+        <v>969</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>722</v>
+        <v>661</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>171</v>
+        <v>77</v>
       </c>
       <c r="D267" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E267" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>343</v>
+        <v>970</v>
       </c>
       <c r="H267" t="s">
-        <v>922</v>
+        <v>945</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>726</v>
+        <v>378</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>175</v>
+        <v>81</v>
       </c>
       <c r="D268" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E268" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>343</v>
+        <v>971</v>
       </c>
       <c r="H268" t="s">
-        <v>923</v>
+        <v>972</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>730</v>
+        <v>382</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>179</v>
+        <v>86</v>
       </c>
       <c r="D269" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E269" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>343</v>
+        <v>973</v>
       </c>
       <c r="H269" t="s">
-        <v>924</v>
+        <v>974</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>718</v>
+        <v>390</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>183</v>
+        <v>90</v>
       </c>
       <c r="D270" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E270" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>343</v>
+        <v>975</v>
       </c>
       <c r="H270" t="s">
-        <v>925</v>
+        <v>976</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>738</v>
+        <v>394</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>187</v>
+        <v>94</v>
       </c>
       <c r="D271" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E271" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>343</v>
+        <v>977</v>
       </c>
       <c r="H271" t="s">
-        <v>926</v>
+        <v>978</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>742</v>
+        <v>398</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>191</v>
+        <v>98</v>
       </c>
       <c r="D272" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E272" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="F272" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>927</v>
+        <v>347</v>
       </c>
       <c r="H272" t="s">
-        <v>928</v>
+        <v>979</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>746</v>
+        <v>402</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>195</v>
+        <v>102</v>
       </c>
       <c r="D273" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E273" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>343</v>
+        <v>980</v>
       </c>
       <c r="H273" t="s">
-        <v>929</v>
+        <v>981</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>750</v>
+        <v>406</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>199</v>
+        <v>106</v>
       </c>
       <c r="D274" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E274" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>930</v>
+        <v>982</v>
       </c>
       <c r="H274" t="s">
-        <v>931</v>
+        <v>983</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>754</v>
+        <v>410</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>203</v>
+        <v>111</v>
       </c>
       <c r="D275" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E275" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>343</v>
+        <v>984</v>
       </c>
       <c r="H275" t="s">
-        <v>932</v>
+        <v>985</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>758</v>
+        <v>669</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>207</v>
+        <v>115</v>
       </c>
       <c r="D276" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E276" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H276" t="s">
-        <v>933</v>
+        <v>986</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>762</v>
+        <v>674</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>211</v>
+        <v>119</v>
       </c>
       <c r="D277" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E277" t="s">
-        <v>881</v>
+        <v>948</v>
+      </c>
+      <c r="F277" t="s">
+        <v>82</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>343</v>
+        <v>987</v>
       </c>
       <c r="H277" t="s">
-        <v>934</v>
+        <v>988</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>766</v>
+        <v>678</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>215</v>
+        <v>123</v>
       </c>
       <c r="D278" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E278" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>935</v>
+        <v>347</v>
       </c>
       <c r="H278" t="s">
-        <v>936</v>
+        <v>989</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>774</v>
+        <v>682</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="D279" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E279" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>343</v>
+        <v>990</v>
       </c>
       <c r="H279" t="s">
-        <v>937</v>
+        <v>991</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>778</v>
+        <v>686</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>223</v>
+        <v>132</v>
       </c>
       <c r="D280" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E280" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>343</v>
+        <v>992</v>
       </c>
       <c r="H280" t="s">
-        <v>938</v>
+        <v>993</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>782</v>
+        <v>690</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>227</v>
+        <v>141</v>
       </c>
       <c r="D281" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E281" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>343</v>
+        <v>994</v>
       </c>
       <c r="H281" t="s">
-        <v>939</v>
+        <v>995</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>786</v>
+        <v>694</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>231</v>
+        <v>146</v>
       </c>
       <c r="D282" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E282" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>948</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>343</v>
+        <v>996</v>
       </c>
       <c r="H282" t="s">
-        <v>940</v>
+        <v>997</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>790</v>
+        <v>698</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>235</v>
+        <v>150</v>
       </c>
       <c r="D283" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E283" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>948</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>343</v>
+        <v>998</v>
       </c>
       <c r="H283" t="s">
-        <v>941</v>
+        <v>999</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>794</v>
+        <v>702</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>239</v>
+        <v>154</v>
       </c>
       <c r="D284" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E284" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H284" t="s">
-        <v>942</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>798</v>
+        <v>714</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>243</v>
+        <v>158</v>
       </c>
       <c r="D285" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E285" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>343</v>
+        <v>1001</v>
       </c>
       <c r="H285" t="s">
-        <v>943</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>944</v>
+        <v>706</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>247</v>
+        <v>163</v>
       </c>
       <c r="D286" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E286" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>343</v>
+        <v>1003</v>
       </c>
       <c r="H286" t="s">
-        <v>945</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>946</v>
+        <v>718</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>251</v>
+        <v>167</v>
       </c>
       <c r="D287" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E287" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H287" t="s">
-        <v>947</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>730</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>171</v>
+      </c>
+      <c r="D288" t="s">
+        <v>947</v>
+      </c>
+      <c r="E288" t="s">
         <v>948</v>
       </c>
-      <c r="B288" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G288" s="1" t="s">
-        <v>343</v>
+        <v>1006</v>
       </c>
       <c r="H288" t="s">
-        <v>949</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>802</v>
+        <v>734</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>260</v>
+        <v>175</v>
       </c>
       <c r="D289" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E289" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>343</v>
+        <v>1008</v>
       </c>
       <c r="H289" t="s">
-        <v>950</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>806</v>
+        <v>738</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>265</v>
+        <v>179</v>
       </c>
       <c r="D290" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E290" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>343</v>
+        <v>1010</v>
       </c>
       <c r="H290" t="s">
-        <v>951</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>810</v>
+        <v>726</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>269</v>
+        <v>183</v>
       </c>
       <c r="D291" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E291" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>343</v>
+        <v>1012</v>
       </c>
       <c r="H291" t="s">
-        <v>952</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>953</v>
+        <v>746</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>273</v>
+        <v>187</v>
       </c>
       <c r="D292" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E292" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>954</v>
+        <v>1014</v>
       </c>
       <c r="H292" t="s">
-        <v>955</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>382</v>
+        <v>750</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>277</v>
+        <v>191</v>
       </c>
       <c r="D293" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E293" t="s">
-        <v>881</v>
+        <v>948</v>
+      </c>
+      <c r="F293" t="s">
+        <v>13</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>343</v>
+        <v>1016</v>
       </c>
       <c r="H293" t="s">
-        <v>956</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>957</v>
+        <v>754</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>281</v>
+        <v>195</v>
       </c>
       <c r="D294" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E294" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H294" t="s">
-        <v>958</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>959</v>
+        <v>758</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>285</v>
+        <v>199</v>
       </c>
       <c r="D295" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E295" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>960</v>
+        <v>1019</v>
       </c>
       <c r="H295" t="s">
-        <v>961</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>962</v>
+        <v>762</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>289</v>
+        <v>203</v>
       </c>
       <c r="D296" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E296" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>343</v>
+        <v>1021</v>
       </c>
       <c r="H296" t="s">
-        <v>963</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>964</v>
+        <v>766</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>293</v>
+        <v>207</v>
       </c>
       <c r="D297" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E297" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>343</v>
+        <v>1023</v>
       </c>
       <c r="H297" t="s">
-        <v>965</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>966</v>
+        <v>770</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>297</v>
+        <v>211</v>
       </c>
       <c r="D298" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E298" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>343</v>
+        <v>1025</v>
       </c>
       <c r="H298" t="s">
-        <v>967</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>968</v>
+        <v>774</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>969</v>
+        <v>215</v>
       </c>
       <c r="D299" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E299" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>970</v>
+        <v>1027</v>
       </c>
       <c r="H299" t="s">
-        <v>971</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>972</v>
+        <v>782</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>301</v>
+        <v>219</v>
       </c>
       <c r="D300" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E300" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>973</v>
+        <v>1029</v>
       </c>
       <c r="H300" t="s">
-        <v>974</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>975</v>
+        <v>786</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>305</v>
+        <v>223</v>
       </c>
       <c r="D301" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E301" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>976</v>
+        <v>1031</v>
       </c>
       <c r="H301" t="s">
-        <v>977</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>978</v>
+        <v>790</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>309</v>
+        <v>227</v>
       </c>
       <c r="D302" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E302" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H302" t="s">
-        <v>979</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>980</v>
+        <v>794</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>313</v>
+        <v>231</v>
       </c>
       <c r="D303" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E303" t="s">
-        <v>881</v>
+        <v>948</v>
+      </c>
+      <c r="F303" t="s">
+        <v>107</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H303" t="s">
-        <v>981</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>982</v>
+        <v>798</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>317</v>
+        <v>235</v>
       </c>
       <c r="D304" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E304" t="s">
-        <v>881</v>
+        <v>948</v>
+      </c>
+      <c r="F304" t="s">
+        <v>107</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H304" t="s">
-        <v>983</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>984</v>
+        <v>802</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>321</v>
+        <v>239</v>
       </c>
       <c r="D305" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E305" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-        <v>985</v>
+        <v>948</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H305" t="s">
-        <v>986</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>987</v>
+        <v>806</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>326</v>
+        <v>243</v>
       </c>
       <c r="D306" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E306" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-        <v>985</v>
+        <v>948</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>988</v>
+        <v>347</v>
       </c>
       <c r="H306" t="s">
-        <v>989</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>969</v>
+        <v>1038</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>362</v>
+        <v>247</v>
       </c>
       <c r="D307" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E307" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>343</v>
+        <v>1039</v>
       </c>
       <c r="H307" t="s">
-        <v>990</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>301</v>
+        <v>1041</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>366</v>
+        <v>251</v>
       </c>
       <c r="D308" t="s">
-        <v>880</v>
+        <v>947</v>
       </c>
       <c r="E308" t="s">
-        <v>881</v>
+        <v>948</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>343</v>
+        <v>1042</v>
       </c>
       <c r="H308" t="s">
-        <v>991</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>354</v>
+        <v>1044</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>27</v>
+        <v>256</v>
       </c>
       <c r="D309" t="s">
-        <v>992</v>
+        <v>947</v>
       </c>
       <c r="E309" t="s">
-        <v>993</v>
+        <v>948</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>343</v>
+        <v>1045</v>
       </c>
       <c r="H309" t="s">
-        <v>994</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>410</v>
+        <v>810</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>106</v>
+        <v>260</v>
       </c>
       <c r="D310" t="s">
-        <v>992</v>
+        <v>947</v>
       </c>
       <c r="E310" t="s">
-        <v>993</v>
+        <v>948</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>343</v>
+        <v>1047</v>
       </c>
       <c r="H310" t="s">
-        <v>995</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>346</v>
+        <v>814</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>317</v>
+        <v>265</v>
       </c>
       <c r="D311" t="s">
-        <v>992</v>
+        <v>947</v>
       </c>
       <c r="E311" t="s">
-        <v>993</v>
+        <v>948</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>343</v>
+        <v>1049</v>
       </c>
       <c r="H311" t="s">
-        <v>996</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>997</v>
+        <v>818</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>321</v>
+        <v>269</v>
       </c>
       <c r="D312" t="s">
-        <v>992</v>
+        <v>947</v>
       </c>
       <c r="E312" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>985</v>
+        <v>948</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>998</v>
+        <v>347</v>
       </c>
       <c r="H312" t="s">
-        <v>999</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>350</v>
+        <v>1052</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>366</v>
+        <v>273</v>
       </c>
       <c r="D313" t="s">
-        <v>992</v>
+        <v>947</v>
       </c>
       <c r="E313" t="s">
-        <v>993</v>
+        <v>948</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>343</v>
+        <v>1053</v>
       </c>
       <c r="H313" t="s">
-        <v>1000</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1001</v>
+        <v>386</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>31</v>
+        <v>277</v>
       </c>
       <c r="D314" t="s">
-        <v>1002</v>
+        <v>947</v>
       </c>
       <c r="E314" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-        <v>1004</v>
+        <v>948</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1005</v>
+        <v>347</v>
       </c>
       <c r="H314" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>657</v>
+        <v>1056</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>137</v>
+        <v>281</v>
       </c>
       <c r="D315" t="s">
-        <v>1002</v>
+        <v>947</v>
       </c>
       <c r="E315" t="s">
-        <v>1003</v>
+        <v>948</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H315" t="s">
-        <v>1007</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1008</v>
+        <v>1058</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>207</v>
+        <v>285</v>
       </c>
       <c r="D316" t="s">
-        <v>1002</v>
+        <v>947</v>
       </c>
       <c r="E316" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-        <v>1009</v>
+        <v>948</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1010</v>
+        <v>1059</v>
       </c>
       <c r="H316" t="s">
-        <v>1011</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1012</v>
+        <v>1061</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
+        <v>289</v>
+      </c>
+      <c r="D317" t="s">
+        <v>947</v>
+      </c>
+      <c r="E317" t="s">
+        <v>948</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>293</v>
+      </c>
+      <c r="D318" t="s">
+        <v>947</v>
+      </c>
+      <c r="E318" t="s">
+        <v>948</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>297</v>
+      </c>
+      <c r="D319" t="s">
+        <v>947</v>
+      </c>
+      <c r="E319" t="s">
+        <v>948</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>301</v>
+      </c>
+      <c r="D320" t="s">
+        <v>947</v>
+      </c>
+      <c r="E320" t="s">
+        <v>948</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>305</v>
+      </c>
+      <c r="D321" t="s">
+        <v>947</v>
+      </c>
+      <c r="E321" t="s">
+        <v>948</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>309</v>
+      </c>
+      <c r="D322" t="s">
+        <v>947</v>
+      </c>
+      <c r="E322" t="s">
+        <v>948</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
         <v>313</v>
       </c>
-      <c r="D317" t="s">
-[...5 lines deleted...]
-      <c r="F317" t="s">
+      <c r="D323" t="s">
+        <v>947</v>
+      </c>
+      <c r="E323" t="s">
+        <v>948</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>317</v>
+      </c>
+      <c r="D324" t="s">
+        <v>947</v>
+      </c>
+      <c r="E324" t="s">
+        <v>948</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>321</v>
+      </c>
+      <c r="D325" t="s">
+        <v>947</v>
+      </c>
+      <c r="E325" t="s">
+        <v>948</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>325</v>
+      </c>
+      <c r="D326" t="s">
+        <v>947</v>
+      </c>
+      <c r="E326" t="s">
+        <v>948</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>330</v>
+      </c>
+      <c r="D327" t="s">
+        <v>947</v>
+      </c>
+      <c r="E327" t="s">
+        <v>948</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>301</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>366</v>
+      </c>
+      <c r="D328" t="s">
+        <v>947</v>
+      </c>
+      <c r="E328" t="s">
+        <v>948</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>305</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>370</v>
+      </c>
+      <c r="D329" t="s">
+        <v>947</v>
+      </c>
+      <c r="E329" t="s">
+        <v>948</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>358</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>27</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>414</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>106</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>350</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>321</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>325</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>354</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>370</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>31</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>665</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>137</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>207</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>317</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F338" t="s">
         <v>107</v>
       </c>
-      <c r="G317" s="1" t="s">
-[...3 lines deleted...]
-        <v>1014</v>
+      <c r="G338" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1119</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -11710,50 +12567,71 @@
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
     <hyperlink ref="G295" r:id="rId294"/>
     <hyperlink ref="G296" r:id="rId295"/>
     <hyperlink ref="G297" r:id="rId296"/>
     <hyperlink ref="G298" r:id="rId297"/>
     <hyperlink ref="G299" r:id="rId298"/>
     <hyperlink ref="G300" r:id="rId299"/>
     <hyperlink ref="G301" r:id="rId300"/>
     <hyperlink ref="G302" r:id="rId301"/>
     <hyperlink ref="G303" r:id="rId302"/>
     <hyperlink ref="G304" r:id="rId303"/>
     <hyperlink ref="G305" r:id="rId304"/>
     <hyperlink ref="G306" r:id="rId305"/>
     <hyperlink ref="G307" r:id="rId306"/>
     <hyperlink ref="G308" r:id="rId307"/>
     <hyperlink ref="G309" r:id="rId308"/>
     <hyperlink ref="G310" r:id="rId309"/>
     <hyperlink ref="G311" r:id="rId310"/>
     <hyperlink ref="G312" r:id="rId311"/>
     <hyperlink ref="G313" r:id="rId312"/>
     <hyperlink ref="G314" r:id="rId313"/>
     <hyperlink ref="G315" r:id="rId314"/>
     <hyperlink ref="G316" r:id="rId315"/>
     <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>