--- v0 (2025-10-14)
+++ v1 (2026-04-17)
@@ -10,3883 +10,4078 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2744" uniqueCount="1241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2904" uniqueCount="1306">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/275/indicacao_1.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/275/indicacao_1.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 01/2019 - "QUE SEJA PROVIDENCIADO ESTUDOS A FIM DE DIAGNOSTICAR A VIABILIDADE DA CRIAÇÃO DO "BOLSA FAMÍLIA MUNICIPAL"."</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ana Késia</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/276/indicacao_2.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/276/indicacao_2.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 02/2019 - QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE TODAS AS SECRETARIAS MUNICIPAIS QUE REALIZAM PROCESSOS SELETIVOS QUE SEJAM REALIZADOS ATRAVÉS DE CADASTRO EM SISTEMAS CONFIÁVEIS E DE FÁCIL ACESSO POR SITE.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/277/indicacao_3.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/277/indicacao_3.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 03/2019 - QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE A PRACINHA DO LAZER (QUIABO) LOCALIZADA ENTRE A AVENIDA ANTONIO GUEDES ALCOFORADO E A AVENIDA AMÁLIA NEGREIRO DE CASTRO SEJA TRANSFORMADA EM UMA PEQUENA PRAÇA PARECIDA COM A PRAÇA DO CORREIO, CONTENDO RUA DE DUAS VIAS DE FÁCIL ACESSO DA COMUNIDADE.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Gileno</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/278/indicacao_4.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/278/indicacao_4.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 04/2019 - QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO COBERTO NO DISTRITO DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_5.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_5.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 05/2019 - QUE O EXECUTIVO MUNICIPAL IMPRIMA ESFORÇOS PARA QUE SEJA FEITO UM CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL PARA A CONSTRUÇÃO DE MORADIAS POPULARES NO MUNICÍPIO, OBSERVANDO QUE O MUNICÍPIO POSSUI TERRENOS TANTO NA CEDE QUANTO NO DISTRITO DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_6.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_6.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 06/2019 - QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇO JUNTO A EMPRESA RESPONSÁVEL PARA QUE SEJA FEITA A CONCLUSÃO DA REDE DE ESGOTO E CALÇAMENTO DO DISTRITO DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/281/indicacao_7.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/281/indicacao_7.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 07/2019 - QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA PROVIDENCIADO UNIFORME PARA TODOS OS SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE (AGENTES, FISIOTERAPEUTAS, ENFERMEIROS E ETC.).</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/282/indicacao_8.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/282/indicacao_8.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 08/2019 - QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA CONSTRUIR UM PONTO DE APOIO COBERTO (TOLDO) ONDE OS PACIENTES DA UNIDADE BÁSICA DE SAÚDE MARCOS VINICIUS SOUZA SANTOS, LOCALIZADA NA AV. ARACRUZ NO BAIRRO CAMATA POSSA AGUARDAR PARA SEREM ATENDIDOS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Geraldo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_9.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_9.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 009/2019 - QUE O EXECUTIVO POSSA AVALIAR A POSSIBILIDADE DA CRIAÇÃO DE UMA CASA DE CULTURA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_10.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_10.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 010/2019 - QUE O EXECUTIVO MUNICIPAL SE EMPENHE PARA JUNTAMENTE COM A SECRETARIA DE SAÚDE PROVIDENCIAR  EM CARÁTER DE URGÊNCIA O TERMOBILIZADOR VEICULAR K3ECR (FUMACÊ), PARA PULVERIZAÇÃO DAS RUAS DE TODO MUNICÍPIO PARA REFORÇAR O COMBATE AO MOSQUITO AEDES AEGYPTI, O TRANSMISSOR DE DOENÇAS COMO DENGUE, ZIKA E CHINKUNGUNYA, DENTRE A AJUDA COM OS OUTROS PERNILONGOS TAMBÉM.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/289/indicacao_11.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/289/indicacao_11.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 011/2019 - QUE O EXECUTIVO SE EMPENHE JUNTO A CESAN, A FIM DE DAR CONTINUIDADE AOS TRABALHOS DE INSTALAÇÃO DA REDE DE ESGOTAMENTO SANITÁRIO NOS PONTOS, ONDE HÁ AUSÊNCIA DO MESMO, AO LONGO DO CENTRO DESTA CIDADE._x000D_
 DE AUTORIA DOS VEREADORES EUGÊNIO CARLOS FÉLIX MOTTA E JOSÉ ERIVALDO TAVARES DE MORAES</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>José Erivaldo (Vado)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/326/indicacao_12.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/326/indicacao_12.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo possa criar uma central de atendimento para envio de ambulância e que seja disponibilizado o número em todos os posto de saúde, hospital e em mídias sociais.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/327/indicacao_13.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/327/indicacao_13.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo envide esforços para que coloque vigia diurno para que cuide do acesso (portão de entrada/saída) da escola Pedro Canário Ribeiro.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/328/indicacao_14.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/328/indicacao_14.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja providenciado Seguranças para as Escolas Municipais em horários de aulas.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/329/indicacao_15.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/329/indicacao_15.2019.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma audiência pública voltada à conscientização do meio ambiente, tendo em vista as diversas ações que o Município vem executando em favor do meio ambiente.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Gerson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_16.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_16.2019.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal, que desenvolva o Programa "FRENTE DE TRABALHO" junto a esta municipalidade, proporcionando assim qualificação profissional e renda para os cidadãos que estão desempregados e em situação de alta vulnerabilidade social.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/331/indicacao_17.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/331/indicacao_17.2019.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal para que dentro das possibilidades desenvolva o projeto social "Balcão de Empregos" para cadastrar, orientar, motivar e indicar às empresas da Cidade e Região os profissionais de diversas áreas, também aos jovens desempregados de nossa Cidade que precisam ser ingressados ao mercado de trabalho.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/332/indicacao_18.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/332/indicacao_18.2019.pdf</t>
   </si>
   <si>
     <t>Sugere-se ao Poder Executivo o aumento da cota mínima (atualmente em 30%), na aquisição de gêneros alimentícios da agricultura familiar, de acordo com os repasses feitos pelo Fundo Nacional de Desenvolvimento da Educação - FNDE, para finalidade do Programa Nacional de Alimentação Escolar - PNAE.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Messias (Doza)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/333/indicacao_19.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/333/indicacao_19.2019.pdf</t>
   </si>
   <si>
     <t>Que seja implantada uma Unidade de Farmácia Básica, bem como, um farmacêutico responsável, no distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Idelbrando</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/334/indicacao_20.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/334/indicacao_20.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe esforços para que sejam adquiridas mudas de café com a finalidade de serem distribuídas aos pequenos agricultores.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/335/indicacao_21.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/335/indicacao_21.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe esforços para providenciar iluminação devida às ruas do bairro Camata que se encontram mal iluminadas e/ou sem nenhuma claridade à noite.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/336/indicacao_22.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/336/indicacao_22.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo envide esforços para regularizar o acesso à Rua Barão do Timbuí (onde está situado o galpão da secretaria de obras do município), inclusive mediante desapropriação ou servidão de propriedade particular entre o Posto Bandeirante e a referida via pública.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/337/indicacao_23.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/337/indicacao_23.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para que seja feita a adequação e reforma da área onde atualmente está em funcionamento a Creche Raios de Luz no Distrito de Floresta do Sul.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/338/indicacao_24.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/338/indicacao_24.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal crie o "estacionamento de bicicletas em locais abertos à frequência de público", conforme Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/339/indicacao_25.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/339/indicacao_25.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal envide esforços para recuperação da via de acesso de Córrego das Pedrinhas (Praxedes).</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Ana Késia, Denis Pereira, Idelbrando, João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_26.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_26.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja providenciado o calçamento da Rua Jovair Dias Freitas, Bairro Saturnino Mauro.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_27.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_27.2019.pdf</t>
   </si>
   <si>
     <t>Que executivo Municipal envide esforços para construir vestiário feminino e masculino no campo society, localizado no bairro Esplanada.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_28.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_28.2019.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência placas de redução de velocidade na avenida, Francisco Pofilho de Souza em Cristal do Norte.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_29.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_29.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo envide esforços para construir uma praça pública no Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_30.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_30.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que sejam ofertados gratuitamente cursos profissionalizantes para Jovens e adultos do Município de Pedro Canário.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/345/indicacao_31.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/345/indicacao_31.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja providenciada uma tela de proteção na área da areia da pracinha do Bairro Boa Vista</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/346/indicacao_32.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/346/indicacao_32.2019.pdf</t>
   </si>
   <si>
     <t>Que seja realizado anualmente a FEIRA VERDE no Município de Pedro Canário, de acordo com a proposta do Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_33.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_33.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo envide esforços a criação de uma "Base Voluntária do Corpo de Bombeiros" no município.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_34.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_34.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal estude a possibilidade de que haja atendimento de médicos especialistas no Distrito de Floresta do Sul (Pediatra, Cardiologista e Ginecologista).</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_35.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_35.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo envide esforços para que o meio de contratação de servidores no município aconteça através de concurso público e não somente por meio de processos seletivos.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_36.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_36.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo envide esforços para a realização de vistoria e manutenção completa nos veículos da saúde do Município (principalmente ambulâncias), que encontram-se em situação precária.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/351/indicacao_37.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/351/indicacao_37.2019.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação 202/2018 -Que o Executivo Municipal envide esforços para que seja feita a Limpeza e desobstrução dos Bueiros do Município.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_38.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_38.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie de esforços para que seja instalado interfone e travas eletrônicas nos portões das escolas da rede municipal de_x000D_
 ensino.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_39.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_39.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie de esforços para realizar manutenção nos computadores da biblioteca municipal.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/354/indicacao_40.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/354/indicacao_40.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie de esforços para construção de passagem elevada (quebra-molas) na rua São Rafael no bairro Santa Rita, bem como, sinalização do mesmo.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_41.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_41.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 41/2019 - PARA QUE O EXECUTIVO MEÇA ESFORÇOS PARA CALÇAR A RUA QUE DÁ ACESSO A QUADRA DE ESPORTES DE CRISTAL DO NORTE, E QUE FAÇA O MURO DA QUADRA.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_42.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_42.2019.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as possíveis medidas para que possa ser feito o calçamento das Ruas Av. Bahia Sul e Rua Carvalho situadas no Bairro Colina 11 e Rua Iúna no Bairro Centro.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_43.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_43.2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 43/2019 - PARA QUE O EXECUTIVO MEÇA ESFORÇOS PARA TROCAR TODA A ILUMINAÇÃO PÚBLICA DA AVENIDA PORFÍRIO DE SOUZA DE CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_44.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_44.2019.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação 181/2017, Para que o executivo meça esforços para fazer toda infraestrutura necessária de saneamento básico, bem como calçar a rua Carlos dos Reis Castro de Cristal do Norte.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_45.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_45.2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal envide todos os esforços necessários, para adquirir Parques lnfantis para atender os alunos das Escolas deste Município e seus distritos, visando ampliar a área de lazer das crianças nas Unidades de Ensino.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_46.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_46.2019.pdf</t>
   </si>
   <si>
     <t>lndico que o executivo envide esforços para construção de uma praça de lazer no bairro Leonório 1.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_47.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_47.2019.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as possíveis medidas para que a casa do Sr. Pedro Canário Ribeiro, situada na Rua Alberto dos Reis Castro, possa ser utilizada para fins culturais.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_48.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_48.2019.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO POSSA EMPENHAR ESFORÇOS PARA A DISPONIBILIZAÇÃO DE UMA SALA (EQUIPADA COM COMPUTADORES E INTERNET), JUNTAMENTE COM A SECRETARIA DE ASSISTÊNCIA SOCIAL PARA AS PESSOAS TEREM ACESSO AO PROGRAMA DO GOVERNO CNH SOCIAL.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_49.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_49.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para colocar um bebedouro na quadra municipal de esporte Helio Willian Souza Freitas.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_50.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_50.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo possa reativar o selo de inspeção Municipal.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_51.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_51.2019.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIE DE ESFORÇOS PARA CONSTRUÇÃO DE PASSAGEM ELEVADA (QUEBRA-MOLAS) NA RUA GUARAPARI NO BAIRRO LEONÓRIO I, BEM COMO, SINALIZAÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_52.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_52.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie de esforços para aquisição e disponibilização de uniformes para professores e demais servidores da rede municipal de_x000D_
 ensino.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_53.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_53.2019.pdf</t>
   </si>
   <si>
     <t>Indico que o Executivo Municipal envide esforços para a instalação regular de rede de energia elétrica e água encanada, bem como, aquisição de mobília adequada para a Unidade de Saúde do Assentamento Castro Alves.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/376/indicacao_54.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/376/indicacao_54.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo crie no Município de Pedro Canário, a Campanha Permanente de Prevenção às Doenças Ocupacionais dos Profissionais da Educação (segue anexo o Projeto de Lei).</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/377/indicacao_55.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/377/indicacao_55.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo crie no Município de Pedro Canário, o Projeto Cidade Limpa, conforme Projeto de Lei em anexo</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/378/indicacao_56.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/378/indicacao_56.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie de esforços para instalação de postes, iluminação pública, bem como, passagem elevada (quebra-molas) nas ruas Mantenópolis bairro Leonório, Getúlio Vargas bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_57.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_57.2019.pdf</t>
   </si>
   <si>
     <t>Indico ao senhor Prefeito Municipal, que realizem o calçamento da Rua Júlia Bonelar e da Rua José Domingos de Carvalho, ambas do Bairro Camata; dentro das possibilidades do cronograma do Programa de pavimentação de Ruas do nosso Município.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_58.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_58.2019.pdf</t>
   </si>
   <si>
     <t>lndico ao senhor Prefeito Municipal, que construa uma rampa de acessibilidade na calçada que dá acesso a CEIM Amélia Lucas Farias, na Rua Júlia de Souza Freitas no Distrito de Cristal do Norte, Município de Pedro Canário.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_59.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_59.2019.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as possíveis medidas para que o exame de DNA passe a ser fornecido pelo Município.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_60.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_60.2019.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado nas praças do Município a instalação de brinquedos adaptados para crianças com necessidades especiais. Fotos em anexo.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_61.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_61.2019.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria municipal de Assistência Social ou a Secretaria de Saúde envie de esforços para aquisição de cadeiras de roda, cadeiras de banho_x000D_
 e muletas para atender as pessoas com dificuldade de locomoção parcial ou permanente.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao_62.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao_62.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito a reforma da Agência dos Correios em Cristal do Norte, Localizada na Avenida Francisco Porfirio de Souza.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_63.2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_63.2017.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação n° 132/2017. Que o Executivo Municipal envide esforços para que seja instalado Ponto de Ônibus na rodovia ES 209 de Pedro Canário a Taquaras.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_64.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_64.2019.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA RECUPERAÇÃO NOS TRECHOS MAIS CRÍTICOS DA AVENIDA ALBERTO DOS REIS CASTRO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_65.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_65.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo através da empresa responsável pela iluminação pública em nosso Município, proceda a troca de algumas lâmpadas das Rua Morro Dantas, Centro.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_66.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_66.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que possa estar implantando no Distrito e Bairros de nosso Município o Programa Bairro Saudável. Este Programa visa atender os munícipes com diversas ações programadas que poderão ser realizadas mensalmente, como por exemplo: remoção de entulhos, limpezas diversas, podas de árvores, que possa colocar em riscos a vida dos munícipes, manutenção das vias públicas, tapa buracos e pinturas,_x000D_
 arborização, entre outras ações que sejam benéficas aos munícipes.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_67.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_67.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal possa envidar esforços para que a empresa responsável faça os devidos reparos na "boca de lobo" localizada no cruzamento entre a Av. Itaúnas e a Rua Nossa Senhora de Fátima, no Bairro São João Batista.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_68.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_68.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal possa envidar esforços para que a empresa responsável faça os devidos reparos na boca de lobo localizada na Rua Treze de_x000D_
 Maio, (próximo a casa 572) , Bairro São João Batista.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_69.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_69.2019.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as devidas providências no sentido de conseguir uma forma de bloquear o sol na Unidade de Saúde do Camata. (Ex.: Quebra-sol).</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao_70.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao_70.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para que seja providenciado doação de notebooks para os professores da Rede Pública Municipal de Pedro Canário.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/399/indicacao_71.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/399/indicacao_71.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feita instalação de um Poço artesiano para que possa atender os seguintes Bairros Leonorio I e_x000D_
 Leonório II, Santa Rita, São Geraldo e Colina.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/416/indicacao_72.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/416/indicacao_72.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo envide esforços para que o mesmo providencie junto ao setor competente a possibilidade de realizar uma " Farmácia Itinerante Carente" em nosso município.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_73.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_73.2019.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo meça esforços junto ao órgão competente para instalar postes de iluminação no Cemitério de Cristal do Norte.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_74.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_74.2019.pdf</t>
   </si>
   <si>
     <t>Para que o executivo meça esforços para construir uma Quadra de Areia, nos moldes da do Bairro Canarinho, no Bairro São João batista, Saturnino Mauro (popularmente conhecido por Camata I e II).</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_75.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_75.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja providenciado placas de "Proibido Jogar Lixo e Entulho" nas praças e departamentos Públicos do Município.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_76.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_76.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal possa envidar esforços para que seja feito rede de esgoto na Rua Natalina Muniz, no bairro São João Batista, pois sabemos_x000D_
 que o Saneamento Básico é um direito assegurado pela nossa Constituição. Segue foto em anexo.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/404/indicacao_77.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/404/indicacao_77.2019.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor Prefeito Municipal, que faça Pavimentação Rural para a Comunidade do Assentamento Castro Alves e a Comunidade Fazenda Carapina, Município de Pedro Canário - ES.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_78.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_78.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feita instalação de um Poço Artesiano no Bairro Canarinho, ou que seja atendida a Indicação 148/2017, para que providencie a reativação do poço artesiano na área da Plantar localizada naquele Bairro.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/406/indicacao_79.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/406/indicacao_79.2019.pdf</t>
   </si>
   <si>
     <t>A realização de campanhas de conscientização e prevenção à Violência Contra a Mulher, através de ação integrada com as secretarias municipais, envolvendo as Unidades Básicas da Saúde, o CRAS, CREAS, Escolas estaduais, Grupos da Terceira Idade, para o envolvimento da sociedade na defesa de que "Uma Vida sem Violência é um Direito das Mulheres" e é possível.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NO SENTIDO DE FISCALIZA E SE CERTIFICAR O CUMPRIMENTO À LEI MUNICIPAL Nº 759/2006, "DISCIPLINA TEMPO DE ATENDIMENTO AO PÚBLICO EM AGÊNCIAS BANCÁRIAS E DOS CORREIOS NO MUNICÍPIO DE PEDRO CANÁRIO - ES.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_81.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_81.2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal empenhe todos os esforços necessários para viabilização de um transporte coletivo do bairro São João Batista (bairro_x000D_
 Camata) até o centro da cidade.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_82.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_82.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal possa envidar esforços para que seja feita a compra e instalação de 8 câmeras de segurança.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_83.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_83.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie de esforços para instalação de placas informativas quanto aos horários de coleta de lixo nos bairros conforme_x000D_
 exemplo em anexo.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/412/indicacao_84.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/412/indicacao_84.2019.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados todos os esforços necessários para perfuração de um poço artesiano no pátio da Escola Três de Maio na localidade do Assentamento Castro Alves para o abastecimento de água potável para atendimento daquela localidade.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao_85.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao_85.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal junto a concessionária de energia elétrica envide esforços para que sejam instalados postes de iluminação pública dentro das limitações do distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_86.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_86.2019.pdf</t>
   </si>
   <si>
     <t>Indico que o Executivo Municipal envide esforços a fim de melhorar a iluminação pública da Av. Minas Gerais no bairro Esplanada.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/439/indicacao_87.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/439/indicacao_87.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços no sentido de fiscalizar e se certificar quanto ao cumprimento à Lei Municipal n° 759/2006, ``Disciplina tempo de atendimento ao público em Agências Bancárias e dos Correios no Município de Pedro Canário - ES</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/440/indicacao_88.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/440/indicacao_88.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feita instalação de um Poço artesiano para que possa atender os seguintes Bairros Esplanada,_x000D_
 Eldorado, Alvorada e Novo Horizonte.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_89.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_89.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo envide esforços para que através da Secretaria de Educação possa ser realizado o oferecimento de merenda escolar no período de férias, para alunos carentes da Rede Pública.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_91.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_91.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para que seja transformada em Praça de Lazer com espaço para patinação a área situada entre as Ruas: Tancredo Neves, Pedro Canário Ribeiro e Luís Alves Santos no Bairro Canarinho.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_92.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_92.2019.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado junto à Secretaria Municipal de Meio Ambiente a aquisição de mudas e sementes da planta denominada "Crotalária" (função de repelente natural contra insetos) para distribuição nas residências do Município pelos agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_93.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_93.2019.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada junto à Secretaria Municipal de Saúde a contratação de médicos geriatras para atender a população idosa na rede municipal de_x000D_
 saúde.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_94.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_94.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços junto à Secretaria Municipal de Saúde a fim de conceder aumento de salário para os auxiliares de dentista, que passará a ser o valor da média nacional.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_95.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_95.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para oferecer transporte para agentes comunitários de saúde e endemias.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/447/indicacao_96.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/447/indicacao_96.2019.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizada, a aquisição de 50 (cinquenta) a 100 (cem) bandeiras oficiais do Município, para doação as Escolas, Associações, Entidades e_x000D_
 principalmente para os grupos culturais e esportivos que representam nosso Município nos eventos fora da Cidade.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_97.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_97.2019.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado no bairro Leonório uma Praça de Laser</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_99.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_99.2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal juntamente com a Secretaria Municipal de Meio Ambiente e Agricultura, venham notificar a EDP - Espírito Santo Distribuição de Energia S.A., que o Município dispõe dos serviços que disponibiliza a licença ambiental para instalação de energia nas áreas consideradas de preservação ambiental, não tendo necessidade de procurar o IEMA</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_100.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_100.2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal juntamente com Secretaria de Obras Serviços Urbanos empenhe todos os esforços necessários para aproveitamento de material de iluminação da Secretaria acima citada para que ilumine áreas coletivas como: escolas, posto de saúde, áreas de lazer e igrejas do Assentamento Castro Alves(Córrego do Engano, Córrego do Meio e Sede) e comunidades rurais.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_101.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_101.2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal capacite servidor para ministrar cursos profissionalizantes gratuitos para a população</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_102.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_102.2019.pdf</t>
   </si>
   <si>
     <t>Que o Município providencie junto ao DETRAN, a realização de provas de trânsito no Município de Pedro Canário.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_103.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_103.2019.pdf</t>
   </si>
   <si>
     <t>Que o município providencie um dia especial dedicado às pessoas com Deficiência que é comemorado no mês de Agosto, que esse dia traga atividades de socialização, interação, carinho e conscientização.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_104.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_104.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie todos os esforços necessários para se habilitar no Programa 'Saúde na Hora', de acordo com portaria em anexo ou que as Unidades de Saúde possam se organizar para atender ao menos uma vez por mês em horário noturno com atendimentos médicos, odontológicos, vacinação, preventivos e dentre outros serviços.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/481/indicacao_105-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/481/indicacao_105-2019.pdf</t>
   </si>
   <si>
     <t>Que seja implantado em nosso município uma casa de acolhimento ao idoso, conforme indica Lei Federal.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/482/indicacao_106-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/482/indicacao_106-2019.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie manutenção nas estradas de acesso à Floresta do Sul.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/485/indicacao_107-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/485/indicacao_107-2019.pdf</t>
   </si>
   <si>
     <t>Que as Secretarias de Educação, Saúde e Assistência Social enviem de esforços para realizar no mês de setembro palestras sobre o Setembro Amarelo,_x000D_
 mês de prevenção ao suicídio.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_108-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_108-2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para que haja uma ampla divulgação dos direitos do cidadão no uso da Tarifa Social, que é um benefício da CESAN, regulamentado pela Agência de Regulação de Serviços Públicos do Espírito Santo (ARSP) e Secretaria de Estado de Saneamento, Habitação e Desenvolvimento Urbano (SEDURB), em forma de desconto, que incide sobre as tarifas de água e esgoto dos imóveis classificados na categoria residencial.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_109-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_109-2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para fazer ao município a unidade Móvel Itinerante de apresentações e teatro da CESAN para Educação Ambiental.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/262/indicacao_110-2019_0001.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/262/indicacao_110-2019_0001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 110/2019 - "QUE O EXECUTIVO ENVIDE ESFORÇOS PARA ATRAVÉS DA SECRETARIA RESPONSÁVEL, PROMOVA A IDENTIFICAÇÃO COM NUMERAÇÃO, NOS POSTES DE ILUMINAÇÃO PÚBLICA PARA AJUDAR A POPULAÇÃO A IDENTIFICAR ONDE EXISTEM PROBLEMAS, COMO LÂMPADA ACESA DURANTE O DIA OU APAGADA À NOITE E DANOS NO EQUIPAMENTO".</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/263/indicacao_111-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/263/indicacao_111-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 111/2019 - "QUE O EXECUTIVO ENVIDE ESFORÇOS PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, PROMOVA A IDENTIFICAÇÃO COM NOME DE RUAS NOS POSTES DE ILUMINAÇÃO PÚBLICA".</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/264/indicacao_112-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/264/indicacao_112-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 112/2019 - "QUE SEJA REALIZADO ANUALMENTE A CAMPANHA AGOSTO LILÁS E PROGRAMA LEI MARIA DA PENHA NAS ESCOLAS NO MUNICÍPIO DE PEDRO CANÁRIO, DE ACORDO COM A PROPOSTA DO PROJETO DE LEI EM ANEXO".</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/265/indicacao_113-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/265/indicacao_113-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 113/2019 - "QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA CRIAR CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E RENDA - COMTER E O FUNDO DE AMPARO AO TRABALHADOR ATRAVÉS DO PROJETO DE LEI EM ANEXO".</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/266/indicacao_114-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/266/indicacao_114-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 114/2019 - "QUE O PODER EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SAÚDE EM PARCERIA COM A SECRETARIA DE ESTADUAL DE SAÚDE EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA DISPONIBILIZAR UM PROGRAMA VISANDO A SAÚDE DA MULHER E DOS HOMENS, QUE POSSAM FAZER GRATUITAMENTE PROCEDIMENTO DE LAQUEADURA E OU VASECTOMIA PARA AS FAMÍLIAS QUE COMPROVEM CONFORME LAUDO MÉDICO ALGUM PROBLEMA DE SAÚDE".</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/304/indicacao_115-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/304/indicacao_115-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 115/2019 - Que o executivo municipal envide esforços para que o Município faça a adesão ao Programa Agenda_x000D_
 Mulher de acordo Decreto ESTADUAL no 4491-R, 29 de agosto de 2019.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/305/indicacao_116-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/305/indicacao_116-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 116/2019 - Reiteram indicação 028/2017, que sejam envidados todos os esforços necessários para realizar reforma da Praça do Camata, no Bairro Camata l, localizada entre as ruas Maria Martins Silva e Domício Ribon._x000D_
 Conforme fotos em anexo.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/306/indicacao_117-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/306/indicacao_117-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 117/2019 - Que a secretaria de obras envie de esforços para realizar recapeamento (tapa_x000D_
 buracos) da Avenida José de Anchieta no bairro Camata.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/307/indicacao_118-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/307/indicacao_118-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 118/2019 - Que o Executivo Municipal envide esforços junto aos Órgãos Ambientais e Órgãos do Governo do Estado mais precisamente CESAN, IDAF, no sentido da regulamentação e proteção das nascentes de água nos entornos de Floresta do Sul devido às plantações de eucalipto naquela região.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/308/indicacao_119-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/308/indicacao_119-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 119/2019 - Que o Executivo Municipal envide esforços junto à Secretaria Municipal de Agricultura e Meio Ambiente no sentido de promover a elaboração GRATUITA de Projetos para atender os Pequenos Agricultores.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/309/indicacao_120-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/309/indicacao_120-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 120/2019 - Que o Executivo Municipal possa envidar esforços para quê seja feito rede de esgoto na rua Natalina Muniz, bairro São João Batista, reiterando indicação Nº076/2019, pois sabemos que o Saneamento Básico é um direito assegurado pela nossa constituição.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/310/indicacao_121-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/310/indicacao_121-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 121/2019 - Que Seja Providenciado um Centro de Comercialização para Agricultura Familiar.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/311/indicacao_122-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/311/indicacao_122-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 122/2019 - INDICANDO o reconhecimento da Associação Cultural de Capoeira Semente da Terra e o do Núcleo Estrela da Dança como ENTIDADES DE UTILIDADE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/312/indicacao_123-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/312/indicacao_123-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 123/2019 - Determinar à secretaria competente, estudos de viabilidade e adoção de medidas para realização de reparos no calçamento e limpeza das Ruas Antônio Guedes Alcoforado, localizada no Centro de Pedro Canário.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/313/indicacao_124-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/313/indicacao_124-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 124/2019 - Para determinar à Secretaria competente que providencie as melhorias necessárias (patrolamento / cascalhamento / tapar buracos), proporcionando condições de trafegabilidade a veículos e pedestres nas Ruas dos bairros Leonorio, Santa Rita e Colina.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/314/indicacao_125-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/314/indicacao_125-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 125/2019 - Que a secretaria de obras envie de esforços para a conclusão do calçamento das ruas: Nossa Senhora de Fátima e Porto Azul no bairro Camata.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/315/indicacao_126-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/315/indicacao_126-2019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 126/2019 - Que seja incluindo no calendário de eventos do Município o dia do Futebol Solidário a ser comemorado no segundo final de_x000D_
 semana de Dezembro.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_127.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_127.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal possa junto ao órgão competente providenciar, a aquisição de 50 (cinquenta) a 100 (cem) bandeiras oficiais do município,_x000D_
 para doação às associações, entidades e principalmente para os grupos culturais e esportivos que representam nosso município nos eventos dentro e fora da cidade.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/438/indicacao_1282019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/438/indicacao_1282019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal juntamente com Secretaria Municipal  de Assistência Social, venha disponibilizar um local com uma sala dentro do CRAS equipada com ar refrigerado e caixas plásticas para condicionar  alimentos para que os mesmos possa servir para armazenar posteriormente  distribuir furtas e hortaliças que são adquiridas dos produtos através dos programas governamentais.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/428/indicacao_129.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/428/indicacao_129.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal juntamente com a Secretaria Municipal de Assistência Social, venha disponibilizar um local no bairro Camata para as famílias que são atendidas pelos programas buscarem seus alimentos, até o término da reforma.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/429/indicacao_130.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/429/indicacao_130.2019.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO POSSA JUNTO AO ÓRGÃO COMPETENTE PROVIDENCIAR PARA QUE A RUA "PROJETADA B", EM CRISTAL DO NORTE SEJA DENOMINADA, RUA VERALDINO GOMES NOGUEIRA . CONFORME MAPA EM ANEXO</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/430/indicacao_131.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/430/indicacao_131.2019.pdf</t>
   </si>
   <si>
     <t>a ser encaminhada à Secretaria Municipal de Governo e Secretaria Municipal de Obras e Serviços Urbanos para que sejam tomadas as seguintes medidas de interesse público: e necessidade com urgência de reparos na Iluminação Pública da rua Santo Antônio, Boa Vista.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/431/indicacao_132.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/431/indicacao_132.2019.pdf</t>
   </si>
   <si>
     <t>INDICA o reconhecimento de Utilidade Pública Municipal, das seguintes Associações: Associação de Pequenos Agricultores do Córrego do Engano - Assentamento Castro Alves (APACE), com o CNPJ 07.504.656/0001-90. Associação de Pequenos Agricultores do Setor Sede do Assentamento Castro Alves com o CNPJ 22.457.706/0001-10. Associação de Mulheres Trabalhadoras Rurais do Assentamento Castro Alves (AMUTRACA), com o CNPJ 00.518.215/0001-07. Associação de Produtores Rurais e Cultural do Córrego da Jacuba - Assentamento Castro Alves com o CNPJ 04.809.007/0001-68.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/432/indicacao_133.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/432/indicacao_133.2019.pdf</t>
   </si>
   <si>
     <t>“Indica Criar o Programa de Valorização do Idoso denominado “Projeto Vovô Sabe Tudo”, conforme projeto em anexo.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_134.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_134.2019.pdf</t>
   </si>
   <si>
     <t>“Indica o Executivo, implantar o “Programa Renascer na Terceira Idade”, conforme projeto em anexo.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_135.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_135.2019.pdf</t>
   </si>
   <si>
     <t>Que seja criado o  Programa de Fornecimento de Absorventes Higiênicos para Mulheres do Município que vivem em situação de hipossuficiência social e econômica.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_136.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_136.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie de esforços para criação do programa Editais da Cultura Municipal, através do Fundo Municipal da Cultura e Turismo.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/436/indicacao_137.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/436/indicacao_137.2019.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as possíveis medidas para que possa ser feito sinalização com placas informando que tem uma Escola na Rua Santa Maria. A Escola é “Pequeno Príncipe” e a localizada na rua atrás da Prefeitura.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_138.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_138.2019.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para cessão de uso de automóvel que não esteja em uso para a Associação de Proteção e Valorização da Vida Animal - Pata Amiga de Pedro Canário ES.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/460/indicacao_139.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/460/indicacao_139.2019.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIE DE ESFORÇOS PARA CRIAÇÃO DO FUNDO MUNICIPAL DE PROTEÇÃO ANIMAL E O CONSELHO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS CONFORME PROJETO EM ANEXO.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/461/indicacao_0140.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/461/indicacao_0140.2019.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO ENVIDE ESFORÇOS PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, SEJA FEITA A FIXAÇÃO DE CARTAZES INFORMANDO O NÚMERO TELEFÔNICO DO CONSELHO TUTELAR NOS ESTABELECIMENTOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/462/indicacao_141.2019_ezhf96m.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/462/indicacao_141.2019_ezhf96m.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO ENVIDE ESFORÇOS PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, SEJA FIXADO A LEI MUNICIPAL Nº1.208/2015 EM LOCAL VISÍVEL NA ÁREA DE ENTRADA DE MARCAÇÕES DE CONSULTAS, EM UNIDADES DE SAÚDE  E LABORATÓRIOS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_142.2019_pr1i08p.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_142.2019_pr1i08p.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO MEÇA ESFORÇOS PARA COLOCAR NA QUADRA POLIESPORTIVA DE CRISTAL DO NORTE, CÂMERA DE VÍDEO MONITORAMENTO, TENDO EM VISTA OS ATOS DE VANDALISMO E DE VENDA E USO DE ENTORPECENTES DENTRO DA QUADRA, PARA QUE ASSIM POSSA INIBIR TAIS PRÁTICAS.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_143.2019_C86Ze5A.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_143.2019_C86Ze5A.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 108/2017, PARA QUE O EXECUTIVO MEÇA ESFORÇOS PARA FAZER TODA INFRAESTRUTURA NECESSÁRIA DE SANEAMENTO BÁSICO E CALÇAMENTO DAS RUAS: ARAÚJO E RODRIGUES, DO BAIRRO COLINA I (VULGARMENTE CONHECIDO COMO "GOGÓ DO SAPO").</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/465/indicacao_144.2019_9R8k7q6.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/465/indicacao_144.2019_9R8k7q6.pdf</t>
   </si>
   <si>
     <t>INDICO QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS JUNTAMENTE COM O GOVERNO ESTADUAL, NO SENTIDO DE INSTALAR CÂMERA DE VIDEOMONITORAMENTO DE RUAS NA AVENIDA ARACRUZ LA LOCALIDADE, ENTRONCAMENTO DA RUA SÃO PAULO COM A RUA MORRO DANTAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_145.2019_XiOyexd.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_145.2019_XiOyexd.pdf</t>
   </si>
   <si>
     <t>INDICO AO PODER EXECUTIVO MUNICIPAL QUE DISPONIBILIZEM O FORNECIMENTO DE ALIMENTAÇÃO DIFERENCIADA PARA CRIANÇAS E ADOLESCENTES PORTADORES DE DIABETES, HIPERTENSÃO ARTERIAL, DOENÇAS CELÍACAS E INTOLERÂNCIA A LACTOSE PARA A MERENDA ESCOLAR, EM ESCOLAS E CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_146.2019_xEBpTYF.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_146.2019_xEBpTYF.pdf</t>
   </si>
   <si>
     <t>CONCEDER AUXÍLIO TRANSPORTE PARA OS ESTUDANTES QUE SE DESLOCAM DO MUNICÍPIO DE PEDRO CANÁRIO - ES AO MUNICÍPIO DE SÃO MATEUS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_147.2019_gg1njkO.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_147.2019_gg1njkO.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO COLOQUE À DISPOSIÇÃO DA POPULAÇÃO UM CANAL DE OUVIDORIA, A FIM DE MELHOR ATENDER AOS ANSEIOS DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_148.2019_7ABAbuU.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_148.2019_7ABAbuU.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO A FIXAÇÃO DE PLACAS INDICATIVAS NAS ÁREAS RURAIS, ESPECIFICANDO OS NOMES DAS COMUNIDADES ADJACENTES, COM INDICATIVO DE QUILOMETRAGEM E LOCALIZAÇÃO.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_n_149.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_n_149.2019.pdf</t>
   </si>
   <si>
     <t>Para que o executivo meça esforços para informatizar e digitalizar todos os procedimentos e sistemas dos Órgãos Públicos Municipais, em especial a parte Administrativa.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_n_150.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_n_150.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo possa   determinar que os laboratórios conveniados com o município sejam obrigados a realizar a coleta de materiais para exames laboratoriais de idosos ou portadores de necessidades especiais em suas residências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_n_151.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_n_151.2019.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação 256/2017– Que Seja Providenciado toda infraestrutura necessária para implantação de calçamento Rua Martins e Rua Projeta no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/511/indicacao_n_152.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/511/indicacao_n_152.2019.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação 099/2017– Que Seja Providenciado a implantação de toda  Infraestrutura necessária para  a aplicação de  calçamento nos Bairros Eldorado e Esplanada</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/512/indicacao_153.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/512/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação nº 144/2018 QUE executivo Municipal empenhe esforços para que sejam construídas casas populares na comunidade de Floresta do Sul, haja vista que existe um terreno da prefeitura na localidade.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_154.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_154.pdf</t>
   </si>
   <si>
     <t>que o Executivo Municipal envide esforços para que sejam instaladas 2 (duas) Câmeras de Videomonitoramento na Comunidade de Floresta do Sul.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_155.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_155.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para que a Associação de Proteção e Valorização da Vida Animal - Pata Amiga de Pedro Canário - ES possua o Título de Utilidade Pública Municipal.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/514/indicacao_156.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/514/indicacao_156.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para que seja celebrada Subvenção com a Associação de Proteção e Valorização da Vida Animal - Pata Amiga de Pedro Canário ES.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_157.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_157.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie de esforços para criação através de Projeto de Lei o Programa Bolsa Atleta Municipal, nos mesmos moldes do Programa do Governo do Estado.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_158.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_158.2019.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie de esforços para criação do Programa Dinheiro Direto na Unidade de Saúde conforme projeto em anexo.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_159.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que sejam tomadas providências quanto a sinalização em obras em vias públicas do Município.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/519/indicacao_160.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/519/indicacao_160.pdf</t>
   </si>
   <si>
     <t>Contratação de um Terapeuta Ocupacional para atuar no Sistema de Saúde Municipal.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_161.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_161.pdf</t>
   </si>
   <si>
     <t>a divulgação da lista de espera dos munícipes cadastrados para o acesso aos programas habitacionais do município.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1014/indicacao_n_162.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1014/indicacao_n_162.2019.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO POSSA PROVIDENCIAR, PARA QUE OS EVENTOS MUSICAIS DA REDE PÚBLICA FAÇAM PARTE DO CALENDÁRIO OFICIAL DE EVENTOS CULTURAIS DO MUNICÍPIO DE PEDRO CANÁRIO - ES.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1015/indicacao_n_163.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1015/indicacao_n_163.2019.pdf</t>
   </si>
   <si>
     <t>REITERANDO A INDICAÇÃO 100/2017 - QUE SEJA PROVIDENCIADO TODA INFRAESTRUTURA NECESSÁRIA PARA IMPLANTAÇÃO DE CALÇAMENTO NO BAIRRO DO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_n_164.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_n_164.2019.pdf</t>
   </si>
   <si>
     <t>REITERANDO A INDICAÇÃO 099/2017 - QUE SEJA PROVIDENCIADO A IMPLANTAÇÃO DE TODA INFRAESTRUTURA NECESSÁRIA PARA A APLICAÇÃO DE CALÇAMENTO NOS BAIRROS ELDORADO E ESPLANADA.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_n_165.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_n_165.2019.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA FEITO REDE DE ESGOTO NA RUA ZILDA GOMES (CONHECIDA COMO RUA PROJETADA) NO BAIRRO SÃO JOÃO BATISTA, TENDO EM VISTA QUE METADE DA RUA JÁ POSSUI SANEAMENTO BÁSICO, FACILITANDO ASSIM, O TÉRMINO DO RESTANTE DA VIA.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_n_166.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_n_166.2019.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA A PAVIMENTAÇÃO DA RUA ZILDA GOMES MOREIRA - BAIRRO SÃO JOÃO BATISTA (BAIRRO CAMATA).</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_n_167.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_n_167.2019.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR. PREFEITO MUNICIPAL A CONTINUIDADE DA PAVIMENTAÇÃO DA RUA GAMBARINI DO BAIRRO COLINA COM CALÇAMENTO E REDE PLUVIAL, ATÉ O ENCONTRO DA  RUA ANTÔNIO GUEDES ALCOFORADO.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_n_168.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_n_168.2019.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA MAIOR O POLICIAMENTO E SEGURANÇA NO COMERCIO. EM ESPECIAL ENTRE OS MESES DE DEZEMBRO/19 A FEVEREIRO/20.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_n_169.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_n_169.2019.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE AS CRECHES MUNICIPAIS POSSAM FUNCIONAR NO MÊS DE JANEIRO, PERÍODO DE FÉRIAS ESCOLARES.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_n_170.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_n_170.2019.pdf</t>
   </si>
   <si>
     <t>SEJA FEITO REPARO NA AVENIDA ESPÍRITO SANTO PRÓXIMO A OFICINA DOS SONHOS. CONFORME FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_n_171.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_n_171.2019.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS A FIM DE QUE A REDE MUNICIPAL DE ENSINO POSSA OFERTAR A MODALIDADE DE ENSINO EDUCAÇÃO DO CAMPO, CONFORME PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
+    <t>3017</t>
+  </si>
+  <si>
+    <t>PAUTA</t>
+  </si>
+  <si>
+    <t>Pautas das Sessões</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3017/pauta_da_01a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 01ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3018</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3018/pauta_da_02a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 02ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3019</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3019/pauta_da_03a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 03ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3020</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3020/pauta_da_04a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 04ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3021</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3021/pauta_da_05a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 05ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3022</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3022/pauta_da_06a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 06ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3023</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3023/pauta_da_07a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 07ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3024</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3024/pauta_da_08a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 08ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3025</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3025/pauta_da_09a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 09ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3026</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3026/pauta_da_10a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 10ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3027</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3027/pauta_da_11a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 11ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3028</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3028/pauta_da_12a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 12ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3029</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3029/pauta_da_13a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 13ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3030</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3030/pauta_da_14a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 14ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3031</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3031/pauta_da_15a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 15ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3032</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3032/pauta_da_16a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 16ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3033</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3033/pauta_da_17a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 17ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3034</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3034/pauta_da_18_sessao_ordinaria_do_3_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 18ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3035</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3035/pauta_da_19a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 19ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3036</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3036/pauta_da_20a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 20ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
     <t>371</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Denis Pereira Amâncio, Eleandro Reis Konoski, João Mendes Amorim, Messias Alves Coelho</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 01/2019 - DELIBERA SOBRE A LISTA TRIPLICE PARA PROVIMENTO DO CARGO SUPERINTENDENTE MUNICIPAL</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/270/projeto_de_decreto_n_003.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/270/projeto_de_decreto_n_003.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 003/2019 – “PROPOSTA ORÇAMENTÁRIA DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2020”</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/988/projeto_de_decreto_05-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/988/projeto_de_decreto_05-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 005/2019 – “DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ HONORÁRIA DE PEDRO CANÁRIO A SRA. VICE-GOVERNADORA DO ESTADO – JACQUELINE MORAIS DA SILVA AVELINA”. De autoria do Poder Legislativo Municipal – Vereadora Ana Késia Silva Santos</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/989/projeto_de_decreto_06-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/989/projeto_de_decreto_06-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. MARIA DE LOURDES CANI”. De autoria do Poder Legislativo Municipal – Vereadora Ana Késia Silva Santos</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_decreto_07-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_decreto_07-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. CLAUDIO HENRIQUES PEREIRA”. De autoria do Poder Legislativo Municipal – Vereador Denis Pereira Amâncio</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/991/projeto_de_decreto_08-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/991/projeto_de_decreto_08-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. EVANILDE RIBEIRO COSTA”. De autoria do Poder Legislativo Municipal – Vereador Denis Pereira Amâncio</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/992/projeto_de_decreto_09-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/992/projeto_de_decreto_09-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. APARECIDO DA SILVA”. De autoria do Poder Legislativo Municipal – Vereador Eugênio Carlos Felix Motta</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/993/projeto_de_decreto_10-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/993/projeto_de_decreto_10-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. CIRLEUSA FIGUEREDO RAMOS”. De autoria do Poder Legislativo Municipal – Vereador Eugênio Carlos Felix Motta</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/994/projeto_de_decreto_11-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/994/projeto_de_decreto_11-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. GALENO TINOCO DE REZENDE”. De autoria do Poder Legislativo Municipal – Vereador Eugênio Carlos Felix Motta</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_decreto_12-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_decreto_12-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. LUIS CARLOS DE JESUS”. De autoria do Poder Legislativo Municipal – Vereador Geraldo de Jesus Pereira</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/996/projeto_de_decreto_13-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/996/projeto_de_decreto_13-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. SORAIA OLIVEIRA NUNES”. De autoria do Poder Legislativo Municipal – Vereador Geraldo de Jesus Pereira</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/997/projeto_de_decreto_14-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/997/projeto_de_decreto_14-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. KENIA MARCELLE SARAIVA OLIVEIRA”. De autoria do Poder Legislativo Municipal – Vereador Gerson Silva Santos</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/998/projeto_de_decreto_15-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/998/projeto_de_decreto_15-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. SORAYA LOPES SENA”. De autoria do Poder Legislativo Municipal – Vereador Gerson Silva Santos</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/999/projeto_de_decreto_16-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/999/projeto_de_decreto_16-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. IVALDERLANIA LYRA CALVANTE BEZERRA”. De autoria do Poder Legislativo Municipal – Vereador Gileno Gomes da Silva</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1000/projeto_de_decreto_17-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1000/projeto_de_decreto_17-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ HONORÁRIA DE PEDRO CANÁRIO A DRA. ROSANGELA MARIA CAMPOS PASSAMANI”. De autoria do Poder Legislativo Municipal – Vereador Gileno Gomes da Silva</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1001/projeto_de_decreto_18-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1001/projeto_de_decreto_18-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. VITÓRIO JESUS GONÇALVES”. De autoria do Poder Legislativo Municipal – Vereador Gileno Gomes da Silva</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_decreto_19-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_decreto_19-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. MARIA NILZA DA SILVA”. De autoria do Poder Legislativo Municipal – Vereador Idelbrando Silva de Freitas</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1003/projeto_de_decreto_20-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1003/projeto_de_decreto_20-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO HONORÁRIO DE PEDRO CANÁRIO AO DR. WESLEY CAMPORES”. De autoria do Poder Legislativo Municipal – Vereador Idelbrando Silva de Freitas</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1004/projeto_de_decreto_21-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1004/projeto_de_decreto_21-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. CLEUNICE DE JESUS SOUZA”. De autoria do Poder Legislativo Municipal – Vereador João Mendes Amorim</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1005/projeto_de_decreto_22-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1005/projeto_de_decreto_22-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. ROBENILTO DOS SANTOS RIBEIRO”. De autoria do Poder Legislativo Municipal – Vereador João Mendes Amorim</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_decreto_23-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_decreto_23-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. JOSÉ BATISTA DOS SANTOS”. De autoria do Poder Legislativo Municipal – Vereador José Erivaldo Tavares de Moraes</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_decreto_24-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_decreto_24-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. NOELI INÊS FORTE”. De autoria do Poder Legislativo Municipal – Vereador José Erivaldo Tavares de Moraes</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_decreto_25-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_decreto_25-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE A SR. RODRIGO SANTOS STREY”. De autoria do Poder Legislativo Municipal – Vereador José Erivaldo Tavares de Moraes</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1009/projeto_de_decreto_26-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1009/projeto_de_decreto_26-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. EDIVALDO MARCELINO EMILIO”. De autoria do Poder Legislativo Municipal – Vereador Messias Alves Coelho</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1010/projeto_de_decreto_27-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1010/projeto_de_decreto_27-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 027/2019 – “DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO DR. LAURO MARQUES AZEVEDO”. De autoria do Poder Legislativo Municipal – Vereador Messias Alves Coelho</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_decreto_28-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_decreto_28-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. MARIA LUIZA OLIVEIRA DE JESUS”. De autoria do Poder Legislativo Municipal – Vereador Messias Alves Coelho</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_decreto_29-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_decreto_29-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. JOVELINA DE OLIVEIRA SANTANA”. De autoria do Poder Legislativo Municipal – Vereador Otávio Lima dos Santos</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_decreto_30-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_decreto_30-2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. MARIA CHAGAS”. De autoria do Poder Legislativo Municipal – Vereador Otávio Lima dos Santos</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1031/projeto_de_decreto_31.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1031/projeto_de_decreto_31.2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a rejeição do Veto Integral ao Projeto de Lei no 066/2019".</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA NO MUNICÍPIO DE PEDRO CANÁRIO, NOS TERMOS DA LEI FEDERAL Nº 13.465, DE 11 DE JULHO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 028/2015.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>Bruno Teófilo Araújo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_complementar_004-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_complementar_004-2019.pdf</t>
   </si>
   <si>
     <t>Altera quantitativo do Anexo IV da Lei Complementar Municipal nº 028 / 2015 que "Institui nova estrutura administrativa municipal e dá outras providências".</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1039/005-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1039/005-2019.pdf</t>
   </si>
   <si>
     <t>Altera o ART. 86 da Lei complementar Municipal Nº 008/2008 - estatuto dos servidores públicos da administração pública direta, autarquias e fundações públicas do Município de Pedro Canário.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1040/006-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1040/006-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar Municipal Nº 009/2008.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA NO MUNICÍPIO DE PEDRO CANÁRIO, NOS TERMOS DA LEI FEDERAL Nº 13.465, DE 11 DE JULHO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS"_x000D_
 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 028/2015 -_x000D_
 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1059/img_20200114_0002_01-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1059/img_20200114_0002_01-2019.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 280 da Lei Complementar Municipal 08 de 25 de abril de 2008, estatuto dos servidores do Município de Pedro Canário- Estado do Espirito Santo e da outras providências.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/259/projeto_de_lei_n_002.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/259/projeto_de_lei_n_002.2019.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE O MUNICÍPIO DE PEDRO CANÁRIO - ES E CONSÓRCIO PÚBLICO PRODNORTE, PESSOA JURÍDICA DE NATUREZA DE DIREITO PRIVADO COM A FINALIDADE DE TRANSFORMAR A NATUREZA JURÍDICA DESTE CONSÓRCIO. DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_n_003.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_n_003.2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 003/2019 - CRIA A LEI "PATA AMIGA" INSTITUI O DEZEMBRO VERDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/247/projeto_de_lei_n_004-2019-_ratifica_deliberacao_da_assembleia_geral_cim_nortees_que_autoriza_o_ingresso_de_novos_municipes.pdf</t>
+  </si>
+  <si>
     <t>RATIFICA DELIBERAÇÃO DA ASSEMBLÉIA GERAL CIM NORTE/ES QUE AUTORIZA O INGRESSO DE NOVOS MUNÍCIPES CONSORCIADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_005.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_005.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 005/2019 - DISPÕE SOBRE OS PRINCÍPIOS DA POLÍTICA DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE NO MUNICÍPIO, ESTABELECE A ESTRUTURA E O FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/285/projeto_de_lei_006.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/285/projeto_de_lei_006.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 006/2019 - "DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_n_007-2019_-_institui_o_banco_de_ideias_legislativas_no_municipio_de_pedro_canario_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 07/2019 - "INSTITUI O PRÊMIO 'PROFESSOR DO ANO', NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_lei_08-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_lei_08-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DE PRONTO ATENDIMENTO, HOSPITAIS PÚBLICOS E PRIVADOS A COMUNICAREM ÁS DELEGACIAS DE POLÍCIA, QUANDO DO ATENDIMENTO EM SUAS UNIDADES DE PRONTO ATENDIMENTO, OS CASOS DE MULHERES VÍTIMAS DE AGRESSÕES FÍSICAS NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO ESTADO DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/449/projeto_de_lei_n_009.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/449/projeto_de_lei_n_009.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGAÇÃO DO SERVIÇO PÚBLICO MUNICIPAL A CONCEDER UM DIA DE LICENÇA POR ANO, PARA A REALIZAÇÃO DE EXAME PREVENTIVO DE CÂNCER, GINECOLÓGICO, DE MAMA E DE PRÓSTATA PARA OS(AS) FUNCIONÁRIOS(AS) DO MUNICÍPIO DE PEDRO CANÁRIO - ES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/269/projeto_de_lei_n_010.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/269/projeto_de_lei_n_010.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 010/2019 – “INSTITUI A SEMANA MUNICIPAL DE EDUCAÇÃO PARA OS DIREITOS DA MULHER NO MUNICÍPIO DE PEDRO CANÁRIO – ES E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/450/projeto_de_lei_11.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/450/projeto_de_lei_11.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA "IPTU AZUL" NO MUNICÍPIO DE PEDRO CANÁRIO - ES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_lei_n_014.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_lei_n_014.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 014/2019 – “DISPÕE SOBRE A VEDAÇÃO DA NOMEAÇÃO PARA CARGOS EM COMISSÃO DE PESSOAS QUE TENHAM SIDO CONDENADAS PELA LEI FEDERAL 11.340, A LEI MARIA DA PENHA, NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_015.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_015.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 015/2019 - CONCEDE REVISÃO ANUAL GERAL, NA FORMA DO ART. 37, INCISO X, AOS SERVIDORES DO QUADRO PERMANENTE DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_lei_n_016-2019-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento_vigente.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI 16/2019 - "AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 017/2019 - Dispõe acerca da atualização do valor fixado como piso salarial dos Agentes Comunitários de Saúde e dos Agentes de_x000D_
 Combate às Endemias, através da Lei Federal no 13.708, de 14 de agosto de 2018.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/253/projeto_de_lei_018-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/253/projeto_de_lei_018-2019.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A AFIXAÇÃO DE CARTAZ NOS CARTÓRIOS DE REGISTRO CIVIL INFORMANDO A GRATUIDADE DO REGISTRO DE NASCIMENTO, CASAMENTO E ATESTADO DE ÓBITO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_lei_019-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_lei_019-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 019/2019 – “DISPÕE SOBRE A CESSÃO DE USO GRATUITO DE IMPLEMENTO AGRÍCOLA DE PROPRIEDADE DO MUNICÍPIO DE PEDRO CANÁRIO – ES, POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS” - De autoria do Poder Legislativo Municipal – Vereador Gileno Gomes da Silva.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_lei_n_020.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_lei_n_020.2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO DA CRECHE SITUADA NO DISTRITO DE FLORESTA DO SUL, PASSA A DENOMINAR-SE CRECHE EUNICE DOS SANTOS RODRIGUES</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/252/projeto_de_lei_n_021.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/252/projeto_de_lei_n_021.2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE ACOLHIMENTO FAMILIAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1032/22-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1032/22-2019.pdf</t>
   </si>
   <si>
     <t>Institui sobre a nomeação de Praça Pública de dá outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 23/2019 - AUTORIZA AO PRESIDENTE DA CÂMARA MUNICIPAL EFETUAR ADIANTAMENTO AOS SUBSÍDIOS DOS VEREADORES E VENCIMENTOS DE SERVIDORES</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO COMITÊ DE INVESTIMENTOS NO ÂMBITO DO INSTITUTO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PEDRO CANÁRIO IPASPEC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/254/projeto_de_lei_n_025.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/254/projeto_de_lei_n_025.2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL DE PEDRO CANÁRIO/ES NO CALENDÁRIO OFICIAL DE EVENTOS NO MÊS DE MAIO O DIA MUNICIPAL DA FAMÍLIA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE NAS MATRÍCULAS E TRANSFERÊNCIA DE CRIANÇAS COM MÃES, TUTORAS OU CUIDADORAS, VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E VIOLÊNCIA SEXUAL NAS INSTITUIÇÕES EDUCACIONAIS DO MUNICÍPIO DE PEDRO CANÁRIO-ES.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/249/projeto_de_lei_n_027.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/249/projeto_de_lei_n_027.2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/451/projeto_de_lei_28.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/451/projeto_de_lei_28.2019.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DINHEIRO DIRETO NAS UNIDADES DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/250/projeto_de_lei_n_029.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/250/projeto_de_lei_n_029.2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O ECERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/300/projeto_de_lei_do_legislativo_030-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/300/projeto_de_lei_do_legislativo_030-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 030/2019 – “DISPÕE SOBRE O FORNECIMENTO E INSTALAÇÃO GRATUITA, PELA CONCESSIONÁRIA DE RETENÇÃO DE AR (ELIMINADORES DE AR), PARA HIDRÔMETROS A TODOS OS IMÓVEIS COMERCIAIS E RESIDENCIAIS DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS” - De autoria do Poder Legislativo Municipal – Vereador Messias Alves Coelho.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_do_legislativo_031-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_do_legislativo_031-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 031/2019 – “DISPÕE SOBRE A REDUÇÃO DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE PEDRO CANÁRIO” _x000D_
 De autoria do Poder Legislativo Municipal – Vereador Gileno Gomes da Silva.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1058/img_20200114_0003_32-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1058/img_20200114_0003_32-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a apropriação de cobrança de taxa de religação de energia e de água, em caso de corte de fornecimento por falta de pagamento no âmbito do Município de Pedro Canário, e dá outras providências".</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_033-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_033-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 033/2019 – “DISPÕE SOBRE A DIVULGAÇÃO DOS DADOS DOS CONSELHOS MUNICIPAIS NA PÁGINA OFICIAL DA PREFEITURA E CÂMARA MUNICIPAL NA INTERNET, E DÁ OUTRAS PROVIDÊNCIAS” - De autoria do Poder Legislativo Municipal – Vereador Gerson Silva Santos.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/261/projeto_de_lei_n_034.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/261/projeto_de_lei_n_034.2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 34/2019 - "AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Projeto de Lei nº 035/2019 – “ESTABELECE O AGENDAMENTO TELEFÔNICO DE CONSULTAS MÉDICAS PARA PACIENTES IDOSOS E/OU PORTADORES DE DEFICIÊNCIA, PREVIAMENTE CADASTRADOS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE PEDRO CANÁRIO”</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_lei_036-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_lei_036-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 036/2019 – “AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS” _x000D_
 De autoria do Poder Executivo Municipal – Sr. Prefeito Bruno Teófilo Araújo.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/474/projeto_de_lei_n_037.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/474/projeto_de_lei_n_037.2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O ESTADO DO ESPÍRITO SANTO NOS MOLDES DO ART. 241 DA CF/88, A CELEBRAR CONTRATO DE PROGRAMA COM A COMPANHIA ESPÍRITO SANTENSE DE SANEAMENTO, E DELEGAR REGULAÇÃO E FISCALIZAÇÃO DOS SERVIÇOS À AGENCIAS DE REGULAÇÃO DE SERVIÇOS PÚBLICOS - ERSP, NOS TERMOS DAS LEIS FEDERAIS Nº11.445/07 E 11.107/05, E LEI ESTADUAL Nº9.096/08, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/417/projeto_de_lei_38.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/417/projeto_de_lei_38.2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPARCELAMENTO E PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE PEDRO CANÁRIO - ES COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS, O INSTITUTO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DE PEDRO CANÁRIO - IPASPEC.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1057/img_20200114_0005_39-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1057/img_20200114_0005_39-2019.pdf</t>
   </si>
   <si>
     <t>"Institui projeto "Vigilância Amiga" que cria critérios para convênio entre Município e comércios, residencias, pessoas físicas e jurídicas para a integração de câmeras particulares ao sistema de videomonitoramento de Pedro Canário e dá outras providências".</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/484/projeto_de_lei_n_040.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/484/projeto_de_lei_n_040.2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, ESTABELECE POLÍTICA MUNICIPAL DA PESSOA COM DEFICIÊNCIA E O FUNDO MUNICIPAL DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1049/41-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1049/41-2019.pdf</t>
   </si>
   <si>
     <t>"Cria o programa de concessão de auxilio no transporte de mudança e dá outras providências".</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1043/43-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1043/43-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização de avisos sonoros por instituições financeiras, para informar senha aos deficientes visuais."</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1042/44-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1042/44-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição de entrada e circulação de pessoas alheias ao âmbito escolar sem a devida identificação e acompanhamento de funcionário da instituição de ensino".</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1054/45-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1054/45-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de Câmaras de Monitoramento e segurança nas creches e escolas Públicas Municipais.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_046-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_046-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 046/2019 - DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS COMERCIAIS, HOTEIS, MOTEIS, CASAS NOTURNAS E SIMILARES A ANEXAR AVISO EM LOCAIS VISÍVEIS SOBRE OS CRIMES PRATICADOS CONTRA CRIANÇAS E ADOLESCENTES E SUAS PENAS, E DÁ OUTRAS PROVIDÊNCIAS. - De autoria do Poder Legislativo Municipal – Vereador Eugênio Carlos Félix Motta.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/418/projeto_de_lei_48.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/418/projeto_de_lei_48.2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE HIPERMERCADOS, ATACADOS E SIMILARES NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO - ES DE POSSUÍREM CARRINHOS DE COMPRA ADAPTADOS PARA PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1046/49-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1046/49-2019.pdf</t>
   </si>
   <si>
     <t>Institui o conselho municipal do trabalho, emprego e renda e o fundo municipal do trabalho no Município de Pedro Canário.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/496/projeto_de_lei_50.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/496/projeto_de_lei_50.2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRESENTAÇÃO DE MÚSICAS, CANTORES OU CONJUNTOS MUSICAIS LOCAIS NA ABERTURA DE SHOWS MUSICAIS COM CAPACIDADE ESTIMADA SUPERIOR A 1.000 (MIL) ESPECTADORES REALIZADOS NO MUNICÍPIO DE PEDRO CANÁRIO/ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1056/img_20200114_0004_52-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1056/img_20200114_0004_52-2019.pdf</t>
   </si>
   <si>
     <t>"Institui em âmbito Municipal o programa saúde na escola e dá outras providências".</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1055/img_20200114_0006_53-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1055/img_20200114_0006_53-2019.pdf</t>
   </si>
   <si>
     <t>Proíbe a oferta de embutidos na composição da merenda de escolas e creches da rede Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_lei_54.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_lei_54.2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE PREVENÇÃO E  COMBATE AO AVC - ACIDENTE VASCULAR CEREBRAL NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO/ES.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1045/55-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1045/55-2019.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de segurança hídrica e gestão das águas e dá outras providências".</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>Messias (Doza), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/457/projeto_de_lei_56.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/457/projeto_de_lei_56.2019.pdf</t>
   </si>
   <si>
     <t>Institui o dia do futebol solidário no Município de Pedro Canário-ES e da outras providências.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1041/57-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1041/57-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cumprimento do decreto Nº9.579/2018, que regulamenta a contratação de aprendizes por empresas contratadas pela Prefeitura Municipal de Pedro Canário/ES e dá outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/498/projeto_de_lei_58.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/498/projeto_de_lei_58.2019.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO A INSERÇÃO DE MENSAGEM NA CONTRA CAPA DO CARNÊ DO IPTU, A ESPECIFICAÇÃO DOS CONTRIBUINTES QUE TEM DIREITO A ISENÇÃO NA FORMA QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_n_059.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_n_059.2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE QUE O CONSUMIDOR TENHA O DIREITO DE OBTER O SERVIÇO NO IMÓVEL QUE OCUPE LEGALMENTE, INDEPENDENTEMENTE DA QUITAÇÃO DA INADIMPLÊNCIA DO CONSUMIDOR ANTERIOR PERANTE A CONCESSIONÁRIA PERMISSIONÁRIA DE SERVIÇOS PÚBLICOS DE ENERGIA ELÉTRICA, ÁGUA E ESGOTAMENTO SANITÁRIO”. De autoria do Poder Legislativo Municipal – Vereador Denis Pereira Amâncio</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1047/60-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1047/60-2019.pdf</t>
   </si>
   <si>
     <t>" Institui o Política de prevenção à violência contra os educadores Públicos do magistério de Pedro Canário e cria disque denúncia contra as agressões".</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/499/projeto_de_lei_061.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/499/projeto_de_lei_061.2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DIVULGAÇÃO DOS DIREITOS DAS PESSOAS COM NEOPLASIA MALIGNA (CÂNCER) E DÁ OUTRAS PROVIDÊNCIAS, NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1034/62-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1034/62-2019.pdf</t>
   </si>
   <si>
     <t>Cria o "Programa Prata da Casa" que estabelece a obrigatoriedade de disponibilização de oportunidade para apresentação de grupos, bandas, cantores ou instrumentistas locais na abertura de eventos musicais com financiamento Público Municipal.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/985/projeto_de_lei_n_063.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/985/projeto_de_lei_n_063.2019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DE A ESCOLA NOTIFICAR AO CONSELHO TUTELAR DO MUNICÍPIO A RELAÇÃO DOS ALUNOS QUE APRESENTEM QUANTIDADE DE FALTAS ACIMA DE 30% (TRINTA POR CENTO) DO PERCENTUAL PERMITIDO EM LEI”. De autoria do Poder Legislativo Municipal – Vereador Gileno Gomes da Silva</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/473/projeto_de_lei_n_064.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/473/projeto_de_lei_n_064.2019.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS” De Autoria do Poder Executivo Municipal – Senhor Prefeito bruno Teófilo Araújo.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1051/65-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1051/65-2019.pdf</t>
   </si>
   <si>
     <t>Cria o programa 'Corona Solidária" para os veículos públicos no Município de Pedro Canario e dá outras Providências.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/497/projeto_de_lei_66.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/497/projeto_de_lei_66.2019.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PEDRO CANÁRIO PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1052/67-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1052/67-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a suspensão da cobrança referente a contribuição de iluminação pública ao consumidor residente em logradouros que não dispõem desse serviço no âmbito do Município de Pedro Canário.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1038/68-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1038/68-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza Poder Executivo a conceder direito real de uso de bem imóvel Municipal que especifica à associação cultural.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1036/plo_69-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1036/plo_69-2019.pdf</t>
   </si>
   <si>
     <t>"Altera disposições da Lei Municipal n" 1.262/2018 e dá outras providências "</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1033/70-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1033/70-2019.pdf</t>
   </si>
   <si>
     <t>Institui a campanha Dezembro Verde - Não ao abandono de animais no Município de Pedro Canário -ES e dá outras providências.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1037/71-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1037/71-2019.pdf</t>
   </si>
   <si>
     <t>Institui o sistema Municipal de Auditoria no âmbito do SUS das ações e serviços de saúde no Município de Pedro Canário e dá outras providencias.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1053/72-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1053/72-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação do posto de saúde situado na rua Júlia Bonelar, bairro Felinto Damião, denominar-se-á posto de saúde José Nunes de Araújo.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_73.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_73.2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza abertura de Créditos Adicionais Suplementares e dá outras providências".</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1048/74-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1048/74-2019.pdf</t>
   </si>
   <si>
     <t>Institui o "dia de doar" no calendário do Município de Pedro Canário - ES</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1035/75-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1035/75-2019.pdf</t>
   </si>
   <si>
     <t>Altera o ART.37 da Lei Municipal Nº 1.361/2019, que dispõe sobre os princípios da politica dos direitos da criança e do adolescente, estabelece e estrutura e o funcionamento do conselho Municipal dos direitos da criança e do adolescente, do fundo Municipal dos direitos da criança e do adolescente e do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1044/47-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1044/47-2019.pdf</t>
   </si>
   <si>
     <t>Institui agosto lilás e programa Lei Maria da Penha vai as escolas no Município de Pedro Canário- Es e da outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/298/projeto_de_lei_substitutivo_008-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/298/projeto_de_lei_substitutivo_008-2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo nº 008/2019 – “DISPÕE SOBRE A OBRIGAÇÃO DE PRONTO ATENDIMENTOS, HOSPITAIS PÚBLICOS E PRIVADOS A COMUNICAREM ÀS DELEGACIAS DE POLÍCIA, QUANDO DO ATENDIMENTO EM SUAS UNIDADES DE PRONTO ATENDIMENTO, OS CASOS DE MULHERES VÍTIMAS DE AGRESSÕES FÍSICAS, NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO, ESTADO DO ESPÍRITO SANTO” - De autoria do Poder Legislativo Municipal – Vereador Gerson Silva Santos.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_016_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_016_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/459/projeto_de_lei_substitutivo_31.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/459/projeto_de_lei_substitutivo_31.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo nº 031/2019 – “DISPÕE SOBRE A REDUÇÃO DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA DO MUNICÍPIO DE PEDRO CANÁRIO”_x000D_
 De autoria do Poder Legislativo Municipal – Vereador Gileno Gomes da Silva.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE PEDRO CANÁRIO A CELEBRAR ACORDO NOS AUTOS DA AÇÃO 0000991-91.2018.8.08.0051</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1050/002-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1050/002-2019.pdf</t>
   </si>
   <si>
     <t>"Institui o código de ética e de decoro parlamentar na Câmara de Pedro Canário-ES e da outras providências."</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_resolucao_n_003.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_resolucao_n_003.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 003/2019 - APROVA A INSTRUÇÃO NORMATIVA DO SISTEMA DE CONTROLE INTERNO – SCI Nº. 01/2019 – QUE DISPÕE A PRODUÇÃO DE INSTRUÇÕES NORMATIVAS DA UNIDADE CENTRAL DE CONTROLE INTERNO NA CÂMARA MUNICIPAL DE PEDRO CANÁRIO/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/419/projeto_de_resolucao_4.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/419/projeto_de_resolucao_4.2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PRESIDENTE DA CÂMARA MUNICIPAL A TRANSIGIR NOS AUTOS DO PROCESSO 0001208-42.2015.8.08.0051</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Denis Pereira Amâncio, Eleandro Reis Konoski, João Mendes Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_resolucao_5.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_resolucao_5.2019.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 149 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO - ES</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>“APROVA A INSTRUÇÃO NORMATIVA DO SISTEMA DE CONTROLE PATRIMONIAL – SCP – NP Nº 01/2019, QUE TRATA SOBRE REGISTROS, CONTROLE CESSÃO E INVENTÁRIO DE BENS E IMÓVEIS, PARA ANÁLISE, REVISÃO E APROVAÇÃO”. De autoria do Poder Legislativo Municipal – Mesa Diretora</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>“APROVA A INSTRUÇÃO NORMATIVA DO SISTEMA DE CONTROLE INTERNO – SCI – NP Nº 02/2019, QUE TRATA SOBRE ELABORAÇÃO DO RELATÓRIO E PARECER CONCLUSIVO DA UNIDADE CENTRAL DE CONTROLE INTERNO SOBRE A PRESTAÇÃO DE CONTAS ANUAL DA CÂMARA MUNICIPAL PARA ANALISE, REVISÃO E APROVAÇÃO”. De autoria do Poder Legislativo Municipal – Mesa Diretora</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/983/projeto_de_resolucao_8.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/983/projeto_de_resolucao_8.2019.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS CRITÉRIOS PARA SOLENIDADE DE CONCESSÃO DE TÍTULOS DE CIDADÃO CANARIENSE E DE CIDADÃO HONORÁRIO DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda á Lei Orgânica</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO AO ART. 7º DA LEI ORGÂNICA DO MUNICÍPIO, POSSIBILITANDO A PARTICIPAÇÃO DE CONSÓRCIOS PÚBLICOS QUANDO HOUVER INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_1.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_1.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 01/2019 - REQUERER APÓS OUVIDO O PLENÁRIO DESTA CASA DE LEIS, QUE ENVIE MOÇÃO DE PESAR AOS FAMILIARES DO SRº ANTÔNIO CARLOS DIAS FREIRE, PELO FALECIMENTO OCORRIDO NO DIA 21/02/2019.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_2.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_2.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 02/2019 - a) QUE SEJA ENVIADA CÓPIA INTEGRAL DE TODOS OS PROCESSOS LICITATÓRIOS QUE TENHAM POR OBJETO A LOCAÇÃO DE VEÍCULOS PARA TRANSPORTE DE PASSAGEIROS  DE QUALQUER NATUREZA, INCLUSIVE ESCOLAR, INCLUINDO OS TERMOS DE CONTRATO PARA OS EXERCÍCIOS DE 2017/2018, INDEPENDENTE DA FASE EM QUE SE ENCONTRAM._x000D_
 b) QUE SEJA ENVIADA CÓPIA DE TODOS OS PROCESSOS DE PAGAMENTO INSTAURADO COM BASE NOS PROCEDIMENTOS LICITATÓRIOS MENCIONADOS NO ITEM ANTERIOR, INDEPENDENTE DA FASE EM QUE SE ENCONTRAM; E _x000D_
 c) QUE SEJA CERTIFICADO PELO EXECUTIVO QUE AS CÓPIAS DE PROCESSOS ENCAMINHADOS SE REFEREM À TOTALIDADE DOS PROCEDIMENTOS REQUERIDOS;</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_3.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_3.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 03/2019 -  QUE SEJA ENCAMINHADO VIA CERTIDÃO OS LAUDOS DAS DUAS ÚLTIMAS VISTORIAS DADAS AOS ÔNIBUS, QUE PRESTAM SERVIÇO DE TODO TRANSPORTE ESCOLAR DO MUNICÍPIO, JUNTAMENTE COM O NOME DA EMPRESA OU RESPONSÁVEL POR FAZER A VISTORIA.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/293/requerimento_4.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/293/requerimento_4.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 04/2019 - QUE SEJA ENVIADA VIA CERTIDÃO RELAÇÃO ATUAL INTEGRAL DE TODOS OS VEÍCULOS SEJAM ESTES OFICIAIS (DE PROPRIEDADE DO MUNICÍPIO) E/OU LOCADOS QUE PERTENÇAM A TODAS AS SECRETARIAS DA PREFEITURA MUNICIPAL DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_5.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_5.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 05/2019 -  QUE SEJA ENVIADA VIA CERTIDÃO O TERMO DE CONVÊNIO ENTRE A PREFEITURA E A ASSOCIAÇÃO RESPONSÁVEL PELA QUADRA POLIESPORTIVA DO BAIRRO ESPLANADA OU DOCUMENTO QUE AUTORIZE O EXECUTIVO A FAZER A REFORMA DA MESMA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/295/requerimento_6.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/295/requerimento_6.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 006/2019 - Que seja encaminhado via certidão laudo informando as verdadeiras condições dos veículos que fazem transporte de pacientes para Vitória, haja vista denúncias, quanto aos passageiros não poderem utilizar os banheiros, entre outras.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/296/requerimento_7.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/296/requerimento_7.2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 007/2019 - SEJA ENCAMINHADO A ESTA CASA DE LEIS, VIA CERTIDÃO, RELATÓRIO DE TODOS OS SERVIDORES CONTRATADOS E EM CARGOS COMISSIONADOS NO QUADRO DE PESSOA ATUAL.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Eugênio, Geraldo, Gileno, José Erivaldo (Vado), Messias (Doza), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_8.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_8.2019.pdf</t>
   </si>
   <si>
     <t>a) seja enviada, via certidão, cópia integral do processo licitatório cujo objeto seja a contratação de empresa especializada para a reforma da_x000D_
 Creche do Distrito de Taquaras, incluindo os termos de contrato independente da fase em que se encontram e;_x000D_
 b) que seja certificado pelo executivo que as cópias de processos encaminhados se referem à totalidade dos procedimentos requeridos.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento_9.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento_9.2019.pdf</t>
   </si>
   <si>
     <t>Que informe via certidão quais foram os últimos dois processos seletivos realizados pela municipalidade, bem como, o número dos processos administrativos que os originaram.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento_10.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento_10.2019.pdf</t>
   </si>
   <si>
     <t>que informe via certidão relatório completo do consumo de combustível (gasolina/diesel), bem como, das trocas de óleo de todos os veículos sejam estes oficiais (de propriedade do município), e/ou locados, que pertençam a todas as secretarias da Prefeitura Municipal de Pedro Canário.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_11.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_11.2019.pdf</t>
   </si>
   <si>
     <t>Que informe via certidão relação de todos os contratos de caçambas e caminhões sejam oficiais (de propriedade do município) e/ou locados nos anos de 2017 e 2018 para a Prefeitura Municipal de Canário.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento_12.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento_12.2019.pdf</t>
   </si>
   <si>
     <t>Que envie "Voto de Louvor" aos Garis de todo o Município de Pedro Canário, citados abaixo, em virtude do dia 16 de Maio ser comemorado o dia do Gari.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_13.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_13.2019.pdf</t>
   </si>
   <si>
     <t>Que informe via certidão relação dos processos licitatórios que correspondem às obras de Drenagem Pluvial, Calçada Cidadã, Gabião e Pavimentação em bloco de concreto pré-moldado conforme a seguinte relação:_x000D_
 A) Pavimentação: Rua 13 de maio, Rua Sete de Setembro, Rua Nossa Senhora de Fátima, Rua Porto Azul, Rua Bela Vista, Rua ltaúnas, Avenida Anchieta no bairro Camata. Parte da Rua ltaguaçu, Morro Dantas, Travessa Mucurici, Benevides Júnior, Vinhático e José Jesuíno da Rocha no bairro Leonório._x000D_
 B) Drenagem: Rua 13 de maio, Sete de Setembro, ltaúnas e Bela Vista no bairro Camata._x000D_
 C) Gabião: Descida do bairro Camata com início na rua 13 de maio._x000D_
 D) Pavimentação e Drenagem: Rua Morro Dantas, Paulo lV, Júlio Cesar, Guarapari, Pinheiros no bairro Leonório._x000D_
 E) Pavimentação e Calcada Cidadã: Rua Canavieiras, Rua Malenza bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Ana Késia, Denis Pereira, Gerson, João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_14.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_14.2019.pdf</t>
   </si>
   <si>
     <t>Que seja entregue via certidão cópia das portarias de nomeação dos servidores comissionados da Câmara Municipal de Vereadores de Pedro Canário referentes aos anos de 2017 , 2018 e 2019, bem corno copia dos espelhos de ponto dos mesmos e atestado de ponto dos assessores parlamentares do mesmo período.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/372/requerimento_15.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/372/requerimento_15.2019.pdf</t>
   </si>
   <si>
     <t>que seja certificado com Voto de Louvor Associação Recreativa Assistencial ao ldoso - ARAI em virtude dos seus 30 anos de fundação.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_16.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_16.2019.pdf</t>
   </si>
   <si>
     <t>que envie "MOÇÃO DE PESAR" aos Familiares do Sr. Mario de Jesus Santos, pelo falecimento ocorrido no dia 19 de maio de 2019.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/393/requerimento_17.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/393/requerimento_17.2019.pdf</t>
   </si>
   <si>
     <t>Que seja certificado com Voto de Louvor:_x000D_
 1) Srº Argentino Arthur em virtude dos seis anos de dedicação a presidência do ARAI;_x000D_
 2) Srª Mercina de Oliveira em virtude dos seis anos de dedicação a presidência do ARAI.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/394/requerimento_18.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/394/requerimento_18.2019.pdf</t>
   </si>
   <si>
     <t>Que seja certificado com Voto de Louvor a Igreja Adventista do Sétimo Dia em virtude da realização da Feira da Saúde em 25/05/2019 no Município de Pedro Canário.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/395/requerimento_19.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/395/requerimento_19.2019.pdf</t>
   </si>
   <si>
     <t>Que envie "MOÇÃO DE PESAR" aos Familiares do Sr. Geraldo Pereira Nicomedes , pelo falecimento ocorrido no dia 16/05/2019 e aos familiares de Antônia Martins Rubim, pelo falecimento ocorrido no dia 27/05/2019 "</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/396/requerimento_20.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/396/requerimento_20.2019.pdf</t>
   </si>
   <si>
     <t>Que seja entregue via certidão cópia integral:_x000D_
 1) Dos processos licitatórios ocorridos no ano de 2019 na Câmara Municipal de Vereadores;_x000D_
 2) De todos os contratos firmados no ano de 2019 na Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/397/requerimento_21.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/397/requerimento_21.2019.pdf</t>
   </si>
   <si>
     <t>Que seja oficializado a Secretária Municipal de Governo, que seja enviado via certidão as informações à seguir sobre XXXI Forró da Tábua Lascada:_x000D_
 a) Comissão de Festas e/ou responsáveis pela promoção do Forró da Tábua Lascada;_x000D_
 b) Cópias de procedimentos licitatórios, incluindo dispensas de licitação e contratos, bem como publicações, termos de ratificações e toda e qualquer_x000D_
 informação, relacionados até à bandas, ornamentação, promoção do evento e qualquer atividade onerosa ou gratuita relacionada à Festa da Tábua Lascada:_x000D_
 c) Todo e qualquer instrumento de contrato, termo de convênio, de concessão, cessão ou autorização relacionada à Festa da Tábua Lascada;_x000D_
 d) Toda e qualquer documentação relacionada à qualquer tipo de vínculo do Município com outras unidades federativas e pessoas jurídicas de qualquer_x000D_
 natureza relacionadas à Festa da Tábua Lascada.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/415/requerimento_22.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/415/requerimento_22.2019.pdf</t>
   </si>
   <si>
     <t>Que seja certificado com Voto de Louvor:_x000D_
 - ao Mete Marcha Moto Clube em virtude da realização do evento 2" Bate-papo para Motociclistas, sob a presidência de Alberto Bergamo em  16/06/2019 no Município de Pedro Canário.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_23.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_23.2019.pdf</t>
   </si>
   <si>
     <t>que seja enviado via certidão as informações a seguir, sobre o Processo Seletivo Simplificado da Secretaria Municipal de Saúde 001/2019:_x000D_
 a) Portaria que designa comissão responsável pelo PSS da Secretaria Municipal de Saúde 001/2019;_x000D_
 b) Copia integral dos títulos e documentação comprobatória do tempo de serviço dos candidatos classificados no PSS da Secretaria Municipal de_x000D_
 Saúde 001/2019.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/475/requerimento_24.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/475/requerimento_24.2019.pdf</t>
   </si>
   <si>
     <t>que seja enviado via certidões as prestações de contas relativas a todas as contratações e concessões que tenha por objeto indireto ou diretamente os seguintes eventos:_x000D_
 A) Do evento ocorrido nas datas 23 a 26 de Maio do ano corrente no distrito de Floresta do Sul._x000D_
 B) Do evento ocorrido no Assentamento Castro Alves nas datas 28 e 29 de junho do ano corrente._x000D_
 C) Do XXXI forro da tábua lascada ocorrido nas datas 19 a21de julho do ano corrente._x000D_
 D) Do evento XIV forró da cana verde.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/476/requerimento_25.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/476/requerimento_25.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado via certidões cópias de todos os decretos que tenha por objeto a suplementação de créditos expedito do mês de janeiro do ano corrente até a data de recebimento deste requerimento.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>Eugênio, Geraldo, Gileno, João Amorim, José Erivaldo (Vado), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/477/requerimento_26.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/477/requerimento_26.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado via certidão cópias das pastas diária de relatório de viagem de todos os veículos da Prefeitura Municipal (próprios e/ou locados), dizendo quilometragem, motorista e trajeto.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_27.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_27.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado via certidão cópias de todos os contratos emergências e contratos que foram aditivados de janeiro de 2017 a agosto de 2019.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/489/requerimento_28.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/489/requerimento_28.2019.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado a esta Casa de Leis, via certidão, relatório de todos os servidores contratados e em cargos comissionados no quadro de pessoal atual.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/490/requerimento_29.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/490/requerimento_29.2019.pdf</t>
   </si>
   <si>
     <t>Que seja certificado com Voto de Louvor o Professor Gildo Nunes Soares em virtude dos excelentes serviços prestados a Educação Canariense.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_30.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_30.2019.pdf</t>
   </si>
   <si>
     <t>Que envie "MOÇÃO DE PESAR' aos Familiares da Senhora Silvana Rosa Silva, pelo falecimento ocorrido no dia 15 de agosto de 2019, e aos Familiares Senhora Maria Lucia de Jesus da Silva, pelo falecimento ocorrido no dia 17 de agosto de 2019.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_31.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_31.2019.pdf</t>
   </si>
   <si>
     <t>Que envie "MOÇÃO DE PESAR" aos Familiares dos irmãos Luiz Carlos Raiz e Antônio Carlos Raiz, pelo falecimento ocorrido no dia 10 de agosto de 2019.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_32.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_32.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado via certidão cópias das pastas diárias ou documentos equivalentes que informem a quilometragem (inclusive tacógrafo) ou horas trabalhadas (horímetro) de todos as máquinas pesadas, tratores e implementos agrícolas, caminhões, ônibus e demais utilitários da Prefeitura Municipal (próprios, locados ou cedido), à disposição do Executivo ou cedido, bem como o servidor que utilizou com a respectiva data, horário, local de trabalho e descrição do serviço prestado. Que seja remetido também, cópias das solicitações dos produtores rurais requerendo máquinas e o cronograma de atendimento destes, caso haja.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_33.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_33.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado via certidão, livro,s de registro e/ou espelho de ponto dos funcionários da Secretaria Municipal de Saúde, bem como, relatório das localidades onde estes estão cumprindo o horário. Que seja enviado também o CNES do Município, bem como o comprovante das horas trabalhadas dos médicos que atuam com vínculo empregatício no município.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_34.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_34.2019.pdf</t>
   </si>
   <si>
     <t>que seja enviado via certidão, o motivo pelo qual a obra da praça de Cristal do Norte foi paralisada.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_035-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_035-2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 35/2019 - requerer após ouvido o Plenário desta Casa de leis, que envie "MOÇÃO DE PESAR" aos Familiares da Senhora Maria Ferreira de Souza (mais conhecida como dona Cota), pelo falecimento ocorrido no dia 30 de agosto de 2019.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_036-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_036-2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 36/2019 - requerer após ouvido o Plenário desta Casa de leis, que envie "Voto de Louvor" ao Sr. Waldivio Alves da Luz patrono e regente da Banda Marcial.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_037-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_037-2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 37/2019 - requerer após ouvido o Plenário desta Casa de leis, que envie "VOTO DE LOUVOR" aos integrantes da Banda Marcial "Waldivio Alves da Luz":_x000D_
 _x000D_
 Maria das Graças Oliveira_x000D_
 Aldemir Gonçalves dos Santos_x000D_
 Pedro Ribeiro Neto_x000D_
 Ransmiller Brunelli Camporesi_x000D_
 Taís Fonseca Rodrigues_x000D_
 Angelo Rodrigues da Silva_x000D_
 Jubiane Gonçalves Santana_x000D_
 Stefany Ribeiro dos Santos_x000D_
 Jhone Ribeiro de Jesus_x000D_
 Renan Oliveira Athayde_x000D_
 Daniela Pereira da Silva_x000D_
 Edineide Ribeiro da Silva_x000D_
 Vanete Ferreira Lima_x000D_
 Edla Dummer_x000D_
 Amanda Oliveira Santhos_x000D_
 Judson De Jesus Santos_x000D_
 lsadora Davi Gomes_x000D_
 Nádia Ribeiro Penitente_x000D_
 Maria Helena Araújo Mamede_x000D_
 Gilberto Carlos Coelho_x000D_
 Tânia Faustino Santos_x000D_
 Juliana Cristina Rocha Neves_x000D_
 Adelino Justiniano pereira_x000D_
 Monick da Rocha Pereira_x000D_
 Maria da Conceição Almeida_x000D_
 Dinalva Beltrão de Oliveirau_x000D_
 Rutileia Aguiar Lacet_x000D_
 Pollyana Lacet Gonçalves_x000D_
 Paolla Lacet Gonçalves_x000D_
 José Carlos Lima Gonçalves_x000D_
 Brígida Bredoff Vieira_x000D_
 Vinicius Pereira Santos._x000D_
 Bianca Magevski Bueno_x000D_
 Silvana da Penha Rocha_x000D_
 Ruan Figueiredo</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_038-2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_038-2019.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 38/2019 - "Que seja enviado via certidão, cópia integral da solicitação de data para realização do evento beneficente (4" jogo das Estrelas Futebol Solidário) Protocolado sob o número de processo 4300/19 em 02/09/2019 conforme copia em anexo.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/421/requerimento_39.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/421/requerimento_39.pdf</t>
   </si>
   <si>
     <t>Que seja certificado com voto de louvor, aos responsáveis pela realização do Desfile da Independência: a CRISTAL ORQUESTRA (através de seus representantes; Neenias Cassimiro de Matos e Gisele A. Pereira Santos), bem como: Marilza Odete Favarato Pierote, Magna Mendes Dias e Edizio Santana Souza, representantes da comunidade de Cristal do Norte, em virtude do Desfile da Independência realizado em Cristal do Norte no dia 08 de setembro de 2019.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/422/requerimento_40.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/422/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Requerer da Secretaria de Assistência Social a programação do término da reforma do CRAS no bairro Camata, e também a relação dos valores dos programas de aquisição dos alimentos coordenados por essa Secretária.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/423/requerimento_41.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/423/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Que envie "MOÇÃO DE PESAR" aos Familiares da recém-nascida Pietra Sousa Santos, nascida e falecida no dia 22 de setembro de 2419, Filha de Thaís Sousa Santos e André Luiz Santos Telles.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/424/requerimento_42.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/424/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Que envie requerimento formal à Prefeitura Municipal para que forneça documento técnico hábil a comprovar se há ou não renúncia de receita no Projeto de Lei 077/2018, protocolado sob o número 8.436/2018, o qual trata sobre taxa de licenciamento ambiental.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/425/requerimento_43.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/425/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Que seja certificado com Voto de Louvor:_x000D_
 1) o Dr. Mário Sergio de Castro Monteiro em virtude do Dia do Médico celebrado no dia 18 de outubro._x000D_
 2) o Dr. Alfredo Brito Filho em virtude do Dia do Médico celebrado no dia 18 de outubro._x000D_
 3) o Drª. Mariana Oliveira Teixeira em virtude do Dia do Médico celebrado no dia 18 de outubro.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/426/requerimento_44.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/426/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Que seja enviado via certidão cópia integral, impressa dos seguintes processos nº003738/2019; nº 003774/2O19; nº 003586/2019; nº 003565/2019; nº 003566/2019; nº 003599/2019; nº 003473/2019; nº 002825/2019; nº 002577/2019; nº 002642/2019; nº 003490/2019; nº 003601/2019; nº 004016/2019; nº 003867/2019; nº 001347/2019; nº 003474/2019; nº 003326/2019; nº 003334/2019; nº 003598/2019.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/470/requerimento_45.2019_frHWRED.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/470/requerimento_45.2019_frHWRED.pdf</t>
   </si>
   <si>
     <t>REQUER QUE ENVIE MOÇÃO DE PESAR AOS FAMILIARES DO JOVEM RENATO DE JESUS FREITAS, NASCIDO EM 03/09/1990 E FALECIDO NO DIA 23/08/2019 FILHO DE SIBALDO LIMA DE FREITAS E ILDA DE JESUS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento_46.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento_46.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado via certidão, documentação comprobatória de recebimento e de despesas, inclusive extratos bem como relatório detalhando quanto a Secretaria de Saúde recebe, quanto ainda tem e onde está sendo gasto o recurso do MAC encaminhado para o Município.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/471/requerimento_47.2019_xzJingi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/471/requerimento_47.2019_xzJingi.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CERTIFICADO COM VOTO DE LOUVOR:_x000D_
 1) BRUNO MARINHO SANTOS SILVA EM VIRTUDE DA PARTICIPAÇÃO NA ETAPA NACIONAL DA OLIMPÍADA DE ASTRONOMIA E ASTRONÁUTICA._x000D_
 2) JANDILSON PEREIRAS MAIA FILHO EM VIRTUDE DA PARTICIPAÇÃO NA ETAPA NACIONAL DA OLIMPÍADA DE ASTRONOMIA E ASTRONÁUTICA._x000D_
 3) PROF.: GIOVANI DA SILVA BAYERL EM VIRTUDE DA PARTICIPAÇÃO NA ETAPA NACIONAL DA OLIMPÍADA DE ASTRONOMIA E ASTRONÁUTICA.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1024/requerimento_n_048.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1024/requerimento_n_048.2019.pdf</t>
   </si>
   <si>
     <t>Que envie “VOTO DE LOUVOR” ao Presidente da Assembleia Legislativa Deputado Erick Musso pelo destaque da Assembleia no Brasil levando primeiro lugar.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1025/requerimento_n_050.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1025/requerimento_n_050.2019.pdf</t>
   </si>
   <si>
     <t>Que seja certificado com Voto de Louvor:_x000D_
 1)Kauã Lucas Figueiredo Souza em virtude do seu destaque no futebol, elevando o nome do município em outros Estados._x000D_
 2)Deputado Federal Evair Vieira de Melo em virtude dos relevantes serviços prestados ao município de Pedro Canário</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1026/requerimento_n_051.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1026/requerimento_n_051.2019.pdf</t>
   </si>
   <si>
     <t>que sejam certificados com VOTO DE LOUVOR aos diretores das escolas da Rede Estadual localizadas Pedro Canário e da Rede Municipal._x000D_
 _x000D_
 Diretores de Escolas Estaduais:_x000D_
 Celio Oliveira Souza_x000D_
 Jesse Ferreira dos Santos_x000D_
 Lucineia Almeida da Silva_x000D_
 Marisete Teixeira Brito Inocente_x000D_
 Valdineia Rosa Kramer_x000D_
 Vanuza Baatista da Silva_x000D_
 _x000D_
 Diretores de Escolas Municipais:_x000D_
 Adriana Teixeira Ferreira_x000D_
 Ana Julia Cardoso de Sá_x000D_
 Carlos Magno dos Santos Martins_x000D_
 Cleidiane da Silva Olimpio_x000D_
 Cristina Kurdt Bastita_x000D_
 Deisiane Souza Jardim_x000D_
 Fabricia Cerqueira dos Santos Silva_x000D_
 Geane Amorim de Souza Barbosa_x000D_
 Gracielle Nunes Botelho_x000D_
 Karla Jesus Da Silva_x000D_
 Regina de Fatima Firme Freitas_x000D_
 Sabrina Codeco Moreira_x000D_
 Sheila Kátia da Costa Cardoso_x000D_
 Vagna dos Santos Crizóstomo_x000D_
 Zenaide Barros_x000D_
 Zenilda Kramer Cordeiro Oliveira_x000D_
 _x000D_
 Secretário Municipal de Educação:_x000D_
 Gildo Nunes Soares</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>Ana Késia, Denis Pereira, Eugênio, Geraldo, Gerson, Gileno, Idelbrando, João Amorim, José Erivaldo (Vado), Messias (Doza), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1027/requerimento_n_052.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1027/requerimento_n_052.2019.pdf</t>
   </si>
   <si>
     <t>Que seja entregue via certidão cópia integral da pasta de diária de relatório de viagem do veiculo da Câmara Municipal de Vereadores de Pedro Canário, bem como, os gastos detalhados com combustível por mês referente ao ano de 2019.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1028/requerimento_n_053.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1028/requerimento_n_053.2019.pdf</t>
   </si>
   <si>
     <t>Que tome ciência, bem como encaminhe resposta sobre quais medidas serão adotadas para a realização do Concurso Público para contratação de servidores pelo Poder Executivo Municipal, conforme denúncia publicada no site desta Casa Legislativa, que segue em anexo.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>VETP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/500/veto_3.2019_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/500/veto_3.2019_2.pdf</t>
   </si>
   <si>
     <t>Veto Parcial Exarado ao Projeto de Lei Nº 050/2018 – “DISPÕE SOBRE O FUNCIONAMENTO DO MERCADO PÚBLICO NO MUNICÍPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS”. Poder Executivo Municipal – Sr. Prefeito Bruno Teófilo Araújo.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI 020/2019 - "DISPÕE SOBRE NOMEAÇÃO DA CRECHE SITUADA NO DISTRITO DE FLORESTA DO SUL, PASSA A DENOMINAR-SE CRECHE EUNICE DOS SANTOS RODRIGUES" - REQUERENTE - SR. PREFEITO BRUNO TEÓFILO ARAÚJO.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/456/veto_integral_002.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/456/veto_integral_002.2019.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI 018/2019 - TORNA OBRIGATÓRIA A AFIXAÇÃO DE CARTAZ NOS CARTÓRIOS DE REGISTRO CIVIL INFORMANDO A GRATUIDADE DO REGISTRO DE NASCIMENTO, CASAMENTO E ATESTADO DE ÓBITO.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1030/veto_04.2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1030/veto_04.2019.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL EXARADO AO PROJETO DE LEI Nº 066/2019 - "ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO  DE PEDRO CANÁRIO PARA O EXERCÍCIO FINANCEIRO DE 2020"</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Eleição das Comissões Permanentes</t>
   </si>
   <si>
     <t>ELEIÇÃO DAS COMISSÕES PERMANENTES PARA O BIÊNIO 2019/2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -4205,67 +4400,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/275/indicacao_1.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/276/indicacao_2.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/277/indicacao_3.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/278/indicacao_4.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_5.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_6.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/281/indicacao_7.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/282/indicacao_8.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_9.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_10.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/289/indicacao_11.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/326/indicacao_12.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/327/indicacao_13.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/328/indicacao_14.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/329/indicacao_15.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_16.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/331/indicacao_17.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/332/indicacao_18.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/333/indicacao_19.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/334/indicacao_20.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/335/indicacao_21.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/336/indicacao_22.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/337/indicacao_23.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/338/indicacao_24.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/339/indicacao_25.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_26.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_27.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_28.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_29.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_30.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/345/indicacao_31.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/346/indicacao_32.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_33.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_34.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_35.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_36.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/351/indicacao_37.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_38.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_39.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/354/indicacao_40.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_41.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_42.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_43.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_44.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_45.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_46.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_47.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_48.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_49.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_50.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_51.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_52.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_53.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/376/indicacao_54.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/377/indicacao_55.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/378/indicacao_56.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_57.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_58.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_59.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_60.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_61.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao_62.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_63.2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_64.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_65.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_66.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_67.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_68.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_69.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao_70.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/399/indicacao_71.2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/416/indicacao_72.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_73.2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_74.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_75.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_76.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/404/indicacao_77.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_78.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/406/indicacao_79.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_81.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_82.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_83.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/412/indicacao_84.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao_85.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_86.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/439/indicacao_87.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/440/indicacao_88.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_89.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_91.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_92.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_93.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_94.2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_95.2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/447/indicacao_96.2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_97.2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_99.2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_100.2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_101.2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_102.2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_103.2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_104.2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/481/indicacao_105-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/482/indicacao_106-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/485/indicacao_107-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_108-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_109-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/262/indicacao_110-2019_0001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/263/indicacao_111-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/264/indicacao_112-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/265/indicacao_113-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/266/indicacao_114-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/304/indicacao_115-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/305/indicacao_116-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/306/indicacao_117-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/307/indicacao_118-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/308/indicacao_119-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/309/indicacao_120-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/310/indicacao_121-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/311/indicacao_122-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/312/indicacao_123-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/313/indicacao_124-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/314/indicacao_125-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/315/indicacao_126-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_127.2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/438/indicacao_1282019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/428/indicacao_129.2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/429/indicacao_130.2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/430/indicacao_131.2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/431/indicacao_132.2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/432/indicacao_133.2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_134.2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_135.2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_136.2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/436/indicacao_137.2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_138.2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/460/indicacao_139.2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/461/indicacao_0140.2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/462/indicacao_141.2019_ezhf96m.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_142.2019_pr1i08p.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_143.2019_C86Ze5A.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/465/indicacao_144.2019_9R8k7q6.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_145.2019_XiOyexd.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_146.2019_xEBpTYF.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_147.2019_gg1njkO.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_148.2019_7ABAbuU.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_n_149.2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_n_150.2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_n_151.2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/511/indicacao_n_152.2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/512/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/514/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_158.2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/519/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1014/indicacao_n_162.2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1015/indicacao_n_163.2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_n_164.2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_n_165.2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_n_166.2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_n_167.2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_n_168.2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_n_169.2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_n_170.2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_n_171.2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/270/projeto_de_decreto_n_003.2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/988/projeto_de_decreto_05-2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/989/projeto_de_decreto_06-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_decreto_07-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/991/projeto_de_decreto_08-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/992/projeto_de_decreto_09-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/993/projeto_de_decreto_10-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/994/projeto_de_decreto_11-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_decreto_12-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/996/projeto_de_decreto_13-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/997/projeto_de_decreto_14-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/998/projeto_de_decreto_15-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/999/projeto_de_decreto_16-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1000/projeto_de_decreto_17-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1001/projeto_de_decreto_18-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_decreto_19-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1003/projeto_de_decreto_20-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1004/projeto_de_decreto_21-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1005/projeto_de_decreto_22-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_decreto_23-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_decreto_24-2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_decreto_25-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1009/projeto_de_decreto_26-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1010/projeto_de_decreto_27-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_decreto_28-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_decreto_29-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_decreto_30-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1031/projeto_de_decreto_31.2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_complementar_004-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1039/005-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1040/006-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1059/img_20200114_0002_01-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/259/projeto_de_lei_n_002.2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_n_003.2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_005.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/285/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_lei_08-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/449/projeto_de_lei_n_009.2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/269/projeto_de_lei_n_010.2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/450/projeto_de_lei_11.2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_lei_n_014.2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_015.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/253/projeto_de_lei_018-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_lei_019-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_lei_n_020.2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/252/projeto_de_lei_n_021.2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1032/22-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/254/projeto_de_lei_n_025.2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/249/projeto_de_lei_n_027.2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/451/projeto_de_lei_28.2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/250/projeto_de_lei_n_029.2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/300/projeto_de_lei_do_legislativo_030-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_do_legislativo_031-2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1058/img_20200114_0003_32-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_033-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/261/projeto_de_lei_n_034.2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_lei_036-2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/474/projeto_de_lei_n_037.2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/417/projeto_de_lei_38.2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1057/img_20200114_0005_39-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/484/projeto_de_lei_n_040.2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1049/41-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1043/43-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1042/44-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1054/45-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_046-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/418/projeto_de_lei_48.2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1046/49-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/496/projeto_de_lei_50.2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1056/img_20200114_0004_52-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1055/img_20200114_0006_53-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_lei_54.2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1045/55-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/457/projeto_de_lei_56.2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1041/57-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/498/projeto_de_lei_58.2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_n_059.2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1047/60-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/499/projeto_de_lei_061.2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1034/62-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/985/projeto_de_lei_n_063.2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/473/projeto_de_lei_n_064.2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1051/65-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/497/projeto_de_lei_66.2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1052/67-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1038/68-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1036/plo_69-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1033/70-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1037/71-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1053/72-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_73.2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1048/74-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1035/75-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1044/47-2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/298/projeto_de_lei_substitutivo_008-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_016_2.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/459/projeto_de_lei_substitutivo_31.2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1050/002-2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_resolucao_n_003.2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/419/projeto_de_resolucao_4.2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_resolucao_5.2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/983/projeto_de_resolucao_8.2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_1.2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_2.2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_3.2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/293/requerimento_4.2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_5.2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/295/requerimento_6.2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/296/requerimento_7.2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_8.2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento_9.2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento_10.2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_11.2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento_12.2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_13.2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_14.2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/372/requerimento_15.2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_16.2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/393/requerimento_17.2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/394/requerimento_18.2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/395/requerimento_19.2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/396/requerimento_20.2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/397/requerimento_21.2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/415/requerimento_22.2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_23.2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/475/requerimento_24.2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/476/requerimento_25.2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/477/requerimento_26.2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_27.2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/489/requerimento_28.2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/490/requerimento_29.2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_30.2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_31.2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_32.2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_33.2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_34.2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_035-2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_036-2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_037-2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_038-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/421/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/422/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/423/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/424/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/425/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/426/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/470/requerimento_45.2019_frHWRED.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento_46.2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/471/requerimento_47.2019_xzJingi.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1024/requerimento_n_048.2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1025/requerimento_n_050.2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1026/requerimento_n_051.2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1027/requerimento_n_052.2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1028/requerimento_n_053.2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/500/veto_3.2019_2.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/456/veto_integral_002.2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1030/veto_04.2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/275/indicacao_1.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/276/indicacao_2.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/277/indicacao_3.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/278/indicacao_4.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/279/indicacao_5.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/280/indicacao_6.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/281/indicacao_7.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/282/indicacao_8.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_9.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_10.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/289/indicacao_11.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/326/indicacao_12.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/327/indicacao_13.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/328/indicacao_14.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/329/indicacao_15.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_16.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/331/indicacao_17.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/332/indicacao_18.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/333/indicacao_19.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/334/indicacao_20.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/335/indicacao_21.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/336/indicacao_22.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/337/indicacao_23.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/338/indicacao_24.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/339/indicacao_25.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_26.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_27.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_28.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/472/indicacao_29.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_30.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/345/indicacao_31.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/346/indicacao_32.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_33.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/348/indicacao_34.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_35.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_36.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/351/indicacao_37.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_38.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_39.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/354/indicacao_40.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_41.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_42.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/362/indicacao_43.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_44.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_45.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_46.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_47.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_48.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_49.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_50.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_51.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_52.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_53.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/376/indicacao_54.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/377/indicacao_55.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/378/indicacao_56.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/379/indicacao_57.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_58.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_59.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_60.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_61.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/384/indicacao_62.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/385/indicacao_63.2017.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/386/indicacao_64.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/387/indicacao_65.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/388/indicacao_66.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/389/indicacao_67.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/390/indicacao_68.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/391/indicacao_69.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/398/indicacao_70.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/399/indicacao_71.2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/416/indicacao_72.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/400/indicacao_73.2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/401/indicacao_74.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/402/indicacao_75.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/403/indicacao_76.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/404/indicacao_77.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/405/indicacao_78.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/406/indicacao_79.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/409/indicacao_81.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/410/indicacao_82.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/411/indicacao_83.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/412/indicacao_84.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/413/indicacao_85.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/414/indicacao_86.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/439/indicacao_87.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/440/indicacao_88.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/441/indicacao_89.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/442/indicacao_91.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/443/indicacao_92.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/444/indicacao_93.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/445/indicacao_94.2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/446/indicacao_95.2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/447/indicacao_96.2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/448/indicacao_97.2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/453/indicacao_99.2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/454/indicacao_100.2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/455/indicacao_101.2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/478/indicacao_102.2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/479/indicacao_103.2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/480/indicacao_104.2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/481/indicacao_105-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/482/indicacao_106-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/485/indicacao_107-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_108-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/487/indicacao_109-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/262/indicacao_110-2019_0001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/263/indicacao_111-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/264/indicacao_112-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/265/indicacao_113-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/266/indicacao_114-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/304/indicacao_115-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/305/indicacao_116-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/306/indicacao_117-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/307/indicacao_118-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/308/indicacao_119-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/309/indicacao_120-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/310/indicacao_121-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/311/indicacao_122-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/312/indicacao_123-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/313/indicacao_124-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/314/indicacao_125-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/315/indicacao_126-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_127.2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/438/indicacao_1282019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/428/indicacao_129.2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/429/indicacao_130.2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/430/indicacao_131.2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/431/indicacao_132.2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/432/indicacao_133.2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/433/indicacao_134.2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_135.2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/435/indicacao_136.2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/436/indicacao_137.2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/437/indicacao_138.2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/460/indicacao_139.2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/461/indicacao_0140.2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/462/indicacao_141.2019_ezhf96m.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/463/indicacao_142.2019_pr1i08p.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/464/indicacao_143.2019_C86Ze5A.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/465/indicacao_144.2019_9R8k7q6.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/466/indicacao_145.2019_XiOyexd.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/467/indicacao_146.2019_xEBpTYF.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/468/indicacao_147.2019_gg1njkO.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_148.2019_7ABAbuU.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/503/indicacao_n_149.2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/509/indicacao_n_150.2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/510/indicacao_n_151.2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/511/indicacao_n_152.2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/512/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/513/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/515/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/514/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/516/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_158.2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/518/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/519/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/520/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1014/indicacao_n_162.2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1015/indicacao_n_163.2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_n_164.2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_n_165.2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_n_166.2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_n_167.2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_n_168.2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_n_169.2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_n_170.2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_n_171.2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3017/pauta_da_01a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3018/pauta_da_02a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3019/pauta_da_03a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3020/pauta_da_04a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3021/pauta_da_05a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3022/pauta_da_06a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3023/pauta_da_07a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3024/pauta_da_08a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3025/pauta_da_09a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3026/pauta_da_10a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3027/pauta_da_11a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3028/pauta_da_12a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3029/pauta_da_13a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3030/pauta_da_14a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3031/pauta_da_15a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3032/pauta_da_16a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3033/pauta_da_17a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3034/pauta_da_18_sessao_ordinaria_do_3_periodo_legislativo_da_9_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3035/pauta_da_19a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/3036/pauta_da_20a_sessao_ordinaria_do_3o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/270/projeto_de_decreto_n_003.2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/988/projeto_de_decreto_05-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/989/projeto_de_decreto_06-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_decreto_07-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/991/projeto_de_decreto_08-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/992/projeto_de_decreto_09-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/993/projeto_de_decreto_10-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/994/projeto_de_decreto_11-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/995/projeto_de_decreto_12-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/996/projeto_de_decreto_13-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/997/projeto_de_decreto_14-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/998/projeto_de_decreto_15-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/999/projeto_de_decreto_16-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1000/projeto_de_decreto_17-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1001/projeto_de_decreto_18-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1002/projeto_de_decreto_19-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1003/projeto_de_decreto_20-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1004/projeto_de_decreto_21-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1005/projeto_de_decreto_22-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_decreto_23-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_decreto_24-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_decreto_25-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1009/projeto_de_decreto_26-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1010/projeto_de_decreto_27-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_decreto_28-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1012/projeto_de_decreto_29-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_decreto_30-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1031/projeto_de_decreto_31.2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_complementar_004-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1039/005-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1040/006-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1059/img_20200114_0002_01-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/259/projeto_de_lei_n_002.2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_n_003.2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/247/projeto_de_lei_n_004-2019-_ratifica_deliberacao_da_assembleia_geral_cim_nortees_que_autoriza_o_ingresso_de_novos_municipes.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_005.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/285/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/356/projeto_de_lei_n_007-2019_-_institui_o_banco_de_ideias_legislativas_no_municipio_de_pedro_canario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_lei_08-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/449/projeto_de_lei_n_009.2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/269/projeto_de_lei_n_010.2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/450/projeto_de_lei_11.2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_lei_n_014.2019.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_015.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/355/projeto_de_lei_n_016-2019-_autoriza_o_executivo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/253/projeto_de_lei_018-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_lei_019-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_lei_n_020.2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/252/projeto_de_lei_n_021.2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1032/22-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/254/projeto_de_lei_n_025.2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/249/projeto_de_lei_n_027.2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/451/projeto_de_lei_28.2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/250/projeto_de_lei_n_029.2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/300/projeto_de_lei_do_legislativo_030-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_do_legislativo_031-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1058/img_20200114_0003_32-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_033-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/261/projeto_de_lei_n_034.2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_lei_036-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/474/projeto_de_lei_n_037.2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/417/projeto_de_lei_38.2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1057/img_20200114_0005_39-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/484/projeto_de_lei_n_040.2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1049/41-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1043/43-2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1042/44-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1054/45-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_046-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/418/projeto_de_lei_48.2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1046/49-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/496/projeto_de_lei_50.2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1056/img_20200114_0004_52-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1055/img_20200114_0006_53-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/458/projeto_de_lei_54.2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1045/55-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/457/projeto_de_lei_56.2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1041/57-2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/498/projeto_de_lei_58.2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_n_059.2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1047/60-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/499/projeto_de_lei_061.2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1034/62-2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/985/projeto_de_lei_n_063.2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/473/projeto_de_lei_n_064.2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1051/65-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/497/projeto_de_lei_66.2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1052/67-2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1038/68-2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1036/plo_69-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1033/70-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1037/71-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1053/72-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_73.2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1048/74-2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1035/75-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1044/47-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/298/projeto_de_lei_substitutivo_008-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/408/projeto_016_2.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/459/projeto_de_lei_substitutivo_31.2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1050/002-2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_resolucao_n_003.2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/419/projeto_de_resolucao_4.2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_resolucao_5.2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/983/projeto_de_resolucao_8.2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_1.2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_2.2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_3.2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/293/requerimento_4.2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_5.2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/295/requerimento_6.2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/296/requerimento_7.2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_8.2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento_9.2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento_10.2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_11.2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento_12.2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_13.2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_14.2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/372/requerimento_15.2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/392/requerimento_16.2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/393/requerimento_17.2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/394/requerimento_18.2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/395/requerimento_19.2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/396/requerimento_20.2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/397/requerimento_21.2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/415/requerimento_22.2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_23.2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/475/requerimento_24.2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/476/requerimento_25.2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/477/requerimento_26.2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/488/requerimento_27.2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/489/requerimento_28.2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/490/requerimento_29.2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/491/requerimento_30.2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/492/requerimento_31.2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/493/requerimento_32.2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/494/requerimento_33.2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/495/requerimento_34.2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_035-2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_036-2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_037-2019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_038-2019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/421/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/422/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/423/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/424/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/425/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/426/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/470/requerimento_45.2019_frHWRED.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/502/requerimento_46.2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/471/requerimento_47.2019_xzJingi.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1024/requerimento_n_048.2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1025/requerimento_n_050.2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1026/requerimento_n_051.2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1027/requerimento_n_052.2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1028/requerimento_n_053.2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/500/veto_3.2019_2.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/456/veto_integral_002.2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2019/1030/veto_04.2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H346"/>
+  <dimension ref="A1:H366"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="123.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="195.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8659,4538 +8854,5058 @@
       </c>
       <c r="G170" s="1" t="s">
         <v>697</v>
       </c>
       <c r="H170" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>699</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>10</v>
       </c>
       <c r="D171" t="s">
         <v>700</v>
       </c>
       <c r="E171" t="s">
         <v>701</v>
       </c>
       <c r="F171" t="s">
+        <v>27</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="H171" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>704</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D172" t="s">
         <v>700</v>
       </c>
       <c r="E172" t="s">
         <v>701</v>
+      </c>
+      <c r="F172" t="s">
+        <v>27</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>705</v>
       </c>
       <c r="H172" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>707</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D173" t="s">
         <v>700</v>
       </c>
       <c r="E173" t="s">
         <v>701</v>
       </c>
       <c r="F173" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>708</v>
       </c>
       <c r="H173" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>710</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D174" t="s">
         <v>700</v>
       </c>
       <c r="E174" t="s">
         <v>701</v>
       </c>
       <c r="F174" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>711</v>
       </c>
       <c r="H174" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>713</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D175" t="s">
         <v>700</v>
       </c>
       <c r="E175" t="s">
         <v>701</v>
       </c>
       <c r="F175" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>714</v>
       </c>
       <c r="H175" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>716</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D176" t="s">
         <v>700</v>
       </c>
       <c r="E176" t="s">
         <v>701</v>
       </c>
       <c r="F176" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>717</v>
       </c>
       <c r="H176" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>719</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D177" t="s">
         <v>700</v>
       </c>
       <c r="E177" t="s">
         <v>701</v>
       </c>
       <c r="F177" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>720</v>
       </c>
       <c r="H177" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>722</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D178" t="s">
         <v>700</v>
       </c>
       <c r="E178" t="s">
         <v>701</v>
       </c>
       <c r="F178" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>723</v>
       </c>
       <c r="H178" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>725</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D179" t="s">
         <v>700</v>
       </c>
       <c r="E179" t="s">
         <v>701</v>
       </c>
       <c r="F179" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>726</v>
       </c>
       <c r="H179" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>728</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D180" t="s">
         <v>700</v>
       </c>
       <c r="E180" t="s">
         <v>701</v>
       </c>
       <c r="F180" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>729</v>
       </c>
       <c r="H180" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>731</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="D181" t="s">
         <v>700</v>
       </c>
       <c r="E181" t="s">
         <v>701</v>
       </c>
       <c r="F181" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>732</v>
       </c>
       <c r="H181" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>734</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="D182" t="s">
         <v>700</v>
       </c>
       <c r="E182" t="s">
         <v>701</v>
       </c>
       <c r="F182" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>735</v>
       </c>
       <c r="H182" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>737</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D183" t="s">
         <v>700</v>
       </c>
       <c r="E183" t="s">
         <v>701</v>
       </c>
       <c r="F183" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>738</v>
       </c>
       <c r="H183" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>740</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="D184" t="s">
         <v>700</v>
       </c>
       <c r="E184" t="s">
         <v>701</v>
       </c>
       <c r="F184" t="s">
         <v>27</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>741</v>
       </c>
       <c r="H184" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>743</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="D185" t="s">
         <v>700</v>
       </c>
       <c r="E185" t="s">
         <v>701</v>
       </c>
       <c r="F185" t="s">
         <v>27</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>744</v>
       </c>
       <c r="H185" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>746</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="D186" t="s">
         <v>700</v>
       </c>
       <c r="E186" t="s">
         <v>701</v>
       </c>
       <c r="F186" t="s">
         <v>27</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>747</v>
       </c>
       <c r="H186" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>749</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="D187" t="s">
         <v>700</v>
       </c>
       <c r="E187" t="s">
         <v>701</v>
       </c>
       <c r="F187" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>750</v>
       </c>
       <c r="H187" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>752</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="D188" t="s">
         <v>700</v>
       </c>
       <c r="E188" t="s">
         <v>701</v>
       </c>
       <c r="F188" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>753</v>
       </c>
       <c r="H188" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>755</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="D189" t="s">
         <v>700</v>
       </c>
       <c r="E189" t="s">
         <v>701</v>
       </c>
       <c r="F189" t="s">
-        <v>184</v>
+        <v>27</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>756</v>
       </c>
       <c r="H189" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>758</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="D190" t="s">
         <v>700</v>
       </c>
       <c r="E190" t="s">
         <v>701</v>
       </c>
       <c r="F190" t="s">
-        <v>184</v>
+        <v>27</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>759</v>
       </c>
       <c r="H190" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>761</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="D191" t="s">
-        <v>700</v>
+        <v>762</v>
       </c>
       <c r="E191" t="s">
-        <v>701</v>
+        <v>763</v>
       </c>
       <c r="F191" t="s">
-        <v>63</v>
+        <v>764</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>762</v>
+        <v>341</v>
       </c>
       <c r="H191" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>114</v>
+        <v>22</v>
       </c>
       <c r="D192" t="s">
-        <v>700</v>
+        <v>762</v>
       </c>
       <c r="E192" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>763</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="H192" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>118</v>
+        <v>31</v>
       </c>
       <c r="D193" t="s">
-        <v>700</v>
+        <v>762</v>
       </c>
       <c r="E193" t="s">
-        <v>701</v>
+        <v>763</v>
       </c>
       <c r="F193" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="H193" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>122</v>
+        <v>35</v>
       </c>
       <c r="D194" t="s">
-        <v>700</v>
+        <v>762</v>
       </c>
       <c r="E194" t="s">
-        <v>701</v>
+        <v>763</v>
       </c>
       <c r="F194" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="H194" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="D195" t="s">
-        <v>700</v>
+        <v>762</v>
       </c>
       <c r="E195" t="s">
-        <v>701</v>
+        <v>763</v>
       </c>
       <c r="F195" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="H195" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>131</v>
+        <v>43</v>
       </c>
       <c r="D196" t="s">
-        <v>700</v>
+        <v>762</v>
       </c>
       <c r="E196" t="s">
-        <v>701</v>
+        <v>763</v>
       </c>
       <c r="F196" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="H196" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>135</v>
+        <v>48</v>
       </c>
       <c r="D197" t="s">
-        <v>700</v>
+        <v>762</v>
       </c>
       <c r="E197" t="s">
-        <v>701</v>
+        <v>763</v>
       </c>
       <c r="F197" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="H197" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="D198" t="s">
-        <v>700</v>
+        <v>762</v>
       </c>
       <c r="E198" t="s">
-        <v>701</v>
+        <v>763</v>
       </c>
       <c r="F198" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="H198" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>143</v>
+        <v>58</v>
       </c>
       <c r="D199" t="s">
-        <v>700</v>
+        <v>762</v>
       </c>
       <c r="E199" t="s">
-        <v>701</v>
+        <v>763</v>
+      </c>
+      <c r="F199" t="s">
+        <v>54</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="H199" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D200" t="s">
-        <v>789</v>
+        <v>762</v>
       </c>
       <c r="E200" t="s">
-        <v>790</v>
+        <v>763</v>
+      </c>
+      <c r="F200" t="s">
+        <v>49</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>341</v>
+        <v>791</v>
       </c>
       <c r="H200" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="D201" t="s">
-        <v>789</v>
+        <v>762</v>
       </c>
       <c r="E201" t="s">
-        <v>790</v>
+        <v>763</v>
+      </c>
+      <c r="F201" t="s">
+        <v>49</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>341</v>
+        <v>794</v>
       </c>
       <c r="H201" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D202" t="s">
-        <v>789</v>
+        <v>762</v>
       </c>
       <c r="E202" t="s">
-        <v>790</v>
+        <v>763</v>
       </c>
       <c r="F202" t="s">
-        <v>795</v>
+        <v>80</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="H202" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="D203" t="s">
-        <v>789</v>
+        <v>762</v>
       </c>
       <c r="E203" t="s">
-        <v>790</v>
+        <v>763</v>
       </c>
       <c r="F203" t="s">
-        <v>795</v>
+        <v>80</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="H203" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="D204" t="s">
-        <v>789</v>
+        <v>762</v>
       </c>
       <c r="E204" t="s">
-        <v>790</v>
+        <v>763</v>
       </c>
       <c r="F204" t="s">
-        <v>795</v>
+        <v>27</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="H204" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="D205" t="s">
-        <v>805</v>
+        <v>762</v>
       </c>
       <c r="E205" t="s">
+        <v>763</v>
+      </c>
+      <c r="F205" t="s">
+        <v>27</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="H205" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>808</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="D206" t="s">
-        <v>805</v>
+        <v>762</v>
       </c>
       <c r="E206" t="s">
-        <v>806</v>
+        <v>763</v>
       </c>
       <c r="F206" t="s">
-        <v>795</v>
+        <v>27</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>341</v>
+        <v>809</v>
       </c>
       <c r="H206" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D207" t="s">
-        <v>811</v>
+        <v>762</v>
       </c>
       <c r="E207" t="s">
+        <v>763</v>
+      </c>
+      <c r="F207" t="s">
+        <v>98</v>
+      </c>
+      <c r="G207" s="1" t="s">
         <v>812</v>
       </c>
-      <c r="F207" t="s">
-[...2 lines deleted...]
-      <c r="G207" s="1" t="s">
+      <c r="H207" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>814</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>97</v>
+      </c>
+      <c r="D208" t="s">
+        <v>762</v>
+      </c>
+      <c r="E208" t="s">
+        <v>763</v>
+      </c>
+      <c r="F208" t="s">
+        <v>98</v>
+      </c>
+      <c r="G208" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="B208" t="s">
-[...11 lines deleted...]
-      <c r="G208" s="1" t="s">
+      <c r="H208" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>817</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>102</v>
+      </c>
+      <c r="D209" t="s">
+        <v>762</v>
+      </c>
+      <c r="E209" t="s">
+        <v>763</v>
+      </c>
+      <c r="F209" t="s">
+        <v>184</v>
+      </c>
+      <c r="G209" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="B209" t="s">
-[...14 lines deleted...]
-      <c r="G209" s="1" t="s">
+      <c r="H209" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>820</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>106</v>
+      </c>
+      <c r="D210" t="s">
+        <v>762</v>
+      </c>
+      <c r="E210" t="s">
+        <v>763</v>
+      </c>
+      <c r="F210" t="s">
+        <v>184</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>821</v>
-      </c>
-[...13 lines deleted...]
-        <v>341</v>
       </c>
       <c r="H210" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>823</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>31</v>
+        <v>110</v>
       </c>
       <c r="D211" t="s">
-        <v>811</v>
+        <v>762</v>
       </c>
       <c r="E211" t="s">
-        <v>812</v>
+        <v>763</v>
       </c>
       <c r="F211" t="s">
-        <v>795</v>
+        <v>63</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>824</v>
       </c>
       <c r="H211" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>826</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="D212" t="s">
-        <v>811</v>
+        <v>762</v>
       </c>
       <c r="E212" t="s">
-        <v>812</v>
+        <v>763</v>
       </c>
       <c r="F212" t="s">
-        <v>702</v>
+        <v>63</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>827</v>
       </c>
       <c r="H212" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>829</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>39</v>
+        <v>118</v>
       </c>
       <c r="D213" t="s">
-        <v>811</v>
+        <v>762</v>
       </c>
       <c r="E213" t="s">
-        <v>812</v>
+        <v>763</v>
       </c>
       <c r="F213" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>341</v>
+        <v>830</v>
       </c>
       <c r="H213" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>43</v>
+        <v>122</v>
       </c>
       <c r="D214" t="s">
-        <v>811</v>
+        <v>762</v>
       </c>
       <c r="E214" t="s">
-        <v>812</v>
+        <v>763</v>
       </c>
       <c r="F214" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="H214" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>48</v>
+        <v>127</v>
       </c>
       <c r="D215" t="s">
-        <v>811</v>
+        <v>762</v>
       </c>
       <c r="E215" t="s">
-        <v>812</v>
+        <v>763</v>
       </c>
       <c r="F215" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="H215" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="D216" t="s">
-        <v>811</v>
+        <v>762</v>
       </c>
       <c r="E216" t="s">
-        <v>812</v>
+        <v>763</v>
       </c>
       <c r="F216" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="H216" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>58</v>
+        <v>135</v>
       </c>
       <c r="D217" t="s">
-        <v>811</v>
+        <v>762</v>
       </c>
       <c r="E217" t="s">
-        <v>812</v>
+        <v>763</v>
       </c>
       <c r="F217" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="H217" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>71</v>
+        <v>139</v>
       </c>
       <c r="D218" t="s">
-        <v>811</v>
+        <v>762</v>
       </c>
       <c r="E218" t="s">
-        <v>812</v>
+        <v>763</v>
+      </c>
+      <c r="F218" t="s">
+        <v>44</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="H218" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="D219" t="s">
-        <v>811</v>
+        <v>762</v>
       </c>
       <c r="E219" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>763</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H219" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="D220" t="s">
-        <v>811</v>
+        <v>851</v>
       </c>
       <c r="E220" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>852</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>341</v>
       </c>
       <c r="H220" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>854</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>22</v>
+      </c>
+      <c r="D221" t="s">
         <v>851</v>
       </c>
-      <c r="B221" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E221" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>852</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>852</v>
+        <v>341</v>
       </c>
       <c r="H221" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="D222" t="s">
-        <v>811</v>
+        <v>851</v>
       </c>
       <c r="E222" t="s">
-        <v>812</v>
+        <v>852</v>
       </c>
       <c r="F222" t="s">
-        <v>13</v>
+        <v>857</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="H222" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>860</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>31</v>
+      </c>
+      <c r="D223" t="s">
+        <v>851</v>
+      </c>
+      <c r="E223" t="s">
+        <v>852</v>
+      </c>
+      <c r="F223" t="s">
         <v>857</v>
       </c>
-      <c r="B223" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G223" s="1" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="H223" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="D224" t="s">
-        <v>811</v>
+        <v>851</v>
       </c>
       <c r="E224" t="s">
-        <v>812</v>
+        <v>852</v>
+      </c>
+      <c r="F224" t="s">
+        <v>857</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="H224" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="D225" t="s">
-        <v>811</v>
+        <v>867</v>
       </c>
       <c r="E225" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>868</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>864</v>
+        <v>341</v>
       </c>
       <c r="H225" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="D226" t="s">
-        <v>811</v>
+        <v>867</v>
       </c>
       <c r="E226" t="s">
-        <v>812</v>
+        <v>868</v>
       </c>
       <c r="F226" t="s">
-        <v>93</v>
+        <v>857</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>867</v>
+        <v>341</v>
       </c>
       <c r="H226" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="D227" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E227" t="s">
-        <v>812</v>
+        <v>874</v>
+      </c>
+      <c r="F227" t="s">
+        <v>857</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="H227" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>114</v>
+        <v>17</v>
       </c>
       <c r="D228" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E228" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="H228" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>118</v>
+        <v>22</v>
       </c>
       <c r="D229" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E229" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F229" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="H229" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>122</v>
+        <v>26</v>
       </c>
       <c r="D230" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E230" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>341</v>
+        <v>884</v>
       </c>
       <c r="H230" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>127</v>
+        <v>31</v>
       </c>
       <c r="D231" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E231" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F231" t="s">
-        <v>795</v>
+        <v>857</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="H231" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>131</v>
+        <v>35</v>
       </c>
       <c r="D232" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E232" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F232" t="s">
-        <v>13</v>
+        <v>764</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
       <c r="H232" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>135</v>
+        <v>39</v>
       </c>
       <c r="D233" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E233" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F233" t="s">
-        <v>795</v>
+        <v>18</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="H233" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>139</v>
+        <v>43</v>
       </c>
       <c r="D234" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E234" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F234" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="H234" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>143</v>
+        <v>48</v>
       </c>
       <c r="D235" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E235" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F235" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="H235" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="D236" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E236" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F236" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
       <c r="H236" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>151</v>
+        <v>58</v>
       </c>
       <c r="D237" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E237" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F237" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
       <c r="H237" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>155</v>
+        <v>71</v>
       </c>
       <c r="D238" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E238" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>874</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>902</v>
+        <v>908</v>
       </c>
       <c r="H238" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>159</v>
+        <v>75</v>
       </c>
       <c r="D239" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E239" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F239" t="s">
-        <v>93</v>
+        <v>857</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>341</v>
+        <v>911</v>
       </c>
       <c r="H239" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>906</v>
+        <v>913</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>163</v>
+        <v>79</v>
       </c>
       <c r="D240" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E240" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F240" t="s">
-        <v>795</v>
+        <v>857</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>907</v>
+        <v>914</v>
       </c>
       <c r="H240" t="s">
-        <v>908</v>
+        <v>915</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>167</v>
+        <v>84</v>
       </c>
       <c r="D241" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E241" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F241" t="s">
-        <v>795</v>
+        <v>857</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>910</v>
+        <v>917</v>
       </c>
       <c r="H241" t="s">
-        <v>911</v>
+        <v>918</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>171</v>
+        <v>88</v>
       </c>
       <c r="D242" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E242" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F242" t="s">
-        <v>795</v>
+        <v>13</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>913</v>
+        <v>920</v>
       </c>
       <c r="H242" t="s">
-        <v>914</v>
+        <v>921</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>175</v>
+        <v>92</v>
       </c>
       <c r="D243" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E243" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F243" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
       <c r="H243" t="s">
-        <v>917</v>
+        <v>924</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>918</v>
+        <v>925</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>179</v>
+        <v>97</v>
       </c>
       <c r="D244" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E244" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>874</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="H244" t="s">
-        <v>920</v>
+        <v>927</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>921</v>
+        <v>928</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>183</v>
+        <v>102</v>
       </c>
       <c r="D245" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E245" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F245" t="s">
-        <v>13</v>
+        <v>857</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>922</v>
+        <v>929</v>
       </c>
       <c r="H245" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>924</v>
+        <v>931</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>192</v>
+        <v>106</v>
       </c>
       <c r="D246" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E246" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F246" t="s">
-        <v>27</v>
+        <v>93</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="H246" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>196</v>
+        <v>110</v>
       </c>
       <c r="D247" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E247" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>874</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>928</v>
+        <v>935</v>
       </c>
       <c r="H247" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>200</v>
+        <v>114</v>
       </c>
       <c r="D248" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E248" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>874</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="H248" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>204</v>
+        <v>118</v>
       </c>
       <c r="D249" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E249" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F249" t="s">
-        <v>54</v>
+        <v>98</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>934</v>
+        <v>941</v>
       </c>
       <c r="H249" t="s">
-        <v>935</v>
+        <v>942</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>936</v>
+        <v>943</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>212</v>
+        <v>122</v>
       </c>
       <c r="D250" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E250" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>874</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>937</v>
+        <v>341</v>
       </c>
       <c r="H250" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>216</v>
+        <v>127</v>
       </c>
       <c r="D251" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E251" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F251" t="s">
-        <v>18</v>
+        <v>857</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="H251" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="D252" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E252" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F252" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="H252" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>228</v>
+        <v>135</v>
       </c>
       <c r="D253" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E253" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F253" t="s">
-        <v>54</v>
+        <v>857</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="H253" t="s">
-        <v>947</v>
+        <v>953</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>232</v>
+        <v>139</v>
       </c>
       <c r="D254" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E254" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F254" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
       <c r="H254" t="s">
-        <v>950</v>
+        <v>956</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>236</v>
+        <v>143</v>
       </c>
       <c r="D255" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E255" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F255" t="s">
-        <v>184</v>
+        <v>27</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="H255" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>240</v>
+        <v>147</v>
       </c>
       <c r="D256" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E256" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F256" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="H256" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>244</v>
+        <v>151</v>
       </c>
       <c r="D257" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E257" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F257" t="s">
-        <v>958</v>
+        <v>80</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="H257" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>248</v>
+        <v>155</v>
       </c>
       <c r="D258" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E258" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F258" t="s">
-        <v>184</v>
+        <v>857</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="H258" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>252</v>
+        <v>159</v>
       </c>
       <c r="D259" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E259" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F259" t="s">
-        <v>184</v>
+        <v>93</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>965</v>
+        <v>341</v>
       </c>
       <c r="H259" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>256</v>
+        <v>163</v>
       </c>
       <c r="D260" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E260" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F260" t="s">
-        <v>13</v>
+        <v>857</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="H260" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>260</v>
+        <v>167</v>
       </c>
       <c r="D261" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E261" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F261" t="s">
-        <v>18</v>
+        <v>857</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="H261" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>264</v>
+        <v>171</v>
       </c>
       <c r="D262" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E262" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F262" t="s">
-        <v>54</v>
+        <v>857</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="H262" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>268</v>
+        <v>175</v>
       </c>
       <c r="D263" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E263" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F263" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="H263" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>272</v>
+        <v>179</v>
       </c>
       <c r="D264" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E264" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F264" t="s">
-        <v>27</v>
+        <v>857</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="H264" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>276</v>
+        <v>183</v>
       </c>
       <c r="D265" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E265" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F265" t="s">
-        <v>795</v>
+        <v>13</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="H265" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>280</v>
+        <v>192</v>
       </c>
       <c r="D266" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E266" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F266" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="H266" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>284</v>
+        <v>196</v>
       </c>
       <c r="D267" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E267" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F267" t="s">
-        <v>795</v>
+        <v>27</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="H267" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>288</v>
+        <v>200</v>
       </c>
       <c r="D268" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E268" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F268" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="H268" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>292</v>
+        <v>204</v>
       </c>
       <c r="D269" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E269" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F269" t="s">
-        <v>795</v>
+        <v>54</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="H269" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>296</v>
+        <v>212</v>
       </c>
       <c r="D270" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E270" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F270" t="s">
-        <v>795</v>
+        <v>49</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="H270" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>300</v>
+        <v>216</v>
       </c>
       <c r="D271" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E271" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F271" t="s">
         <v>18</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="H271" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>304</v>
+        <v>220</v>
       </c>
       <c r="D272" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E272" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F272" t="s">
-        <v>795</v>
+        <v>49</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="H272" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>308</v>
+        <v>228</v>
       </c>
       <c r="D273" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E273" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F273" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="H273" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>312</v>
+        <v>232</v>
       </c>
       <c r="D274" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E274" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F274" t="s">
-        <v>795</v>
+        <v>54</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="H274" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>316</v>
+        <v>236</v>
       </c>
       <c r="D275" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E275" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F275" t="s">
-        <v>18</v>
+        <v>184</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="H275" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>320</v>
+        <v>240</v>
       </c>
       <c r="D276" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E276" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F276" t="s">
-        <v>795</v>
+        <v>80</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="H276" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>324</v>
+        <v>244</v>
       </c>
       <c r="D277" t="s">
-        <v>811</v>
+        <v>873</v>
       </c>
       <c r="E277" t="s">
-        <v>812</v>
+        <v>874</v>
       </c>
       <c r="F277" t="s">
-        <v>18</v>
+        <v>1023</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="H277" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>43</v>
+        <v>248</v>
       </c>
       <c r="D278" t="s">
-        <v>1022</v>
+        <v>873</v>
       </c>
       <c r="E278" t="s">
-        <v>1023</v>
+        <v>874</v>
       </c>
       <c r="F278" t="s">
-        <v>80</v>
+        <v>184</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="H278" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>79</v>
+        <v>252</v>
       </c>
       <c r="D279" t="s">
-        <v>1022</v>
+        <v>873</v>
       </c>
       <c r="E279" t="s">
-        <v>1023</v>
+        <v>874</v>
       </c>
       <c r="F279" t="s">
-        <v>795</v>
+        <v>184</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="H279" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>143</v>
+        <v>256</v>
       </c>
       <c r="D280" t="s">
-        <v>1022</v>
+        <v>873</v>
       </c>
       <c r="E280" t="s">
-        <v>1023</v>
+        <v>874</v>
       </c>
       <c r="F280" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="H280" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>10</v>
+        <v>260</v>
       </c>
       <c r="D281" t="s">
-        <v>1033</v>
+        <v>873</v>
       </c>
       <c r="E281" t="s">
-        <v>1034</v>
+        <v>874</v>
       </c>
       <c r="F281" t="s">
-        <v>702</v>
+        <v>18</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>341</v>
+        <v>1036</v>
       </c>
       <c r="H281" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>17</v>
+        <v>264</v>
       </c>
       <c r="D282" t="s">
-        <v>1033</v>
+        <v>873</v>
       </c>
       <c r="E282" t="s">
-        <v>1034</v>
+        <v>874</v>
       </c>
       <c r="F282" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="H282" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>22</v>
+        <v>268</v>
       </c>
       <c r="D283" t="s">
-        <v>1033</v>
+        <v>873</v>
       </c>
       <c r="E283" t="s">
-        <v>1034</v>
+        <v>874</v>
+      </c>
+      <c r="F283" t="s">
+        <v>18</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="H283" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>26</v>
+        <v>272</v>
       </c>
       <c r="D284" t="s">
-        <v>1033</v>
+        <v>873</v>
       </c>
       <c r="E284" t="s">
-        <v>1034</v>
+        <v>874</v>
       </c>
       <c r="F284" t="s">
-        <v>702</v>
+        <v>27</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="H284" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>31</v>
+        <v>276</v>
       </c>
       <c r="D285" t="s">
-        <v>1033</v>
+        <v>873</v>
       </c>
       <c r="E285" t="s">
-        <v>1034</v>
+        <v>874</v>
       </c>
       <c r="F285" t="s">
-        <v>1046</v>
+        <v>857</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="H285" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>35</v>
+        <v>280</v>
       </c>
       <c r="D286" t="s">
-        <v>1033</v>
+        <v>873</v>
       </c>
       <c r="E286" t="s">
-        <v>1034</v>
+        <v>874</v>
       </c>
       <c r="F286" t="s">
-        <v>702</v>
+        <v>13</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>341</v>
+        <v>1051</v>
       </c>
       <c r="H286" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>39</v>
+        <v>284</v>
       </c>
       <c r="D287" t="s">
-        <v>1033</v>
+        <v>873</v>
       </c>
       <c r="E287" t="s">
-        <v>1034</v>
+        <v>874</v>
       </c>
       <c r="F287" t="s">
-        <v>702</v>
+        <v>857</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>341</v>
+        <v>1054</v>
       </c>
       <c r="H287" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>43</v>
+        <v>288</v>
       </c>
       <c r="D288" t="s">
-        <v>1033</v>
+        <v>873</v>
       </c>
       <c r="E288" t="s">
-        <v>1034</v>
+        <v>874</v>
       </c>
       <c r="F288" t="s">
-        <v>1046</v>
+        <v>13</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="H288" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>10</v>
+        <v>292</v>
       </c>
       <c r="D289" t="s">
-        <v>1057</v>
+        <v>873</v>
       </c>
       <c r="E289" t="s">
-        <v>1058</v>
+        <v>874</v>
+      </c>
+      <c r="F289" t="s">
+        <v>857</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>341</v>
+        <v>1060</v>
       </c>
       <c r="H289" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>10</v>
+        <v>296</v>
       </c>
       <c r="D290" t="s">
-        <v>1061</v>
+        <v>873</v>
       </c>
       <c r="E290" t="s">
-        <v>1062</v>
+        <v>874</v>
       </c>
       <c r="F290" t="s">
-        <v>54</v>
+        <v>857</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="H290" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>1065</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>17</v>
+        <v>300</v>
       </c>
       <c r="D291" t="s">
-        <v>1061</v>
+        <v>873</v>
       </c>
       <c r="E291" t="s">
-        <v>1062</v>
+        <v>874</v>
+      </c>
+      <c r="F291" t="s">
+        <v>18</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="H291" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>1068</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>22</v>
+        <v>304</v>
       </c>
       <c r="D292" t="s">
-        <v>1061</v>
+        <v>873</v>
       </c>
       <c r="E292" t="s">
-        <v>1062</v>
+        <v>874</v>
       </c>
       <c r="F292" t="s">
-        <v>63</v>
+        <v>857</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="H292" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>1071</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>26</v>
+        <v>308</v>
       </c>
       <c r="D293" t="s">
-        <v>1061</v>
+        <v>873</v>
       </c>
       <c r="E293" t="s">
-        <v>1062</v>
+        <v>874</v>
+      </c>
+      <c r="F293" t="s">
+        <v>49</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="H293" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>1074</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>31</v>
+        <v>312</v>
       </c>
       <c r="D294" t="s">
-        <v>1061</v>
+        <v>873</v>
       </c>
       <c r="E294" t="s">
-        <v>1062</v>
+        <v>874</v>
+      </c>
+      <c r="F294" t="s">
+        <v>857</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="H294" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>1077</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>35</v>
+        <v>316</v>
       </c>
       <c r="D295" t="s">
-        <v>1061</v>
+        <v>873</v>
       </c>
       <c r="E295" t="s">
-        <v>1062</v>
+        <v>874</v>
       </c>
       <c r="F295" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="H295" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>1080</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>39</v>
+        <v>320</v>
       </c>
       <c r="D296" t="s">
-        <v>1061</v>
+        <v>873</v>
       </c>
       <c r="E296" t="s">
-        <v>1062</v>
+        <v>874</v>
       </c>
       <c r="F296" t="s">
-        <v>27</v>
+        <v>857</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="H296" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>1083</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>43</v>
+        <v>324</v>
       </c>
       <c r="D297" t="s">
-        <v>1061</v>
+        <v>873</v>
       </c>
       <c r="E297" t="s">
-        <v>1062</v>
+        <v>874</v>
       </c>
       <c r="F297" t="s">
+        <v>18</v>
+      </c>
+      <c r="G297" s="1" t="s">
         <v>1084</v>
       </c>
-      <c r="G297" s="1" t="s">
+      <c r="H297" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>43</v>
+      </c>
+      <c r="D298" t="s">
         <v>1087</v>
       </c>
-      <c r="B298" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E298" t="s">
-        <v>1062</v>
+        <v>1088</v>
       </c>
       <c r="F298" t="s">
-        <v>1084</v>
+        <v>80</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="H298" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="D299" t="s">
-        <v>1061</v>
+        <v>1087</v>
       </c>
       <c r="E299" t="s">
-        <v>1062</v>
+        <v>1088</v>
       </c>
       <c r="F299" t="s">
-        <v>1084</v>
+        <v>857</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="H299" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>58</v>
+        <v>143</v>
       </c>
       <c r="D300" t="s">
-        <v>1061</v>
+        <v>1087</v>
       </c>
       <c r="E300" t="s">
-        <v>1062</v>
+        <v>1088</v>
       </c>
       <c r="F300" t="s">
-        <v>1084</v>
+        <v>27</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="H300" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D301" t="s">
-        <v>1061</v>
+        <v>1098</v>
       </c>
       <c r="E301" t="s">
-        <v>1062</v>
+        <v>1099</v>
       </c>
       <c r="F301" t="s">
-        <v>18</v>
+        <v>764</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1097</v>
+        <v>341</v>
       </c>
       <c r="H301" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>17</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E302" t="s">
         <v>1099</v>
       </c>
-      <c r="B302" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F302" t="s">
-        <v>1084</v>
+        <v>13</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="H302" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="D303" t="s">
-        <v>1061</v>
+        <v>1098</v>
       </c>
       <c r="E303" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>1103</v>
+        <v>1099</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="H303" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="D304" t="s">
-        <v>1061</v>
+        <v>1098</v>
       </c>
       <c r="E304" t="s">
-        <v>1062</v>
+        <v>1099</v>
       </c>
       <c r="F304" t="s">
-        <v>13</v>
+        <v>764</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="H304" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="D305" t="s">
-        <v>1061</v>
+        <v>1098</v>
       </c>
       <c r="E305" t="s">
-        <v>1062</v>
+        <v>1099</v>
       </c>
       <c r="F305" t="s">
-        <v>44</v>
+        <v>1111</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="H305" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>84</v>
+        <v>35</v>
       </c>
       <c r="D306" t="s">
-        <v>1061</v>
+        <v>1098</v>
       </c>
       <c r="E306" t="s">
-        <v>1062</v>
+        <v>1099</v>
       </c>
       <c r="F306" t="s">
-        <v>13</v>
+        <v>764</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1113</v>
+        <v>341</v>
       </c>
       <c r="H306" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>88</v>
+        <v>39</v>
       </c>
       <c r="D307" t="s">
-        <v>1061</v>
+        <v>1098</v>
       </c>
       <c r="E307" t="s">
-        <v>1062</v>
+        <v>1099</v>
       </c>
       <c r="F307" t="s">
-        <v>18</v>
+        <v>764</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1116</v>
+        <v>341</v>
       </c>
       <c r="H307" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>1118</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>92</v>
+        <v>43</v>
       </c>
       <c r="D308" t="s">
-        <v>1061</v>
+        <v>1098</v>
       </c>
       <c r="E308" t="s">
-        <v>1062</v>
+        <v>1099</v>
       </c>
       <c r="F308" t="s">
-        <v>54</v>
+        <v>1111</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="H308" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
         <v>1121</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="D309" t="s">
-        <v>1061</v>
+        <v>1122</v>
       </c>
       <c r="E309" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>1103</v>
+        <v>1123</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1122</v>
+        <v>341</v>
       </c>
       <c r="H309" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="D310" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E310" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F310" t="s">
-        <v>1084</v>
+        <v>54</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="H310" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>17</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E311" t="s">
         <v>1127</v>
       </c>
-      <c r="B311" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G311" s="1" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="H311" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>110</v>
+        <v>22</v>
       </c>
       <c r="D312" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E312" t="s">
-        <v>1062</v>
+        <v>1127</v>
+      </c>
+      <c r="F312" t="s">
+        <v>63</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
       <c r="H312" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="D313" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E313" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>1084</v>
+        <v>1127</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="H313" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>118</v>
+        <v>31</v>
       </c>
       <c r="D314" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E314" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>1084</v>
+        <v>1127</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="H314" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>122</v>
+        <v>35</v>
       </c>
       <c r="D315" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E315" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F315" t="s">
-        <v>1140</v>
+        <v>44</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="H315" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>127</v>
+        <v>39</v>
       </c>
       <c r="D316" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E316" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F316" t="s">
-        <v>1084</v>
+        <v>27</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="H316" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>131</v>
+        <v>43</v>
       </c>
       <c r="D317" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E317" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F317" t="s">
-        <v>1084</v>
+        <v>1149</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="H317" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>48</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F318" t="s">
         <v>1149</v>
       </c>
-      <c r="B318" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G318" s="1" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="H318" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="D319" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E319" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F319" t="s">
-        <v>27</v>
+        <v>1149</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="H319" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>143</v>
+        <v>58</v>
       </c>
       <c r="D320" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E320" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F320" t="s">
-        <v>44</v>
+        <v>1149</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="H320" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>147</v>
+        <v>62</v>
       </c>
       <c r="D321" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E321" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F321" t="s">
-        <v>1084</v>
+        <v>18</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="H321" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>151</v>
+        <v>67</v>
       </c>
       <c r="D322" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E322" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F322" t="s">
-        <v>1084</v>
+        <v>1149</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="H322" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>155</v>
+        <v>71</v>
       </c>
       <c r="D323" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E323" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F323" t="s">
-        <v>1084</v>
+        <v>1168</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="H323" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>159</v>
+        <v>75</v>
       </c>
       <c r="D324" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E324" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F324" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="H324" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>163</v>
+        <v>79</v>
       </c>
       <c r="D325" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E325" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F325" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="H325" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>167</v>
+        <v>84</v>
       </c>
       <c r="D326" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E326" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F326" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="H326" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>171</v>
+        <v>88</v>
       </c>
       <c r="D327" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E327" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F327" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="H327" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>175</v>
+        <v>92</v>
       </c>
       <c r="D328" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E328" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F328" t="s">
-        <v>184</v>
+        <v>54</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="H328" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>179</v>
+        <v>97</v>
       </c>
       <c r="D329" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E329" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F329" t="s">
-        <v>98</v>
+        <v>1168</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="H329" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>183</v>
+        <v>102</v>
       </c>
       <c r="D330" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E330" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F330" t="s">
-        <v>184</v>
+        <v>1149</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="H330" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>188</v>
+        <v>106</v>
       </c>
       <c r="D331" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E331" t="s">
-        <v>1062</v>
+        <v>1127</v>
+      </c>
+      <c r="F331" t="s">
+        <v>18</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="H331" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>192</v>
+        <v>110</v>
       </c>
       <c r="D332" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E332" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1127</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="H332" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>196</v>
+        <v>114</v>
       </c>
       <c r="D333" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E333" t="s">
-        <v>1062</v>
+        <v>1127</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1149</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="H333" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>200</v>
+        <v>118</v>
       </c>
       <c r="D334" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E334" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F334" t="s">
-        <v>184</v>
+        <v>1149</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="H334" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>204</v>
+        <v>122</v>
       </c>
       <c r="D335" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E335" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F335" t="s">
-        <v>27</v>
+        <v>1205</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="H335" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
       <c r="D336" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E336" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F336" t="s">
-        <v>98</v>
+        <v>1149</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
       <c r="H336" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="D337" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E337" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F337" t="s">
-        <v>18</v>
+        <v>1149</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
       <c r="H337" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>220</v>
+        <v>135</v>
       </c>
       <c r="D338" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E338" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F338" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="H338" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>224</v>
+        <v>139</v>
       </c>
       <c r="D339" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E339" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F339" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="H339" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1215</v>
+        <v>1220</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="D340" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E340" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F340" t="s">
-        <v>1216</v>
+        <v>44</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="H340" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>232</v>
+        <v>147</v>
       </c>
       <c r="D341" t="s">
-        <v>1061</v>
+        <v>1126</v>
       </c>
       <c r="E341" t="s">
-        <v>1062</v>
+        <v>1127</v>
       </c>
       <c r="F341" t="s">
-        <v>27</v>
+        <v>1149</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="H341" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="D342" t="s">
-        <v>1223</v>
+        <v>1126</v>
       </c>
       <c r="E342" t="s">
-        <v>1224</v>
+        <v>1127</v>
       </c>
       <c r="F342" t="s">
-        <v>795</v>
+        <v>1149</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="H342" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="D343" t="s">
-        <v>1228</v>
+        <v>1126</v>
       </c>
       <c r="E343" t="s">
-        <v>1229</v>
+        <v>1127</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1149</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>341</v>
+        <v>1230</v>
       </c>
       <c r="H343" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>17</v>
+        <v>159</v>
       </c>
       <c r="D344" t="s">
-        <v>1228</v>
+        <v>1126</v>
       </c>
       <c r="E344" t="s">
-        <v>1229</v>
+        <v>1127</v>
       </c>
       <c r="F344" t="s">
-        <v>795</v>
+        <v>98</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="H344" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="D345" t="s">
-        <v>1228</v>
+        <v>1126</v>
       </c>
       <c r="E345" t="s">
-        <v>1229</v>
+        <v>1127</v>
+      </c>
+      <c r="F345" t="s">
+        <v>18</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="H345" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="D346" t="s">
-        <v>1238</v>
+        <v>1126</v>
       </c>
       <c r="E346" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F346" t="s">
+        <v>18</v>
+      </c>
+      <c r="G346" s="1" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="H346" t="s">
         <v>1240</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>171</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F347" t="s">
+        <v>93</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>175</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F348" t="s">
+        <v>184</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>179</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F349" t="s">
+        <v>98</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>183</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F350" t="s">
+        <v>184</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>188</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1127</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>192</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F352" t="s">
+        <v>13</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>196</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1127</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>200</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F354" t="s">
+        <v>184</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>204</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F355" t="s">
+        <v>27</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>208</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F356" t="s">
+        <v>98</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>212</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F357" t="s">
+        <v>18</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>220</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F358" t="s">
+        <v>13</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>224</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F359" t="s">
+        <v>98</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>228</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1281</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>232</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F361" t="s">
+        <v>27</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>22</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F362" t="s">
+        <v>857</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>10</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>17</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F364" t="s">
+        <v>857</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>26</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>10</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1305</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -13496,50 +14211,70 @@
     <hyperlink ref="G322" r:id="rId321"/>
     <hyperlink ref="G323" r:id="rId322"/>
     <hyperlink ref="G324" r:id="rId323"/>
     <hyperlink ref="G325" r:id="rId324"/>
     <hyperlink ref="G326" r:id="rId325"/>
     <hyperlink ref="G327" r:id="rId326"/>
     <hyperlink ref="G328" r:id="rId327"/>
     <hyperlink ref="G329" r:id="rId328"/>
     <hyperlink ref="G330" r:id="rId329"/>
     <hyperlink ref="G331" r:id="rId330"/>
     <hyperlink ref="G332" r:id="rId331"/>
     <hyperlink ref="G333" r:id="rId332"/>
     <hyperlink ref="G334" r:id="rId333"/>
     <hyperlink ref="G335" r:id="rId334"/>
     <hyperlink ref="G336" r:id="rId335"/>
     <hyperlink ref="G337" r:id="rId336"/>
     <hyperlink ref="G338" r:id="rId337"/>
     <hyperlink ref="G339" r:id="rId338"/>
     <hyperlink ref="G340" r:id="rId339"/>
     <hyperlink ref="G341" r:id="rId340"/>
     <hyperlink ref="G342" r:id="rId341"/>
     <hyperlink ref="G343" r:id="rId342"/>
     <hyperlink ref="G344" r:id="rId343"/>
     <hyperlink ref="G345" r:id="rId344"/>
     <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>