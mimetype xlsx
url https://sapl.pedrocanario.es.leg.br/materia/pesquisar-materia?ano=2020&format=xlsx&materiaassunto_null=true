--- v0 (2025-10-15)
+++ v1 (2026-06-05)
@@ -10,1634 +10,1850 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1175" uniqueCount="528">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1343" uniqueCount="600">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gileno</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1063/indicacao_0012020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1063/indicacao_0012020.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO COM URGÊNCIA UM QUEBRA MOLAS NA RUA JULIA BONELAR, BAIRRO CANARINHO.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Geraldo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1064/indicacao_0022020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1064/indicacao_0022020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 002/2020 - INDICA QUE O EXECUTIVO POSSA JUNTO AO ÓRGÃO COMPETENTE PROVIDENCIAR, TÉRMINO DO CALÇAMENTO DA RUA CRISTAL E TRAVESSA CRISTAL, CENTRO DO MUNICÍPIO DE PEDRO CANÁRIO-ES.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1065/indicacao_0032020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1065/indicacao_0032020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 003/2020 - INDICA QUE O EXECUTIVO POSSA JUNTO AO ÓRGÃO COMPETENTE PROVIDENCIAR, CALÇAMENTO PARA A RUA COLATINA, RUA FELINTO DAMIÃO E RUA JOANA D'ARC NO BAIRRO LEONÓRIO I.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1066/indicacao0042020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1066/indicacao0042020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 004/2020 - INDICA QUE O EXECUTIVO MUNICIPAL ENVIE DE ESFORÇOS PARA ATUALIZAÇÃO SALARIAL DOS PROFESSORES DE ACORDO COM O PISO NACIONAL.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1070/indicacao_n_005.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1070/indicacao_n_005.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 005/2020 - INDICA QUE O EXECUTIVO MUNICIPAL ENVIDE DE ESFORÇOS NECESSÁRIOS JUNTO AO GOVERNO DO ESTADO DO ESPIRITO SANTO PARA RETOMADA E CONCLUSÃO DA OBRA DE PAVIMENTAÇÃO ASFÁLTICA DO TRECHO QUE LIGA A COMUNIDADE DE FLORESTA DO SUL AO TREVO DA BR 209, INDEPENDENTEMENTE DO PROGRAMA.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1071/indicacao_n_006.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1071/indicacao_n_006.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 006/2020 - INDICA QUE O PODER EXECUTIVO MUNICIPAL ENVIDE DE ESFORÇOS PARA QUE SEJA FEITA CONSTRUÇÃO DE RAMPA DE ACESSIBILIDADE NA ENTRADA E SAÍDA DO POSTO DE SAÚDE, SITUADO À RUA CASTELO BRANCO, N° 400 EM TAQUARAS.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ana Késia</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1072/indicacao_007.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1072/indicacao_007.2020.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO MUNICIPAL ENVIDE DE ESFORÇOS PARA QUE TODAS AS SECRETARIAS MUNICIPAIS OFERTEM ESTÁGIO REMUNERADO PRINCIPALMENTE SECRETARIA DE EDUCAÇÃO NA ÁREA DE LICENCIATURA.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1073/indicacao_008.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1073/indicacao_008.2020.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE DE ESFORÇOS PARA QUE A PREFEITURA MUNICIPAL TENHA CONVÊNIO COM AS UNIVERSIDADES PARA OFERTAR ESTÁGIOS NAS DIVERSAS ÁREAS DE FORMAÇÃO O ESTAGIO OBRIGATÓRIO CURRICULAR.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1075/indicacao_009.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1075/indicacao_009.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 009/2020 - INDICA QUE O PODER EXECUTIVO MUNICIPAL ENVIDE DE ESFORÇOS PARA QUE SEJAM INSTALADOS NO MÍNIMO 2 (DOIS) BEBEDOUROS NA CRECHE DE TAQUARAS, PEDRO CANÁRIO-ES.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Messias (Doza)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1076/indicacao_010.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1076/indicacao_010.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 010/2020 - INDICA QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA CONSERTAR/REPARAR, OS VENTILADORES QUEBRADOS E TROCAR LÂMPADAS QUEIMADAS NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1077/indicacao_011.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1077/indicacao_011.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 011/2020 - INDICA QUE O EXECUTIVO POSSA JUNTO AO ÓRGÃO COMPETENTE NOMEAR A UNIDADE DE SAÚDE SITUADA NA RUA JÚLIA BONELAR, BAIRRO FELINTO DAMIÃO. ESTA PASSARÁ A DENOMINAR-SE "UNIDADE DE SAÚDE - JOSÉ NUNES DE ARAÚJO".</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1078/indicacao_012.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1078/indicacao_012.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 012/2020 - REINTERA INDICAÇÃO N° 018/2017, QUE O EXECUTIVO ENVIDE ESFORÇOS PARA QUE SEJA CONSTRUÍDO A UNIDADE DE SAÚDE DO DISTRITO DE FLORESTA DO SUL, QUE ATUALMENTE FUNCIONA EM UMA ESTRUTURA ALUGADA PELO MUNICIPIO.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Idelbrando</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1083/indicacao_013.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1083/indicacao_013.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 013/2020 - INDICA QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA NÃO COBRAR TAXA DE LIXO NO IPTU DOS TERRENOS VAZIOS.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Gerson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1084/indicacao_014.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1084/indicacao_014.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 014/2020 - INDICA AO SENHOR PREFEITO MUNICIPAL A CONTINUIDADE DA PAVIMENTAÇÃO DA RUA PEDRO CANÁRIO RIBEIRO DO BAIRRO CANARINHO COM CALÇAMENTO.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1085/indicacao_015.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1085/indicacao_015.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 015/2020 - INDICA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, SEJA REALIZADO O PATROLAMENTO NA ESTRADA DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1088/indicacao__016.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1088/indicacao__016.2020.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS  PARA  QUE SEJA DISPONIBILIZADO KIT  PRIMEIROS  SOCORROS  EM TODAS AS UNIDADES  ESCOLARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1089/indicacao__017.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1089/indicacao__017.2020.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA A CRIAÇÃO DE UM AUXÍLIO  ATRAVÉS DE PROGRAMA QUE DÊ  SUPORTES AOS  FEIRANTES  DO MUNICÍPIO  QUE  SERÃO  PREJUDICADOS  PELA SUSPENSÃO  DO FUNCIONAMENTO DAS FEIRAS LIVRES E DO MERCADO MUNICIPAL QUE ACONTECEM  AOS SÁBADOS  E DOMINGOS  ( BAIRRO CAMATA)  CONFORME DECRETO N° 068, DE 17 DE MARÇO DE 2020.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Eugênio</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1096/indicacao_18-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1096/indicacao_18-2020.pdf</t>
   </si>
   <si>
     <t>Que seja lançada uma campanha alertando a população e mostrando as medidas de precaução que podem ser tomadas contra o Vírus causador da: Corona Vírus Disease (COVID-19).</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1097/indicacao_19-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1097/indicacao_19-2020.pdf</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1098/indicacao_20-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1098/indicacao_20-2020.pdf</t>
   </si>
   <si>
     <t>Que o sejam envidados os esforços necessários para reformulação do Projeto de Lei Complementar nº 006/2019 – “Altera dispositivos da Lei Complementar Municipal nº 009/2008” de autoria desse Poder Executivo. Onde o Projeto propõe o aumento da carga horária de determinados profissionais médicos efetivos do município, seja proposto o subsídio no valor de R$ 13.500,00 (treze mil e quinhentos reais) e o auxílio alimentação no valor de R$ 1.500,00 (mil e quinhentos reais) para os profissionais médicos do PSF.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1099/indicacao_21-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1099/indicacao_21-2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um veículo EXCLUSIVAMENTE para transporte de pessoas com o CORONAVIRUS (COVID-19).</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1102/indicacao_n_22-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1102/indicacao_n_22-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 022/2020 - INDICA AO EXCELENTISSIMO SENHOR PREFEITO QUE SEJA DENOMINADO NOME DA UNIDADE DE SAÚDE  PARA UNIDADE DE SAÚDE DR. AILME VENTURIM BORGO LOCALIZADO NO DISTRITO DE CRISTAL DO NORTE NA RUA PROJETA S/N PEDRO CANARIO-ES.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1103/indicacao_n_23-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1103/indicacao_n_23-2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 023/2020 -  INDICA QUE O EXECUTIVO MUNICIPAL ENVIE DE ESFORÇOS PARA CRIAÇÃO DO PROGRAMA MUNICIPAL DE AQUISIÇÃO DE ALIMENTOS (PMAA).</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1110/indicacao_no_024.2020_-_idelbrando_-_calacamento_camata.docx</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1110/indicacao_no_024.2020_-_idelbrando_-_calacamento_camata.docx</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, junto a Secretaria Municipal de Obras e Serviços Urbanos para a pavimentação das Ruas: Domicio Ribon, Rua Maria Martins da Silva e a Rua Antônio Ferreira da Silva no Bairro Camata.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1111/indicacao_no_025.2020_-_geraldo_-_que_seja_feito_um_ladao_no_corrego_do_meio.docx</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1111/indicacao_no_025.2020_-_geraldo_-_que_seja_feito_um_ladao_no_corrego_do_meio.docx</t>
   </si>
   <si>
     <t>Que o Executivo envide esforços  para  que através da Secretaria responsável,  possa ser  feita a retirada de manilhas no leito do rio e ser feito um “ladrão” com monge na lateral da barragem no Assentamento Castro Alves  mais precisamente no Córrego do meio, que liga Rosa  de Jesus Barbosa à Masinho da Mata.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1121/indicacao_026.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1121/indicacao_026.2020.pdf</t>
   </si>
   <si>
     <t>INDICA SEGUINTE PROVIDENCIA: GRUPO DE PSICOLOGOS PARA ATENDIMENTO AOS PROFESSORES, INCLUSIVE OS APOSENTADOS, PRESTADORES DE SERVIÇO AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1122/indicacao_027.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1122/indicacao_027.2020.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO MUNICIPAL  ENVIDE ESFORÇOS PARA REALIZAR  A TROCA DAS LÂMPADAS QUEIMADAS  NO BAIRRO SATURNINO MAURO. E SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1123/indicacao_028.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1123/indicacao_028.2020.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO  MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA  INDICADO UM TÉCNICO  EM RADIOLOGIA SUBSTITUTO, DURANTE  O PERÍODO EM QUE O TÉCNICO ATUALMENTE CONTRATADO ESTIVER AFASTADO  DESTAS ATIVIDADES.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1124/indicacao_029.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1124/indicacao_029.2020.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO MUNICIPAL EMPENHE  TODOS OS ESFORÇOS  NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE  OBRAS  E SERVIÇOS  URBANOS  QUE SEJA  FEITO UM PONTO COM ÁGUA E ENERGIA  NO CEMITÉRIO 2 LOCALIZADO  NA AV. MINAS GERAIS  BAIRRO ESPLANADA PARA UTILIZAÇÃO DOS FAMILIARES QUE VÃO  DAR MANUTENÇÃO AOS TÚMULOS  DOS ENTES  QUERIDOS.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1125/indicacao_030.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1125/indicacao_030.2020.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO  MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS  PARA A PAVIMENTAÇÃO  DA RUA OLIVEIRA NO BAIRRO CANARINHO.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1126/indicacao_031.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1126/indicacao_031.2020.pdf</t>
   </si>
   <si>
     <t>INDICA A PRORROGAÇÃO DOS CONTRATOS DE PROFESSORES DT'S EM TEMPOS DE PANDEMIA, E QUE SEJA AVALIADA A POSSIBILIDADE DE ELABORAÇÃO DE CONCURSO PÚBLICO PARA O PREENCHIMENTO DEFINITIVO DESSAS VAGAS.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1127/indicacao_032.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1127/indicacao_032.2020.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO MUNICIPAL  EMPENHE OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE SAÚDE PARA AGILIZAR A CONTRATAÇÃO DE UM MÉDICO  UROLOGISTA, PELO MENOS  UMA VEZ POR SEMANA NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1128/indicacao_033.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1128/indicacao_033.2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A CONSTRUÇÃO DE UMA PRAÇA EM PEDRO CANÁRIO/ES, DENOMINANDO 'PRAÇA DA BÍBLIA". ONDE CADA DENOMINAÇÃO PODERÁ COLOCAR BARRACAS DE ALIMENTAÇÃO PARA ENTRETENIMENTO AUMENTANDO SUAS OPÇÕES DE LAZER E REALIZAÇÕES DE EVENTOS GOSPEL.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1129/indicacao_034.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1129/indicacao_034.2020.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 027/2019, QUE O EXECUTIVO MUNICIPAL ENVIDE DE ESFORÇOS PARA QUE SEJA CONSTRUÍDO VESTIÁRIO FEMININO E MASCULINO NO CAMPO SOCIETY, LOCALIZADO NO BAIRRO ESPLANADA.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Idelbrando, Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1132/indicacao_035.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1132/indicacao_035.2020.pdf</t>
   </si>
   <si>
     <t>REINTERA INDICAÇÃO N° 028/2017, QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA REALIZAR REFORMA DA PRAÇA DO CAMATA, NO BAIRRO CAMATA, LOCALIZADA ENTRE AS RUAS MARIA MARTINS DA SILVA E DOMICIO RIBON.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1130/indicacao_036.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1130/indicacao_036.2020.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO N° 008/2019 - QUE O EXECUTIVO MUNICIPAL ENVIDE DE ESFORÇOS PARA CONSTRUIR UM PONTO DE APOIO COBERTO (TOLDO), ONDE OS PACIENTES DA UNIDADE BÁSICA DE SAÚDE MARCOS VINICIUS SOUZA SANTOS, LOCALIZADA NA AV. ARACRUZ NO BAIRRO CAMATA, POSSAM AGUARDAR PARA SEREM ATENDIDOS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1131/indicacao_037.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1131/indicacao_037.2020.pdf</t>
   </si>
   <si>
     <t>INDICA QUE EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA PROVIDENCIADO O CALÇAMENTO DAS SEGUINTES RUAS: NATALINA MUNIZ DA SILVA, LUIS ALVES DOS SANTOS, OZORIO MELO PEREIRA, MILTON SOARES DE OLIVEIRA, JOVAIR CERQUEIRA, HERBERT WISTLER A. SANTOS, JOSÉ BRUNELLI SOBRINHO, SANTA SALOMÃO PINHEIROS, ADILSON ALMEIDA ARAÚJO, ANTÔNIO TADEU C. TOZZETI, ROSELIA TOZETTI SANTOS, VALE ITAÚNAS LOCALIZADAS NOS BAIRRO SÃO JOÃO BATISTA E SATURNINO MAURO.</t>
   </si>
   <si>
+    <t>3124</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/3124/indicacao_n_038-2020_-_inidico_ao_execelentissimo_senhor_prefeito_que_seja_providenciado_pintura_de_faixas_de_estacionamento_na_avenida_francisco_porfirio_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>"INDICO AO EXECENTÍSSIMO SENHOR PREFEITO QUE SEJA PROVIDENCIADO PINTURA DE FAIXAS DE ESTACIONAMENTO NA AVENIDA FRANCISCO PORFIRIO DE SOUZA, LOCALIZADO NO DISTRITO DE CRISTAL DO NORTE PEDRO CANÁRIO ES".</t>
+  </si>
+  <si>
+    <t>3125</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/3125/indicacao_n_039-2020_-_que_o_executivo_municipal_empenhe_todos_os_esforcos_necessarios_junto_a_secretaria_municipal.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA A AQUISIÇÃO DE CINCO POSTES DE LÂMPADAS NA RUA BELA VISTA NA REGIÃO DE TAQUARAS".</t>
+  </si>
+  <si>
+    <t>3126</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/3126/indicacao_n_040-2020_-_que_o_executivo_municipal_considere_grau_maximo_de_insalubridade.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O EXECUTIVO MUNICIPAL CONSIDERE GRAU MNÁXIMO DE INSALUBRIDADE PARA TAREFAS DE VACINAÇÃO ENTRE OUTROS TRABALHOS QUE ESTEJAM EM CONTATO COM PACIENTES, BEM COMO MANUSEIO DE OBJETOS DE SEU USO, NÃO PREVIAMENTE ESTERILIZADOS, EM ESTABELECIMENTOS DESTINADOS AOS CUIDADOS COM A SAÚDE HUMANA".</t>
+  </si>
+  <si>
+    <t>3127</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/3127/indicacao_n_041-2020_-_que_o_executivo_municipal_envide_esforcos_para_que_sejam_implementadas_medidas_para_protecao.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA QUE SEJA IMPLEMENTADAS MEDIDAS PARA PROTEÇÃO E AMPARO À POPULAÇÃO EM SITUAÇÃO DE RUA, BEM COMO, PREVENÇÃO À COVID-19".</t>
+  </si>
+  <si>
     <t>1136</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envide esforços para que seja feito o adiantamento do 13º salário de todos os Funcionários Públicos Municipais.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1138/indicacao_043.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1138/indicacao_043.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 043/2020 - INDICA QUE SEJAM TOMADAS MEDIDAS PARA DISPONIBILIZAR PACOTES DE INTERNET PARA PROFESSORES, QUE ESTÃO NA LUTA A FAVOR DA EDUCAÇÃO EM TEMPOS DE PANDEMIA.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Que o executivo municipal empenhe todos os esforços necessários, junto a Secretaria Municipal de Saúde e venha disponibilizar na farmácia básica a Hidroxiclonoquina, Azitromizina e Ivermectina, bem como, vitaminas que ajudam no tratamento da COVID-19, para serem doados as famílias carentes do Município.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1141/indicacao_n045.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1141/indicacao_n045.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 045/2020 - INDICA QUE O EXECUTIVO MUNICIPAL ENVIDE DE ESFORÇOS PARA QUE SEJAM UNIFICADAS AS SECRETARIAS DE ESPORTE E DE CULTURA JUNTO A SECRETARIA DE EDUCAÇÃO DURANTE O PERÍODO DE PANDEMIA DE COVID-19 COMO FORMA DE ECONOMIZAR VERBAS PÚBLICAS.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1152/indicacao_n_046.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1152/indicacao_n_046.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 046/2020 - INDICA QUE O EXECUTIVO POSSA, JUNTO AO ÓRGÃO COMPETENTE PROVIDENCIAR, PARA QUE SEJA DETERMINADA  A DIMINUIÇÃO DO PERCENTUAL EMBUTIDO NO ITBI ( IMPOSTO DE TRANSMISSÃO DE BENS INTER-VIVOS), DE ATUAIS 2,7% PARA 1,5% PELOS PROXIMOS 180 DIAS.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1161/indicacao_no_047.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1161/indicacao_no_047.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 047/2020 - INDICA A CONSTRUÇÃO DE DUAS PONTES: UMA NA ESTRADA MUNICIPAL SOBRE O CÓRREGO DO ENGANO, NAS PROXIMIDADES DA PROPRIEDADE RURAL SR. MILTON DA ABÓBORA,LOCALIDADE DE CRISTAL DO NORTE E A OUTRA NA LOCALIDADE DA JACUBA NO ASSENTAMENTO CASTRO ALVES, AMBAS NO MUNICIPIO DE PEDRO CANÁRIO. QUE O SENHOR PREFEITO DENTRO DAS POSSIBILIDADES ATENDA ESSAS DEMANDAS ORA SOLICITADAS POR MIM PROVINDA DOS PRODUTORES RURAIS DESTAS REGIÕES.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1162/indicacao_no_048.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1162/indicacao_no_048.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 048/2020 - INDICA A NÃO REPROVAÇÃO DOS ESTUDANTES EM TODA AS INSTITUIÇÕES DE ENSINO DA REDE MUNICIPAL NO MUNICIPIO DE PEDRO CANÁRIO E QUE SEJAM REVISTOS OS CRITÉRIOS DE AVALIAÇÃO ASSIM COMO A CAPTAÇÃO DE SUGESTÕES PARA UM REAPROVEITAMENTO DO PERÍODO FORA DAS SALAS DE AULA UTILIZANDO AINDA DE RECURSOS REMOTOS E DE TELECOMUNICAÇÕES OCORRIDO DEVIDO A PANDEMIA REFERENTE AO COVID-19.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1163/indicacao_n_049.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1163/indicacao_n_049.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 049/2020 - QUE O EXECUTIVO MUNICIPAL ENVIDE DE ESFORÇOS PARA QUE SEJA FEITA PAVIMENTAÇÃO DAS SEGUINTES RUAS: VINHÁTICO E MANTENÓPOLIS LOCALIZADAS NO BAIRRO LEONÓRIO I.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1164/indicacao_n_050.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1164/indicacao_n_050.2020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 050/2020 - INDICA QUE O EXECUTIVO MUNICIPAL ENVIDE DE ESFORÇOS PARA QUE SEJA FEITA A INSTALAÇÃO DE BRAÇO COM LÂMPADA NOS POSTES DE ALGUMAS RUAS DOS BAIRROS SÃO JOÃO BATISTA E SATURNINO MAURO.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 051/2020 - INDICA QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIO, PARA CONCEDER AUXILIO MORADIA  PARA OS POLICIAIS MILITARES QUE MORAM EM OUTRO MUNICÍPIO, MAS PRESTAM SERVIÇOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1177/indicacao_52.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1177/indicacao_52.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE SAÚDE, QUE O MÉDICO QUE ATENDE A LOCALIDADE DE TAQUARAS VENHA ATENDER OS MORADORES DUAS VEZES POR SEMANA.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1178/indicacao_53.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1178/indicacao_53.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS EFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL QUE EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS QUE SEJA FEITO UMA PROTEÇÃO COM COBERTURA AMPLA COM ILUMINAÇÃO NA FONTE ÁGUA QUE SAI DO POÇO ARTESIANO LOCALIZADO NO CAMPO DE FUTEBOL NO BAIRRO CAMATA.</t>
   </si>
   <si>
+    <t>2981</t>
+  </si>
+  <si>
+    <t>PAUTA</t>
+  </si>
+  <si>
+    <t>Pautas das Sessões</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2981/pauta_da_01a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 01ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2982</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2982/pauta_da_02a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 02ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2983</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2983/pauta_da_03a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 03ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2984</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2984/pauta_da_04a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 04ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2985</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2985/pauta_da_05a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 05ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2986</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2986/pauta_da_06a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 06ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2987</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2987/pauta_da_07a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 07ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2988</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2988/pauta_da_08a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 08ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2989</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2989/pauta_da_09a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 09ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2990</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2990/pauta_da_10a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 10ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2991</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2991/pauta_da_11a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 11ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2992</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2992/pauta_da_12a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 12ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2993</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2993/pauta_da_14a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 14ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2994</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2994/pauta_da_16a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 16ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2995</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2995/pauta_da_17a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 17ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2996</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2996/pauta_da_18a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 18ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2997</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2997/pauta_da_20a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 20ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 9ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
     <t>1167</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Denis Pereira Amâncio, Eleandro Reis Konoski, João Mendes Amorim, Messias Alves Coelho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1167/projeto_de_decreto_01-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1167/projeto_de_decreto_01-2020.pdf</t>
   </si>
   <si>
     <t>PROPOSTA ORÇAMENTÁRIA DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1168/projeto_de_decreto_02-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1168/projeto_de_decreto_02-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DO VETO INTEGRAL AO PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO AO Nº 002/2020.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1203/img_20210108_0001.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1203/img_20210108_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. MANOEL SANTATNA MATOS</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1198/img_20210108_0003.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1198/img_20210108_0003.pdf</t>
   </si>
   <si>
     <t>'Dispõe sobre outorga de Título de Cidadã Canariense a Sra. ELIANE QUEIROZ DOS SANTOS SARAIVA.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1197/img_20210108_0001.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1197/img_20210108_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. ERNANOES LOPES DOS SANTOS"</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1204/img_20210108_0003.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1204/img_20210108_0003.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título Cidadão Canariense ao Sr. SILAS OLIVETRA FERREIRA"</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1199/img_20210108_0005.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1199/img_20210108_0005.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadã Canariense a Sra. IZABEL FELIX MOTTA"</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1201/img_20210108_0009.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1201/img_20210108_0009.pdf</t>
   </si>
   <si>
     <t>'Dispõe sobre outorga de Título de Cidadã Canariense a Sra. ROSANGELA VIEIRA DOS SANTOS"</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1202/img_20210108_0011.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1202/img_20210108_0011.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. JOSÉ EVANGELISTA SANTANA DA SILVA"</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1205/img_20210108_0005.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1205/img_20210108_0005.pdf</t>
   </si>
   <si>
     <t>'Dispõe sobre outorga de Título de Cidadã Canariense a Sra. ROSIENE SANTOS ALMEIDA"</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1219/img_20210108_0013.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1219/img_20210108_0013.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. WELLINTON . AUGUSTO DE OLIVEIRA"</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1220/img_20210108_0015.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1220/img_20210108_0015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadã Canariense a Sra. CELINA OLIVEIRA DE JESUS"</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1221/img_20210108_0017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1221/img_20210108_0017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadã Canariense a Sra. LÍDIA OLIVEIRA DA CUNHA"</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1200/img_20210108_0007.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1200/img_20210108_0007.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadã Canariense a Sra. Ivanete de Souza"</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1222/img_20210108_0019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1222/img_20210108_0019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadão Honorário de Pedro Canário ao Exmo. Sr. Deputado Estadual, MARCOS ANTONIO FERNANDES GARCIA"</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1212/img_20210108_0019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1212/img_20210108_0019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadã Canariense a Sra. GENI RODRIGUES DA SILVA SOARES".</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1211/img_20210108_0017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1211/img_20210108_0017.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadã Canariense a Sra. LEONICE LIMA DA ROCHA FIGUEIREDO"</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1210/img_20210108_0015.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1210/img_20210108_0015.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadã Canariense a Sra. SONIA MARIA DE JESUS"</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1209/img_20210108_0013.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1209/img_20210108_0013.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. ISRAEL NERIS DOS SANTOS"</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1208/img_20210108_0011.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1208/img_20210108_0011.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. MÁRCIO ARAÚJO DA SILVA"</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>José Erivaldo (Vado)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1214/img_20210108_0023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1214/img_20210108_0023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadã Canariense a Sra. FLORISIA CERQUEIRA DOS SANTOS"</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1213/img_20210108_0021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1213/img_20210108_0021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. NILTON MANHÃES FILHO"</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1215/img_20210108_0026.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1215/img_20210108_0026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. PEDRO ARAÚJO DE LISBOA"</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1206/img_20210108_0007.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1206/img_20210108_0007.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadão Canariense ao Dr. PAULO VICTOR SANTOS SOPELETE"</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1216/img_20210108_0029.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1216/img_20210108_0029.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadã Canariense a Sra. 'KEZIA CONCEIÇÃO DOS SANTOS"</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1207/img_20210108_0009.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1207/img_20210108_0009.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadã Canariense a Sra. MARIA APARECIDA DOS SANTOS SILVA"</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1217/img_20210108_0032.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1217/img_20210108_0032.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. REGINALDO DOS SANTOS FONSECA"</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1218/img_20210108_0034.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1218/img_20210108_0034.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadão Canariense ao Sr."SEBASTIÃO DE ÁVILA BOAVENTURA NETO"</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1061/projeto_de_lei_complementar_n_001-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1061/projeto_de_lei_complementar_n_001-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE PEDRO CANARIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>Bruno Teófilo Araújo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1153/projeto_de_lei_complementar_002.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1153/projeto_de_lei_complementar_002.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N° 002 DE JUNHO DE 2020 - CRIA O PROGRAMA DE MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA, DEFINE OS AGENTES DA ADMINISTRAÇÃO TRIBUTÁRIA MUNICIPAL, ALTERA OS PARÂMETROS E OS BENEFICIÁRIOS DO REGIME DE REMUNERAÇÃO DA VERBA VARIÁVEL PREVISTA NAS LEIS MUNICIPAIS 833/08 E 879/2009, CRIA A CARREIRA DE AUDITOR FISCAL TRIBUTÁRIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_complementar__substitutivo_002.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_complementar__substitutivo_002.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO AO PROJETO N° 002 DE JUNHO DE 2020. CRIA O PROGRAMA DE MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA, DEFINE OS AGENTES DA ADMINISTRAÇÃO TRIBUTÁRIA MUNICIPAL, ALTERA OS PARÂMETROS E OS BENEFICIÁRIOS DO REGIME DE REMUNERAÇÃO DA VERBA VARIÁVEL PREVISTA NAS LEIS MUNICIPAIS 833/08 E 879/2009, CRIA A CARREIRA DE AUDITOR FISCAL TRIBUTÁRIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1062/projeto_de_lei_001-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1062/projeto_de_lei_001-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA VIVER SUSTENTÁVEL COMO POLITICA PÚBLICA, NO ÂMBITO DO DESENVOLVIMENTO DA AGRICULTURA E DO MEIO AMBIENTE EM PARCERIAS COM OS PRODUTORES RURAIS , DO MUNICÍPIO DE PEDRO CANARIO-ES, OBJETIVANDO A SUSTENTABILIDADE DAS ATIVIDADES AGRÍCOLAS E O BEM ESTAR SOCIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1069/projeto_de_lei_n_002.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1069/projeto_de_lei_n_002.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1068/projeto_de_lei_003.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1068/projeto_de_lei_003.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>Gileno, Eugênio, Geraldo, Messias (Doza), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1086/projeto_de_lei_n_004.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1086/projeto_de_lei_n_004.2020.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA PLACAS INFORMATIVAS COLOCADAS EM OBRAS PÚBLICAS REALIZADAS PELA PREFEITURA MUNICIPAL DE PEDRO CANÁRIO/ES, POR EMPREITEIRAS OU CONCESSIONÁRIAS DE SERVIÇO PÚBLICO.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1090/projeto_de_lei_n_005.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1090/projeto_de_lei_n_005.2020.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual, na forma do artigo 37, inciso X, aos servidores do quadro permanente dos Poderes Executivo e Legislativo Municipal, e_x000D_
 dá outras providências".</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1091/projeto_de_lei_n_006.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1091/projeto_de_lei_n_006.2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE JUROS NAS CONTAS DE ÁGUA E ENERGIA ELÉTRICA DURANTE A PANDEMIA DO COVID-19 NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1166/plo_07-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1166/plo_07-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA CADERNETA DE VACINAÇÃO DEVIDAMENTE ATUALIZADA PARA MATRÍCULA E REMATRÍCULA NA REDE DE ENSINO NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA MUNICIPAL DE AQUISIÇÃO DE ALIMENTOS DA AGRICULTURA FAMILIAR AO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO/ES, NA MODALIDADE COMPRA E DOAÇÃO SIMULTÂNEA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1093/projeto_de_lei_9-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1093/projeto_de_lei_9-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1094/projeto_de_lei_010-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1094/projeto_de_lei_010-2020.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS E ADAPTA A LEI MUNICIPAL 776/2006 AOS PRECEITOS DA EMENDA CONSTITUCIONAL 103/2019, ACRESCENTA OS BENEFÍCIOS ESTATUTÁRIOS NO ESTATUTO DO SERVIDOR PÚBLICO MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_n_011-2020_-_dispoe_sobre_a_alteracao_do_plano_de_custeio_do_regime_proprio_de_previdencia_social_do_municipio_de_pedro_canario_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>PROJETO DE LEI N° 011/2020 -  DISPÕE SOBRE A ALTERAÇÃO DO PLANO DE CUSTEIO DO  REGIME PRÓPRIO DE PREVIDÊNCIA  SOCIAL DO MUNÍCIPIO  DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1095/projeto_de_lei_12-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1095/projeto_de_lei_12-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRÓPRIOS, VIAS E LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1116/projeto_de_lei_n_013-2020_-_autoriza_o_executivo_e_legislativo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento_vigente.pdf</t>
+  </si>
+  <si>
     <t>AUTORIZA O EXECUTIVO E LEGISLATIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_lei_14-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_lei_14-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR "CRÉDITO ADCIONAL ESPECIAL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_n_015-2020_-_concede_isencao_de_cobranca_da_contribuicao_para_o_custeio_da_iluminacao_publica_cosip.pdf</t>
+  </si>
+  <si>
     <t>“CONCEDE ISENÇÃO DE COBRANÇA DA CONTRIBUIÇÃO PARA O CUSTEIO DA ILUMINAÇÃO PÚBLICA  (COSIP), ESTABELECIDA PELA LEI MUNICIPAL N° 1.308/2017, ÁS UNIDADES CONSUMIDORAS ENQUADRADAS NA SUBCLASSE RESIDENCIAL BAIXA RENDA, COMO MEDIDA TEMPORÁRIA EMERGENCIAL, DURANTE O PERÍODO DE ENFRENTAMENTO DA PANDEMIA DE CORONAVÍRUS (COVID-19)”</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1113/projeto_de_lei_16-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1113/projeto_de_lei_16-2020.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI MUNICIPAL Nº 1.334/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_17-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_17-2020.pdf</t>
   </si>
   <si>
     <t>“INSTITUI AUXÍLIO FINANCEIRO AOS MÉDICOS DA ESTRATÉGIA SAÚDE FAMILIAR”</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_18-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_18-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL DE PEDRO CANÁRIO ESPIRITO SANTO NO CALENDÁRIO DE EVENTOS O DIA MUNICIPAL DA ORAÇÃO E ADORAÇÃO A DEUS.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_lei_19-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_lei_19-2020.pdf</t>
   </si>
   <si>
     <t>Estabelece as igrejas e os templos de qualquer culto como atividade essencial, obedecendo negras de saúde pública, em períodos de calamidade de saúde pública no estado do Espírito Santo e dá outras providências".</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_lei_n_020-2020_-_altera_dispositivo_da_lei_no_1.4012020_que_concede_isencao_de_cobranca_da_contribuicao_para_o_custeio_da_iluminacao_publica_cosip.pdf</t>
+  </si>
+  <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 1.401/2020 QUE CONCEDE ISENÇÃO DE COBRANÇA DA CONTRIBUIÇÃO PARA O CUSTEIO DA ILUMINAÇÃO PÚBLICA (COSIP)</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1175/projeto_de_lei_21-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1175/projeto_de_lei_21-2020.pdf</t>
   </si>
   <si>
     <t>OBRIGA TODAS AS AGÊNCIAS BANCÁRIAS A INSTALAREM BANHEIROS PARA ATENDIMENTO AOS CLIENTES, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1134/projeto_de_lei_n_022.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1134/projeto_de_lei_n_022.2020.pdf</t>
   </si>
   <si>
     <t>ALTERAM E SUPRIMEM DISPOSITIVOS DA LEI N° 1.304/2017 QUE CRIA O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - FUNMPDEC DO MUNICIPIO DE PEDRO CANÁRIO/ES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1135/projeto_de_lei_023.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1135/projeto_de_lei_023.2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_24.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_24.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 024/2020 - DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1147/projeto_de_lei_no_025.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1147/projeto_de_lei_no_025.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 025/2020 - AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1148/projeto_de_lei_no_026.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1148/projeto_de_lei_no_026.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 026/2020 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1149/projeto_de_lei_027-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1149/projeto_de_lei_027-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 027/2020 - MODIFICA NOME DE VIA PÚBLICA DO BAIRRO BOA VISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>Denis Pereira Amâncio, Eleandro Reis Konoski, João Mendes Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1150/projeto_de_lei_n_028.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1150/projeto_de_lei_n_028.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 028/2020 - "FIXA OS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE PEDRO CANÁRIO (ES) E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_n_029.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_n_029.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°  029/2020 - FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO,SECRETÁRIOS E PROCURADOR CHEFE DO MUNICIPIO DE PEDRO CANÁRIO (ES) E, DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_no_030.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_no_030.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 030/2020 - DESAFETA ÁREAS PÚBLICAS E AUTORIZA A CESSÃO DE USO PELA CESAN - COMPANHIA ESPÍRITO SANTENSE DE SANEAMENTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1157/projeto_de_lei_n_031.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1157/projeto_de_lei_n_031.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 031/2020 - AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1176/projeto_de_lei_32-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1176/projeto_de_lei_32-2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PEDRO CANÁRIO PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1231/projeto_de_lei_34-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1231/projeto_de_lei_34-2020.pdf</t>
   </si>
   <si>
     <t>"Dispões sobre a definição georreferenciado do distrito sede do Município de Pedro Canário, formaliza e define os bairros e dá outras providências."</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1232/projeto_de_lei_35-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1232/projeto_de_lei_35-2020.pdf</t>
   </si>
   <si>
     <t>"DISPÕE À DENOMINAÇÃO FORMAL DOS LOGRADOUROS PÚBLICOS DO DISTRITO_x000D_
 SEDE DE PEDRO CANÁRIO."</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1227/projeto_de_lei_36-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1227/projeto_de_lei_36-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a constituição do Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal e dá outras providências, no Município de Pedro Canário/ES."</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1196/projeto_de_lei_37-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1196/projeto_de_lei_37-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>38</t>
-[...2 lines deleted...]
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1281/projeto_de_lei_38-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1281/projeto_de_lei_38-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1233/projeto_de_lei_substitutivo_01-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1233/projeto_de_lei_substitutivo_01-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROGRAMA AGRO + SUSTENTÁVEL" COMO POLÍTICA PÚBLICA, NO ÂMBITO DO DESENVOLVIMENTO DA AGRICULTURA E DO MEIO AMBIENTE, EM PARCERIAS COM OS PRODUTORES RURAIS, DO MUNICÍPIO DE PEDRO CANÁRIO-ES, OBJETIVANDO A SUSTENTABILIDADE DAS ATIVIDADES AGRÍCOLAS E O BEM ESTAR SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1172/projeto_de_lei_substitutivo_14-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1172/projeto_de_lei_substitutivo_14-2020.pdf</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1112/projeto_de_lei_substitutivo_17-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1112/projeto_de_lei_substitutivo_17-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI AUXÍLIO-MORADIA E AUXÍLIO-DESLOCAMENTO AOS MÉDICOS DA ESTRATÉGIA SAÚDE E FAMÍLIA.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1174/projeto_de_lei_substitutivo_18-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1174/projeto_de_lei_substitutivo_18-2020.pdf</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_substitutivo_38-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_substitutivo_38-2020.pdf</t>
   </si>
   <si>
     <t>*AUTORIZA O EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1154/projeto_de_resolucao_001.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1154/projeto_de_resolucao_001.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 001/2020 - DESIGNA COMISSÃO COMPOSTA POR VEREADORES PARA INVESTIGAR OS FATOS NARRADOS NO REQUERIMENTO CONTIDO NOS AUTOS 10614/2020.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ana Késia, Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1074/requerimento_n_001.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1074/requerimento_n_001.2020.pdf</t>
   </si>
   <si>
     <t>REQUER OUVIDO O PLENÁRIO DA CÂMARA MUNICIPAL, QUE SEJA ENTREGUE VIA CERTIDÃO CÓPIA INTEGRAL DO PROJETO DE ENGENHARIA, BEM COMO DE TODO O PROCESSO QUE CULMINOU NA LICITAÇÃO DA GARAGEM DA CÂMARA MUNICIPAL DE VEREADORES.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1079/requerimento_002.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1079/requerimento_002.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002/2020 - REQUER QUE O EXECUTIVO MUNICIPAL APÓS OUVIDO O EGREGIO PLENÁRIO DA CAMARA MUNICIPAL QUE SEJA ENVIADO A ESTA CASA DE LEIS, VIA CERTIDÃO, A RELAÇÃO COMPLETA DOS MEDICAMENTOS QUE ATUALMENTE ESTAO DISPONÍVEIS NA FARMÁCIA BÁSICA DE PEDRO CANÁRIO E QUE NESTA SEJAM APONTADOS AQUELES FÁRMACOS QUE ESTÃO FALTANDO, ESPECIFICANDO O MOTIVO DA FALTA.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1080/requerimento_003.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1080/requerimento_003.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 003/2020 - REQUER QUE SEJA ENVIADO VIA CERTIDÃO A RELAÇÃO DOS BENEFICIÁRIOS DO PROGRAMA ALUGUEL SOCIAL EM CRISTAL DO NORTE, BEM COMO, DOS BENEFICIARIOS EM GERAL DA SECRETARIA MUNICIPAL DE ASSISTENCIA SOCIAL, RESIDENTES NAQUELE DISTRITO. A RELAÇÃO DEVE CONTER NOME COMPLETO E ENDEREÇO DO BENEFICIÁRIO.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1081/requerimento_004.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1081/requerimento_004.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 004 - REQUER QUE SEJA ENVIADO A PRESTAÇÃO DE CONTAS, BEM COMO, O VALOR DA OBRA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL CRISTAL DO NORTE COM ADITIVO.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1082/requerimento_005.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1082/requerimento_005.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 005/2020 - REQUER APÓS OUVIDO O PLENÁRIO  DA CÂMARA MUNICIPAL  QUE SEJA ENVIADO O EXTRATO DOS  ROYALTIES DO PETRÓLEO  QUE O MUNICÍPIO  DE  PEDRO  CANÁRIO RECEBEU NESSE  EXERCÍCIO DE 2020,.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1100/requerimento_6-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1100/requerimento_6-2020.pdf</t>
   </si>
   <si>
     <t>que seja certificado com Voto de Louvou o grupo Coisas de Mulheres em virtude do excelente serviço prestado na Ação Social em prol dos Caminhoneiros.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1101/requerimento_7-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1101/requerimento_7-2020.pdf</t>
   </si>
   <si>
     <t>que seja certificado com Voto de Louvor:_x000D_
 •	Ao José Aluizio Brunelli, pelos 30 anos de dedicação ao serviço público tendo uma honrosa trajetória e compromisso no trabalho, desempenhando funções importantes no município, dentre eles foi eleito o primeiro presidente do Sindicato dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1104/requerimento__008.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1104/requerimento__008.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 008/2020 - REQUER QUE SEJA ENVIADO A ESTA CASA DE LEIS, VIA CERTIDÃO, A APRESENTAÇÃO DE CONTAS DOS GASTOS DA PREFEITURA NO COMBATE AO CORONA VIRUS (COVID-19).</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1105/requerimento__009.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1105/requerimento__009.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 009/2020 - REQUER QUE SEJA CERTIFICADO COM VOTO DE LOUVOR ASSOCIAÇÃO DE MULHERES TRABALHADORAS RURAIS, POR CONTRIBUIR COM O MUNICIPIO COM TRABALHOS VOLUNTARIOS DENTRE ELES COSTURA DE MÁSCARAS.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1106/requerimento__010.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1106/requerimento__010.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 010/2020 - REQUER QUE SEJA CERTIFICADO COM VOTO DE LOUVOR APACE - ASSOCIAÇÃO DOS PEQUENOS PRODUTORES DO ASSENTAMENTO CASTRO ALVES - CÓRREGO DO ENGANO, PELOS ANOS DE TRABALHOS COLETIVOS E PERFEIÇAO NA ORGANIZAÇÃO DOS TRABALHOS VOLUNTARIOS E ORGANIZAÇÃO DOS PROGRAMAS SOCIAIS FEDERAL ESTADUAL E MUNICIPAL.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1114/requerimento_011.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1114/requerimento_011.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 011/2020 - REQUER OUVIDO O PLENÁRIO DA CÂMARA MUNICIPAL, QUE SEJA CERTIFICADO COM VOTO DE LOUVOR AS ASSOCIAÇÕES AMUTRACA, ASSOCIAÇÃO DE PRODUTORES DO CÓRREGO DA JACUBA, ASSOCIAÇÃO BENEFICIENTE CULTURAL DE AGRICULTORES DO CRISTAL DO NORTE, ASSOCIAÇÃO DE AGRICULTORES FAMILIARES DO DISTRITO DE CRISTAL DO NORTE, ASSOCIAÇÃO DE PEQUENOS AGRICULTORES DO SETOR SEDE DO ASSENTAMENTO CASTRO ALVES - APASSACA.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>Denis Pereira, João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1115/requerimento_012.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1115/requerimento_012.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 012/2020 - REQUER OUVIDO O PLENÁRIO DA CAMARA MUNICIPAL QUE SEJA ENTREGUE VIA CERTIDÃO RELATÓRIO TÉCNICO REFERENTE AO SEGUNDO TERMO DE ADITIVO AO CONTRATO N° 016/2019 NO VALOR DE R$ 20.306,89.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>Geraldo, Messias (Doza)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1119/requerimento_013.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1119/requerimento_013.2020.pdf</t>
   </si>
   <si>
     <t>REQUER EM CARÁTER DE URGÊNCIA, AS SEGUINTES MEDIDAS;  QUE SEJA ENVIADO  A ESTA CASA DE LEIS, VIA CERTIDÃO  OS PROCESSOS ABAIXO.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1118/requerimento_014.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1118/requerimento_014.2020.pdf</t>
   </si>
   <si>
     <t>REQUER OUVIDO O EGRÉGIO PLENÁRIO DA CÂMARA MUNICIPAL, QUE A SECRETARIA MUNICIPAL DE GOVERNO ENVIDE SE ESFORÇOS PARA QUE TOMEM EM CARÁTER DE URGÊNCIA A SEGUINTE MEDIDA: SEJA ENCAMINHADO A ESTA CASA DE LEIS VIA CERTIDÃO, RELATÓRIO DE TODOS OS SERVIDORES CONTRATADOS E EM CARGOS COMISSIONADOS NO QUADRO DE PESSOAL ATUAL.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1120/requerimento_015.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1120/requerimento_015.2020.pdf</t>
   </si>
   <si>
     <t>REQUER OUVIDO O PLENÁRIO DA CÂMARA MUNICIPAL QUE SEJA CERTIFICADO COM VOTO DE LOUVOR A ORDEM DOS ADVOGADOS DO BRASIL SECCIONAL DO ESPIRITO SANTO (OAB-ES), 12ª SUBSEÇÃO DE SÃO MATEUS (OAB-ES) O SR. PATRICK DE OLIVEIRA MALVERDI E O SR. JOSÉ CARLOS RIZK FILHO.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1133/requerimento_16.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1133/requerimento_16.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, APÓS OUVIDO O EGRÉGIO PLENÁRIO DA CÂMARA MUNICIPAL: O MOTIVO DA PARALISAÇÃO DA OBRA DA CRECHE PROINFANCIA DO BAIRRO COLINA? TEM PREVISÃO DE RETORNO DA OBRA? QUAL PREVISÃO PARA CONCLUSÃO DA OBRA?</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1137/requerimento_17.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1137/requerimento_17.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 017/2020 - REQUER QUE SEJA ENVIADO VIA CERTIDÃO CÓPIAS DE TODOS OS CONTRATOS EMERGÊNCIAIS E CONTRATOS QUE FORAM ADITIVADOS DE AGOSTO DE 2019 A JULHO DE 2020.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1139/requerimento_n_018.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1139/requerimento_n_018.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 018 - REQUER OUVIDO O PLENÁRIO DA CÂMARA MUNICIPAL QUE SEJA CERTIFICADO COM VOTO DE LOUVOR A LAURA COSTA AZEVEDO E A ESCOLA PEDRO CANÁRIO RIBEIRO.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>Eugênio, Geraldo, Gileno, José Erivaldo (Vado), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1142/requerimento_n019.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1142/requerimento_n019.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO  N° 019/2020 - REQUER  OUVIDO O EGRÉGIO PLENÁRIO DA CÂMARA MUNICIPAL QUE O EXECUTIVO MUNICIPAL ENVIE VIA CERTIDÃO TODOS OS PROCESSOS LICITATÓRIOS JUNTO COM CONTRATOS E PAGAMENTOS FIRMADOS ENTRE OS ANOS DE 2019 E 2020, ENTRE O MUNICÍPIO E A RÁDIO 96,1FM.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>Eugênio, Gileno, José Erivaldo (Vado), Messias (Doza), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1158/requerimento_no_020.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1158/requerimento_no_020.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 020/2020 - REQUER OUVIDO O PLENÁRIO DA CÂMARA MUNICIPAL, PARA QUE O EXECUTIVO MUNICIPAL TOME A SEGUINTE MEDIDA DE INTERESSE PÚBLICO: QUE SEJA ENVIADO A ESTA CASA DE LEIS, VIA CERTIDÃO O PROCESSO INTEGRAL DE DIÁRIAS DO EXCELENTISSIMO SENHOR PREFEITO, BRUNO TEÓFILO DE ARAÚJO DO INICIO DO MANDATO ATE O PRESENTE.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>Eugênio, Gileno, Idelbrando, José Erivaldo (Vado), Messias (Doza), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1159/requerimento_n_021.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1159/requerimento_n_021.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 021/2020 -  REQUER QUE SEJA  ENVIADO A ESTA CASA DE LEIS, VIA CERTIDÃO INFORMAÇÕES  DA FORMA QUE VAI SER  APLICADO OS  RECURSOS  FEDERAIS ENCAMINHADOS A SECRETARIA DE CULTURA.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>Eugênio, Geraldo, Gileno, Messias (Doza), Otávio (Tavim)</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1160/requerimento_n_022.2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1160/requerimento_n_022.2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 022/2020 -  VÊM, RESPEITOSAMENTE, PERANTE VOSSA EXCELENCIA, PARA  REITERAR REQUERIMENTO N° 019/2020.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1169/veto_1-2020.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1169/veto_1-2020.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO AO PROJETO Nº 002/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1944,67 +2160,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1063/indicacao_0012020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1064/indicacao_0022020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1065/indicacao_0032020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1066/indicacao0042020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1070/indicacao_n_005.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1071/indicacao_n_006.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1072/indicacao_007.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1073/indicacao_008.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1075/indicacao_009.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1076/indicacao_010.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1077/indicacao_011.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1078/indicacao_012.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1083/indicacao_013.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1084/indicacao_014.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1085/indicacao_015.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1088/indicacao__016.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1089/indicacao__017.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1096/indicacao_18-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1097/indicacao_19-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1098/indicacao_20-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1099/indicacao_21-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1102/indicacao_n_22-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1103/indicacao_n_23-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1110/indicacao_no_024.2020_-_idelbrando_-_calacamento_camata.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1111/indicacao_no_025.2020_-_geraldo_-_que_seja_feito_um_ladao_no_corrego_do_meio.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1121/indicacao_026.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1122/indicacao_027.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1123/indicacao_028.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1124/indicacao_029.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1125/indicacao_030.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1126/indicacao_031.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1127/indicacao_032.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1128/indicacao_033.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1129/indicacao_034.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1132/indicacao_035.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1130/indicacao_036.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1131/indicacao_037.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1138/indicacao_043.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1141/indicacao_n045.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1152/indicacao_n_046.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1161/indicacao_no_047.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1162/indicacao_no_048.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1163/indicacao_n_049.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1164/indicacao_n_050.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1177/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1178/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1167/projeto_de_decreto_01-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1168/projeto_de_decreto_02-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1203/img_20210108_0001.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1198/img_20210108_0003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1197/img_20210108_0001.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1204/img_20210108_0003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1199/img_20210108_0005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1201/img_20210108_0009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1202/img_20210108_0011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1205/img_20210108_0005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1219/img_20210108_0013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1220/img_20210108_0015.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1221/img_20210108_0017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1200/img_20210108_0007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1222/img_20210108_0019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1212/img_20210108_0019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1211/img_20210108_0017.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1210/img_20210108_0015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1209/img_20210108_0013.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1208/img_20210108_0011.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1214/img_20210108_0023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1213/img_20210108_0021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1215/img_20210108_0026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1206/img_20210108_0007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1216/img_20210108_0029.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1207/img_20210108_0009.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1217/img_20210108_0032.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1218/img_20210108_0034.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1061/projeto_de_lei_complementar_n_001-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1153/projeto_de_lei_complementar_002.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_complementar__substitutivo_002.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1062/projeto_de_lei_001-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1069/projeto_de_lei_n_002.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1068/projeto_de_lei_003.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1086/projeto_de_lei_n_004.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1090/projeto_de_lei_n_005.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1091/projeto_de_lei_n_006.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1166/plo_07-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1093/projeto_de_lei_9-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1094/projeto_de_lei_010-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1095/projeto_de_lei_12-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_lei_14-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1113/projeto_de_lei_16-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_17-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_18-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_lei_19-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1175/projeto_de_lei_21-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1134/projeto_de_lei_n_022.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1135/projeto_de_lei_023.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_24.2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1147/projeto_de_lei_no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1148/projeto_de_lei_no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1149/projeto_de_lei_027-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1150/projeto_de_lei_n_028.2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_n_029.2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_no_030.2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1157/projeto_de_lei_n_031.2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1176/projeto_de_lei_32-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1231/projeto_de_lei_34-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1232/projeto_de_lei_35-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1227/projeto_de_lei_36-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1196/projeto_de_lei_37-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1281/projeto_de_lei_38-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1233/projeto_de_lei_substitutivo_01-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1172/projeto_de_lei_substitutivo_14-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1112/projeto_de_lei_substitutivo_17-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1174/projeto_de_lei_substitutivo_18-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_substitutivo_38-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1154/projeto_de_resolucao_001.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1074/requerimento_n_001.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1079/requerimento_002.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1080/requerimento_003.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1081/requerimento_004.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1082/requerimento_005.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1100/requerimento_6-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1101/requerimento_7-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1104/requerimento__008.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1105/requerimento__009.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1106/requerimento__010.2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1114/requerimento_011.2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1115/requerimento_012.2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1119/requerimento_013.2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1118/requerimento_014.2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1120/requerimento_015.2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1133/requerimento_16.2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1137/requerimento_17.2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1139/requerimento_n_018.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1142/requerimento_n019.2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1158/requerimento_no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1159/requerimento_n_021.2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1160/requerimento_n_022.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1169/veto_1-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1063/indicacao_0012020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1064/indicacao_0022020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1065/indicacao_0032020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1066/indicacao0042020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1070/indicacao_n_005.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1071/indicacao_n_006.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1072/indicacao_007.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1073/indicacao_008.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1075/indicacao_009.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1076/indicacao_010.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1077/indicacao_011.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1078/indicacao_012.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1083/indicacao_013.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1084/indicacao_014.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1085/indicacao_015.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1088/indicacao__016.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1089/indicacao__017.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1096/indicacao_18-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1097/indicacao_19-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1098/indicacao_20-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1099/indicacao_21-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1102/indicacao_n_22-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1103/indicacao_n_23-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1110/indicacao_no_024.2020_-_idelbrando_-_calacamento_camata.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1111/indicacao_no_025.2020_-_geraldo_-_que_seja_feito_um_ladao_no_corrego_do_meio.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1121/indicacao_026.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1122/indicacao_027.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1123/indicacao_028.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1124/indicacao_029.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1125/indicacao_030.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1126/indicacao_031.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1127/indicacao_032.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1128/indicacao_033.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1129/indicacao_034.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1132/indicacao_035.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1130/indicacao_036.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1131/indicacao_037.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/3124/indicacao_n_038-2020_-_inidico_ao_execelentissimo_senhor_prefeito_que_seja_providenciado_pintura_de_faixas_de_estacionamento_na_avenida_francisco_porfirio_de_souza.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/3125/indicacao_n_039-2020_-_que_o_executivo_municipal_empenhe_todos_os_esforcos_necessarios_junto_a_secretaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/3126/indicacao_n_040-2020_-_que_o_executivo_municipal_considere_grau_maximo_de_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/3127/indicacao_n_041-2020_-_que_o_executivo_municipal_envide_esforcos_para_que_sejam_implementadas_medidas_para_protecao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1138/indicacao_043.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1141/indicacao_n045.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1152/indicacao_n_046.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1161/indicacao_no_047.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1162/indicacao_no_048.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1163/indicacao_n_049.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1164/indicacao_n_050.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1177/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1178/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2981/pauta_da_01a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2982/pauta_da_02a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2983/pauta_da_03a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2984/pauta_da_04a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2985/pauta_da_05a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2986/pauta_da_06a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2987/pauta_da_07a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2988/pauta_da_08a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2989/pauta_da_09a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2990/pauta_da_10a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2991/pauta_da_11a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2992/pauta_da_12a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2993/pauta_da_14a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2994/pauta_da_16a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2995/pauta_da_17a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2996/pauta_da_18a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/2997/pauta_da_20a_sessao_ordinaria_do_4o_periodo_legislativo_da_9a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1167/projeto_de_decreto_01-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1168/projeto_de_decreto_02-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1203/img_20210108_0001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1198/img_20210108_0003.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1197/img_20210108_0001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1204/img_20210108_0003.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1199/img_20210108_0005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1201/img_20210108_0009.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1202/img_20210108_0011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1205/img_20210108_0005.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1219/img_20210108_0013.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1220/img_20210108_0015.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1221/img_20210108_0017.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1200/img_20210108_0007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1222/img_20210108_0019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1212/img_20210108_0019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1211/img_20210108_0017.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1210/img_20210108_0015.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1209/img_20210108_0013.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1208/img_20210108_0011.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1214/img_20210108_0023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1213/img_20210108_0021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1215/img_20210108_0026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1206/img_20210108_0007.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1216/img_20210108_0029.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1207/img_20210108_0009.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1217/img_20210108_0032.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1218/img_20210108_0034.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1061/projeto_de_lei_complementar_n_001-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1153/projeto_de_lei_complementar_002.2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_complementar__substitutivo_002.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1062/projeto_de_lei_001-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1069/projeto_de_lei_n_002.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1068/projeto_de_lei_003.2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1086/projeto_de_lei_n_004.2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1090/projeto_de_lei_n_005.2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1091/projeto_de_lei_n_006.2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1166/plo_07-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1093/projeto_de_lei_9-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1094/projeto_de_lei_010-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_n_011-2020_-_dispoe_sobre_a_alteracao_do_plano_de_custeio_do_regime_proprio_de_previdencia_social_do_municipio_de_pedro_canario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1095/projeto_de_lei_12-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1116/projeto_de_lei_n_013-2020_-_autoriza_o_executivo_e_legislativo_municipal_a_abrir_creditos_adicionais_suplementares_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_lei_14-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_n_015-2020_-_concede_isencao_de_cobranca_da_contribuicao_para_o_custeio_da_iluminacao_publica_cosip.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1113/projeto_de_lei_16-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_17-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_18-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_lei_19-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_lei_n_020-2020_-_altera_dispositivo_da_lei_no_1.4012020_que_concede_isencao_de_cobranca_da_contribuicao_para_o_custeio_da_iluminacao_publica_cosip.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1175/projeto_de_lei_21-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1134/projeto_de_lei_n_022.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1135/projeto_de_lei_023.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_24.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1147/projeto_de_lei_no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1148/projeto_de_lei_no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1149/projeto_de_lei_027-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1150/projeto_de_lei_n_028.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_n_029.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_no_030.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1157/projeto_de_lei_n_031.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1176/projeto_de_lei_32-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1231/projeto_de_lei_34-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1232/projeto_de_lei_35-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1227/projeto_de_lei_36-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1196/projeto_de_lei_37-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1281/projeto_de_lei_38-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1233/projeto_de_lei_substitutivo_01-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1172/projeto_de_lei_substitutivo_14-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1112/projeto_de_lei_substitutivo_17-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1174/projeto_de_lei_substitutivo_18-2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_substitutivo_38-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1154/projeto_de_resolucao_001.2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1074/requerimento_n_001.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1079/requerimento_002.2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1080/requerimento_003.2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1081/requerimento_004.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1082/requerimento_005.2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1100/requerimento_6-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1101/requerimento_7-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1104/requerimento__008.2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1105/requerimento__009.2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1106/requerimento__010.2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1114/requerimento_011.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1115/requerimento_012.2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1119/requerimento_013.2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1118/requerimento_014.2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1120/requerimento_015.2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1133/requerimento_16.2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1137/requerimento_17.2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1139/requerimento_n_018.2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1142/requerimento_n019.2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1158/requerimento_no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1159/requerimento_n_021.2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1160/requerimento_n_022.2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2020/1169/veto_1-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H147"/>
+  <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="81.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="242.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2969,2862 +3185,3408 @@
       </c>
       <c r="G38" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H38" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>169</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>170</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H39" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>173</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>174</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>175</v>
       </c>
       <c r="H40" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>177</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>178</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="H41" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H42" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H43" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H44" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="H45" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>196</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>197</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H46" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>200</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>201</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>202</v>
       </c>
       <c r="H47" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>204</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>205</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>171</v>
+        <v>206</v>
       </c>
       <c r="H48" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H49" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H50" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>217</v>
       </c>
       <c r="D51" t="s">
-        <v>216</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>217</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
+        <v>36</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>221</v>
       </c>
-      <c r="B52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D52" t="s">
-        <v>216</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>217</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="G52" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H52" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>223</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>224</v>
       </c>
-      <c r="B53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>216</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>217</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H53" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>227</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>26</v>
+        <v>228</v>
       </c>
       <c r="D54" t="s">
-        <v>216</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>217</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H54" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D55" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E55" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F55" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="H55" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>236</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" t="s">
+        <v>232</v>
+      </c>
+      <c r="E56" t="s">
         <v>233</v>
       </c>
-      <c r="B56" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F56" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="H56" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="D57" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E57" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F57" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="H57" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="D58" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E58" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F58" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="H58" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="D59" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E59" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F59" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="H59" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D60" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E60" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F60" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="H60" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D61" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E61" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F61" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="H61" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="D62" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E62" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F62" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="H62" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="D63" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E63" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F63" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="H63" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="D64" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E64" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="H64" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="D65" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E65" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="H65" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="D66" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E66" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="H66" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="D67" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E67" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F67" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="H67" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="D68" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E68" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F68" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="H68" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="D69" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E69" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F69" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="H69" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="D70" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E70" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F70" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="H70" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D71" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="E71" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="F71" t="s">
-        <v>279</v>
+        <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H71" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="D72" t="s">
-        <v>216</v>
+        <v>285</v>
       </c>
       <c r="E72" t="s">
-        <v>217</v>
+        <v>286</v>
       </c>
       <c r="F72" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="H72" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>290</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" t="s">
         <v>285</v>
       </c>
-      <c r="B73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E73" t="s">
-        <v>217</v>
+        <v>286</v>
       </c>
       <c r="F73" t="s">
-        <v>279</v>
+        <v>36</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H73" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>113</v>
+        <v>22</v>
       </c>
       <c r="D74" t="s">
-        <v>216</v>
+        <v>285</v>
       </c>
       <c r="E74" t="s">
-        <v>217</v>
+        <v>286</v>
       </c>
       <c r="F74" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="H74" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>117</v>
+        <v>26</v>
       </c>
       <c r="D75" t="s">
-        <v>216</v>
+        <v>285</v>
       </c>
       <c r="E75" t="s">
-        <v>217</v>
+        <v>286</v>
       </c>
       <c r="F75" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="H75" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>121</v>
+        <v>31</v>
       </c>
       <c r="D76" t="s">
-        <v>216</v>
+        <v>285</v>
       </c>
       <c r="E76" t="s">
-        <v>217</v>
+        <v>286</v>
       </c>
       <c r="F76" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="H76" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="D77" t="s">
-        <v>216</v>
+        <v>285</v>
       </c>
       <c r="E77" t="s">
-        <v>217</v>
+        <v>286</v>
       </c>
       <c r="F77" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="H77" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>129</v>
+        <v>40</v>
       </c>
       <c r="D78" t="s">
-        <v>216</v>
+        <v>285</v>
       </c>
       <c r="E78" t="s">
-        <v>217</v>
+        <v>286</v>
       </c>
       <c r="F78" t="s">
-        <v>36</v>
+        <v>89</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="H78" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D79" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="E79" t="s">
-        <v>305</v>
+        <v>286</v>
       </c>
       <c r="F79" t="s">
-        <v>218</v>
+        <v>89</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="H79" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="D80" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="E80" t="s">
-        <v>305</v>
+        <v>286</v>
       </c>
       <c r="F80" t="s">
-        <v>309</v>
+        <v>89</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="H80" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="D81" t="s">
-        <v>313</v>
+        <v>285</v>
       </c>
       <c r="E81" t="s">
-        <v>314</v>
+        <v>286</v>
       </c>
       <c r="F81" t="s">
-        <v>309</v>
+        <v>18</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H81" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>317</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D82" t="s">
+        <v>285</v>
+      </c>
+      <c r="E82" t="s">
+        <v>286</v>
+      </c>
+      <c r="F82" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="E82" t="s">
+      <c r="H82" t="s">
         <v>319</v>
-      </c>
-[...7 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>320</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>62</v>
+      </c>
+      <c r="D83" t="s">
+        <v>285</v>
+      </c>
+      <c r="E83" t="s">
+        <v>286</v>
+      </c>
+      <c r="F83" t="s">
+        <v>72</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H83" t="s">
         <v>322</v>
-      </c>
-[...19 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>323</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>66</v>
+      </c>
+      <c r="D84" t="s">
+        <v>285</v>
+      </c>
+      <c r="E84" t="s">
+        <v>286</v>
+      </c>
+      <c r="F84" t="s">
+        <v>72</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H84" t="s">
         <v>325</v>
-      </c>
-[...19 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>326</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>71</v>
+      </c>
+      <c r="D85" t="s">
+        <v>285</v>
+      </c>
+      <c r="E85" t="s">
+        <v>286</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H85" t="s">
         <v>328</v>
-      </c>
-[...19 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="D86" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="E86" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="F86" t="s">
-        <v>309</v>
+        <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="H86" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="D87" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="E87" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="F87" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="H87" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="D88" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="E88" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="F88" t="s">
-        <v>309</v>
+        <v>67</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="H88" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="D89" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="E89" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="F89" t="s">
-        <v>309</v>
+        <v>67</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>171</v>
+        <v>339</v>
       </c>
       <c r="H89" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>341</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>93</v>
+      </c>
+      <c r="D90" t="s">
+        <v>285</v>
+      </c>
+      <c r="E90" t="s">
+        <v>286</v>
+      </c>
+      <c r="F90" t="s">
+        <v>101</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H90" t="s">
         <v>343</v>
-      </c>
-[...19 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>344</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>96</v>
+      </c>
+      <c r="D91" t="s">
+        <v>285</v>
+      </c>
+      <c r="E91" t="s">
+        <v>286</v>
+      </c>
+      <c r="F91" t="s">
+        <v>101</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H91" t="s">
         <v>346</v>
-      </c>
-[...19 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>347</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>100</v>
+      </c>
+      <c r="D92" t="s">
+        <v>285</v>
+      </c>
+      <c r="E92" t="s">
+        <v>286</v>
+      </c>
+      <c r="F92" t="s">
+        <v>348</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>349</v>
-      </c>
-[...16 lines deleted...]
-        <v>171</v>
       </c>
       <c r="H92" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>351</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="D93" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="E93" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="F93" t="s">
-        <v>309</v>
+        <v>348</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>352</v>
       </c>
       <c r="H93" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>354</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>66</v>
+        <v>109</v>
       </c>
       <c r="D94" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="E94" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="F94" t="s">
-        <v>309</v>
+        <v>348</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>171</v>
+        <v>355</v>
       </c>
       <c r="H94" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="D95" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="E95" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="F95" t="s">
-        <v>309</v>
+        <v>54</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H95" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>76</v>
+        <v>117</v>
       </c>
       <c r="D96" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="E96" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="F96" t="s">
-        <v>309</v>
+        <v>54</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>171</v>
+        <v>361</v>
       </c>
       <c r="H96" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
       <c r="D97" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="E97" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="F97" t="s">
-        <v>309</v>
+        <v>54</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="H97" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>84</v>
+        <v>125</v>
       </c>
       <c r="D98" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="E98" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="F98" t="s">
-        <v>309</v>
+        <v>36</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="H98" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>88</v>
+        <v>129</v>
       </c>
       <c r="D99" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
       <c r="E99" t="s">
-        <v>319</v>
+        <v>286</v>
       </c>
       <c r="F99" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H99" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>318</v>
+        <v>373</v>
       </c>
       <c r="E100" t="s">
-        <v>319</v>
+        <v>374</v>
       </c>
       <c r="F100" t="s">
-        <v>72</v>
+        <v>287</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="H100" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>377</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>17</v>
+      </c>
+      <c r="D101" t="s">
         <v>373</v>
       </c>
-      <c r="B101" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E101" t="s">
-        <v>319</v>
+        <v>374</v>
       </c>
       <c r="F101" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>171</v>
+        <v>379</v>
       </c>
       <c r="H101" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="D102" t="s">
-        <v>318</v>
+        <v>382</v>
       </c>
       <c r="E102" t="s">
-        <v>319</v>
+        <v>383</v>
       </c>
       <c r="F102" t="s">
-        <v>54</v>
+        <v>378</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="H102" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>386</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>387</v>
+      </c>
+      <c r="E103" t="s">
+        <v>388</v>
+      </c>
+      <c r="F103" t="s">
         <v>378</v>
       </c>
-      <c r="B103" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G103" s="1" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="H103" t="s">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="D104" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E104" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F104" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
       <c r="H104" t="s">
-        <v>383</v>
+        <v>393</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>113</v>
+        <v>22</v>
       </c>
       <c r="D105" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E105" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F105" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="H105" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>397</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>26</v>
+      </c>
+      <c r="D106" t="s">
         <v>387</v>
       </c>
-      <c r="B106" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E106" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F106" t="s">
-        <v>309</v>
+        <v>398</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="H106" t="s">
-        <v>389</v>
+        <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>390</v>
+        <v>401</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>121</v>
+        <v>31</v>
       </c>
       <c r="D107" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E107" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F107" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
       <c r="H107" t="s">
-        <v>392</v>
+        <v>403</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>393</v>
+        <v>404</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="D108" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E108" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F108" t="s">
         <v>27</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>394</v>
+        <v>405</v>
       </c>
       <c r="H108" t="s">
-        <v>395</v>
+        <v>406</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>396</v>
+        <v>407</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>129</v>
+        <v>40</v>
       </c>
       <c r="D109" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E109" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F109" t="s">
-        <v>397</v>
+        <v>378</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="H109" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
       <c r="D110" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E110" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F110" t="s">
-        <v>397</v>
+        <v>378</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>401</v>
+        <v>187</v>
       </c>
       <c r="H110" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>137</v>
+        <v>49</v>
       </c>
       <c r="D111" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E111" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F111" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="H111" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>141</v>
+        <v>53</v>
       </c>
       <c r="D112" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E112" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F112" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="H112" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>145</v>
+        <v>58</v>
       </c>
       <c r="D113" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E113" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F113" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="H113" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>153</v>
+        <v>62</v>
       </c>
       <c r="D114" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E114" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F114" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="H114" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>157</v>
+        <v>66</v>
       </c>
       <c r="D115" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E115" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F115" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>416</v>
+        <v>425</v>
       </c>
       <c r="H115" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
       <c r="D116" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E116" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F116" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="H116" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>166</v>
+        <v>76</v>
       </c>
       <c r="D117" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E117" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F117" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="H117" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>425</v>
+        <v>80</v>
       </c>
       <c r="D118" t="s">
-        <v>318</v>
+        <v>387</v>
       </c>
       <c r="E118" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="F118" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="H118" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D119" t="s">
-        <v>429</v>
+        <v>387</v>
       </c>
       <c r="E119" t="s">
-        <v>430</v>
+        <v>388</v>
       </c>
       <c r="F119" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="H119" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="D120" t="s">
-        <v>429</v>
+        <v>387</v>
       </c>
       <c r="E120" t="s">
-        <v>430</v>
+        <v>388</v>
       </c>
       <c r="F120" t="s">
-        <v>309</v>
+        <v>67</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H120" t="s">
-        <v>427</v>
+        <v>441</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="D121" t="s">
-        <v>429</v>
+        <v>387</v>
       </c>
       <c r="E121" t="s">
-        <v>430</v>
+        <v>388</v>
       </c>
       <c r="F121" t="s">
-        <v>309</v>
+        <v>72</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="H121" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="D122" t="s">
-        <v>429</v>
+        <v>387</v>
       </c>
       <c r="E122" t="s">
-        <v>430</v>
+        <v>388</v>
       </c>
       <c r="F122" t="s">
-        <v>67</v>
+        <v>378</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="H122" t="s">
-        <v>369</v>
+        <v>447</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>425</v>
+        <v>100</v>
       </c>
       <c r="D123" t="s">
-        <v>429</v>
+        <v>387</v>
       </c>
       <c r="E123" t="s">
-        <v>430</v>
+        <v>388</v>
       </c>
       <c r="F123" t="s">
-        <v>309</v>
+        <v>54</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="H123" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="D124" t="s">
-        <v>444</v>
+        <v>387</v>
       </c>
       <c r="E124" t="s">
-        <v>445</v>
+        <v>388</v>
+      </c>
+      <c r="F124" t="s">
+        <v>378</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="H124" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="D125" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E125" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F125" t="s">
-        <v>451</v>
+        <v>378</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="H125" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>17</v>
+        <v>113</v>
       </c>
       <c r="D126" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E126" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F126" t="s">
-        <v>54</v>
+        <v>378</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="H126" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="D127" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E127" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F127" t="s">
-        <v>54</v>
+        <v>378</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="H127" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>26</v>
+        <v>121</v>
       </c>
       <c r="D128" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E128" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F128" t="s">
-        <v>54</v>
+        <v>378</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="H128" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="D129" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E129" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F129" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="H129" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
       <c r="D130" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E130" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F130" t="s">
-        <v>27</v>
+        <v>470</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="H130" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="D131" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E131" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F131" t="s">
-        <v>41</v>
+        <v>470</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="H131" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>45</v>
+        <v>137</v>
       </c>
       <c r="D132" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E132" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F132" t="s">
-        <v>54</v>
+        <v>378</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="H132" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>49</v>
+        <v>141</v>
       </c>
       <c r="D133" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E133" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F133" t="s">
-        <v>67</v>
+        <v>378</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="H133" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>53</v>
+        <v>145</v>
       </c>
       <c r="D134" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E134" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F134" t="s">
-        <v>67</v>
+        <v>378</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="H134" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>58</v>
+        <v>153</v>
       </c>
       <c r="D135" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E135" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F135" t="s">
-        <v>67</v>
+        <v>378</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="H135" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>62</v>
+        <v>157</v>
       </c>
       <c r="D136" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E136" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F136" t="s">
-        <v>485</v>
+        <v>378</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="H136" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>66</v>
+        <v>162</v>
       </c>
       <c r="D137" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E137" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F137" t="s">
-        <v>489</v>
+        <v>378</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="H137" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>71</v>
+        <v>166</v>
       </c>
       <c r="D138" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E138" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F138" t="s">
-        <v>54</v>
+        <v>378</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="H138" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>76</v>
+        <v>170</v>
       </c>
       <c r="D139" t="s">
-        <v>449</v>
+        <v>387</v>
       </c>
       <c r="E139" t="s">
-        <v>450</v>
+        <v>388</v>
       </c>
       <c r="F139" t="s">
-        <v>27</v>
+        <v>378</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="H139" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="D140" t="s">
-        <v>449</v>
+        <v>501</v>
       </c>
       <c r="E140" t="s">
-        <v>450</v>
+        <v>502</v>
       </c>
       <c r="F140" t="s">
-        <v>89</v>
+        <v>378</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="H140" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>505</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>71</v>
+      </c>
+      <c r="D141" t="s">
         <v>501</v>
       </c>
-      <c r="B141" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E141" t="s">
-        <v>450</v>
+        <v>502</v>
       </c>
       <c r="F141" t="s">
-        <v>54</v>
+        <v>378</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="H141" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D142" t="s">
-        <v>449</v>
+        <v>501</v>
       </c>
       <c r="E142" t="s">
-        <v>450</v>
+        <v>502</v>
       </c>
       <c r="F142" t="s">
-        <v>41</v>
+        <v>378</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="H142" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D143" t="s">
-        <v>449</v>
+        <v>501</v>
       </c>
       <c r="E143" t="s">
-        <v>450</v>
+        <v>502</v>
       </c>
       <c r="F143" t="s">
-        <v>508</v>
+        <v>67</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="H143" t="s">
-        <v>510</v>
+        <v>441</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>96</v>
+        <v>170</v>
       </c>
       <c r="D144" t="s">
-        <v>449</v>
+        <v>501</v>
       </c>
       <c r="E144" t="s">
-        <v>450</v>
+        <v>502</v>
       </c>
       <c r="F144" t="s">
-        <v>512</v>
+        <v>378</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>513</v>
       </c>
       <c r="H144" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>515</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>449</v>
+        <v>516</v>
       </c>
       <c r="E145" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H145" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="D146" t="s">
-        <v>449</v>
+        <v>521</v>
       </c>
       <c r="E146" t="s">
-        <v>450</v>
+        <v>522</v>
       </c>
       <c r="F146" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="H146" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
+        <v>17</v>
+      </c>
+      <c r="D147" t="s">
+        <v>521</v>
+      </c>
+      <c r="E147" t="s">
+        <v>522</v>
+      </c>
+      <c r="F147" t="s">
+        <v>54</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H147" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>529</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>22</v>
+      </c>
+      <c r="D148" t="s">
+        <v>521</v>
+      </c>
+      <c r="E148" t="s">
+        <v>522</v>
+      </c>
+      <c r="F148" t="s">
+        <v>54</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H148" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>532</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>26</v>
+      </c>
+      <c r="D149" t="s">
+        <v>521</v>
+      </c>
+      <c r="E149" t="s">
+        <v>522</v>
+      </c>
+      <c r="F149" t="s">
+        <v>54</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H149" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>535</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>31</v>
+      </c>
+      <c r="D150" t="s">
+        <v>521</v>
+      </c>
+      <c r="E150" t="s">
+        <v>522</v>
+      </c>
+      <c r="F150" t="s">
+        <v>89</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H150" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>538</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>35</v>
+      </c>
+      <c r="D151" t="s">
+        <v>521</v>
+      </c>
+      <c r="E151" t="s">
+        <v>522</v>
+      </c>
+      <c r="F151" t="s">
+        <v>27</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H151" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>541</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>40</v>
+      </c>
+      <c r="D152" t="s">
+        <v>521</v>
+      </c>
+      <c r="E152" t="s">
+        <v>522</v>
+      </c>
+      <c r="F152" t="s">
+        <v>41</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H152" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>544</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>45</v>
+      </c>
+      <c r="D153" t="s">
+        <v>521</v>
+      </c>
+      <c r="E153" t="s">
+        <v>522</v>
+      </c>
+      <c r="F153" t="s">
+        <v>54</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H153" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>547</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>49</v>
+      </c>
+      <c r="D154" t="s">
+        <v>521</v>
+      </c>
+      <c r="E154" t="s">
+        <v>522</v>
+      </c>
+      <c r="F154" t="s">
+        <v>67</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H154" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>550</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>53</v>
+      </c>
+      <c r="D155" t="s">
+        <v>521</v>
+      </c>
+      <c r="E155" t="s">
+        <v>522</v>
+      </c>
+      <c r="F155" t="s">
+        <v>67</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H155" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>553</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>58</v>
+      </c>
+      <c r="D156" t="s">
+        <v>521</v>
+      </c>
+      <c r="E156" t="s">
+        <v>522</v>
+      </c>
+      <c r="F156" t="s">
+        <v>67</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H156" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>556</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>62</v>
+      </c>
+      <c r="D157" t="s">
+        <v>521</v>
+      </c>
+      <c r="E157" t="s">
+        <v>522</v>
+      </c>
+      <c r="F157" t="s">
+        <v>557</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H157" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>560</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>66</v>
+      </c>
+      <c r="D158" t="s">
+        <v>521</v>
+      </c>
+      <c r="E158" t="s">
+        <v>522</v>
+      </c>
+      <c r="F158" t="s">
+        <v>561</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H158" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>564</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>71</v>
+      </c>
+      <c r="D159" t="s">
+        <v>521</v>
+      </c>
+      <c r="E159" t="s">
+        <v>522</v>
+      </c>
+      <c r="F159" t="s">
+        <v>54</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H159" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>567</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>76</v>
+      </c>
+      <c r="D160" t="s">
+        <v>521</v>
+      </c>
+      <c r="E160" t="s">
+        <v>522</v>
+      </c>
+      <c r="F160" t="s">
+        <v>27</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H160" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>570</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>80</v>
+      </c>
+      <c r="D161" t="s">
+        <v>521</v>
+      </c>
+      <c r="E161" t="s">
+        <v>522</v>
+      </c>
+      <c r="F161" t="s">
+        <v>89</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H161" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>573</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>84</v>
+      </c>
+      <c r="D162" t="s">
+        <v>521</v>
+      </c>
+      <c r="E162" t="s">
+        <v>522</v>
+      </c>
+      <c r="F162" t="s">
+        <v>54</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H162" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>576</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>88</v>
+      </c>
+      <c r="D163" t="s">
+        <v>521</v>
+      </c>
+      <c r="E163" t="s">
+        <v>522</v>
+      </c>
+      <c r="F163" t="s">
+        <v>41</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H163" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>579</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>93</v>
+      </c>
+      <c r="D164" t="s">
+        <v>521</v>
+      </c>
+      <c r="E164" t="s">
+        <v>522</v>
+      </c>
+      <c r="F164" t="s">
+        <v>580</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H164" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>583</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>96</v>
+      </c>
+      <c r="D165" t="s">
+        <v>521</v>
+      </c>
+      <c r="E165" t="s">
+        <v>522</v>
+      </c>
+      <c r="F165" t="s">
+        <v>584</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H165" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>587</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>100</v>
+      </c>
+      <c r="D166" t="s">
+        <v>521</v>
+      </c>
+      <c r="E166" t="s">
+        <v>522</v>
+      </c>
+      <c r="F166" t="s">
+        <v>588</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H166" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>591</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>105</v>
+      </c>
+      <c r="D167" t="s">
+        <v>521</v>
+      </c>
+      <c r="E167" t="s">
+        <v>522</v>
+      </c>
+      <c r="F167" t="s">
+        <v>592</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H167" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>595</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
         <v>10</v>
       </c>
-      <c r="D147" t="s">
-[...12 lines deleted...]
-        <v>527</v>
+      <c r="D168" t="s">
+        <v>596</v>
+      </c>
+      <c r="E168" t="s">
+        <v>597</v>
+      </c>
+      <c r="F168" t="s">
+        <v>378</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H168" t="s">
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5931,50 +6693,71 @@
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>