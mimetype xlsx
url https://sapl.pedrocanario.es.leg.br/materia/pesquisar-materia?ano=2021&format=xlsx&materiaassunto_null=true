--- v0 (2025-10-14)
+++ v1 (2026-04-18)
@@ -10,4452 +10,4647 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3102" uniqueCount="1447">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3262" uniqueCount="1512">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Demizinho, Denis Pereira, Eleandro, Jaconias, João Amorim, Kelsat, Luquinhas Baiense, Renato de Taquaras, Sirlande, Wanderson, Zé Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para construção da Barragem do Rio Itaúnas.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Eleandro</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_2.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie todos os esforços necessários para criação de uma creche_x000D_
 em Floresta do Sul.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_3.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_3.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie todos os esforços necessários para criação do centro de_x000D_
 comercialização da agricultura Familiar de Pedro Canário.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_4.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_4.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie todos os esforços necessários para criação do PAA Municipal_x000D_
 (Programa de Aquisição de alimentos da agricultura familiar do Município).</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_5.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_5.pdf</t>
   </si>
   <si>
     <t>Que o Executivo envie os esforços necessários para realizar gratuitamente em Pedro Canário o Casamento Comunitário para aqueles que pretendem oficializar a união, porém não dispõem de recursos para isso.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_6.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_6.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para instalação do Cerco Eletrônico.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_7.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_7.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para criação do Programa PC Online com internet gratuita nas praças.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Demizinho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_8.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_8.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, para criação_x000D_
 de uma pista de ciclismo e pista para pedestre ligando Pedro canário ao bairro Camata.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Luquinhas Baiense</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_9.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_9.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, junto a Secretaria Municipal de Obras e Serviços Urbanos para que seja providenciado placas de sinalização para as lombadas(quebra-molas), postos recentemente nas ruas pavimentadas dos bairros: Boa Vista, Colina 1, Camata e Esplanada. Peço também que sejam pintados conforme a lei de trânsito nacional. Solicito também que seja padronizado a altura das lombadas pois muitos ficaram com altura incompatível e a população pediu para serem refeitos.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_10.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, junto a Secretaria Municipal de Obras e Serviços Urbanos que seja solicitado à empresa Mar &amp; Sol Serviços de Construção Civil Eireli, de CNPJ no 07.905.6671AOOL-82, prestadora de serviço de pavimentação de diversas ruas de Pedro Canário, para que seja retirada a areia usada para rejuntar o calçamento de todas as ruas calçadas recentemente e também que seja organizada as calçadas onde foi jogado o material de refugo usado para planar as ruas.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Renato de Taquaras</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_11.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para ampliação e reforma do Campo de Taquaras.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_12.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para instalação de placas de identificação de ruas do Distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Zé Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_13.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços necessários  junto à Secretaria Municipal de_x000D_
 Saúde e outras pertinentes e órgãos necessários, para que os Educadores (professores e afins), sejam inclusos no grupo prioritário de vacinação contra a COVID 19.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_14.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_14.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DA PRAÇA DERALDINO RIBEIRO DE OLIVEIRA, CONHECIDA POPULARMENTE COMO PRACINHA DO QUIABO.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_15.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_15.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO COM DRENAGEM PLUVIAL DO BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Kelsat</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_16.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que envide esforços para que seja construído, na_x000D_
 Praça Pública de Cristal do Norte, um parquinho infantil.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_17.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços necessários junto à Secretaria Municipal de_x000D_
 Obras e outras órgãos necessários, para que seja realizado saneamento básico (esgoto) e calçamento das ruas da localidade conhecida como "Gogó do Sapo", no bairro Colina.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_18.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, para que seja Construído um shopping POPULAR para atender os comerciantes que fazem uso da área do Mercado Municipal, para comercializar suas mercadorias logísticas.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Sirlande</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_019-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_019-2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja efetuada a reforma do prédio do antigo FUNRURAL onde atualmente se localiza a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_20.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Que sejam aplicados todos os esforços necessários para construção de moradias populares e reformas e ou ampliações de habitação, na sede de Pedro_x000D_
 Canário e Distritos.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_21.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados todos os esforços necessários para criação do vale feira para servidores, (conforme modelo de Projeto de Lei em anexo), para que os mesmos comprem da agricultura familiar do município.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_22.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados todos os esforços necessários para reformas das duas unidades de saúde do Assentamento Castro Alves.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1261/indicacao_23.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1261/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para atualização salarial dos Professores de acordo com o piso nacional.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1262/indicacao_24.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1262/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Sugiro que a Prefeitura instale um letreiro turístico com a frase "Eu amo Pedro Canário”, em alguma praça da cidade a ser escolhida pela comunidade ou administração.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_25.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a desapropriação, para fins de criação do Teatro Municipal, do imóvel situado a Rua Vila Velha, S/N, Boa Vista, sendo o antigo Lions Club de Pedro Canário. (Mapa em anexo I)</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_26.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a desapropriação, para fins de criação do Museu Histórico Municipal, do imóvel situado a Av. Alberto dos Reis Castro, nº 10, Centro, sendo a antiga residência do Sr. Pedro Canário Ribeiro.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/</t>
   </si>
   <si>
     <t>Que envidem os seus melhores esforços para implantação de uma nova USF (Unidade Saúde da Família) para atender as demandas dos bairros Esplanada, Vista Alegre, Eldorado, Alvorada e Novo Horizonte.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_28.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para criação do "Programa CASA DA GENTE" para reforma habitacionais especialmente para famílias de vulnerabilidade social.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_29.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços junto ao setor para providenciar um poço artesiano na localidade conhecida como GOGÓ do Sapo no_x000D_
 bairro Colina em Pedro canário.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_30.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços junto ao setor responsável para providenciar um poço artesiano em Cristal do Norte.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_31.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_31.pdf</t>
   </si>
   <si>
     <t>"A Viabilidade e a execução de um novo projeto de drenagem pluvial para o bairro São Geraldo e região adjacentes.”</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_32.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_32.pdf</t>
   </si>
   <si>
     <t>A Criação de um viveiro municipal de mudas nativas, frutíferas, plantas ornamentais, hortaliças e medicinais.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_33.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_33.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EMPREGUE ESFORÇOS A FIM DE REALIZAR A REGULARIZAÇÃO FUNDIÁRIA DE TODAS AS LOCALIDADES DO MUNICÍPIO QUE AINDA NÃO ESTÃO REGULARIZADAS, PREFERENCIALMENTE INICIANDO NO DISTRITO DE CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_34.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_34.pdf</t>
   </si>
   <si>
     <t>propõe ao Egrégio Plenário a seguinte medida de interesse público, ao Senhor Prefeito Municipal para a seguinte providencia: Construção de uma Capela_x000D_
 Mortuária.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Jaconias</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_35.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie a substituição da Rede Pluvial da Rua Vila Velha, esquina da Rua São Mateus ate final com direção ao Rio Itaúnas, onde vai tirar o alagamento das Ruas São João, São Mateus e Rua Vila Velha do Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_36.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_36.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal providencie o Calçamento do final da Rua José Lins da Rocha inicio da Esquina da Rua Filinto Damião e vai ate o Muro da Oficina de Nego do Bairro Canarinho.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_37-2021_-_jose_queiroz_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_37-2021_-_jose_queiroz_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários junto à Secretaria Municipal de Obras, CESAN e quem for necessário para que sejam feitos rede de esgoto e calçamento nas ruas que faltam nos bairros Camata TI (São João Batista) e Camata II (Saturnino Mauro).</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1282/indicacao_38-2021_-_jose_queiroz_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1282/indicacao_38-2021_-_jose_queiroz_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários junto à Secretaria Municipal de Obras E Serviços Urbanos e outras pertinentes e  órgãos necessários, para que seja implantado no Bairro Camata Sistema de Iluminação de LED.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_39-2021_-_jose_queiroz_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_39-2021_-_jose_queiroz_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários junto à Secretaria Municipal de Obras e Serviços Urbanos e quem for necessário para que seja construída no bairro Vista Alegre uma praça de lazer.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_40-2021_-_eleandro_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_40-2021_-_eleandro_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide todos os esforços necessários para estender auxílio alimentação a contratados e comissionados.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_41-2021_-_sirlande_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_41-2021_-_sirlande_ocred_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a desapropriação, para fins de criação de uma PRAÇA DE LAZER, do imóvel situado no Bairro Esplanada, abrangendo as Ruas Cristiano Dias Filho, do Socorro e Élcio Álvares, ao lado da Quadra de Esportes do bairro, conforme mapa em anexo.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_42-2021_-_jose_queiroz_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_42-2021_-_jose_queiroz_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal some todos os esforços necessários junto à Secretaria Municipal de Obras e Serviços Urbanos, Secretária Municipal de Saúde, Vigilância Sanitária e Epidemiológica e quais outras que for necessário para que sejam feitos estudos e ações efetivas para diminuição de Moscas e Mosquitos no bairro Camata II (Saturnino Mauro), que fica mais próximo a área que recebe o lixo.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_43-2021_-_jose_queiroz_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_43-2021_-_jose_queiroz_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários junto à Secretaria Municipal de Obras e Serviços Urbanos, também junto á CESAN para que seja feita Estação Elevatória, Rede de Esgoto e Calçamento na rua São Silvestre, no bairro Boa Vista.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_44-2021_-_jose_queiroz_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_44-2021_-_jose_queiroz_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal some todos os esforços necessários junto à Secretaria Municipal de Saúde e Laboratórios Conveniados para que Exames Laboratoriais de idosos com dificuldade de locomoção e/ou de portadores de necessidades especiais e psicológicas graves, sejam colhidos em suas residências.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_45-2021_-_denis_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_45-2021_-_denis_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Assistência Social e Habitação junto à Secretaria Municipal de Saúde envie esforços para aquisição de cadeiras de roda, cadeiras de banho e muletas, bem como a criação de um programa para empréstimo a pessoas com dificuldade de locomoção parcial ou permanente.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_46-2021_-_denis_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_46-2021_-_denis_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para construção de arquibancadas e iluminação no Campo de Futebol do bairro Camata.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_47-2021_-_denis_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_47-2021_-_denis_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para contratar um sistema ou aplicativo para agendamentos de consultas.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_48-2021_-_clecio_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_48-2021_-_clecio_ocred_1.pdf</t>
   </si>
   <si>
     <t>indica ao executivo Municipal que empregue esforços a fim de revitalizar o campo de futebol de Cristal do Norte, que fica ao lado do cemitério do_x000D_
 distrito, na Avenida Francisco Porfírio de Souza, através da construção de um alambrado, da instalação de um gramado sintético e da construção de banheiros e vestiários.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_49-2021_-_ademir_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_49-2021_-_ademir_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe os esforços necessário para a Criar a Farmácia Itineirante a "FARMACIA DA GENTE” (conforme Projeto de_x000D_
 Lei em anexo) para atender às UBS (unidade básica de saúde) dos bairros e comunidades rurais.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_50-2021_-_joao_amorim_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_50-2021_-_joao_amorim_ocred_1.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal que envide esforços para refazer o quebra-molas na Rua Mario Velo Silvares.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_51-2021_-_joao_amorim_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_51-2021_-_joao_amorim_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie esforços junto ao setor responsável para providenciar o asfalto da Avenida Francisco Porfirio de Souza em Cristal do Norte.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_52-2021_-_eleandro_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_52-2021_-_eleandro_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie todos os esforços necessários para a criação, organização e estruturação de uma Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_53-2021_-_clecio_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_53-2021_-_clecio_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo envide esforços para a realização da limpeza das fossas residenciais do município, prioritariamente para as do Distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_54-2021_-_wanderson_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_54-2021_-_wanderson_ocred_1.pdf</t>
   </si>
   <si>
     <t>" Implantação de Sistemas de Geração de Energia fotovoltaicas (painéis solares), para captação de energia solar nos prédios públicos do município e nas unidades da Rede Pública Municipal de Educação”</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_55-2021_-_wanderson_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_55-2021_-_wanderson_ocred_1.pdf</t>
   </si>
   <si>
     <t>a implantação do projeto "CALÇADA CIDADÁ” no Município de Pedro Canário, em nosso Município, objetivando facilitar o acesso e deslocamento de deficientes, gestantes, idosos e crianças, dentre outros cidadãos.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_56-2021_-_ademir_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_56-2021_-_ademir_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe os esforços necessários para, conceder uma nova Torre externa para melhoria do sinal e canais recebido pela TV da_x000D_
 nossa Cidade.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_57-2021_-_ademir_ocred_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_57-2021_-_ademir_ocred_1.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal empenhe esforços necessários para construir Pontos de espera (Abrigos) cobertos e com assentos para todo município em especial nos assentamentos.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_058.2021_-_renato_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_058.2021_-_renato_ocred.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal envie esforços para promover sinalização nas estradas que dão acesso ao assentamento Castro Alves, facilitando o acesso e localizações, principalmente nos atendimentos emergenciais.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_059.2021_-_vereadores_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_059.2021_-_vereadores_ocred.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide todos os esforços necessárias para estender auxilio alimentação a contratados e comissionados.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_060.2021_-_jose_queiroz_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_060.2021_-_jose_queiroz_ocred.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL OU ÓRGÃO COMPETENTE PARA QUE SEJA FEITO ESTUDO PARA QUE HAJA REDUÇÃO NA COBRANÇA DA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA (CCIP), INCLUÍDA NAS FATURAS DA EDP ESCELSA PAGAS MENSALMENTE PELOS CONTRIBUINTES.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_061.2021_-_jose_queiroz_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_061.2021_-_jose_queiroz_ocred.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA QUE SEJAM INSTALADAS PLACAS COM OS NOMES DAS RUAS DO BAIRRO CAMATA (SATURNINO MAURO E SÃO JOÃO BATISTA), NO INÍCIO DE CADA RUA.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1323/indicacao_062.2021_-_jose_queiroz_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1323/indicacao_062.2021_-_jose_queiroz_ocred.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL DE OBRAS E TAMBÉM JUNTO Á CESAN PARA QUE SEJA COMPLETADA A REDE DE ESGOTO NO CENTRO.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_063.2021_-_vereadores_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_063.2021_-_vereadores_1.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie esforços para a execução do asfaltamento no centro da sede de Pedro Canário.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Denis Pereira, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1322/indicacao_064.2021_-_denis_e_wanderson_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1322/indicacao_064.2021_-_denis_e_wanderson_ocred.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA ADERIR A CONSÓRCIOS INTERMUNICIPAIS DE AQUISIÇÃO DA VACINA CONTRA O COVID-19.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1321/indicacao_065.2021_-_denis_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1321/indicacao_065.2021_-_denis_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO, QUE MANDE ESFORÇOS, PARA REALIZAR UM MUTIRÃO, PARA CADÚNICO, CADASTRO BOLSA FAMÍLIA, ID JOVEM, TARIFA SOCIAL.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1320/indicacao_066.2021_-_sirlande_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1320/indicacao_066.2021_-_sirlande_ocred.pdf</t>
   </si>
   <si>
     <t>QUE ENVIDEM OS SEUS MELHORES ESFORÇOS PARA A CONSTRUÇÃO DE UMA CRECHE PARA ATENDER OS BAIRROS ESPLANADA, VISTA ALEGRE, ELDORADO, ALVORADA E NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1319/indicacao_067.2021_-_renato_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1319/indicacao_067.2021_-_renato_ocred.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIE ESFORÇOS PARA AMPLIAÇÃO E REFORMA DO POSTO DE SAÚDE DE TAQUARAS.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1318/indicacao_068.2021_-_clecio_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1318/indicacao_068.2021_-_clecio_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EMPREGUE ESFORÇOS PARA IMPLEMENTAR A REDE DE ESGOTO E O CALÇAMENTO DA RUA JOSÉ LUÍS DA COSTA ATÉ SUA LIGAÇÃO COM A RODOVIA ES-209, QUE LIGA O DISTRITO DE CRISTAL DO NORTE À SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1317/indicacao_069.2021_-_lucas_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1317/indicacao_069.2021_-_lucas_ocred.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ADOTADAS MEDIDAS NECESSÁRIAS PARA VACINAÇÃO DOS GARIS DA PREFEITURA, PARA QUE SEJAM PROTEGIDOS DESSA PANDEMIA QUE ASSUSTA O PAÍS HÁ 1 ANO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_070.2021_-_eleandro_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_070.2021_-_eleandro_ocred.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESÁRIO PARA CAMPANHA DE IMUNIZAÇÃO (CONFORME PROJETO DE LEI EM ANEXO) PARA ATENDER A POPULAÇÃO EM ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1315/indicacao_071.2021_-_lucas_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1315/indicacao_071.2021_-_lucas_ocred.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS QUE SEJA SUBSTITUÍDO OS REFLETORES DO CAMPO DE FUTEBOL SOCIETY, DO BAIRRO ESPLANADA.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1314/indicacao_072.2021_-_lucas_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1314/indicacao_072.2021_-_lucas_ocred.pdf</t>
   </si>
   <si>
     <t>QUE SENHOR PREFEITO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE SAÚDE, ADQUIRA PARA O MUNICÍPIO O SORO ANTIOFÍDICO, PARA PICADA DE COBRAS E ESCORPIÕES.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1313/indicacao_073.2021_-_eleandro_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1313/indicacao_073.2021_-_eleandro_ocred.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFERTADO AOS MORADORES DO DISTRITO DE FLORESTA DO SUL TODAS AS VACINAS NA UNIDADE DE SAÚDE, INCLUSIVE AS OFERECIDAS A CRIANÇAS RECÉM-NASCIDAS.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_074.2021_-_denis_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_074.2021_-_denis_ocred.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO JUNTO A SECRETÁRIA DE CULTURA ENVIE ESFORÇOS PARA REALIZAR LIVE CULTURAL COM OS ARTISTAS BENEFICIADOS COM A LEI ALDIR BLANC.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_075.2021_-_wanderson_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_075.2021_-_wanderson_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE SEJAM ENVIDADOS ESFORÇOS VISANDO A CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA COM ILUMINAÇÃO, NO BAIRRO SANTA RITA, LOCAL POPULARMENTE CHAMADO (POEIRÃO) POR POSSUIR UMA ÁREA PRECÁRIA PARA A PRÁTICA DE ESPORTES E LAZER, COMO MOSTRA FOTO EM ANEXO.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_076.2021_-_wanderson_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_076.2021_-_wanderson_ocred.pdf</t>
   </si>
   <si>
     <t>Viabilize junto a concessionária de energia elétrica a ampliação da rede de energia com instalação de iluminação pública na Rua Getúlio Vargas, rua esta que faz ligação dos bairros Alvorada e Vista Alegre.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_077.2021_-_ademir_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_077.2021_-_ademir_ocred.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal empenhe esforços necessários para que faça perfuração de um poço artesiano e construção de um reservatório d'água para o abastecimento dos bairros Canarinho e colina.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_078.2021_-_ademir_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_078.2021_-_ademir_ocred.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal empenhe esforços necessários para mudar a maneira de fazer a entrega dos medicamentos na farmácia básica. Ao invés de entregar pela janela que faça um balcão facilitando para as pessoas, principalmente para os cadeirantes.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_079.2021_-_jose_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_079.2021_-_jose_queiroz.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários junto à Secretaria Municipal de Obras ou outra competente para que seja  revitalizadas as pinturas de faixas de pedestre, em frente todas as escolas, creches e postos de saúde, localizadas na sede deste município.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1340/indicacao_080.2021_-_jose_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1340/indicacao_080.2021_-_jose_queiroz.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários junto à Secretaria Municipal de Obras para que seja feito área de estacionamento e de lazer (praça) ao redor do imóvel onde funcionava o antigo hospital Funrural.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1341/indicacao_081.2021_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1341/indicacao_081.2021_-_denis.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para a construção de uma nova escola para substituir o atual prédio da Escola PROFESSOR GUEDES ALCOFORADO.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_082.2021_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_082.2021_-_denis.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie esforços para instalação de placas informativas quanto aos horários de coleta de lixo nos bairros conforme exemplo em anexo,</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_083.2021_-_vereadores.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_083.2021_-_vereadores.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envie esforços para que seja realizado um estudo para inclusão dos comerciantes e seus respectivos funcionários no grupo_x000D_
 prioritário de vacinação contra o corona vírus (COVID 19).</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_084.2021_-_jose_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_084.2021_-_jose_queiroz.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal some todos os esforços necessários junto à Secretaria Municipal de Saúde para que Escolas Públicas tenham Serviços de Psicologia e de Serviço Social.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1345/indicacao_085.2021_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1345/indicacao_085.2021_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal viabilize a possibilidade de incluir, nas políticas assistenciais do município o vale-gás emergencial para atender as_x000D_
 famílias vulneráveis como medida de auxílio para o enfrentamento ao coronavírus,</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_086.2021_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_086.2021_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de suspender os impostos municipais, Imposto Predial e Territorial Urbano (IPTU), Imposto Sobre Serviços de Qualquer Natureza (ISS) entre outras medidas, para comerciantes declarados não essenciais nos próximos 60 dias.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_087.2021_-_clecio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_087.2021_-_clecio.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que empregue esforços para realizar enquanto não houver a pavimentação, o encascalhamento do Loteamento Camponesa, no Distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_088.2021_-_joao_amorim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_088.2021_-_joao_amorim.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito a construção de uma Praça em Canário/ES, denominando PRAÇA DA BIBLIA. Onde cada denominação poderá colocar barracas de alimentação para entretenimento, aumentando suas opções de lazer e realizações de evento gospel.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_089.2021_-_lucas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_089.2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, junto a Secretada Municipal de Obras e Serviços Urbanos para que seja feito a continuidade da Rua Morro Dantas logo após o cruzamento com Rua Itaguaçu, conforme mapa que segue em anexo.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_090.2021_-_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_090.2021_-_sirlande.pdf</t>
   </si>
   <si>
     <t>Que empenhe todos os esforços para a instalação de uma antena de transmissão dos canais digitais da TV aberta.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_091.2021_-_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_091.2021_-_sirlande.pdf</t>
   </si>
   <si>
     <t>Que envide esforços pare encaminhar a esta Egrégia Casa Legislativa, projeto de Lei, de caráter participativo e popular, que cria o programa "Calçada Para Todos", cujo objetivo é a construção e/ou restauração, mediante parceria de calçadas nas casas e prédios de Pedro Canário, conforme minuta em anexo.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_092.2021_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_092.2021_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estabeleça um local próprio para o atendimento do COVID, e o referido local tenha todo o aparato de suporte_x000D_
 pra manutenção da vida daqueles que procurarem atendimento. Como disponibilização de leitos, respiradores, medicamentos, médicos, enfermeiros e ambulância !!!</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_093.2021_-_renato.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_093.2021_-_renato.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para calçar as ruas que ainda faltam em Taquaras.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1354/indicacao_094.2021_-_ademir.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1354/indicacao_094.2021_-_ademir.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal empenhe esforços necessários para implantação de rede de iluminação pública, colocando mais postes na Avenida Minas Gerais do Bairro Esplanada nas proximidades que dá acessos a estrada para cristal do Norte.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_095.2021_-_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_095.2021_-_sirlande.pdf</t>
   </si>
   <si>
     <t>Que empenhe todos os esforços para a abertura de rua interligando a Rua Mucurici à Rua Júlio César, no bairro Leonório l, conforme mapa em anexo.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1357/indicacao_097.2021_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1357/indicacao_097.2021_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Que sejam  envidados todos os esforços necessários para a execução de reformas no campo de Futebol no Distrito de Floresta do Sul.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1359/indicacao_098.2021_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1359/indicacao_098.2021_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados todos os esforços necessários para a construção de uma Quadra Poliesportiva no Distrito de Floresta do Sul.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_099.2021_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_099.2021_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados todas os esforços necessários para d construção de uma Unidade Básica de Saúde (UBS) no Distrito de Floresta_x000D_
 do Sul.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_100.2021_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_100.2021_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal some os esforços necessários junto à Secretaria  de Assistência Social para que a mesma acompanhe famílias que são colocadas em quarentena devido a COVID, para que havendo necessidade, seja doada cesta básica à elas.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_101.2021_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_101.2021_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários junto à Secretaria Municipal de Obras e Serviços Urbanos, Secretária Municipal de Educação e Secretaria Municipal de Saúde para que seja Construída ESCOLA com ponto de apoio anexo, para atendimento voltado para saúde dos moradores da localidade conhecida como Comunidade Carapina e regiões rurais vizinhas pertencentes ao município.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_102.2021_-_kel.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_102.2021_-_kel.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que empregue esforços em vista de colocar em toda extensão da Av. Francisco Porfírio de Souza, no distrito de Cristal do Norte, placas de sinalização de trânsito.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1372/indicacao_103.2021_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1372/indicacao_103.2021_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>Que o executivo Municipal some esforços necessários junto á Secretaria Municipal de Assistência Social para que sejam feitas parcerias para criação de programa de reaproveitamento de alimentos doados por supermercados, restaurantes, lanchonetes, padarias e feirantes, destinando os mesmo para entidades assistenciais e/ou munícipes em estado de vulnerabilidade social.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_104.2021_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_104.2021_-_denis.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para criação através de projeto de lei o Programa Bolsa Atleta Municipal, nos mesmos moldes do programa do_x000D_
 Governo do Estado.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_105.2021_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_105.2021_-_denis.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para criação do Programa Dinheiro Direto na Unidade de saúde conforme projeto em anexo.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_106.2021_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_106.2021_-_denis.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal envide esforços para criação do Fundo Municipal de Proteção Animal e o Conselho Municipal de Proteção aos Animais conforme projeto em anexo.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_107.2021_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_107.2021_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Que o Executivo municipal estude a possibilidade de criar postos de "drive-thru" para testagem em pacientes com suspeita de estarem infectados por_x000D_
 covid-19 evitando assim o trânsito de pessoas infectadas nas unidades básicas de saúde.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1365/indicacao_108.2021_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1365/indicacao_108.2021_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que envide esforços pra oferecer atendimento psicossocial as famílias das vítimas fatais do Covid-19.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_109.2021_-_lucas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_109.2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, junto a Secretaria Municipal de Obras e Serviços Urbanos que seja instalado refletores com as lâmpadas nos postes que estão sem a iluminação no Assentamento Castro Alves, comunidade no interior do município.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_110.2021_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_110.2021_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Que sejam envidados todos os esforços necessários para a construção de uma Ponte sobre o Rio Itaúnas no Assentamento Castro Alves.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_111.2021_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_111.2021_-_denis.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal disponibilize os esforços necessários para criação do projeto "Vigilância amiga" que cria critérios para convênio entre município e comércios, residenciais, pessoas físicas e jurídicas para a integração de câmeras particulares ao sistema de videomonitoramento de Pedro Canário.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_112.2021_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_112.2021_-_denis.pdf</t>
   </si>
   <si>
     <t>Sugiro ao Poder Executivo que envie todos os esforços necessários para criação de um projeto para que se façam arrecadações de alimentos nos pontos de vacinação contra a COVID-19</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1383/indicacao_113.2021_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1383/indicacao_113.2021_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Que cria o Programa "Remédio em Casa" e prevê a distribuição de medicamentos de uso continuado para idosos, pessoas com deficiência ou mobilidade reduzida, e portadores de doenças crônicas.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1384/indicacao_114.2021_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1384/indicacao_114.2021_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Implantação de 01(uma) Unidade de Pronto Atendimento - UPA, no Município de Pedro Canário.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_115.2021_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_115.2021_-_wanderson.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado o transporte coletivo semanal para Assentamento Castro Alves por no mínimo 02 vezes à 03 vezes por semana.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_116.2021_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_116.2021_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal some os esforços necessários junto à Secretaria Municipal de Assistência Social para que sejam feitas Hortas Comunitárias nas regiões e/ou bairros mais carentes de Pedro Canário/ES.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_117.2021_-_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_117.2021_-_sirlande.pdf</t>
   </si>
   <si>
     <t>Que envide todos os esforços para reforma do Campo de Grama sintética do Bairro Esplanada, com troca de telas e gramado, bem como a substituição dos tubos.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_118.2021_-_clecio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_118.2021_-_clecio.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal que empregue esforços para que os quebra-molas da Rua Isaias de Oliveira Freitas e da Rua Mário Velo Silvares, no Distrito de Cristal do Norte, sejam reformados e regularizados.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_119.2021_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_119.2021_-_denis.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado estudos a fim de diagnosticar a viabilidade da criação do "Bolsa Família Municipal".</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_120.2021_-_jose_da_paixao_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_120.2021_-_jose_da_paixao_queiroz.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal some os esforços necessários junto à Secretaria de Educação e a Secretaria de Cultura, para que seja criada a Biblioteca Digital Municipal, com a finalidade principal de disponibilizar livros e outras publicações de domínio público.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1392/indicacao_121.2021_-_jose_da_paixao_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1392/indicacao_121.2021_-_jose_da_paixao_queiroz.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários junto à Secretaria Municipal de Obras e Serviços Urbanas e outras pertinentes e órgãos necessários, para que seja feita a obra na estrada do final do Bairro Camata, iniciando logo após o asfalto, objetivando compactar e solar o perímetro, bem como a duplicação da ponte que liga o município á Conceição da Barra (estrada para Costa Dourada) e que seja feita a instalação de Guard-rail, em ambos os lados da construção,</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1393/indicacao_122.2021_-_lucas_vasconcellos_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1393/indicacao_122.2021_-_lucas_vasconcellos_pereira.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, junto a Secretaria Municipal de Obras e Serviços Urbanos que seja instalado um semáforo, com a respectiva faixa de pedestre no cruzamento da Av. Mário Vello Silvares x Praça do Posto Santo Antônio.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_123.2021_-_joao_amorim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_123.2021_-_joao_amorim.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo senhor Prefeito a construção da calçada da Escola Municipal José Luiz da Costa, Cristal do Norte.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1395/indicacao_124.2021_-_jose_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1395/indicacao_124.2021_-_jose_queiroz.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços  necessários junto a Secretaria Municipal competente, para que seja analisado e instituído o Programa REFIS (Programa de Recuperação Fiscal do Município), objetivando, promover a regularização dos créditos tributários e não tributários municipais, contribuindo com as pessoas que enfrentam dificuldades em função da crise econômica causada pela pandemia da Covid-19.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1396/indicacao_125.2021_-__renato_pinheiro_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1396/indicacao_125.2021_-__renato_pinheiro_silva.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para reforma e ampliação do cemitério de Taquaras.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1397/indicacao_126.2021_-_eleandro_reis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1397/indicacao_126.2021_-_eleandro_reis.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize recursos necessários para a construção de poços Artesianos no Assentamento Castro Alves e em Floresta do Sul, para consumo humano e animal prioritariamente.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_127.2021_-_eleandro_reis_konoski.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_127.2021_-_eleandro_reis_konoski.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize recursos necessários para criar a Agência Municipal de Desenvolvimento Econômico.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1399/indicacao_128.2021_-_eleandro_reis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1399/indicacao_128.2021_-_eleandro_reis.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize recursos necessários para implementar aulas de capoeira nas escolas, resgatando as raízes afro.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1400/indicacao_130.2021_-_wanderson_santos_de_souza.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1400/indicacao_130.2021_-_wanderson_santos_de_souza.pdf</t>
   </si>
   <si>
     <t>Que seja realizado  uma estação pra concessão de usos pra instalação de bikes, patinetes elétricos e pedalinhos no redor da lagoa Augusto Rusch.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1401/indicacao_131.2021_-_lucas_vasconcellos_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1401/indicacao_131.2021_-_lucas_vasconcellos_pereira.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, junto a Secretaria Municipal de obras e Serviços Urbanos que seja pavimentada as seguintes ruas: Presidente Costa e Silva (atrás da Estação de Tratamento de Água da CESAN), e o trecho sem pavimentação da Travessa Cristal, ambas no centro, Saliento que esses trechos já têm saneamento com rede de esgoto.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1406/indicacao_132.2021_-_sirlande_-_parquinho_na_praca_do_boa_vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1406/indicacao_132.2021_-_sirlande_-_parquinho_na_praca_do_boa_vista.pdf</t>
   </si>
   <si>
     <t>Que envide todos os esforços para instalação de um parquinho na Praça do Bairro Boa vista.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_133.2021_-_denis_pereira_amancio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_133.2021_-_denis_pereira_amancio.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para que seja disponibilizado kit primeiros socorros em todas as unidades escolares do município.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1414/img_20210601_0134_-_eleandro_reis_konosk.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1414/img_20210601_0134_-_eleandro_reis_konosk.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA CRIAR O PROGRAMA SAÚDE NA PRAÇA.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1415/img_20210601_0135_-_eleandro_reis_konosk.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1415/img_20210601_0135_-_eleandro_reis_konosk.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA CRIAR PARQUE  INFANTIL NA PRACINHA DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1416/img_20210601_0136_-_eleandro_reis_konosk.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1416/img_20210601_0136_-_eleandro_reis_konosk.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA IMPLEMENTAR CÂMERAS DE MONITORAMENTO  DA POLÍCIA MILITAR EM PONTOS ESTRATÉGICOS DE FLORESTA DO SUL E ASSENTAMENTO CASTRO ALVES.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1417/img_20210601_0137_-_lucas_vasconcellos_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1417/img_20210601_0137_-_lucas_vasconcellos_pereira.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO ÀS SECRETARIAS PARA QUE SEJA CONSTRUÍDO UM GALPÃO PARA SECAGEM DE CAFÉ NO ASSENTAMENTO CASTRO ALVES.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1418/img_20210601_0138_-_lucas_vasconcellos_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1418/img_20210601_0138_-_lucas_vasconcellos_pereira.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO ÀS SECRETÁRIAS RELACIONADAS NESSA INDICAÇÃO, PARA QUE SEJA INSTALADA UMA REDE DE INTERNET SEM FIO DISPONÍVEL DE FORMA GRATUITA NA PRAÇA DO BAIRRO CAMATA.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1419/img_20210601_0139_-_lucas_vasconcellos_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1419/img_20210601_0139_-_lucas_vasconcellos_pereira.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA QUE SEJA CONSTRUÍDO UM MERCADO NO BAIRRO CAMATA.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1420/img_20210601_0140_-_jose_da_paixao_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1420/img_20210601_0140_-_jose_da_paixao_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PARA QUE SEJA ADQUIRIDO DE BEM IMÓVEL, PARA SER DESTINADO COMO SEDE DA REFERIDA SECRETARIA, TENDO EM VISTA, A NECESSIDADE DE UMA INFRAESTRUTURA AMPLA PARA O FUNCIONAMENTO DA MESMA E ASSIM SAIR DO ALUGUEL MENSAL.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1421/img_20210601_0141-_denis_pereira_amancio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1421/img_20210601_0141-_denis_pereira_amancio.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIE ESFORÇOS JUNTO A SECRETARIA MUNICIPAL DE SAÚDE PARA QUE SEJA INSTALADO PELÍCULA DE PROTEÇÃO SOLAR (INSULFIM) NAS VIDRAÇAS DAS UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1422/img_20210601_0142_-_sirlande_oliveira_dias_de_freitas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1422/img_20210601_0142_-_sirlande_oliveira_dias_de_freitas.pdf</t>
   </si>
   <si>
     <t>QUE ENVIDE TODOS OS ESFORÇOS PARA ABERTURA DE UM POÇO ARTESIANO NO BAIRRO CAMATA PARA ATENDIMENTO EXCLUSIVO DA COMUNIDADE.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1423/img_20210601_0143_-_jose_da_paixao_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1423/img_20210601_0143_-_jose_da_paixao_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL SOME OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA DE SAÚDE, PARA QUE SEJA REALIZADO PROGRAMA DE COLETA DE SANGUE NO MUNICÍPIO, VIABILIZANDO AS DOAÇÕES DE SANGUE, SEM QUE HAJA NECESSIDADE DE QUE O DOADOR SE DESLOQUE ATÉ OUTRAS CIDADES DA REGIÃO.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1424/img_20210601_0144_-_jose_da_paixao_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1424/img_20210601_0144_-_jose_da_paixao_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL DE OBRAS E OUTRAS PERTINENTES, PARA QUE SEJA EFETUADO CALÇAMENTO E/OU ASFALTO  COM COMPACTAÇÃO PARA AS CARGAS PESADAS, NO TRECHO URBANO DE SAÍDA DAS CARRETAS VINDAS DE CRISTAL DO NORTE PARA A BR 101, TRECHO INICIADO NA RUA GERSON RIBEIRO DE SOUZA (LATERAL DO ESTÁDIO OSMAN SANTANA MOURA ATÉ A RUA MARTINS, REGIÃO DOS BAIRROS ALVORADA E CAMILO COLA.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1425/img_20210601_0145_-__wanderson_santos_souza.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1425/img_20210601_0145_-__wanderson_santos_souza.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADOS EM DIVERSOS PONTOS DO MUNICÍPIO LIXEIRAS, PARA CONTRIBUIÇÃO DA LIMPEZA PÚBLICA, PARA O MUNICÍPIO PERMANECER LIMPO.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1426/img_20210601_0146_-_clecio_pereira_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1426/img_20210601_0146_-_clecio_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EMPREGUE ESFORÇOS PARA QUE SEJA PROVIDENCIADA UMA EXTENSÃO DE REDE DE BAIXA TENSÃO (BT) PARA AS RUAS ISAÍAS DE OLIVEIRA FREITAS, JOSÉ LUIZ DA COSTA E JACUPEMBA, AFIM DE QUE A ILUMINAÇÃO PÚBLICA POSSUA MAIS EFICÁCIA NESSES LOCAIS.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_no_147.2021_-_wanderson_santos_de_souza.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_no_147.2021_-_wanderson_santos_de_souza.pdf</t>
   </si>
   <si>
     <t>Que crie um letreiro "EU AMO PEDRO CANÁRIO" NA PRAÇA MUNICIPAL DOS CORREIOS.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1432/indicacao_no_148.2021_-_renato_pinheiro_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1432/indicacao_no_148.2021_-_renato_pinheiro_silva.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços para Construção de uma Quadra Poliesportiva em Taquaras.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_no_149.2021_-_clecio_pereira_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_no_149.2021_-_clecio_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal que envide esforços para que sejam instalados em toda a rede de iluminação pública de Cristal do Norte as lâmpadas de Led.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1434/indicacao_no_150.2021_-_eleandro_reis_konoski.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1434/indicacao_no_150.2021_-_eleandro_reis_konoski.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize recursos necessários para melhoria na captação, tratamento e distribuição de água potável no Assentamento Castro Alves.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1435/indicacao_no_151.2021_-_eleandro_reis_konoski.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1435/indicacao_no_151.2021_-_eleandro_reis_konoski.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize recursos necessários para implantar a Sinalização das Vias da Zona Rural; Placas de Identificação das Ruas, Povoados e Sítios.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1436/indicacao_no_152.2021_-_eleandro_reis_konoski.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1436/indicacao_no_152.2021_-_eleandro_reis_konoski.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize recursos necessários para cascalhar a estrada que liga o Assentamento Castro Alves a Floresta do Sul.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1437/indicacao_no_153.2021_-_jose_da_paixao_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1437/indicacao_no_153.2021_-_jose_da_paixao_queiroz.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários junto à Secretaria Municipal de Obras para que seja feita Capela Mortuária no bairro Camata.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1438/indicacao_no_154.2021_-_lucas_vasconcellos_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1438/indicacao_no_154.2021_-_lucas_vasconcellos_pereira.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, junto às Secretarias de Saúde e Educação para que seja instalado cortinas nos veículos de transporte coletivo, que transportam os cidadãos em viagens longas.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_no_155.2021_-_lucas_vasconcellos_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_no_155.2021_-_lucas_vasconcellos_pereira.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários para que sejam instalados quebra-molas nas seguintes ruas: São Silvestre (2 Quebra-molas), Rua: São Domingos (2 Quebra-molas).</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_no_156.2021_-_lucas_vasconcellos_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_no_156.2021_-_lucas_vasconcellos_pereira.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários, à Secretaria de Saúde e Assistência Social para que seja criado um canal de atendimento ao cidadão que foi acometido pelo Corona Vírus (COVID-19) para que tenha acompanhamento psicológico.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_n157.2021_-_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_n157.2021_-_sirlande.pdf</t>
   </si>
   <si>
     <t>QUE ENVIDE TODOS OS ESFORÇOS PARA REALIZAÇÃO DA PAVIMENTAÇÃO DA PARTE FINAL DA RUA CRISTIANO DIAS LOPES, NO BAIRRO ESPLANAD, CONFORME MAPA EM ANEXO.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1446/indicacao_n158.2021_-_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1446/indicacao_n158.2021_-_sirlande.pdf</t>
   </si>
   <si>
     <t>QUE ENVIDE TODOS OS ESFORÇOS PARA REALIZAÇÃO DA PAVIMENTAÇÃO DA RUA VIVALDO LOPES, NO BAIRRO ESPLANADA, CONFORME MAPA EM ANEXO.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1447/indicacao_n159.2021_-_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1447/indicacao_n159.2021_-_sirlande.pdf</t>
   </si>
   <si>
     <t>QUE ENVIDE TODOS OS ESFORÇOS PARA REALIZAÇÃO DA PAVIMENTAÇÃO DA PARTE FINAL DA RUA ÉLCIO ÁLVARES, NO BAIRRO ESPLANADA, CONFORME MAPA EM ANEXO.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1441/indicacao_no_160.2021_-_wanderson_santos_de_souza.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1441/indicacao_no_160.2021_-_wanderson_santos_de_souza.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal viabilize aquisição de terreno, objetivando construção de parque municipal de exposição, feira e eventos"</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1442/indicacao_no_161.2021_-_wanderson_santos_de_souza.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1442/indicacao_no_161.2021_-_wanderson_santos_de_souza.pdf</t>
   </si>
   <si>
     <t>Que o município viabilize a criação do "Memorial Municipal em Homenagem às Vítimas de COVID-19 na cidade de Pedro Canário-ES".</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1443/indicacao_n162.2021_-_demizinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1443/indicacao_n162.2021_-_demizinho.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS SE HOUVER POSSIBILIDADE DE COLOCAR O NOME DE: RUA ARNALDO ALVES PINHEIRO, EM UMA RUA PRÓXIMO A PRACINHA DO QUIABO, A RUA DO POSTO DE SAÚDE EM FRENTE AO BAR DE ERNESTO.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1444/indicacao_n163.2021_-_demizinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1444/indicacao_n163.2021_-_demizinho.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE ESFORÇOS NECESSÁRIOS NA MELHORA PARA IMPLANTAÇÃO DE REDE DE ILUMINAÇÃO PÚBLICA, COLOCANDO POSTES NA RUA PRINCIPAL DO CAMATA QUE VAI DA USINA DE RECICLAGEM ATÉ  O CAMATA.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1454/indicacao_n164-2021_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1454/indicacao_n164-2021_-_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA CRIAÇÃO E IMPLANTAÇÃO DE UM CENTRO CULTURAL NO ASSENTAMENTO CASTRO ALVES.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1455/indicacao_n165-2021_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1455/indicacao_n165-2021_-_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA QUE SEJA CRIADO NO MUNICÍPIO DE PEDRO CANÁRIO UM PROGRAMA DE AUXÍLIO EDUCAÇÃO - PROJETO BOLSA ESTUDOS.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1456/indicacao_n166-2021_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1456/indicacao_n166-2021_-_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA A CRIAÇÃO DE ESCOLINHAS DE FUTEBOL NOS CAMPOS DA CIDADE PERTENCENTES AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_n167-2021_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_n167-2021_-_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA REAJUSTAR O SALÁRIO OU DISPONIBILIZAR TRANSPORTE PARA OS FUNCIONÁRIOS DA SAÚDE.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_n168-2021_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_n168-2021_-_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA CRIAR UM PROJETO DE REFLORESTAMENTO DO RIO ITAÚNAS, COMEÇANDO DE CRISTAL ATÉ O BAIRRO CAMATA, SEGUINDO O LEITO DO RIO.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1459/indicacao_n169-2021_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1459/indicacao_n169-2021_-_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA PAVIMENTAR OS PONTOS CITADOS.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1460/indicacao_n170-2021_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1460/indicacao_n170-2021_-_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA CONSTRUIR UM CENTRO ESPORTIVO NO ASSENTAMENTO CASTRO ALVES, INCLUINDO UM CAMPO DE AREIA, ACADEMIA E PISTA DE ATLETISMO.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1461/indicacao_n171-2021_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1461/indicacao_n171-2021_-_wanderson.pdf</t>
   </si>
   <si>
     <t>QUE PODER EXECUTIVO MUNICIPAL VIABILIZE "IMPLANTAÇÃO DA SALA EMPREENDEDOR NO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1462/indicacao_n172-2021_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1462/indicacao_n172-2021_-_wanderson.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO VIABILIZE A " PERFURAÇÃO DE UM POÇO ARTESIANO NO BAIRRO SÃO GERALDO".</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_n173-2021_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_n173-2021_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS POR MEIO DAS SECRETARIAS MUNICIPAL DE EDUCAÇÃO  E SAÚDE QUE ADOTE AS MEDIDAS NECESSÁRIAS NO SENTIDO DE ADERIR AO PROGRAMA SAÚDE NA ESCOLA (PSE) COMO FORMA DE PROPORCIONAR MELHORIA DA QUALIDADE DE VIDA DE NOSSAS CRIANÇAS E ADOLESCENTES FORTALECENDO ASSIM O PROCESSO DE APRENDIZAGEM.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1464/indicacao_n174-2021_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1464/indicacao_n174-2021_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO A SECRETARIA MUNICIPAL DE SAÚDE, PARA VIABILIZAR ESTUDOS NO SENTIDO DE DISPONIBILIZAR CURSOS DE APERFEIÇOAMENTO DE ATENDIMENTO AOS SERVIDORES DA ÁREA DA SAÚDE, NO INTUITO DE OFERECEREM UM ATENDIMENTO MELHOR AOS MUNÍCIPES, LEVANDO EM CONSIDERAÇÃO TODO O PROCESSO E NÃO APENAS O RESULTADO FINAL.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1465/indicacao_n175-2021_-_kelsat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1465/indicacao_n175-2021_-_kelsat.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA BUSCAR MEIOS DE SOLUCIONAR O PROBLEMA DE PASSAGEM DE VEÍCULOS PESADOS, COMO AS CARRETAS DE CANA E EUCALIPTO, PELA AVENIDA FRANCISCO PORFÍRIO DE SOUZA, NO DISTRITO DE CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1466/indicacao_n176-2021_-_kelsat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1466/indicacao_n176-2021_-_kelsat.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EMPREGUE ESFORÇOS PARA QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE QUEBRA-MOLAS PELA EXTENSÃO DA RUA PRESIDENTE CASTELO BRANCO, NO DISTRITO DE CRISTAL DO NORTE.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_n177-2021_vereador_kelsat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_n177-2021_vereador_kelsat.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJAM INSTALADAS POR TODA A EXTENSÃO DA RUA PRESIDENTE CASTELO BRANCO PLACAS DE SINALIZAÇÃO DE TRÂNSITO.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_n178-2021_vereador_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_n178-2021_vereador_sirlande.pdf</t>
   </si>
   <si>
     <t>QUE ENVIDE TODOS OS ESFORÇOS PARA A EXECUÇÃO DE AMPLA REFORMA DA PRAÇA DO BAIRRO CAMATA COM SUBSTITUIÇÃO DOS POSTES DE JARDIM CURVOS POR POSTES MAIS MODERNOS.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_n179-2021_vereador_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_n179-2021_vereador_sirlande.pdf</t>
   </si>
   <si>
     <t>QUE ENVIDE TODOS OS ESFORÇOS PARA REALIZAÇÃO DA PAVIMENTAÇÃO DO TRECHO FINAL DA RUA MONTANHA, NO BAIRRO NOVO HORIZONTE, CONFORME MAPA EM ANEXO.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_n180-2021_vereador_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_n180-2021_vereador_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA CRIAÇÃO DE UM QUEBRA-MOLAS NO ENCNONTRO DAS AVENIDAS,  AVENIDA CONCEIÇÃO DA BARRA COM A AVENIDA PRESIDENTE KENEDY EM FRENTE A LAGOA.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_n181-2021_vereador_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_n181-2021_vereador_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA CRIAÇÃO DE UM QUEBRA-MOLAS NO ENCONTRO DAS RUAS, RUA CACHOEIRO DE ITAPEMIRIM COM A RUA MIMOSO DO SUL.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_n182-2021_vereador_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_n182-2021_vereador_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA CRIAÇÃO DE UM QUEBRA-MOLAS NO INÍCIO DA RUA DA IGREJA BATISTA DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Demizinho, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1480/indicacao_n183-2021_vereadores_demizinho_e_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1480/indicacao_n183-2021_vereadores_demizinho_e_wanderson.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE ESFORÇOS NECESSÁRIOS PARA ADAPTAÇÃO DE BRINQUEDOS ESPECIAIS NO PARQUINHO DA LAGOA E DEMAIS PRAÇAS DA CIDADE, PARA AS CRIANÇAS COM DEFICIÊNCIAS EM GERAL MAIS RETRAÍDA DEVIDO A DEPENDÊNCIA MOTORA OU MENTAL, DESFRUTE DO PRAZER DE BRINCAR POSSUI EFEITO BIOLÓGICO E PSÍQUICO ESTIMULANTE, CONTRIBUINDO POSITIVAMENTE COM O CRESCIMENTO, E INCLUAM  RAMPAS DE ACESSO PARA FACILIATR SUA LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_n184-2021_vereador_denis_amancio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_n184-2021_vereador_denis_amancio.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUITIVO MUNICIPAL ENVIE ESFORÇOS PARA CRIAÇÃO DE PROGRAMA PARA PRESTAÇÃO DE SERVIÇO MÉDICO VETERINÁRIO COM O OBJETIVO DE CASTRAÇÃO DE CÃES E GATOS ERRANTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1476/indicacao_n185-2021_vereador_denis_amancio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1476/indicacao_n185-2021_vereador_denis_amancio.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS A CRIAÇÃO DE UM PROGRAMA PARA PRESTAÇÃO DE SERVIÇOS, RECOLHIMENTO DE MÓVEIS, ELETRODOMÉSTICOS, UTENSÍLIOS USADOS NAS RESIDÊNCIAS PARA DOAÇÃO A COMUNIDADES CARENTES.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_n186-2021_vereador_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_n186-2021_vereador_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODO OS ESFORÇOS NECESSÁRIOS JUNTO A SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE A APLICAÇÃO  DAS VACINAS NOS DISTRITOS, COMO EM CRISTAL, FLORESTA DO SUL, SEJA PELO SISTEMA DE CAMPANHA, O JÁ ADOTADO NO MUNICÍPIO, E NÃO POR AGENDAMENTO ELETRÔNICO, PARA QUE ASSIM POSSAMOS CONTINUAR AVANÇANDO NA IMUNIZAÇÃO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1478/indicacao_n187-2021_vereador_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1478/indicacao_n187-2021_vereador_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO A SECRETARIA MUNICIPAL DA SAÚDE, PARA QUE SEJA INSTITUÍDA NO MÊS DOS PAIS A SEMANA MUNICIPAL DA SAÚDE DO HOMEM, PERÍODO EM QUE SERÃO REALIZADOS CONSULTAS E EXAMES DE ESPECIALIDADES, EM LOCAL DESTINADO APENAS PARA O PÚBLICO MASCULINO, ALÉM DE PALESTRAS E ORIENTAÇÕES PREVENTIVAS.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_n188-2021_vereador_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_n188-2021_vereador_wanderson.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE JUNTO AO DETRAN, UM NOVO PROJETO DE REVITALIZAÇÃO DE TRÂNSITO NA CIDADE DE PEDRO CANÁRIO/ES.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1490/indicacao_n189-2021_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1490/indicacao_n189-2021_denis.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS JUNTO AO GIFIM PARA FISCALIZAÇÃO E NOTIFICAÇÃO DE PROPRIETÁRIOS CUJO TERRENOS NECESSITAM DE LIMPEZA.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1491/indicacao_n190-2021_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1491/indicacao_n190-2021_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO A SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE SEJA REALIZADA  A ADESÃO AO PROGRAMA SAÚDE COM AGENTE DO MINISTÉRIO DA SAÚDE, QUE DISPÕE SOBRE  CURSO TÉCNICO DE AGENTE COMUNITÁRIO DE SAÚDE E CURSO TÉCNICO DE VIGILÂNCIA EM SAÚDE COM ÊNFASE NO COMBATE ÀS ENDEMIAS, ONDE OS REFERIDOS SERVIDORES TERÃO MAIS INFORMAÇÕES TÉCNICAS PARA SUA ABORDAGEM E PODERÃO PROPORCIONAR UM ATENDIMENTO E ACOMPANHAMENTO DE EFICIÊNCIA.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1492/indicacao_n191-2021_lucas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1492/indicacao_n191-2021_lucas.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO A A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA QUE SEJA MODIFICADA A ENTRADA E SAÍDA DAS CARRETAS NA AV. MINAS GERAIS, EM FRENTE ÁS ENTRADAS DO GINÁSIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1493/indicacao_n192-2021_lucas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1493/indicacao_n192-2021_lucas.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA QUE SEJA FEITO A REVITALIZAÇÃO DAS ILHAS NA AV.ALBERTO DOS REIS CASTRO E DA AV. MINAS GERAIS ATÉ A CHEGADA NA ES-209.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1494/indicacao_n193-2021_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1494/indicacao_n193-2021_wanderson.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE  ATRAVÉS DA SECRETARIA DE ESTADO DE ESPORTES (SESPORT), KITS DE MATERIAIS ESPORTIVOS, QUE SERÁ UTILIZADO NOS PROJETOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1495/indicacao_n194_-2021_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1495/indicacao_n194_-2021_wanderson.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE UM PROGRAMA DE INCENTIVO AO PEQUENO EMPREENDEDOR, COM O OBJETIVO DE AUXILIAR OS MICROEMPREENDEDORES INDIVIDUAIS - MEI, MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE DO MUNICÍPIO, ATINGIDOS PELA PANDEMIA, CAUSADA PELA COVID-19, PARA AUXILIAR NA MANUTENÇÃO DAS ATIVIDADES.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1499/indicacao_n195-2021_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1499/indicacao_n195-2021_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA PAVIMENTAR O BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1500/indicacao_n196-2021_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1500/indicacao_n196-2021_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO AUDIÊNCIA PÚBLICA SEMPRE QUE HOUVER OBRA DE INTERESSE PÚBLICO QUE CAUSE IMPACTO AMBIENTAL, SOCIAL, OU QUE CAUSE MUDANÇA NA ROTINA DA COMUNIDADE.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1501/indicacao_n197-2021_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1501/indicacao_n197-2021_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO AS SECRETARIAS MUNICIPAIS, PARA QUE SEJA CONSTRUÍDA QUADRA POLIESPORTIVA NO BAIRRO SÃO JOÃO BATISTA (CAMATA), NO IMÓVEL ANTERIORMENTE USADO COMO UNIDADE DE SAÚDE.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1502/indicacao_n198-2021_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1502/indicacao_n198-2021_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO AS SECRETÁRIAS, PARA QUE SEJA EFETUADA A REFORMA NO POSTO DA POLICIA MILITAR, LOCALIZADO NO BAIRRO SÃO JÃO BATISTA.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1503/indicacao_n199-2021_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1503/indicacao_n199-2021_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA ILUMINAÇÃO NA PRAÇA DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1508/indicacao_no200-2021_kelsat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1508/indicacao_no200-2021_kelsat.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJAM INSTALADAS, EM TODO O MUNICÍPIO, AS GELADEIRAS LITERÁRIAS PARA MELHORAR A CIRCULAÇÃO DE LIVROS E , CONSEQUENTEMENTE, FOMENTAR A EDUCAÇÃO E A CULTURA.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1509/indicacao_n201-2021_kelsat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1509/indicacao_n201-2021_kelsat.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EMPREGUE ESFORÇOS PARA QUE SEJAM REALIZADOS NO DISTRITO DE CRISTAL DO NORTE EVENTOS CULTURAIS COM APRESENTAÇÕES E EXPOSIÇÕES DOS ARTISTAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1510/indicacao_n202-2021_kelsat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1510/indicacao_n202-2021_kelsat.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EMPREGUE ESFORÇOS PARA QUE SEJA INSTALADO EM CRISTAL DO NORTE UM NÚCLEO DO PROJETO CAMPEÕES DO FUTURO.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1511/indicacao_n203-2021_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1511/indicacao_n203-2021_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO AS SECRETARIAS MUNICIPAL DE ESPORTE E CULTURA, PARA QUE SEJA FEITA CRIAÇÃO DE ROTAS CICLO TURÍSTICAS NO MUNICÍPIO, PARA INCENTIVAR A PRÁTICA DO CICLISMO ATRAVÉS DA OFERTA DE ROTAS/ VIAS SEGURAS AOS PRATICANTES DA MODALIDADE.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1512/indicacao_n204-2021_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1512/indicacao_n204-2021_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO A SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA DISPONIBILIZADO EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL - EPI NECESSÁRIOS AOS FUNCIONÁRIOS DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1513/indicacao_n205-2021_jaconias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1513/indicacao_n205-2021_jaconias.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIE ESFORÇOS PARA REALIZAR CONVÊNIO COM OBJETIVO DE TRAZER UM POSTO DE ATENDIMENTO DA RECEITA FEDERAL PARA O  MUNICÍPIO DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1514/indicacao_n206-2021_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1514/indicacao_n206-2021_wanderson.pdf</t>
   </si>
   <si>
     <t>QUE PODER EXECUTIVO MUNICIPAL VIABILIZE AS UNIDADES EDUCACIONAIS DE ENSINO FUNDAMENTAL E MÉDIO, QUE DEVERÃO ORGANIZAR UMA CESTA DE ITENS DE HIGIENE QUE CONTENHA ABSORVENTE DESCARTÁVEL, EXTERNO E INTERNO, PARA  OFERECIMENTO ÀS PESSOAS MATRICULADAS NO ESPAÇO ESCOLAR, SEMPRE QUE SE FIZER NECESSÁRIO.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1520/indicacao_207-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1520/indicacao_207-2021.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL DE OBRAS PARA QUE SEJA FEITA VISTORIA NOTURNA NO CEMITÉRIO MUNICIPAL PARA IDENTIFICAÇÃO DE LOCAIS SEM ILUMINAÇÃO E, ASSIM, PROVIDENCIAR ILUMINAÇÃO ADEQUADA ONDE NÃO TEM.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Denis Pereira, Eleandro</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_208-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_208-2021.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA PAVIMENTAR E/OU CONCLUIR AS RUAS NO BAIRRO BOA VISTA.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_209-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_209-2021.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA A CRIAÇÃO DE UM CENTRO DE EDUCAÇÃO INFANTIL E CRECHE NA ESCOLA 3 DE MAIO NO ASSENTAMENTO CASTRO ALVES.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1523/indicacao_210-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1523/indicacao_210-2021.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO AS SECRETARIAS MUNICIPAIS DE ASSISTÊNCIA SOCIAL E SAÚDE, PARA A CRIAÇÃO DE UM CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS), PARA TRATAMENTO DE PESSOAS PORTADORAS DE TRANSTORNOS MENTAIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_211-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_211-2021.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO A SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE SEJA REALIZADA A CONTRATAÇÃO DE MÉDICO PARA ATENDIMENTO NOS POSTOS DE SAÚDE DO MUNICÍPIO. (PEDIATRAS, CLÍNICO GERAL E ESPECIALIDADES QUE TEHAM MAIS DEMANDAS NA REGIÃO).</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_no_212.2021_-_denis_-_calcamento_bairro_alvorada.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_no_212.2021_-_denis_-_calcamento_bairro_alvorada.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, PARA QUE SEJA EFETUADO CALÇAMENTO DO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1536/02.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1536/02.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA INSTALADA NA QUADRA DE FUTEBOL DE SALÃO UMA ESTRUTURA PARA PRÁTICA DE BASQUETE, INCLUINDO AS TABELAS, AS CESTAS E AS MARCAÇÕES NO COMPLEXO ESPORTIVO DA LAGOA AUGUSTO RUSCHI.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1537/03.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1537/03.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, PARA A CRIAÇÃO DO CRAS ITINERANTE, AFIM DE QUE TODOS OS SERVIÇOS OFERECIDOS PELO CRAS (CADASTRO ÚNICO, BOLSA FAMÍLIA, CARTEIRA DO IDOSO, IDENTIDADE, BPC E ETC.), SEJAM OFERTADOS NOS DISTRITOS, VILAS, COMUNIDADES E ASSENTAMENTOS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1538/04.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1538/04.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários junto a Secretaria Municipal de Saúde,  para que tome as cabíveis providências, objetivando a compra de um Ônibus, para atender a demanda dos pacientes que realizam exames e tratamentos fora do município e assim reduzir o custeio municipal com aluguel de veículo.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1539/05.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1539/05.pdf</t>
   </si>
   <si>
     <t>Assim, pelo presente, solicito a Vossa Senhoria que envide esforços no sentido de realizar quinzenalmente a FEIRA CULTURAL no bairro São João Batista/Camata, próximo a pracinha, preferencialmente aos sábados, possibilitando ainda que os artistas daquele bairro realizem apresentações na dita feira (dança, música etc.)</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1540/08.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1540/08.pdf</t>
   </si>
   <si>
     <t>Assim, pelo presente, solicito a Vossa Senhoria que envide esforços no sentido de realizar quinzenalmente a FEIRA CULTURAL no bairro São Geraldo, na Associação de Moradores , possibilitando ainda que os artistas daquele bairro e região realizem apresentações na dita feira (dança, música etc.)</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1541/11.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1541/11.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários para criação do Programa Auxílio Mudança conforme Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1542/13.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1542/13.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA DISPONIBILIZADO UM ÔNIBUS PARA A SECRETARIA DE ESPORTES E LAZER".</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1547/indicacao_no_220.2021_-_eleandro_-_equiparar_o_salario_dos_assistentes_sociais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1547/indicacao_no_220.2021_-_eleandro_-_equiparar_o_salario_dos_assistentes_sociais.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA EQUIPARAR O SALÁRIO DOS ASSISTENTES SOCIAIS AOS DA ÁREA DE SAÚDE.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_no_221.2021_-_eleandro_-_inplantacao_de_redutores_de_velocidade_na_rua_dom_pedro_e_na_rua__da_assembleia_em_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_no_221.2021_-_eleandro_-_inplantacao_de_redutores_de_velocidade_na_rua_dom_pedro_e_na_rua__da_assembleia_em_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA RUA DOM PEDRO I E NA RUA DA ASSEMBLEIA EM FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_no_222.2021_-_eleandro_-_programa_identidade_jovem.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_no_222.2021_-_eleandro_-_programa_identidade_jovem.pdf</t>
   </si>
   <si>
     <t>A DIVULGAÇÃO DO PROGRAMA IDENTIDADE JOVEM DO GOVERNO FEDERAL QUE POSSIBILITA ACESSO AOS BENEFÍCIOS DE MEIA-ENTRADA EM EVENTOS ARTÍSTICOS, CULTURAIS E ESPORTIVOS  E VAGAS GRATUITAS OU COM DESCONTO NO SISTEMA DE TRANSPORTE COLETIVO INTERESTADUAL, INCLUINDO O ACESSO AO APLICATIVO NA PÁGINA OFICIAL DA PREFEITURA MUNICIPAL E REDES SOCIAIS.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1550/indicacao_no_223.2021_-_alargamento_da_ponte_da_estrada_de_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1550/indicacao_no_223.2021_-_alargamento_da_ponte_da_estrada_de_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>QUE O SETOR COMPETENTE ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS PARA ESTUDOS TÉCNICOS VISANDO O ALARGAMENTO DA PONTE DA ESTRADA DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1551/indicacao_no_224.2021_-_wanderson_-_bonificacao_por_desempenho_a_ser_paga_aos_professores.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1551/indicacao_no_224.2021_-_wanderson_-_bonificacao_por_desempenho_a_ser_paga_aos_professores.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, ENVIDE ESFORÇOS PARA BONIFICAÇÃO POR DESEMPENHO, A SER PAGA AOS PROFESSORES QUE TRABALHAM NO ÂMBITO ESCOLAR DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_no_225.2021_-_wanderson_-_estrutura_coberta_com_banco_de_reservas_para_os_jogadores_no_campo_de_futebol_do_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_no_225.2021_-_wanderson_-_estrutura_coberta_com_banco_de_reservas_para_os_jogadores_no_campo_de_futebol_do_bairro_camata.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA CONSTRUIR UMA ESTRUTURA COBERTA COM BANCO DE RESERVAS PARA OS JOGADORES NO CAMPO DE FUTEBOL DO BAIRRO CAMATA, COMO MOSTRA FOTO EM ANEXO.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_no_226.2021_-_wanderson_-_criar_um_canal_de_aplicativo_whatsap_que_sirva_para_a_populacao_solicitar_troca_de_lampadas_queimadas_etc...pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_no_226.2021_-_wanderson_-_criar_um_canal_de_aplicativo_whatsap_que_sirva_para_a_populacao_solicitar_troca_de_lampadas_queimadas_etc...pdf</t>
   </si>
   <si>
     <t>ASSIM, PELO PRESENTE, SOLICITO A VOSSA SENHORIA QUE ENVIDE ESFORÇOS PARA CRIAR UM CANAL DE APLICATIVO WHATSAPP QUE SIRVA PARA A POPULAÇÃO SOLICITAR TROCA DE LÂMPADAS QUEIMADAS, TROCA DE LUMINÁRIAS E MANUTENÇÃO PARA QUE CONTRIBUAM QUE A ILUMINAÇÃO PÚBLICA ESTEJA EM DIA.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Sirlande, Zé Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1558/img_20211103_0002.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1558/img_20211103_0002.pdf</t>
   </si>
   <si>
     <t>"Que empenhe todos os esforços para a instalação de lâmpadas de LED em todos os postes de iluminação pública do município de Pedro Canário, compreendendo os bairros Alvorada, Boa Vista, Camata I e II, Canarinho, Centro, Colina, Eldorado, Esplanada, Leonório I e II, Novo Horizonte, Santa Rita, São Geraldo, Vista Alegre, Distritos de Cristal do Norte, Taquaras e Floresta do Sul."</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1559/img_20211103_0003.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1559/img_20211103_0003.pdf</t>
   </si>
   <si>
     <t>"Que envide todos os esforços para realização da pavimentação da Rua Pastor Saul Inácio Ferreira, no Bairro Camilo Cola, conforme mapa em anexo."</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1560/img_20211103_0004.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1560/img_20211103_0004.pdf</t>
   </si>
   <si>
     <t>"Que envide todos os esforços para realização da pavimentação da Rua Caltren, no Bairro Novo Horizonte, conforme mapa em anexo."</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1562/img_20211104_0001.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1562/img_20211104_0001.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS A FIM DE DISPONIBILIZAR UM ÔNIBUS PARA TRANSPORTAR ATÉ PEDRO CANÁRIO TODOS OS QUE FARÃO AS DUAS FASES DO ENEM E MORAM NO DESTRITO DE CRISTAL DO NORTE".</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>João Amorim, Kelsat</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1564/indicacao_no_231.2021_-_kelsat_-_joao_-_decoracao_de_natal_no_distrito_de_cristal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1564/indicacao_no_231.2021_-_kelsat_-_joao_-_decoracao_de_natal_no_distrito_de_cristal.pdf</t>
   </si>
   <si>
     <t>indica ao executivo Municipal que envide esforços a fim de fazer uma decoração de Natal na Av. Francisco Porfírio de Souza e na praça Vereador Landulfo Alves, no distrito de Cristal do Norte, além realizar a limpeza da via e marcação com cal dos meios-fios.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1565/indicacao_no_232.2021_-_kelsat_-_uso_de_maquina_de_raio_x_odontologico_da_unidade_de_sauide_em_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1565/indicacao_no_232.2021_-_kelsat_-_uso_de_maquina_de_raio_x_odontologico_da_unidade_de_sauide_em_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>indica ao executivo Municipal que envide esforços a fim de possibilitar o uso da máquina de Raio X odontológico da Unidade Saúde da Família Dr. Ailme Venturim Borgo, no distrito de Cristal do Norte.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1566/indicacao_no_233.2021_-_ze_queiroz_-_assistencia_juridica_ao_hipossuficientes_inscrito_na_ordem_dos_advogados_do_brasil.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1566/indicacao_no_233.2021_-_ze_queiroz_-_assistencia_juridica_ao_hipossuficientes_inscrito_na_ordem_dos_advogados_do_brasil.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços para disponibilizar o Serviço de Assistência Judiciária ao Hipossuficientes, por profissional devidamente inscrito na Ordem dos Advogados do Brasil, em razão da crescente necessidade e da ausência de Defensoria Pública no município.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_no_234.2021_-_ze_queiroz_-_sistema_de_controle_para_estabelecer_tempo_maximo_para_a_realizacao_de_procedimentos_medicos_nas_unidades_de_saude.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_no_234.2021_-_ze_queiroz_-_sistema_de_controle_para_estabelecer_tempo_maximo_para_a_realizacao_de_procedimentos_medicos_nas_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços junto a Secretaria de Saúde para estabelecer um sistema de controle de tempo máximo de espera para realização de procedimentos médicos nas unidades da rede pública de saúde.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1580/img_20211116_0002.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1580/img_20211116_0002.pdf</t>
   </si>
   <si>
     <t>ASSIM, PELO PRESENTE, SOLICITO A VOSSA SENHORIA QUE ENVIDE ESFORÇOS PRA QUE TENHA ATENDIMENTO MÉDICO TAMBÉM NOS FINS DE SEMANA POR TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1579/img_20211116_0001.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1579/img_20211116_0001.pdf</t>
   </si>
   <si>
     <t>ASSIM, PELO PRESENTE, SOLICITO A VOSSA SENHORIA QUE ENVIDE ESFORÇOS PRA QUE TENHA ATENDIMENTO DO PROFISSIONAL DE RADIOLOGISTA POR TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_no_237.2021_-_ze_queiroz_-_colacacao_dispositivo_intra_uterino_-_diu-__na_rede_municipal_de_saude.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_no_237.2021_-_ze_queiroz_-_colacacao_dispositivo_intra_uterino_-_diu-__na_rede_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços junto a Secretaria de Saúde para que seja realizada colocação Dispositivo Intra Uterino (DIU) na rede municipal de saúde.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_no_238.2021_-_denis_-_disponibilizar_notebook_para_os_servidores_do_magisterio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_no_238.2021_-_denis_-_disponibilizar_notebook_para_os_servidores_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal juntamente com a Secretaria de Educação, empenhe todos os esforços necessários para que disponibilize NOTEBOOK para os servidores do magistério.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Eleandro, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1610/img_20211206_0002.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1610/img_20211206_0002.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de conceder abono aos servidores da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1611/img_20211206_0003.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1611/img_20211206_0003.pdf</t>
   </si>
   <si>
     <t>indica ao executivo Municipal que envide esforços em vista de construir uma lombada na via Isaías de Oliveira Freitas, no trecho próximo ao CRAS, em Cristal do Norte.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Eleandro, Jaconias, Renato de Taquaras</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1612/img_20211207_0003.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1612/img_20211207_0003.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de conceder a Isenção de IPTU, para as pessoas de baixa renda escritos no CadÚnico.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1613/img_20211206_0004.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1613/img_20211206_0004.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços junto a Secretaria de Saúde e de Educação para realizar exames Oftalmológicos  nas escolas para os alunos da rede municipal de ensino em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1614/img_20211206_0005.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1614/img_20211206_0005.pdf</t>
   </si>
   <si>
     <t>Que Executivo Municipal proceda, por meio da Secretaria competente a Implantação da “Escola Municipal de Música”.</t>
   </si>
   <si>
+    <t>2961</t>
+  </si>
+  <si>
+    <t>PAUTA</t>
+  </si>
+  <si>
+    <t>Pautas das Sessões</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2961/pauta_da_03a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 03ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2962</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2962/pauta_da_04a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 04ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2963</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2963/pauta_da_05a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 05ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2964</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2964/pauta_da_06a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 06ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2965</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2965/pauta_da_07a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 07ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2966</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2966/pauta_da_08a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 08ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2967</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2967/pauta_da_09a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 09ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2968</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2968/pauta_da_10a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 10ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2969</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2969/pauta_da_11a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 11ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2970</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2970/pauta_da_12a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 12ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2971</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2971/pauta_da_13a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 13ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2972</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2972/pauta_da_14a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 14ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2973</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2973/pauta_da_15a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 15ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2974</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2974/pauta_da_16a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 16ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2975</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2975/pauta_da_17a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 17ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2976</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2976/pauta_da_18a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 18ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2977</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2977/pauta_da_19a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 19ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2978</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2978/pauta_da_20a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 20ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2979</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2979/pauta_da_21a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canaio-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 21ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2980</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2980/pauta_da_22a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 22ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
     <t>1581</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>"Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Etelvino Santos de Jesus”.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1582/demizinho_-_luh.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1582/demizinho_-_luh.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense a Sra. Luh Soprani Conceição de Souza”.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1585/kelsat_-_alexandre.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1585/kelsat_-_alexandre.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense Honorário ao Sr. Alexandre Araújo Marçal”.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1584/kelsat_-_reinaldo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1584/kelsat_-_reinaldo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Reinaldo Moreira Borges”.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1586/denis_-_marcelo_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1586/denis_-_marcelo_silva.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Marcelo Silva dos Santos”.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1587/denis_-_manoel_messias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1587/denis_-_manoel_messias.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Manoel Messias Costa”.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1606/denis_-_jose_marcos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1606/denis_-_jose_marcos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. José Marcos Pereira da Silva”.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1589/eleandro_-_jesuino.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1589/eleandro_-_jesuino.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Jesuíno Nogueira Moreira”.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1588/eleandro_-_jose_odonio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1588/eleandro_-_jose_odonio.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. José Odonio Cardoso de Sá Neto”.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1590/eleandro_-_manoel.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1590/eleandro_-_manoel.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Manoel Rodrigues Dos Santos”.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1592/jaconias_-_sebastiao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1592/jaconias_-_sebastiao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Sebastião Olímpio Filho”.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1591/jaconias_-_roberto.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1591/jaconias_-_roberto.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Roberto Vieira de Jesus”.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1593/jaconias_-_jose_henrique.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1593/jaconias_-_jose_henrique.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. José Henrique Oliveira”.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1594/joao_amorim_-_otaviano.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1594/joao_amorim_-_otaviano.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense Honorário ao Sr. Otaviano Campagnaro”.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1595/joao_amorim_-_nelson_xavier.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1595/joao_amorim_-_nelson_xavier.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Nelson Xavier de Souza”.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1599/ze_queiroz_-_benildes.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1599/ze_queiroz_-_benildes.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense a Sra. Benildes Muniz da Silva”.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1598/ze_queiroz_-_josias_mario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1598/ze_queiroz_-_josias_mario.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense Honorário ao Sr. Josias Mário da Vitória”.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1601/lucas_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1601/lucas_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. José Arnaldo da Fonseca”.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1600/lucas_-_sinvaldo_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1600/lucas_-_sinvaldo_alves.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Sinvaldo Alves Lopes”.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1596/rentao_-_jose_carlos_ferreira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1596/rentao_-_jose_carlos_ferreira.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. José Carlos Ferreira da Silva”.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Maciel Morais Neves”.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1603/sirlande_-_erick.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1603/sirlande_-_erick.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense Honorário ao Sr. Erick Cabral Musso”.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1602/sirlande_-_jorge_zambe.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1602/sirlande_-_jorge_zambe.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Jorge Zambe da Costa Júnior”.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1605/wanderson_-_jose_carlos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1605/wanderson_-_jose_carlos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. José Carlos Borges dos Santos”.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1604/wanderson_-_waldivio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1604/wanderson_-_waldivio.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Waldivio Alves da Luz”.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1583/demizinho_-_elcio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1583/demizinho_-_elcio.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre outorga de Título de Cidadão Canariense ao Sr. Elcio Ferreira de Souza”.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Bruno Teófilo Araújo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto_de_lei_complementar_01-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto_de_lei_complementar_01-2021.pdf</t>
   </si>
   <si>
     <t>“Dá Nova Redação a Dispositivo da Lei Complementar Municipal N°028/2015.”</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>Denis Pereira, Eleandro, Jaconias</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_complementar_002.2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_complementar_002.2021.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 60 da Lei Complementar n°036 de junho de 2020.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1409/projeto_de_lei_complementar_no03-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1409/projeto_de_lei_complementar_no03-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 034, DE 27 DE SETEMBRO DE 2019, QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE PEDRO CANÁRIO-ES.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_complementar_4-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_complementar_4-2021.pdf</t>
   </si>
   <si>
     <t>PARA ACRESCENTAR AS DISPOSIÇÕES AO CAPÍTULO II DA LEI COMPLEMENTAR MUNICIPAL Nº 034, DE 27 DE SETEMBRO DE 2019, PARA ACRESCENTAR AO ART 5º, AS OS ARTIGOS SEGUINTES ART5º A,  ART 5º-B, ART 5º-C, ART 5º-D, ART 5º-E E PARÁGRAFO ÚNICO. QUE DISPÕE SOBRE A OBRIGATORIEDADE DAS CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS EM RESTAURAR A PAVIMENTAÇÃO DE VIAS OU PASSEIOS PÚBLICOS DANIFICADOS EM VIRTUDE DA REALIZAÇÃO DE MANUTENÇÃO OU OBRAS.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1530/projeto_de_lei_complementar_n05-2021_prefeito_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1530/projeto_de_lei_complementar_n05-2021_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>REGULAMENTO DA INSTITUIÇÃO DE TAXAS PELA PRESTAÇÃO DE SERVIÇOS DE PRÉVIA INSPEÇÃO E FISCALIZAÇÃO INDUSTRIAL E SANITÁRIA DE PRODUTOS DE ORIGEM ANIMAL E EXPEDIÇÃO DE "TÍTULO DE REGISTRO" DE ESTABELECIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_de_lei_complementar_06-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_de_lei_complementar_06-2021.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE O PISO DOS  PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE PEDRO CANÁRIO, ALTERA ANEXO II DA LEI COMPLEMENTAR N°006/2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_de_lei_complementar_07-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_de_lei_complementar_07-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO MUNICÍPIO DE PEDRO CANÁRIO, FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIAS DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL, AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1572/img_20211112_0003.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1572/img_20211112_0003.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA DISPOSITIVOS Á LEI COMPLEMENTAR MUNICIPAL N° 034, DE 27 DE SETEMBRO DE 2019, QUE DISPÕE SOBRE O CÓDIGO DE POSTURA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1625/projeto_de_lei_complementar__09.2021_-_executivo_-_criacao_de_cargo_comissionado_procuradoria.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1625/projeto_de_lei_complementar__09.2021_-_executivo_-_criacao_de_cargo_comissionado_procuradoria.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE CARGOS COMISSIONADOS NA PROCURADORIA GERAL DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1615/img_20211207_0002.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1615/img_20211207_0002.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO I E DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 041, DE 05 DE NOVEMBRO DE 2021, QUE DISPÕE SOBRE O PISO DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE PEDRO CANÁRIO. ”</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1617/projeto_011.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1617/projeto_011.pdf</t>
   </si>
   <si>
     <t>REDEFINE A ESTRUTURA ORGANIZACIONAL DO INSTITUTO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PEDRO CANÁRIO, CRIA CARGOS DE PROVIMENTO EM COMISSÃO CRIA O CONSELHO FISCAL E O DELIBERATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1607/proj_d_lei_50.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1607/proj_d_lei_50.pdf</t>
   </si>
   <si>
     <t>ESTABELECE EXTRAORDINARIAMENTE PERCENTUAL PARA MARGEM CONSIGNÁVEL DE DESCONTO EM FOLHA DE PAGAMENTO DO SERVIDOR PÚBLICO MUNICIPAL ESTATUTÁRIO PELO PERÍODO DE 12 (DOZE) MESES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1225/projeto_de_lei_39-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1225/projeto_de_lei_39-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Centro de Educação Infantil Municipal - CEIM - Edinália Silva de Almeida."</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1226/projeto_de_lei_n_002-2021_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1229/projeto_de_lei_03-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1229/projeto_de_lei_03-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza a permissão de uso, a título precário e gratuito, de bens imóveis (lotes) de propriedade do Município a moradores do Bairro São João Batista, sede do Município de Pedro Canário (ES)".</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1230/projeto_de_lei_04-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1230/projeto_de_lei_04-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reconhecimento de utilidade publica municipal, no âmbito do Município de Pedro Canário. "</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_05-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_05-2021.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A CONSIGNAÇÃO EM  FOLHA DE PAGAMENTO PARA OS SERVIDORES COMISSIONADOS E AGENTES POLITICOS DA CÂMARA DE VEREADORES DO MUNICÍPIO DE PEDRO CANÁRIO - ES, E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1228/projeo_de_lei_06-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1228/projeo_de_lei_06-2021.pdf</t>
   </si>
   <si>
     <t>lnstitui Farmácia itinerante da Prefeitura Municipal de Pedro Canário - ES, a "FARMÁCIA DA GENTE"atende às UBS (unidade básica de saúde) dos bairros e comunidades rurais "o projeto_x000D_
 tende a levar agilidade no atendimento e facilitar a vida de quem mora na zona rural".</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1254/projeto_de_lei_7-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1254/projeto_de_lei_7-2021.pdf</t>
   </si>
   <si>
     <t>"CRIA A LEI 'PATA AMIGA' INSTITUI O DEZEMBRO VERDE NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_8-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_8-2021.pdf</t>
   </si>
   <si>
     <t>MODIFICA NOME DE VIA PÚBLICA NO DISTRITO DE CRISTAL DO NORTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1256/projeto_de_lei_9-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1256/projeto_de_lei_9-2021.pdf</t>
   </si>
   <si>
     <t>CRIA O "PROGRAMA PRATA DA CASA", ESTABELECE PREFERIVELMENTE A DISPONIBILIZAÇÃO DE OPORTUNIDADE PARA A APRESENTAÇÃO DE GRUPOS, BANDAS CANTORES OU INSTRUMENTISTAS LOCAIS NA ABERTURA DE EVENTOS MUSICAIS QUE CONTEM FINANCIAMENTO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_10-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_10-2021.pdf</t>
   </si>
   <si>
     <t>"PROÍBE A INSTALAÇÃO DE POSTE DE MADEIRA EM REDE ELÉTRICA, TELEFONIA E INTERNET E ESTABELECE PRAZO PARA SUA TROCA NO MUNICÍPIO DE PEDRO CANÁRIO-ES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1278/projeto_de_lei_11-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1278/projeto_de_lei_11-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a Campanha Municipal de Vacinação da COVID-l9 e dá outras providências.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1279/projeto_de_lei_12-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1279/projeto_de_lei_12-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a conceder direito real de uso de imóveis públicos localizados na Lagoa Augusto Ruschi, e dá outras providências".</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_lei_13-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_lei_13-2021.pdf</t>
   </si>
   <si>
     <t>CRIA O BANCO MUNICIPAL DE MATERIAIS ORTOPÉDICOS NO MUNICÍPIO DE PEDRO CANÁRIO/ES.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_lei_14-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_lei_14-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE POLÍTICA PÚBLICA MUNICIPAL PARA GARANTIA, PROTEÇÃO E EMPLIAÇÃO DOS DIREITOS DAS PESSOAS COM TRANSTORNOS DO ESPECTRO AUTISTA (TEA) E SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1335/projeto_de_lei_15-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1335/projeto_de_lei_15-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "LIMPEZA DE FOSSA SOCIAL".</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>“Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social (CACS), do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (Fundeb), em conformidade com o artigo 212-A da Constituição Federal e regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020.</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1329/projeto_de_lei_n_016-2021_-_dispoe_sobre_a_reestruturacao_do_conselho_municipal_de_acompanhamento_e_controle_social_cacs.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL (CACS), DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB)".</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1336/projeto_de_lei_17-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1336/projeto_de_lei_17-2021.pdf</t>
   </si>
   <si>
     <t>RECONHECE NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO - ES, A VISÃO MONOCULAR COMO DEFICIÊNCIA VISUAL.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_18-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_18-2021.pdf</t>
   </si>
   <si>
     <t>"Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate á pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde".</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto_de_lei_20-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto_de_lei_20-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a Conceder Bolsa de Formação aos Profissionais da Secretaria Municipal de Saúde, Vinculados ao Programa de Qualificação da Atenção Primária à Saúde, Instituído pela Lei Complementar Estadual nº 909/2019."</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_021-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_021-2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a Abrir Crédito Adicional Especial e dá outras providências. ”</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1337/projeto_de_lei_22-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1337/projeto_de_lei_22-2021.pdf</t>
   </si>
   <si>
     <t>DECLARA QUE EM CASO DE EPIDEMIA/PANDEMIA TODAS AS ATIVIDADES ECONÔMICAS LÍCITAS DESENVOLVIDAS NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO SÃO ESSENCIAIS; FLEXIBILIZA AS RESTRIÇÕES DE QUARENTENA; DETERMINA FISCALIZAÇÃO PELO PODER EXECUTIVO MUNICIPAL, COM INTUITO DE EQUALIZAR A PRESERVAÇÃO DE VIDAS DOS MUNÍCIPES, ZELAR PELA SOBREVIVÊNCIA DAS EMPRESAS, RESGUARDAR A MANUTENÇÃO DE EMPREGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1356/projeto_de_lei_23-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1356/projeto_de_lei_23-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PEDRO CANÁRIO A "SEMANA MUNICIPAL DO JOVEM NO MERCADO DE TRABALHO" A SER REALIZADA, ANUALMENTE, A PARTIR DO DIA 24 DE ABRIL.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>Denis Pereira, Sirlande, Zé Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1358/img_20210504_0005.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1358/img_20210504_0005.pdf</t>
   </si>
   <si>
     <t>DENOMIDA O COMPLEXO ESPORTIVO, LOCALIZADO NA ÁREA DA LAGOA AUGUSTO RUSCHI, DE COMPLETO ESPORTIVO PEDRO RIBEIRO MACHADO.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1361/projeto_de_lei_25-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1361/projeto_de_lei_25-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_26-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_26-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Mente Saudável, com objetivo promoção da saúde mental e atenção aos problemas psicológicos decorrentes da pandemia da COVID-19.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1375/projeto_de_lei_27-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1375/projeto_de_lei_27-2021.pdf</t>
   </si>
   <si>
     <t>Institui política municipal de incentivo e fomento para a criação de Cooperativas de Trabalho no Município de Pedro Canário,  de modo a combater os nefastos impactos da pandemia do Covid-19, nos postos de trabalho, e, por conseguinte no sustento das famílias.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1376/projeto_de_lei_28-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1376/projeto_de_lei_28-2021.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DE PEDRO CANÁRIO/ES DE PESSOAS CONDENADAS PELA LEI FEDERAL Nº. 11340 DE 7  DE AGOSTO DE 2006 - LEI MARIA DA PENHA.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1377/projeto_de_lei_29-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1377/projeto_de_lei_29-2021.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Pastor Saul Inácio Ferreira, a rua sem denominação, situada no bairro Camilo Cola, nesta Cidade de Pedro Canário-ES.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1378/projeto_de_lei_30-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1378/projeto_de_lei_30-2021.pdf</t>
   </si>
   <si>
     <t>Contratação de mais Coveiros, em situação de Pandemia ou Catástrofes Naturais onde aumente o número de mortes no município de Pedro Canário.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1485/projeto_de_lei_031-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1485/projeto_de_lei_031-2021.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS EMPRESAS RESPONSÁVEIS PELO PEDÁGIO ECORODOVIAS -ECO 101 NO MUNICÍPIO DE PEDRO CANÁRIO A INSTALAR, MANTER E ABASTECER DISPENSERS DE ÁLCOOL EM GEL 70% NAS CABINES QUE REALIZAM O PAGAMENTO NO MESMO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1410/projeto_de_lei_no32-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1410/projeto_de_lei_no32-2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PROGRAMA “CALÇADA PARA TODOS”, CUJO OBJETIVO É, MEDIANTE PARCERIA, CONSTRUÇÃO E/OU RESTAURAÇÃO DE CALÇADAS, NAS CASAS E PRÉDIOS DE PEDRO CANÁRIO-ES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1411/projeto_de_lei_no33-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1411/projeto_de_lei_no33-2021.pdf</t>
   </si>
   <si>
     <t>“DESAFETA ÁREA DE PATRIMÔNIO DO MUNICÍPIO, AUTORIZA A SUA ALIENAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1412/projeto_de_lei_no34-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1412/projeto_de_lei_no34-2021.pdf</t>
   </si>
   <si>
     <t>“DENOMINA A RUA RUBINEI SILVA, A RUA BOA ESPERANÇA, SITUADA NO LOTEAMENTO NOVO, NO DISTRITO DE CRISTAL DO NORTE – PEDRO CANÁRIO-ES.”</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1413/projeto_de_lei_no35-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1413/projeto_de_lei_no35-2021.pdf</t>
   </si>
   <si>
     <t>“DISPOÊ SOBRE A MUDANÇA DE LOGRADOURO NO BAIRRO BOA VISTA.”</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1429/projeto_de_lei_n_036-2021_-_autoriza_abertura_de_credito_adicional_suplementar_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
     <t>“AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS’’.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1430/img_20210607_0005.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1430/img_20210607_0005.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1448/projeto_de_lei_n038-2021_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1448/projeto_de_lei_n038-2021_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL N°1.324, DE 11 DE JUNHO DE 2018 QUE CRIOU O FUNDO MUNICIPAL DE EDUCAÇÃO INFANTIL - FMEI E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1449/projeto_de_lei_n039-2021_vereador_wanderson_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1449/projeto_de_lei_n039-2021_vereador_wanderson_santos.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE A POLÍTICA MUNICIPAL DE ESTÍMULO AO EMPREENDEDORISMO, PROJETO JOVENS EMPREENDEDORES PRIMEIROS PASSOS (JEPP)."</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1450/projeto_de_lei_n040-2021_vereador_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1450/projeto_de_lei_n040-2021_vereador_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NECESSIDADE  DE ESTRATÉGIAS NO AVANÇO DO PROGRAMA DE IMUNIZAÇÃO CONTRA A COVID-19, E DISCIPLINA AS DOSES REMANESCENTES QUE NÃO FOREM UTILIZADOS APÓS A ABERTURA DO FRASCO, ESTANDO DENTRO DA VALIDADE, NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1451/projeto_de_lei_n041-2021_verador_kelsat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1451/projeto_de_lei_n041-2021_verador_kelsat.pdf</t>
   </si>
   <si>
     <t>"CRIA O NOME PARA VIAS PÚBLICAS DO DISTRITO DE CRISTAL DO NORTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1467/projeto_de_lei_n042-2021_vereador_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1467/projeto_de_lei_n042-2021_vereador_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A POLÍTICA MUNICIPAL DE ATENÇÃO INTEGRAL À SAÚDE DO HOMEM, NO MUNICÍPIO DE PEDRO CANÁRIO/ES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1487/projeto_de_lei_043-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1487/projeto_de_lei_043-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO CONSERTO DOS BURACOS E VALAS ABERTOS EM VIAS E PASSEIOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1488/projeto_de_lei_044-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1488/projeto_de_lei_044-2021.pdf</t>
   </si>
   <si>
     <t>"CONCEDE INSEÇÃO DE COBRANÇA DA CONTRIBUIÇÃO PARA O CUSTEIO DA ILUMINAÇÃO PÚBLICA (COSIP), ESTABELECIDA PELA LEI MUNICIPAL N° 715/2004, ÀS UNIDADES CONSUMIDORAS ENQUADRADAS NA SUBCLASSE RESIDENCIAL BAIXA RENDA, COMO MEDIDA TEMPORÁRIA EMERGENCIAL, DURANTE O PEÍODO DE ENFRETAMENTO DA PANDEMIA DE CORONAVÍRUS (COVID-19) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1489/projeto_de_lei_045-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1489/projeto_de_lei_045-2021.pdf</t>
   </si>
   <si>
     <t>"REVOGA OS §§ 2°, 3°, 4° E 5° DO ART. 1° DA LEI N° 1.250, DE 16 DE DEZEMBRO DE 2016 (REDAÇÃO DADA PELA LEI N° 1.381, DE 19 DE AGOSTO DE 2019)".</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1484/projeto_de_lei_46-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1484/projeto_de_lei_46-2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1496/projeto_de_lei_47-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1496/projeto_de_lei_47-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_n048-2021_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_n048-2021_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DE INFORMAÇÕES ACERCA DOS DADOS DE VIOLÊNCIA SEXUAL CONTRA CRIANÇA E AO ADOLESCENTE, ATRÁVES DO SITE OFICIAL DO MUNICÍPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1505/projeto_de_lei_n049-2021_wanderson_demizinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1505/projeto_de_lei_n049-2021_wanderson_demizinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO E IDENTIFICAÇÃO DE BRINQUEDOS ADAPTADOS PARA CRIANÇAS COM DEFICIÊNCIA, INCLUSIVE VISUAL, OU COM MOBILIDADE REDUZIDA EM ESPAÇOS PÚBLICOS MUNICIPAIS DE PEDRO CANÁRIO-ES.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1507/projeto_de_lei_50-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1507/projeto_de_lei_50-2021.pdf</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_51-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_51-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS TAXAS DO LICENCIAMENTO AMBIENTAL DE EMPREENDIMENTOS, ATIVIDADE E/OU SERVIÇOS CONSIDERADOS EFETIVA OU POTENCIALMENTE POLUIDORES E/OU DEGRADADORES DO MEIO EMBIENTE NO MUNICÍPIO DE PEDRO CANÁRIO, INSTITUI SEUS VALORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_52-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_52-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE CONSCIENTIZAÇÃO SOBRE MENSTRUAÇÃO E DE DISTRIBUIÇÃO GRATUITA DE ABSORVENTES HIGIÊNICOS NAS ESCOLAS E DEMAIS ORGÃOS PÚBLICOS DE PEDRO CANÁRIO - ES.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_53-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_53-2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A OFERTA DE EDUCAÇÃO EM TEMPO INTEGRAL NAS ESCOLAS PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_de_lei_54-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_de_lei_54-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE MEDIDAS DE PREVENÇÃO AO SUICÍDIO NA REDE PÚBLICA DE ENSINO NO MUNICÍPIO DE PEDRO CANÁRIO - ES, NA FORMA QUE INDICA. (*).</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_de_lei_55-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_de_lei_55-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE EVENTOS NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO, DESDE QUE TODOS OS ENVOLVIDOS ESTEJAM VACINADOS CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_de_lei_n56-2021_prefeito_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_de_lei_n56-2021_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BEM IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_de_lei_n57-2021_prefeito_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_de_lei_n57-2021_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL  ABRIR CREDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_de_lei_n58-2021_prefeito_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_de_lei_n58-2021_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS ARTIGOS A LEI MUNICIPAL 1.412 DE 20 DE AGOSTO DE 2020, ALTERA A LEI MUNICIPAL 776/2006, AUTORIZA PARCELAMENTO DE DÉBITO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1534/projeto_de_lei_n59-2021_prefeito_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1534/projeto_de_lei_n59-2021_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DA PATRULHA MECANIZADA DE VEÍCULOS, MÁQUINAS E EQUIPAMENTOS, REPASSADOS AO MUNÍCIPIO POR CONTRATTO DE CONCESSÃO, BEM COMO OS DE COMPRA DIRETA DA ADMINISTRAÇÃO MUNICIPAL OU DE REPASSE POR EMENDA PARLAMENTAR PARA EXECUÇÃO DE SERVIÇOS PÚBLICOS EM PROPRIEDADE PARTICULAR RURAL DE FORMA SUBSIDIADA, MEDIANTE PAGAMENTO DE PREÇO PÚBLICO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_de_lei_60-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_de_lei_60-2021.pdf</t>
   </si>
   <si>
     <t>" RETIFICAM DISPOSITIVOS DA LEI N°1.221/2015 QUE DISPÕE SOBRE COBRANÇA DE DÍVIDA  ATIVA DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_de_lei_61-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_de_lei_61-2021.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR "CREDITO ADICIONAL ESPECIAL" E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_62-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_62-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO CICLISTA, NO ÂMBITO DO MUNICÍPIO, A SER COMEMORADO NO DIA 19 DE_x000D_
 AGOSTO, E DÁ OUTRAS PROVIDÊNCTAS</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_de_lei_63-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_de_lei_63-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°063/2021 - "AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_de_lei_64-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_de_lei_64-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°064/2021 - "AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_65.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_65.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE PEDRO CANÁRIO PARA O PERÍODO DE 2022 A 2025 E DÁ OUTRAS PRVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1578/projeto_de_lei_n066_-_bruno_teofilo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1578/projeto_de_lei_n066_-_bruno_teofilo.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PEDRO CANÁRIO PARA O EXERCÍCIO FINANCEIRO DE 2022".</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1561/img_20211104_0001.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1561/img_20211104_0001.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR “CREDITO ADICIONAL ESPECIAL” E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_de_lei_no_068-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_de_lei_no_068-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONOMICA FEDERAL - CEF, COM A GARANTIA DA UNIÃO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>Kelsat, Denis Pereira, Eleandro</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1575/projeto_de_lei_n069-2021_cria_projeto_na_escola.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1575/projeto_de_lei_n069-2021_cria_projeto_na_escola.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROJETO ESCOLA NA CÂMARA".</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_no_070-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_no_070-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO E REGULARIZAÇÃO DA PRESTAÇÃO DE ASSISTÊNCIA JURÍDICA GRATUITA MUNICIPAL, ESTABELECE CRITÉRIOS PARA A CONCESSÃO DO BENEFÍCIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1571/img_20211112_0002.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1571/img_20211112_0002.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O TEMPO MÁXIMO DE ESPERA PARA A REALIZAÇÃO DE PROCEDIMENTOS MÉDICOS NAS UNIDADES DA REDE PÚBLICA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1573/img_20211116_0001.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1573/img_20211116_0001.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A CONCESSÃO DE USO DE NOTEBOOK E HD AOS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO MUNICIPAL EM EFETIVO TRABALHO".</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1574/img_20211112_0004.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1574/img_20211112_0004.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_7420211224_12353012.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_7420211224_12353012.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE OS CRITÉRIOS PARA A CONCESSÃO DE ABONO-FUNDEB  AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS " .</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_7520211224_12375608.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_7520211224_12375608.pdf</t>
   </si>
   <si>
     <t>ALTERA A TAXA DE  ADMINISTRAÇÃO DO MUNICÍPIO DE PEDRO CANÁRIO PARA O EXERCÍCIO DE FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1303/projeto_de_lei_substitutivo_08-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1303/projeto_de_lei_substitutivo_08-2021.pdf</t>
   </si>
   <si>
     <t>MODIFICA NOME DE VIA PÚBLICA NO DISTRITO DE CRISTAL DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1362/projeto_de_lei_substitutivo_17-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1362/projeto_de_lei_substitutivo_17-2021.pdf</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1453/projeto_de_lei_substitutivo_n023-2021_vereador_wanderson_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1453/projeto_de_lei_substitutivo_n023-2021_vereador_wanderson_santos.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NO MUNICÍPIO DE PEDRO CANÁRIO A "SEMANA MUNICIPAL , DO JOVEM NO MERCADO DE TRABALHO" A SER REALIZADA, ANUALMENTE, A PARTIR DO DIA 24 DE ABRIL".</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1379/img_20210504_0002.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1379/img_20210504_0002.pdf</t>
   </si>
   <si>
     <t>Denomina o complexo esportivo, localizado na área da Lagoa Augusto Ruschi, de complexo Esportivo Pedro Ribeiro Machado.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1468/img_20210719_0010.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1468/img_20210719_0010.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA PASTOR SAUL INÁCIO FERREIRA, A RUA SEM DENOMINAÇÃO, SITUADA NO BAIRRO CAMILO COLA, NESTA CIDADE DE PEDRO CANÁRIO-ES.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1486/projeto_de_lei_substitutivo_031-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1486/projeto_de_lei_substitutivo_031-2021.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS EMPRESAS CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS EXISTENTES NO MUNICÍPIO DE PEDRO CANÁRIO A INSTALAR, MANTER E ABASTECER DISPENSES DE ÁLCOOL ANTISSÉPTICO 70% NOS LOCAIS DE ATENDIMENTO AO PÚBLICO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1481/projeto_de_lei_substitutivo_n035.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1481/projeto_de_lei_substitutivo_n035.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE MUDANÇA DE LOGRADOURO NO BAIRRO BOA VSITA".</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>Wanderson, Demizinho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1609/img_20211206_0001.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1609/img_20211206_0001.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DISPONIBILIZAÇÃO E IDENTIFICAÇÃO DE BRINQUEDOS ADAPTADOS PARA CRIANÇAS COM DEFICIÊNCIA, INCLUSIVE VISUAL, OU COM MOBILIDADE REDUZIDA EM ESPAÇOS PÚBLICOS MUNICIPAIS DE PEDRO CANÁRIO - ES."</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1616/img_20211209_0001.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1616/img_20211209_0001.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS TAXAS DO LICENCIAMENTO AMBIENTAL DE EMPREENDIMENTOS, ATIVIDADES E SERVIÇOS CONSIDERADOS EFETIVA OU POTENCIALMENTE POLUIDORES E DEGRADADORES DO MEIO AMBIENTE NO MUNICÍPIO DE PEDRO CANÁRIO/ES E INSTITUI SEUS RESPECTIVOS VALORES. ”</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1608/img_20211123_0001.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1608/img_20211123_0001.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONOMICA FEDERAL - CEF, COM A GARANTIA DA UNIÃO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1770/projeto_de_lei_substitutivo_no_069.2021_-_projeto_escola_na_camara_-_kel_denis_eleandro..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1770/projeto_de_lei_substitutivo_no_069.2021_-_projeto_escola_na_camara_-_kel_denis_eleandro..pdf</t>
   </si>
   <si>
     <t>Institui o Projeto Escola na Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_substutivo_no_071.2022_-_ze_queiroz_-_procedimentos_medicos_nas_unidades_da_rede_publica_de_saude.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_substutivo_no_071.2022_-_ze_queiroz_-_procedimentos_medicos_nas_unidades_da_rede_publica_de_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TEMPO MÁXIMO DE ESPERA PARA REALIZAÇÃO DE PROCEDIMENTOS MÉDICOS NAS UNIDADES DA REDE PÚBLICA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1223/projeto_de_resolucao_01-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1223/projeto_de_resolucao_01-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o caput do artigo 149 e insere o §5º do Regimento Interno da Câmara Municipal de Pedro Canário-ES".</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1452/projeto_de_resolucao_n002-2021_vereadores_denis_jaconias_e_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1452/projeto_de_resolucao_n002-2021_vereadores_denis_jaconias_e_eleandro.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REGRAMENTO PARA ANALISE E VOTAÇÃO DAS CONTAS DOS PREFEITOS MUNICIPAIS DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1497/projeto_de_resolucao_no003-2021_denis_jaconias_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1497/projeto_de_resolucao_no003-2021_denis_jaconias_eleandro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E ATUAÇÃO DO CONSELHO FISCAL DO PORTAL DE TRANSPARENCIA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1504/projeto_de_resolucao_no004-2021_eleandro_wnderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1504/projeto_de_resolucao_no004-2021_eleandro_wnderson.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO PERMANENTE DE DESENVOLVIMENTO ECONÔMICO, COMÉRCIO, INDÚSTRIA E EMPREENDORISMO.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda á Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_emenda_a_lei_organica_01-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_emenda_a_lei_organica_01-2021.pdf</t>
   </si>
   <si>
     <t>"Altera o caput do artigo 41 da Lei Orgânica do Município de Pedro Canário - ES e acrescenta o §9º ao artigo 41 da Lei Orgânica Municipal."</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>Demizinho, João Amorim, Kelsat, Renato de Taquaras</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1408/projeto_de_emenda_a_lei_organica_no002-2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1408/projeto_de_emenda_a_lei_organica_no002-2021.pdf</t>
   </si>
   <si>
     <t>Altera o § 5º do artigo 41 da Lei Orgânica do Município de Pedro Canário - ES.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1264/requerimento_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1264/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Requerer Voto de Louvor ao atleta MARCOS ANTÔNIO MILLER DE CARVALHO por te alcançado o destaque na Copa Capixaba de MTB consagrando-se campeão 1º colocado da categoria Super Elite, campeão copa capixaba 2020 e 2º colocado da short track. Realizado no último dia (31/01), em_x000D_
 Conceição da Barra. Com este voto de louvor, reconhecemos o mérito das classificações e dos resultados desportivos alcançados, bem como a sua ação em prol do desenvolvimento desta modalidade desportiva, e na divulgação e promoção de Pedro Canário.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1267/requerimento_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1267/requerimento_2.pdf</t>
   </si>
   <si>
     <t>que seja criado Comissão Temporária para Revisão e Atualização do Regimento Interno desta Casa Legislativa, devendo ser considerado o seguinte:_x000D_
 a) À Comissão será composta por 3 (Três) Vereadores Titulares e 3 (Três) Vereadores Suplentes;_x000D_
 b) Fica o Presidente encarregado de nomear os Vereadores membros por Portaria;_x000D_
 C) A Comissão deverá apresentar no prazo de 6 (seis) meses o novo Regimento Interno para votação em plenário, podendo esse prazo ser estendido de acordo com a necessidade da comissão, não podendo ultrapassar o limite do ano vigente;_x000D_
 d) A Comissão será composta por: Presidente, Vice-Presidente e Relator, ficando a cargo dos seus membros titulares eleger sua composição após serem nomeados;_x000D_
 e) A Comissão reunisse-a em calendário próprio estabelecido por seus membros, com no mínimo duas reuniões mensais.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1302/requerimento_003.2021_ocred.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1302/requerimento_003.2021_ocred.pdf</t>
   </si>
   <si>
     <t>REQUERER, VOTO DE LOUVOR ás MULHERES DESTAQUES 2021 em comemoração ao Dia Internacional da Mulher e aos Alunos Vencedores da Olimpíadas Brasileira de Astronomia._x000D_
 a) ADEMIR GONÇALVES DOS SANTOS_x000D_
 Hemínia Alves da Silva_x000D_
 Maria Luiza dos Santos da Silva_x000D_
 b) CLÉCIO PEREIRA DA SILVA_x000D_
 Maria Pereira da Silva_x000D_
 Ivanilde de Oliveira Santos_x000D_
 c) DENIS PEREIRA AMÂNCIO_x000D_
 Paula Contarini Monteiro Araújo_x000D_
 Lucinéia Pinheiro dos Santos Silva_x000D_
 Alunos: Bruno Marinho, Gustavo Peixoto e_x000D_
 Vinicius Oliveira - Em virtude de medalha de Ouro pela_x000D_
 Olimpíada Brasileira de Astronomia._x000D_
 d) ELEANDRO REIS KONOSKI_x000D_
 Edite França Barbosa_x000D_
 Florisia Cerqueira dos Santos_x000D_
 e) JACONIAS DIAS MARTINS_x000D_
 Marisete Vieira Martins_x000D_
 Maria Vieira_x000D_
 f) JOÃO MENDES AMORIM_x000D_
 Joseane Amorim da Silva;_x000D_
 Magna Mendes Dias;_x000D_
 9) JOSÉ DA PAIXÃO QUEIROZ_x000D_
 Angela Maria Trabach Bruneli_x000D_
 Zenite Marques Maia Muniz_x000D_
 h) LUCAS VASCONCELLOS PEREIRA_x000D_
 Alcibelia Alves Pereira Ribon_x000D_
 Maria Aparecida Codeco Moreira_x000D_
 ...</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1327/requerimento_004.2021_-_eleandro_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1327/requerimento_004.2021_-_eleandro_1.pdf</t>
   </si>
   <si>
     <t>Requer voto de Louvor em favor THIAGO CARVALHO NOGUEIRA e CLAUDIO RODEX JUNIOR, pelos trabalhos prestados aos produtores rurais de Pedro Canário frente ao INCAPER.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1373/img_20210420_0004.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1373/img_20210420_0004.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1389/requerimeto_006.2021_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1389/requerimeto_006.2021_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Que seja enviado MOÇÃO DE PESAR aos familiares de:_x000D_
 a) JACIRA PEREIRA SILVA;</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_007.2021.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_007.2021.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja enviado MOÇÃO DE PESAR aos familiares de:_x000D_
 a) LUZIA DO NASCIMENTO TOMAZ;_x000D_
 b) DEVANI RIBEIRO DA ROCHA;_x000D_
 c) JADSON MAGALHÃES OLIVEIRA DE SOUZA;_x000D_
 d) LANDOALDO MAGALHÃES SILVEIRA FILHO;_x000D_
 e) NEWTON VERÍSSIMO MACHADO.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1403/requerimento_008.2021_-__eleandro_reis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1403/requerimento_008.2021_-__eleandro_reis.pdf</t>
   </si>
   <si>
     <t>Requerer, Voto de Louvor em favor Paula Contarini Monteiro Araújo, Andréia Silva Santos, Franciany Camporez de Almeida,  Francyellen Bandeira dos Santos, Wanderson Canto Maia, Fabricia Silva Gomes, Janice silva Gomes, Jucielle da Silva Soares, Jussara Brito Souza e Gilvan Alves Pereira.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1427/img_20210601_0002_requerimento_09.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1427/img_20210601_0002_requerimento_09.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA INTEGRAL DA PRESTAÇÃO DE CONTAS DE TODO O RECURSO PÚBLICO ENVIADO/DESTINADO A ASSOCIAÇÃO BENEFICENTE SÃO PEDRO - HOSPITAL MENINO JESUS, BEM COMO A DESTINAÇÃO DO MESMO REALIZADO PELA ENTIDADE CITADA, RELATIVO AOS MESES DE JANEIRO, FEVEREIRO E MARÇO, TAMBÉM ACESSO A AUDITORIA REALIZADA NA PRESTAÇÃO DE CONTAS PELA EQUIPE DA PMPC, RELATIVA AO MESMO PERÍODO.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1428/img_20210601_0002_requerimento_010.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1428/img_20210601_0002_requerimento_010.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO VIA CERTIDÃO:  A) CÓPIA INTEGRAL DAS FICHAS DE ASSINATURA DE VISITAS DOMICILIARES DAS AGENTES COMUNITÁRIAS DE SAÚDE DO DISTRITO DE TAQUARAS NO PERÍODO DE 1° DE JANEIRO DE 2021 ATÉ A PRESENTE DATA._x000D_
 B)CÓPIA INTEGRAL DOS PRONTUÁRIOS DOS PACIENTES CADASTRADOS NA UNIDADE DE SAÚDE DO DISTRITO DE TAQUARAS.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_n011-2021_vereador_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_n011-2021_vereador_eleandro.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR EM FAVOR CABO PM ADEONES FIRMIANO, CABO PM OSVALDO DA SILVA LOPES E SOLDADO PM MACIEL BUZATTO ZORDENONI, DA 13° BATALHÃO DE POLICIA MILITAR DE PEDRO CANÁRIO EM VIRTUDE DE SEUS ATOS DE BRAVURA NO COMBATE AO CRIME EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_n012-2021_vereador_renato.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_n012-2021_vereador_renato.pdf</t>
   </si>
   <si>
     <t>A)REQUER VOTO DE LOUVOR EM FAVOR DA ASSOCIAÇÃO DE PASTORES E EVANGELISTAS DE PEDRO CANÁRIO._x000D_
 B)SESSÃO SOLENE PARA ENTREGA DE VOTO DE LOUVOR .</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_n013-2021_renato.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_n013-2021_renato.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1535/01.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1535/01.pdf</t>
   </si>
   <si>
     <t>Seja convocado os representantes da empresa ECO 101 para uma audiência na Câmara Municipal de Pedro Canário no dia 20/10/2021 ás 08 horas com a presença de todos os Vereadores, Prefeito e Vice-Prefeito para tratar sobre o trecho da BR 101_x000D_
 que cruza o município, bem como, sua faixa de domínio e trevos de acessos.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1576/requerimento_n017_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1576/requerimento_n017_-_denis.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR EM FAVOR DA PROFESSORA  LENILDA SANTOS NOBERTO.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1577/requerimento_n018_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1577/requerimento_n018_-_denis.pdf</t>
   </si>
   <si>
     <t>REQUERER SESSÃO SOLENE EM VIRTUDE DOS 65 ANOS DO INCAPER.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4762,67 +4957,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1261/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1262/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_37-2021_-_jose_queiroz_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1282/indicacao_38-2021_-_jose_queiroz_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_39-2021_-_jose_queiroz_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_40-2021_-_eleandro_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_41-2021_-_sirlande_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_42-2021_-_jose_queiroz_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_43-2021_-_jose_queiroz_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_44-2021_-_jose_queiroz_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_45-2021_-_denis_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_46-2021_-_denis_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_47-2021_-_denis_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_48-2021_-_clecio_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_49-2021_-_ademir_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_50-2021_-_joao_amorim_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_51-2021_-_joao_amorim_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_52-2021_-_eleandro_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_53-2021_-_clecio_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_54-2021_-_wanderson_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_55-2021_-_wanderson_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_56-2021_-_ademir_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_57-2021_-_ademir_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_058.2021_-_renato_ocred.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_059.2021_-_vereadores_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_060.2021_-_jose_queiroz_ocred.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_061.2021_-_jose_queiroz_ocred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1323/indicacao_062.2021_-_jose_queiroz_ocred.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_063.2021_-_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1322/indicacao_064.2021_-_denis_e_wanderson_ocred.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1321/indicacao_065.2021_-_denis_ocred.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1320/indicacao_066.2021_-_sirlande_ocred.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1319/indicacao_067.2021_-_renato_ocred.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1318/indicacao_068.2021_-_clecio_ocred.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1317/indicacao_069.2021_-_lucas_ocred.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_070.2021_-_eleandro_ocred.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1315/indicacao_071.2021_-_lucas_ocred.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1314/indicacao_072.2021_-_lucas_ocred.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1313/indicacao_073.2021_-_eleandro_ocred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_074.2021_-_denis_ocred.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_075.2021_-_wanderson_ocred.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_076.2021_-_wanderson_ocred.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_077.2021_-_ademir_ocred.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_078.2021_-_ademir_ocred.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_079.2021_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1340/indicacao_080.2021_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1341/indicacao_081.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_082.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_083.2021_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_084.2021_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1345/indicacao_085.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_086.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_087.2021_-_clecio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_088.2021_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_089.2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_090.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_091.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_092.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_093.2021_-_renato.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1354/indicacao_094.2021_-_ademir.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_095.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1357/indicacao_097.2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1359/indicacao_098.2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_099.2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_100.2021_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_101.2021_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_102.2021_-_kel.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1372/indicacao_103.2021_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_104.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_105.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_106.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_107.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1365/indicacao_108.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_109.2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_110.2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_111.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_112.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1383/indicacao_113.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1384/indicacao_114.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_115.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_116.2021_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_117.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_118.2021_-_clecio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_119.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_120.2021_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1392/indicacao_121.2021_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1393/indicacao_122.2021_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_123.2021_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1395/indicacao_124.2021_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1396/indicacao_125.2021_-__renato_pinheiro_silva.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1397/indicacao_126.2021_-_eleandro_reis.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_127.2021_-_eleandro_reis_konoski.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1399/indicacao_128.2021_-_eleandro_reis.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1400/indicacao_130.2021_-_wanderson_santos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1401/indicacao_131.2021_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1406/indicacao_132.2021_-_sirlande_-_parquinho_na_praca_do_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_133.2021_-_denis_pereira_amancio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1414/img_20210601_0134_-_eleandro_reis_konosk.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1415/img_20210601_0135_-_eleandro_reis_konosk.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1416/img_20210601_0136_-_eleandro_reis_konosk.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1417/img_20210601_0137_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1418/img_20210601_0138_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1419/img_20210601_0139_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1420/img_20210601_0140_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1421/img_20210601_0141-_denis_pereira_amancio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1422/img_20210601_0142_-_sirlande_oliveira_dias_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1423/img_20210601_0143_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1424/img_20210601_0144_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1425/img_20210601_0145_-__wanderson_santos_souza.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1426/img_20210601_0146_-_clecio_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_no_147.2021_-_wanderson_santos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1432/indicacao_no_148.2021_-_renato_pinheiro_silva.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_no_149.2021_-_clecio_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1434/indicacao_no_150.2021_-_eleandro_reis_konoski.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1435/indicacao_no_151.2021_-_eleandro_reis_konoski.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1436/indicacao_no_152.2021_-_eleandro_reis_konoski.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1437/indicacao_no_153.2021_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1438/indicacao_no_154.2021_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_no_155.2021_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_no_156.2021_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_n157.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1446/indicacao_n158.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1447/indicacao_n159.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1441/indicacao_no_160.2021_-_wanderson_santos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1442/indicacao_no_161.2021_-_wanderson_santos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1443/indicacao_n162.2021_-_demizinho.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1444/indicacao_n163.2021_-_demizinho.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1454/indicacao_n164-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1455/indicacao_n165-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1456/indicacao_n166-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_n167-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_n168-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1459/indicacao_n169-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1460/indicacao_n170-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1461/indicacao_n171-2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1462/indicacao_n172-2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_n173-2021_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1464/indicacao_n174-2021_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1465/indicacao_n175-2021_-_kelsat.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1466/indicacao_n176-2021_-_kelsat.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_n177-2021_vereador_kelsat.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_n178-2021_vereador_sirlande.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_n179-2021_vereador_sirlande.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_n180-2021_vereador_eleandro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_n181-2021_vereador_eleandro.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_n182-2021_vereador_eleandro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1480/indicacao_n183-2021_vereadores_demizinho_e_wanderson.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_n184-2021_vereador_denis_amancio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1476/indicacao_n185-2021_vereador_denis_amancio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_n186-2021_vereador_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1478/indicacao_n187-2021_vereador_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_n188-2021_vereador_wanderson.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1490/indicacao_n189-2021_denis.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1491/indicacao_n190-2021_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1492/indicacao_n191-2021_lucas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1493/indicacao_n192-2021_lucas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1494/indicacao_n193-2021_wanderson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1495/indicacao_n194_-2021_wanderson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1499/indicacao_n195-2021_eleandro.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1500/indicacao_n196-2021_eleandro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1501/indicacao_n197-2021_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1502/indicacao_n198-2021_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1503/indicacao_n199-2021_eleandro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1508/indicacao_no200-2021_kelsat.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1509/indicacao_n201-2021_kelsat.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1510/indicacao_n202-2021_kelsat.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1511/indicacao_n203-2021_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1512/indicacao_n204-2021_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1513/indicacao_n205-2021_jaconias.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1514/indicacao_n206-2021_wanderson.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1520/indicacao_207-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_208-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_209-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1523/indicacao_210-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_211-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_no_212.2021_-_denis_-_calcamento_bairro_alvorada.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1536/02.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1537/03.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1538/04.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1539/05.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1540/08.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1541/11.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1542/13.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1547/indicacao_no_220.2021_-_eleandro_-_equiparar_o_salario_dos_assistentes_sociais.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_no_221.2021_-_eleandro_-_inplantacao_de_redutores_de_velocidade_na_rua_dom_pedro_e_na_rua__da_assembleia_em_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_no_222.2021_-_eleandro_-_programa_identidade_jovem.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1550/indicacao_no_223.2021_-_alargamento_da_ponte_da_estrada_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1551/indicacao_no_224.2021_-_wanderson_-_bonificacao_por_desempenho_a_ser_paga_aos_professores.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_no_225.2021_-_wanderson_-_estrutura_coberta_com_banco_de_reservas_para_os_jogadores_no_campo_de_futebol_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_no_226.2021_-_wanderson_-_criar_um_canal_de_aplicativo_whatsap_que_sirva_para_a_populacao_solicitar_troca_de_lampadas_queimadas_etc...pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1558/img_20211103_0002.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1559/img_20211103_0003.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1560/img_20211103_0004.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1562/img_20211104_0001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1564/indicacao_no_231.2021_-_kelsat_-_joao_-_decoracao_de_natal_no_distrito_de_cristal.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1565/indicacao_no_232.2021_-_kelsat_-_uso_de_maquina_de_raio_x_odontologico_da_unidade_de_sauide_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1566/indicacao_no_233.2021_-_ze_queiroz_-_assistencia_juridica_ao_hipossuficientes_inscrito_na_ordem_dos_advogados_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_no_234.2021_-_ze_queiroz_-_sistema_de_controle_para_estabelecer_tempo_maximo_para_a_realizacao_de_procedimentos_medicos_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1580/img_20211116_0002.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1579/img_20211116_0001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_no_237.2021_-_ze_queiroz_-_colacacao_dispositivo_intra_uterino_-_diu-__na_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_no_238.2021_-_denis_-_disponibilizar_notebook_para_os_servidores_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1610/img_20211206_0002.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1611/img_20211206_0003.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1612/img_20211207_0003.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1613/img_20211206_0004.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1614/img_20211206_0005.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1582/demizinho_-_luh.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1585/kelsat_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1584/kelsat_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1586/denis_-_marcelo_silva.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1587/denis_-_manoel_messias.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1606/denis_-_jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1589/eleandro_-_jesuino.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1588/eleandro_-_jose_odonio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1590/eleandro_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1592/jaconias_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1591/jaconias_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1593/jaconias_-_jose_henrique.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1594/joao_amorim_-_otaviano.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1595/joao_amorim_-_nelson_xavier.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1599/ze_queiroz_-_benildes.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1598/ze_queiroz_-_josias_mario.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1601/lucas_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1600/lucas_-_sinvaldo_alves.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1596/rentao_-_jose_carlos_ferreira.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1603/sirlande_-_erick.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1602/sirlande_-_jorge_zambe.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1605/wanderson_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1604/wanderson_-_waldivio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1583/demizinho_-_elcio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto_de_lei_complementar_01-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_complementar_002.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1409/projeto_de_lei_complementar_no03-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_complementar_4-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1530/projeto_de_lei_complementar_n05-2021_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_de_lei_complementar_06-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_de_lei_complementar_07-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1572/img_20211112_0003.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1625/projeto_de_lei_complementar__09.2021_-_executivo_-_criacao_de_cargo_comissionado_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1615/img_20211207_0002.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1617/projeto_011.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1607/proj_d_lei_50.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1225/projeto_de_lei_39-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1229/projeto_de_lei_03-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1230/projeto_de_lei_04-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_05-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1228/projeo_de_lei_06-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1254/projeto_de_lei_7-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_8-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1256/projeto_de_lei_9-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_10-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1278/projeto_de_lei_11-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1279/projeto_de_lei_12-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_lei_13-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_lei_14-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1335/projeto_de_lei_15-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1336/projeto_de_lei_17-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_18-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto_de_lei_20-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_021-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1337/projeto_de_lei_22-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1356/projeto_de_lei_23-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1358/img_20210504_0005.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1361/projeto_de_lei_25-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_26-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1375/projeto_de_lei_27-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1376/projeto_de_lei_28-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1377/projeto_de_lei_29-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1378/projeto_de_lei_30-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1485/projeto_de_lei_031-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1410/projeto_de_lei_no32-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1411/projeto_de_lei_no33-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1412/projeto_de_lei_no34-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1413/projeto_de_lei_no35-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1430/img_20210607_0005.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1448/projeto_de_lei_n038-2021_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1449/projeto_de_lei_n039-2021_vereador_wanderson_santos.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1450/projeto_de_lei_n040-2021_vereador_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1451/projeto_de_lei_n041-2021_verador_kelsat.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1467/projeto_de_lei_n042-2021_vereador_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1487/projeto_de_lei_043-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1488/projeto_de_lei_044-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1489/projeto_de_lei_045-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1484/projeto_de_lei_46-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1496/projeto_de_lei_47-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_n048-2021_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1505/projeto_de_lei_n049-2021_wanderson_demizinho.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1507/projeto_de_lei_50-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_51-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_52-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_53-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_de_lei_54-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_de_lei_55-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_de_lei_n56-2021_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_de_lei_n57-2021_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_de_lei_n58-2021_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1534/projeto_de_lei_n59-2021_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_de_lei_60-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_de_lei_61-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_62-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_de_lei_63-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_de_lei_64-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_65.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1578/projeto_de_lei_n066_-_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1561/img_20211104_0001.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_de_lei_no_068-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1575/projeto_de_lei_n069-2021_cria_projeto_na_escola.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1571/img_20211112_0002.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1573/img_20211116_0001.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1574/img_20211112_0004.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_7420211224_12353012.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_7520211224_12375608.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1303/projeto_de_lei_substitutivo_08-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1362/projeto_de_lei_substitutivo_17-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1453/projeto_de_lei_substitutivo_n023-2021_vereador_wanderson_santos.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1379/img_20210504_0002.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1468/img_20210719_0010.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1486/projeto_de_lei_substitutivo_031-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1481/projeto_de_lei_substitutivo_n035.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1609/img_20211206_0001.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1616/img_20211209_0001.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1608/img_20211123_0001.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1770/projeto_de_lei_substitutivo_no_069.2021_-_projeto_escola_na_camara_-_kel_denis_eleandro..pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_substutivo_no_071.2022_-_ze_queiroz_-_procedimentos_medicos_nas_unidades_da_rede_publica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1223/projeto_de_resolucao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1452/projeto_de_resolucao_n002-2021_vereadores_denis_jaconias_e_eleandro.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1497/projeto_de_resolucao_no003-2021_denis_jaconias_eleandro.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1504/projeto_de_resolucao_no004-2021_eleandro_wnderson.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_emenda_a_lei_organica_01-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1408/projeto_de_emenda_a_lei_organica_no002-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1264/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1267/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1302/requerimento_003.2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1327/requerimento_004.2021_-_eleandro_1.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1373/img_20210420_0004.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1389/requerimeto_006.2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_007.2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1403/requerimento_008.2021_-__eleandro_reis.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1427/img_20210601_0002_requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1428/img_20210601_0002_requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_n011-2021_vereador_eleandro.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_n012-2021_vereador_renato.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_n013-2021_renato.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1535/01.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1576/requerimento_n017_-_denis.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1577/requerimento_n018_-_denis.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1234/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1235/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1236/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1237/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1238/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1239/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1240/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1241/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1242/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1243/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1244/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1249/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1252/indicacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1259/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1260/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1261/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1262/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1265/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_37-2021_-_jose_queiroz_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1282/indicacao_38-2021_-_jose_queiroz_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1283/indicacao_39-2021_-_jose_queiroz_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1284/indicacao_40-2021_-_eleandro_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1285/indicacao_41-2021_-_sirlande_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1286/indicacao_42-2021_-_jose_queiroz_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1287/indicacao_43-2021_-_jose_queiroz_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1288/indicacao_44-2021_-_jose_queiroz_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_45-2021_-_denis_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1290/indicacao_46-2021_-_denis_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1291/indicacao_47-2021_-_denis_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1292/indicacao_48-2021_-_clecio_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1293/indicacao_49-2021_-_ademir_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_50-2021_-_joao_amorim_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_51-2021_-_joao_amorim_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_52-2021_-_eleandro_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_53-2021_-_clecio_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_54-2021_-_wanderson_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1299/indicacao_55-2021_-_wanderson_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_56-2021_-_ademir_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_57-2021_-_ademir_ocred_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_058.2021_-_renato_ocred.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1306/indicacao_059.2021_-_vereadores_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1325/indicacao_060.2021_-_jose_queiroz_ocred.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_061.2021_-_jose_queiroz_ocred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1323/indicacao_062.2021_-_jose_queiroz_ocred.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_063.2021_-_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1322/indicacao_064.2021_-_denis_e_wanderson_ocred.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1321/indicacao_065.2021_-_denis_ocred.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1320/indicacao_066.2021_-_sirlande_ocred.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1319/indicacao_067.2021_-_renato_ocred.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1318/indicacao_068.2021_-_clecio_ocred.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1317/indicacao_069.2021_-_lucas_ocred.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1316/indicacao_070.2021_-_eleandro_ocred.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1315/indicacao_071.2021_-_lucas_ocred.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1314/indicacao_072.2021_-_lucas_ocred.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1313/indicacao_073.2021_-_eleandro_ocred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1312/indicacao_074.2021_-_denis_ocred.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_075.2021_-_wanderson_ocred.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_076.2021_-_wanderson_ocred.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1309/indicacao_077.2021_-_ademir_ocred.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1308/indicacao_078.2021_-_ademir_ocred.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_079.2021_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1340/indicacao_080.2021_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1341/indicacao_081.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1342/indicacao_082.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1343/indicacao_083.2021_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1344/indicacao_084.2021_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1345/indicacao_085.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1346/indicacao_086.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1347/indicacao_087.2021_-_clecio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1348/indicacao_088.2021_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1349/indicacao_089.2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1350/indicacao_090.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_091.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_092.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1353/indicacao_093.2021_-_renato.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1354/indicacao_094.2021_-_ademir.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1355/indicacao_095.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1357/indicacao_097.2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1359/indicacao_098.2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_099.2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_100.2021_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1366/indicacao_101.2021_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_102.2021_-_kel.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1372/indicacao_103.2021_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1371/indicacao_104.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1370/indicacao_105.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_106.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_107.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1365/indicacao_108.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_109.2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1380/indicacao_110.2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1381/indicacao_111.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1382/indicacao_112.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1383/indicacao_113.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1384/indicacao_114.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_115.2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_116.2021_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1390/indicacao_117.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1387/indicacao_118.2021_-_clecio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1388/indicacao_119.2021_-_denis.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1391/indicacao_120.2021_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1392/indicacao_121.2021_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1393/indicacao_122.2021_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_123.2021_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1395/indicacao_124.2021_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1396/indicacao_125.2021_-__renato_pinheiro_silva.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1397/indicacao_126.2021_-_eleandro_reis.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_127.2021_-_eleandro_reis_konoski.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1399/indicacao_128.2021_-_eleandro_reis.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1400/indicacao_130.2021_-_wanderson_santos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1401/indicacao_131.2021_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1406/indicacao_132.2021_-_sirlande_-_parquinho_na_praca_do_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1402/indicacao_133.2021_-_denis_pereira_amancio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1414/img_20210601_0134_-_eleandro_reis_konosk.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1415/img_20210601_0135_-_eleandro_reis_konosk.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1416/img_20210601_0136_-_eleandro_reis_konosk.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1417/img_20210601_0137_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1418/img_20210601_0138_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1419/img_20210601_0139_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1420/img_20210601_0140_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1421/img_20210601_0141-_denis_pereira_amancio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1422/img_20210601_0142_-_sirlande_oliveira_dias_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1423/img_20210601_0143_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1424/img_20210601_0144_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1425/img_20210601_0145_-__wanderson_santos_souza.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1426/img_20210601_0146_-_clecio_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_no_147.2021_-_wanderson_santos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1432/indicacao_no_148.2021_-_renato_pinheiro_silva.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_no_149.2021_-_clecio_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1434/indicacao_no_150.2021_-_eleandro_reis_konoski.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1435/indicacao_no_151.2021_-_eleandro_reis_konoski.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1436/indicacao_no_152.2021_-_eleandro_reis_konoski.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1437/indicacao_no_153.2021_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1438/indicacao_no_154.2021_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1439/indicacao_no_155.2021_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1440/indicacao_no_156.2021_-_lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_n157.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1446/indicacao_n158.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1447/indicacao_n159.2021_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1441/indicacao_no_160.2021_-_wanderson_santos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1442/indicacao_no_161.2021_-_wanderson_santos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1443/indicacao_n162.2021_-_demizinho.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1444/indicacao_n163.2021_-_demizinho.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1454/indicacao_n164-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1455/indicacao_n165-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1456/indicacao_n166-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_n167-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_n168-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1459/indicacao_n169-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1460/indicacao_n170-2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1461/indicacao_n171-2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1462/indicacao_n172-2021_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_n173-2021_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1464/indicacao_n174-2021_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1465/indicacao_n175-2021_-_kelsat.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1466/indicacao_n176-2021_-_kelsat.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_n177-2021_vereador_kelsat.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_n178-2021_vereador_sirlande.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_n179-2021_vereador_sirlande.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_n180-2021_vereador_eleandro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_n181-2021_vereador_eleandro.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_n182-2021_vereador_eleandro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1480/indicacao_n183-2021_vereadores_demizinho_e_wanderson.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_n184-2021_vereador_denis_amancio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1476/indicacao_n185-2021_vereador_denis_amancio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1477/indicacao_n186-2021_vereador_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1478/indicacao_n187-2021_vereador_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_n188-2021_vereador_wanderson.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1490/indicacao_n189-2021_denis.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1491/indicacao_n190-2021_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1492/indicacao_n191-2021_lucas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1493/indicacao_n192-2021_lucas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1494/indicacao_n193-2021_wanderson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1495/indicacao_n194_-2021_wanderson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1499/indicacao_n195-2021_eleandro.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1500/indicacao_n196-2021_eleandro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1501/indicacao_n197-2021_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1502/indicacao_n198-2021_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1503/indicacao_n199-2021_eleandro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1508/indicacao_no200-2021_kelsat.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1509/indicacao_n201-2021_kelsat.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1510/indicacao_n202-2021_kelsat.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1511/indicacao_n203-2021_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1512/indicacao_n204-2021_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1513/indicacao_n205-2021_jaconias.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1514/indicacao_n206-2021_wanderson.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1520/indicacao_207-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_208-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_209-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1523/indicacao_210-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_211-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_no_212.2021_-_denis_-_calcamento_bairro_alvorada.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1536/02.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1537/03.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1538/04.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1539/05.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1540/08.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1541/11.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1542/13.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1547/indicacao_no_220.2021_-_eleandro_-_equiparar_o_salario_dos_assistentes_sociais.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_no_221.2021_-_eleandro_-_inplantacao_de_redutores_de_velocidade_na_rua_dom_pedro_e_na_rua__da_assembleia_em_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_no_222.2021_-_eleandro_-_programa_identidade_jovem.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1550/indicacao_no_223.2021_-_alargamento_da_ponte_da_estrada_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1551/indicacao_no_224.2021_-_wanderson_-_bonificacao_por_desempenho_a_ser_paga_aos_professores.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_no_225.2021_-_wanderson_-_estrutura_coberta_com_banco_de_reservas_para_os_jogadores_no_campo_de_futebol_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1553/indicacao_no_226.2021_-_wanderson_-_criar_um_canal_de_aplicativo_whatsap_que_sirva_para_a_populacao_solicitar_troca_de_lampadas_queimadas_etc...pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1558/img_20211103_0002.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1559/img_20211103_0003.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1560/img_20211103_0004.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1562/img_20211104_0001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1564/indicacao_no_231.2021_-_kelsat_-_joao_-_decoracao_de_natal_no_distrito_de_cristal.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1565/indicacao_no_232.2021_-_kelsat_-_uso_de_maquina_de_raio_x_odontologico_da_unidade_de_sauide_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1566/indicacao_no_233.2021_-_ze_queiroz_-_assistencia_juridica_ao_hipossuficientes_inscrito_na_ordem_dos_advogados_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_no_234.2021_-_ze_queiroz_-_sistema_de_controle_para_estabelecer_tempo_maximo_para_a_realizacao_de_procedimentos_medicos_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1580/img_20211116_0002.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1579/img_20211116_0001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_no_237.2021_-_ze_queiroz_-_colacacao_dispositivo_intra_uterino_-_diu-__na_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_no_238.2021_-_denis_-_disponibilizar_notebook_para_os_servidores_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1610/img_20211206_0002.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1611/img_20211206_0003.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1612/img_20211207_0003.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1613/img_20211206_0004.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1614/img_20211206_0005.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2961/pauta_da_03a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2962/pauta_da_04a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2963/pauta_da_05a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2964/pauta_da_06a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2965/pauta_da_07a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2966/pauta_da_08a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2967/pauta_da_09a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2968/pauta_da_10a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2969/pauta_da_11a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2970/pauta_da_12a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2971/pauta_da_13a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2972/pauta_da_14a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2973/pauta_da_15a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2974/pauta_da_16a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2975/pauta_da_17a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2976/pauta_da_18a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2977/pauta_da_19a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2978/pauta_da_20a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2979/pauta_da_21a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canaio-es.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/2980/pauta_da_22a_sessao_ordinaria_do_1o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1582/demizinho_-_luh.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1585/kelsat_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1584/kelsat_-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1586/denis_-_marcelo_silva.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1587/denis_-_manoel_messias.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1606/denis_-_jose_marcos.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1589/eleandro_-_jesuino.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1588/eleandro_-_jose_odonio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1590/eleandro_-_manoel.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1592/jaconias_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1591/jaconias_-_roberto.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1593/jaconias_-_jose_henrique.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1594/joao_amorim_-_otaviano.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1595/joao_amorim_-_nelson_xavier.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1599/ze_queiroz_-_benildes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1598/ze_queiroz_-_josias_mario.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1601/lucas_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1600/lucas_-_sinvaldo_alves.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1596/rentao_-_jose_carlos_ferreira.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1603/sirlande_-_erick.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1602/sirlande_-_jorge_zambe.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1605/wanderson_-_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1604/wanderson_-_waldivio.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1583/demizinho_-_elcio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto_de_lei_complementar_01-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_complementar_002.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1409/projeto_de_lei_complementar_no03-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_complementar_4-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1530/projeto_de_lei_complementar_n05-2021_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1545/projeto_de_lei_complementar_06-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1546/projeto_de_lei_complementar_07-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1572/img_20211112_0003.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1625/projeto_de_lei_complementar__09.2021_-_executivo_-_criacao_de_cargo_comissionado_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1615/img_20211207_0002.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1617/projeto_011.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1607/proj_d_lei_50.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1225/projeto_de_lei_39-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1226/projeto_de_lei_n_002-2021_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1229/projeto_de_lei_03-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1230/projeto_de_lei_04-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_05-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1228/projeo_de_lei_06-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1254/projeto_de_lei_7-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_8-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1256/projeto_de_lei_9-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_10-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1278/projeto_de_lei_11-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1279/projeto_de_lei_12-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_lei_13-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_lei_14-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1335/projeto_de_lei_15-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1329/projeto_de_lei_n_016-2021_-_dispoe_sobre_a_reestruturacao_do_conselho_municipal_de_acompanhamento_e_controle_social_cacs.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1336/projeto_de_lei_17-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_18-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto_de_lei_20-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_021-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1337/projeto_de_lei_22-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1356/projeto_de_lei_23-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1358/img_20210504_0005.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1361/projeto_de_lei_25-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_26-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1375/projeto_de_lei_27-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1376/projeto_de_lei_28-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1377/projeto_de_lei_29-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1378/projeto_de_lei_30-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1485/projeto_de_lei_031-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1410/projeto_de_lei_no32-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1411/projeto_de_lei_no33-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1412/projeto_de_lei_no34-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1413/projeto_de_lei_no35-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1429/projeto_de_lei_n_036-2021_-_autoriza_abertura_de_credito_adicional_suplementar_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1430/img_20210607_0005.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1448/projeto_de_lei_n038-2021_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1449/projeto_de_lei_n039-2021_vereador_wanderson_santos.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1450/projeto_de_lei_n040-2021_vereador_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1451/projeto_de_lei_n041-2021_verador_kelsat.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1467/projeto_de_lei_n042-2021_vereador_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1487/projeto_de_lei_043-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1488/projeto_de_lei_044-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1489/projeto_de_lei_045-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1484/projeto_de_lei_46-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1496/projeto_de_lei_47-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1498/projeto_de_lei_n048-2021_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1505/projeto_de_lei_n049-2021_wanderson_demizinho.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1507/projeto_de_lei_50-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_51-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_52-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_53-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_de_lei_54-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_de_lei_55-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_de_lei_n56-2021_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_de_lei_n57-2021_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_de_lei_n58-2021_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1534/projeto_de_lei_n59-2021_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1544/projeto_de_lei_60-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1543/projeto_de_lei_61-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_62-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_de_lei_63-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_de_lei_64-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_65.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1578/projeto_de_lei_n066_-_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1561/img_20211104_0001.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_de_lei_no_068-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1575/projeto_de_lei_n069-2021_cria_projeto_na_escola.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_no_070-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1571/img_20211112_0002.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1573/img_20211116_0001.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1574/img_20211112_0004.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_7420211224_12353012.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_7520211224_12375608.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1303/projeto_de_lei_substitutivo_08-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1362/projeto_de_lei_substitutivo_17-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1453/projeto_de_lei_substitutivo_n023-2021_vereador_wanderson_santos.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1379/img_20210504_0002.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1468/img_20210719_0010.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1486/projeto_de_lei_substitutivo_031-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1481/projeto_de_lei_substitutivo_n035.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1609/img_20211206_0001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1616/img_20211209_0001.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1608/img_20211123_0001.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1770/projeto_de_lei_substitutivo_no_069.2021_-_projeto_escola_na_camara_-_kel_denis_eleandro..pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_substutivo_no_071.2022_-_ze_queiroz_-_procedimentos_medicos_nas_unidades_da_rede_publica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1223/projeto_de_resolucao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1452/projeto_de_resolucao_n002-2021_vereadores_denis_jaconias_e_eleandro.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1497/projeto_de_resolucao_no003-2021_denis_jaconias_eleandro.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1504/projeto_de_resolucao_no004-2021_eleandro_wnderson.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_emenda_a_lei_organica_01-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1408/projeto_de_emenda_a_lei_organica_no002-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1264/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1267/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1302/requerimento_003.2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1327/requerimento_004.2021_-_eleandro_1.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1373/img_20210420_0004.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1389/requerimeto_006.2021_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_007.2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1403/requerimento_008.2021_-__eleandro_reis.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1427/img_20210601_0002_requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1428/img_20210601_0002_requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_n011-2021_vereador_eleandro.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_n012-2021_vereador_renato.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_n013-2021_renato.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1535/01.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1576/requerimento_n017_-_denis.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2021/1577/requerimento_n018_-_denis.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H388"/>
+  <dimension ref="A1:H408"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="230.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="229.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -11079,3833 +11274,4353 @@
       </c>
       <c r="D242" t="s">
         <v>11</v>
       </c>
       <c r="E242" t="s">
         <v>12</v>
       </c>
       <c r="F242" t="s">
         <v>68</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>992</v>
       </c>
       <c r="H242" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>994</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D243" t="s">
         <v>995</v>
       </c>
       <c r="E243" t="s">
         <v>996</v>
       </c>
       <c r="F243" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>128</v>
+        <v>997</v>
       </c>
       <c r="H243" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D244" t="s">
         <v>995</v>
       </c>
       <c r="E244" t="s">
         <v>996</v>
       </c>
       <c r="F244" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H244" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D245" t="s">
         <v>995</v>
       </c>
       <c r="E245" t="s">
         <v>996</v>
       </c>
       <c r="F245" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="H245" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D246" t="s">
         <v>995</v>
       </c>
       <c r="E246" t="s">
         <v>996</v>
       </c>
       <c r="F246" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="H246" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D247" t="s">
         <v>995</v>
       </c>
       <c r="E247" t="s">
         <v>996</v>
       </c>
       <c r="F247" t="s">
         <v>31</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="H247" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D248" t="s">
         <v>995</v>
       </c>
       <c r="E248" t="s">
         <v>996</v>
       </c>
       <c r="F248" t="s">
         <v>31</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="H248" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="D249" t="s">
         <v>995</v>
       </c>
       <c r="E249" t="s">
         <v>996</v>
       </c>
       <c r="F249" t="s">
         <v>31</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="H249" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="D250" t="s">
         <v>995</v>
       </c>
       <c r="E250" t="s">
         <v>996</v>
       </c>
       <c r="F250" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="H250" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D251" t="s">
         <v>995</v>
       </c>
       <c r="E251" t="s">
         <v>996</v>
       </c>
       <c r="F251" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="H251" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="D252" t="s">
         <v>995</v>
       </c>
       <c r="E252" t="s">
         <v>996</v>
       </c>
       <c r="F252" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="H252" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="D253" t="s">
         <v>995</v>
       </c>
       <c r="E253" t="s">
         <v>996</v>
       </c>
       <c r="F253" t="s">
-        <v>160</v>
+        <v>31</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="H253" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D254" t="s">
         <v>995</v>
       </c>
       <c r="E254" t="s">
         <v>996</v>
       </c>
       <c r="F254" t="s">
-        <v>160</v>
+        <v>31</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="H254" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D255" t="s">
         <v>995</v>
       </c>
       <c r="E255" t="s">
         <v>996</v>
       </c>
       <c r="F255" t="s">
-        <v>160</v>
+        <v>31</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="H255" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="D256" t="s">
         <v>995</v>
       </c>
       <c r="E256" t="s">
         <v>996</v>
       </c>
       <c r="F256" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="H256" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="D257" t="s">
         <v>995</v>
       </c>
       <c r="E257" t="s">
         <v>996</v>
       </c>
       <c r="F257" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="H257" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="D258" t="s">
         <v>995</v>
       </c>
       <c r="E258" t="s">
         <v>996</v>
       </c>
       <c r="F258" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H258" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D259" t="s">
         <v>995</v>
       </c>
       <c r="E259" t="s">
         <v>996</v>
       </c>
       <c r="F259" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="H259" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="D260" t="s">
         <v>995</v>
       </c>
       <c r="E260" t="s">
         <v>996</v>
       </c>
       <c r="F260" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="H260" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="D261" t="s">
         <v>995</v>
       </c>
       <c r="E261" t="s">
         <v>996</v>
       </c>
       <c r="F261" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H261" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="D262" t="s">
         <v>995</v>
       </c>
       <c r="E262" t="s">
         <v>996</v>
       </c>
       <c r="F262" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H262" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="D263" t="s">
-        <v>995</v>
+        <v>1057</v>
       </c>
       <c r="E263" t="s">
-        <v>996</v>
+        <v>1058</v>
       </c>
       <c r="F263" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H263" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>17</v>
+      </c>
+      <c r="D264" t="s">
         <v>1057</v>
       </c>
-      <c r="B264" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E264" t="s">
-        <v>996</v>
+        <v>1058</v>
       </c>
       <c r="F264" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="H264" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="D265" t="s">
-        <v>995</v>
+        <v>1057</v>
       </c>
       <c r="E265" t="s">
-        <v>996</v>
+        <v>1058</v>
       </c>
       <c r="F265" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="H265" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>115</v>
+        <v>26</v>
       </c>
       <c r="D266" t="s">
-        <v>995</v>
+        <v>1057</v>
       </c>
       <c r="E266" t="s">
-        <v>996</v>
+        <v>1058</v>
       </c>
       <c r="F266" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="H266" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>119</v>
+        <v>30</v>
       </c>
       <c r="D267" t="s">
-        <v>995</v>
+        <v>1057</v>
       </c>
       <c r="E267" t="s">
-        <v>996</v>
+        <v>1058</v>
       </c>
       <c r="F267" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="H267" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>123</v>
+        <v>35</v>
       </c>
       <c r="D268" t="s">
-        <v>995</v>
+        <v>1057</v>
       </c>
       <c r="E268" t="s">
-        <v>996</v>
+        <v>1058</v>
       </c>
       <c r="F268" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="H268" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D269" t="s">
-        <v>1073</v>
+        <v>1057</v>
       </c>
       <c r="E269" t="s">
-        <v>1074</v>
+        <v>1058</v>
       </c>
       <c r="F269" t="s">
-        <v>1075</v>
+        <v>31</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="H269" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>1078</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D270" t="s">
-        <v>1073</v>
+        <v>1057</v>
       </c>
       <c r="E270" t="s">
-        <v>1074</v>
+        <v>1058</v>
       </c>
       <c r="F270" t="s">
+        <v>18</v>
+      </c>
+      <c r="G270" s="1" t="s">
         <v>1079</v>
       </c>
-      <c r="G270" s="1" t="s">
+      <c r="H270" t="s">
         <v>1080</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>48</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F271" t="s">
+        <v>18</v>
+      </c>
+      <c r="G271" s="1" t="s">
         <v>1082</v>
       </c>
-      <c r="B271" t="s">
-[...14 lines deleted...]
-      <c r="G271" s="1" t="s">
+      <c r="H271" t="s">
         <v>1083</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>53</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F272" t="s">
+        <v>18</v>
+      </c>
+      <c r="G272" s="1" t="s">
         <v>1085</v>
       </c>
-      <c r="B272" t="s">
-[...14 lines deleted...]
-      <c r="G272" s="1" t="s">
+      <c r="H272" t="s">
         <v>1086</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>57</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F273" t="s">
+        <v>160</v>
+      </c>
+      <c r="G273" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="B273" t="s">
-[...14 lines deleted...]
-      <c r="G273" s="1" t="s">
+      <c r="H273" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>62</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F274" t="s">
+        <v>160</v>
+      </c>
+      <c r="G274" s="1" t="s">
         <v>1091</v>
       </c>
-      <c r="B274" t="s">
-[...14 lines deleted...]
-      <c r="G274" s="1" t="s">
+      <c r="H274" t="s">
         <v>1092</v>
-      </c>
-[...1 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>67</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F275" t="s">
+        <v>160</v>
+      </c>
+      <c r="G275" s="1" t="s">
         <v>1094</v>
       </c>
-      <c r="B275" t="s">
-[...14 lines deleted...]
-      <c r="G275" s="1" t="s">
+      <c r="H275" t="s">
         <v>1095</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>72</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F276" t="s">
+        <v>63</v>
+      </c>
+      <c r="G276" s="1" t="s">
         <v>1097</v>
       </c>
-      <c r="B276" t="s">
-[...14 lines deleted...]
-      <c r="G276" s="1" t="s">
+      <c r="H276" t="s">
         <v>1098</v>
-      </c>
-[...1 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>77</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F277" t="s">
+        <v>63</v>
+      </c>
+      <c r="G277" s="1" t="s">
         <v>1100</v>
       </c>
-      <c r="B277" t="s">
-[...14 lines deleted...]
-      <c r="G277" s="1" t="s">
+      <c r="H277" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>81</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F278" t="s">
+        <v>68</v>
+      </c>
+      <c r="G278" s="1" t="s">
         <v>1103</v>
       </c>
-      <c r="B278" t="s">
-[...14 lines deleted...]
-      <c r="G278" s="1" t="s">
+      <c r="H278" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>86</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F279" t="s">
+        <v>68</v>
+      </c>
+      <c r="G279" s="1" t="s">
         <v>1106</v>
       </c>
-      <c r="B279" t="s">
-[...14 lines deleted...]
-      <c r="G279" s="1" t="s">
+      <c r="H279" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>90</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F280" t="s">
+        <v>49</v>
+      </c>
+      <c r="G280" s="1" t="s">
         <v>1109</v>
       </c>
-      <c r="B280" t="s">
-[...5 lines deleted...]
-      <c r="D280" t="s">
+      <c r="H280" t="s">
         <v>1110</v>
-      </c>
-[...10 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D281" t="s">
-        <v>1115</v>
+        <v>1057</v>
       </c>
       <c r="E281" t="s">
-        <v>1116</v>
+        <v>1058</v>
       </c>
       <c r="F281" t="s">
-        <v>1075</v>
+        <v>49</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="H281" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="D282" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F282" t="s">
+        <v>58</v>
+      </c>
+      <c r="G282" s="1" t="s">
         <v>1115</v>
       </c>
-      <c r="E282" t="s">
+      <c r="H282" t="s">
         <v>1116</v>
-      </c>
-[...7 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1121</v>
+        <v>1117</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="D283" t="s">
-        <v>1115</v>
+        <v>1057</v>
       </c>
       <c r="E283" t="s">
-        <v>1116</v>
+        <v>1058</v>
       </c>
       <c r="F283" t="s">
-        <v>1075</v>
+        <v>58</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1122</v>
+        <v>128</v>
       </c>
       <c r="H283" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="D284" t="s">
-        <v>1115</v>
+        <v>1057</v>
       </c>
       <c r="E284" t="s">
-        <v>1116</v>
+        <v>1058</v>
       </c>
       <c r="F284" t="s">
-        <v>1075</v>
+        <v>95</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
       <c r="H284" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
       <c r="D285" t="s">
-        <v>1115</v>
+        <v>1057</v>
       </c>
       <c r="E285" t="s">
-        <v>1116</v>
+        <v>1058</v>
       </c>
       <c r="F285" t="s">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
       <c r="H285" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="D286" t="s">
-        <v>1115</v>
+        <v>1057</v>
       </c>
       <c r="E286" t="s">
-        <v>1116</v>
+        <v>1058</v>
       </c>
       <c r="F286" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="H286" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>39</v>
+        <v>119</v>
       </c>
       <c r="D287" t="s">
-        <v>1115</v>
+        <v>1057</v>
       </c>
       <c r="E287" t="s">
-        <v>1116</v>
+        <v>1058</v>
       </c>
       <c r="F287" t="s">
-        <v>31</v>
+        <v>73</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
       <c r="H287" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>43</v>
+        <v>123</v>
       </c>
       <c r="D288" t="s">
-        <v>1115</v>
+        <v>1057</v>
       </c>
       <c r="E288" t="s">
-        <v>1116</v>
+        <v>1058</v>
       </c>
       <c r="F288" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
       <c r="H288" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>10</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F289" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H289" t="s">
         <v>1139</v>
-      </c>
-[...19 lines deleted...]
-        <v>1141</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>17</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G290" s="1" t="s">
         <v>1142</v>
       </c>
-      <c r="B290" t="s">
-[...14 lines deleted...]
-      <c r="G290" s="1" t="s">
+      <c r="H290" t="s">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>22</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F291" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G291" s="1" t="s">
         <v>1145</v>
       </c>
-      <c r="B291" t="s">
-[...14 lines deleted...]
-      <c r="G291" s="1" t="s">
+      <c r="H291" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>26</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F292" t="s">
+        <v>68</v>
+      </c>
+      <c r="G292" s="1" t="s">
         <v>1148</v>
       </c>
-      <c r="B292" t="s">
-[...14 lines deleted...]
-      <c r="G292" s="1" t="s">
+      <c r="H292" t="s">
         <v>1149</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>30</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F293" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G293" s="1" t="s">
         <v>1151</v>
       </c>
-      <c r="B293" t="s">
-[...14 lines deleted...]
-      <c r="G293" s="1" t="s">
+      <c r="H293" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>35</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G294" s="1" t="s">
         <v>1154</v>
       </c>
-      <c r="B294" t="s">
-[...14 lines deleted...]
-      <c r="G294" s="1" t="s">
+      <c r="H294" t="s">
         <v>1155</v>
-      </c>
-[...1 lines deleted...]
-        <v>1156</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>39</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F295" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G295" s="1" t="s">
         <v>1157</v>
       </c>
-      <c r="B295" t="s">
-[...14 lines deleted...]
-      <c r="G295" s="1" t="s">
+      <c r="H295" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>43</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F296" t="s">
+        <v>68</v>
+      </c>
+      <c r="G296" s="1" t="s">
         <v>1160</v>
-      </c>
-[...16 lines deleted...]
-        <v>128</v>
       </c>
       <c r="H296" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>1162</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="D297" t="s">
-        <v>1115</v>
+        <v>1135</v>
       </c>
       <c r="E297" t="s">
-        <v>1116</v>
+        <v>1136</v>
       </c>
       <c r="F297" t="s">
-        <v>31</v>
+        <v>1137</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="H297" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>1165</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="D298" t="s">
-        <v>1115</v>
+        <v>1135</v>
       </c>
       <c r="E298" t="s">
-        <v>1116</v>
+        <v>1136</v>
       </c>
       <c r="F298" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="H298" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
         <v>1168</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="D299" t="s">
-        <v>1115</v>
+        <v>1135</v>
       </c>
       <c r="E299" t="s">
-        <v>1116</v>
+        <v>1136</v>
       </c>
       <c r="F299" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="H299" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
         <v>1171</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>103</v>
+        <v>220</v>
       </c>
       <c r="D300" t="s">
-        <v>1115</v>
+        <v>1172</v>
       </c>
       <c r="E300" t="s">
-        <v>1116</v>
+        <v>1173</v>
       </c>
       <c r="F300" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="H300" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="D301" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E301" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F301" t="s">
-        <v>58</v>
+        <v>1137</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="H301" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>17</v>
+      </c>
+      <c r="D302" t="s">
         <v>1177</v>
       </c>
-      <c r="B302" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E302" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F302" t="s">
-        <v>73</v>
+        <v>1137</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="H302" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="D303" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E303" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F303" t="s">
-        <v>1181</v>
+        <v>1137</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="H303" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="D304" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E304" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F304" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="H304" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>123</v>
+        <v>30</v>
       </c>
       <c r="D305" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E305" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F305" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="H305" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="D306" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E306" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F306" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="H306" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>131</v>
+        <v>39</v>
       </c>
       <c r="D307" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E307" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F307" t="s">
         <v>31</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="H307" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>135</v>
+        <v>43</v>
       </c>
       <c r="D308" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E308" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F308" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="H308" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>139</v>
+        <v>48</v>
       </c>
       <c r="D309" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E309" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F309" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="H309" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>143</v>
+        <v>53</v>
       </c>
       <c r="D310" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E310" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F310" t="s">
-        <v>31</v>
+        <v>73</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="H310" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>147</v>
+        <v>57</v>
       </c>
       <c r="D311" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E311" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F311" t="s">
-        <v>1075</v>
+        <v>18</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="H311" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>151</v>
+        <v>62</v>
       </c>
       <c r="D312" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E312" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F312" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="H312" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>155</v>
+        <v>67</v>
       </c>
       <c r="D313" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E313" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F313" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="H313" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>159</v>
+        <v>72</v>
       </c>
       <c r="D314" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E314" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F314" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="H314" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>164</v>
+        <v>77</v>
       </c>
       <c r="D315" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E315" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F315" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>128</v>
+        <v>1221</v>
       </c>
       <c r="H315" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>168</v>
+        <v>81</v>
       </c>
       <c r="D316" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E316" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F316" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="H316" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>172</v>
+        <v>86</v>
       </c>
       <c r="D317" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E317" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F317" t="s">
-        <v>1075</v>
+        <v>31</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="H317" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>176</v>
+        <v>90</v>
       </c>
       <c r="D318" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E318" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F318" t="s">
-        <v>73</v>
+        <v>1137</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="H318" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>180</v>
+        <v>99</v>
       </c>
       <c r="D319" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E319" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F319" t="s">
-        <v>68</v>
+        <v>1137</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="H319" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>184</v>
+        <v>103</v>
       </c>
       <c r="D320" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E320" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F320" t="s">
-        <v>82</v>
+        <v>1137</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1232</v>
+        <v>1236</v>
       </c>
       <c r="H320" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>188</v>
+        <v>107</v>
       </c>
       <c r="D321" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E321" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F321" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="H321" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>192</v>
+        <v>111</v>
       </c>
       <c r="D322" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E322" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F322" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="H322" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>196</v>
+        <v>115</v>
       </c>
       <c r="D323" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E323" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F323" t="s">
-        <v>1075</v>
+        <v>1245</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="H323" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>200</v>
+        <v>119</v>
       </c>
       <c r="D324" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E324" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F324" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="H324" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D325" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E325" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F325" t="s">
-        <v>1075</v>
+        <v>18</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c r="H325" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
       <c r="D326" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E326" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F326" t="s">
-        <v>1075</v>
+        <v>18</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="H326" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="D327" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E327" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F327" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="H327" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>216</v>
+        <v>135</v>
       </c>
       <c r="D328" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E328" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F328" t="s">
-        <v>746</v>
+        <v>68</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
       <c r="H328" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>220</v>
+        <v>139</v>
       </c>
       <c r="D329" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E329" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F329" t="s">
-        <v>1075</v>
+        <v>49</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="H329" t="s">
-        <v>1113</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1260</v>
+        <v>1266</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>224</v>
+        <v>143</v>
       </c>
       <c r="D330" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E330" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F330" t="s">
-        <v>1075</v>
+        <v>31</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1261</v>
+        <v>1267</v>
       </c>
       <c r="H330" t="s">
-        <v>1262</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1263</v>
+        <v>1269</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>228</v>
+        <v>147</v>
       </c>
       <c r="D331" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E331" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F331" t="s">
-        <v>73</v>
+        <v>1137</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1264</v>
+        <v>1270</v>
       </c>
       <c r="H331" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1266</v>
+        <v>1272</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>232</v>
+        <v>151</v>
       </c>
       <c r="D332" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E332" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F332" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
       <c r="H332" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1269</v>
+        <v>1275</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>236</v>
+        <v>155</v>
       </c>
       <c r="D333" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E333" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F333" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1270</v>
+        <v>1276</v>
       </c>
       <c r="H333" t="s">
-        <v>1271</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1272</v>
+        <v>1278</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>240</v>
+        <v>159</v>
       </c>
       <c r="D334" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E334" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F334" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1273</v>
+        <v>1279</v>
       </c>
       <c r="H334" t="s">
-        <v>1274</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1275</v>
+        <v>1281</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>244</v>
+        <v>164</v>
       </c>
       <c r="D335" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E335" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F335" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1276</v>
+        <v>1282</v>
       </c>
       <c r="H335" t="s">
-        <v>1277</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1278</v>
+        <v>1284</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>248</v>
+        <v>168</v>
       </c>
       <c r="D336" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E336" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F336" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1279</v>
+        <v>1285</v>
       </c>
       <c r="H336" t="s">
-        <v>1280</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1281</v>
+        <v>1287</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>252</v>
+        <v>172</v>
       </c>
       <c r="D337" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E337" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F337" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1282</v>
+        <v>1288</v>
       </c>
       <c r="H337" t="s">
-        <v>1283</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1284</v>
+        <v>1290</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>256</v>
+        <v>176</v>
       </c>
       <c r="D338" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E338" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F338" t="s">
-        <v>1075</v>
+        <v>73</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
       <c r="H338" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>260</v>
+        <v>180</v>
       </c>
       <c r="D339" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E339" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F339" t="s">
-        <v>1075</v>
+        <v>68</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1288</v>
+        <v>1294</v>
       </c>
       <c r="H339" t="s">
-        <v>1289</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1290</v>
+        <v>1296</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>264</v>
+        <v>184</v>
       </c>
       <c r="D340" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E340" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F340" t="s">
-        <v>1075</v>
+        <v>82</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1291</v>
+        <v>1297</v>
       </c>
       <c r="H340" t="s">
-        <v>1292</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1293</v>
+        <v>1299</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>268</v>
+        <v>188</v>
       </c>
       <c r="D341" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E341" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F341" t="s">
         <v>68</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1294</v>
+        <v>1300</v>
       </c>
       <c r="H341" t="s">
-        <v>1295</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1296</v>
+        <v>1302</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>272</v>
+        <v>192</v>
       </c>
       <c r="D342" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E342" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F342" t="s">
-        <v>1075</v>
+        <v>68</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1297</v>
+        <v>1303</v>
       </c>
       <c r="H342" t="s">
-        <v>1298</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>276</v>
+        <v>196</v>
       </c>
       <c r="D343" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E343" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F343" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1300</v>
+        <v>1306</v>
       </c>
       <c r="H343" t="s">
-        <v>1301</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1302</v>
+        <v>1308</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>281</v>
+        <v>200</v>
       </c>
       <c r="D344" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E344" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F344" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1303</v>
+        <v>1309</v>
       </c>
       <c r="H344" t="s">
-        <v>1304</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1305</v>
+        <v>1311</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>285</v>
+        <v>204</v>
       </c>
       <c r="D345" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E345" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F345" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1306</v>
+        <v>1312</v>
       </c>
       <c r="H345" t="s">
-        <v>1307</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>289</v>
+        <v>208</v>
       </c>
       <c r="D346" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E346" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F346" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
       <c r="H346" t="s">
-        <v>1310</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1311</v>
+        <v>1317</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>293</v>
+        <v>212</v>
       </c>
       <c r="D347" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E347" t="s">
-        <v>1116</v>
+        <v>1178</v>
+      </c>
+      <c r="F347" t="s">
+        <v>68</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1312</v>
+        <v>1318</v>
       </c>
       <c r="H347" t="s">
-        <v>1313</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1314</v>
+        <v>1320</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>297</v>
+        <v>216</v>
       </c>
       <c r="D348" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E348" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F348" t="s">
-        <v>1315</v>
+        <v>746</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
       <c r="H348" t="s">
-        <v>1317</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>301</v>
+        <v>220</v>
       </c>
       <c r="D349" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E349" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F349" t="s">
-        <v>68</v>
+        <v>1137</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="H349" t="s">
-        <v>1320</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="D350" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E350" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F350" t="s">
-        <v>68</v>
+        <v>1137</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="H350" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>309</v>
+        <v>228</v>
       </c>
       <c r="D351" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E351" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F351" t="s">
-        <v>1075</v>
+        <v>73</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="H351" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>313</v>
+        <v>232</v>
       </c>
       <c r="D352" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E352" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F352" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="H352" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>317</v>
+        <v>236</v>
       </c>
       <c r="D353" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E353" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F353" t="s">
-        <v>1075</v>
+        <v>73</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="H353" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>321</v>
+        <v>240</v>
       </c>
       <c r="D354" t="s">
-        <v>1115</v>
+        <v>1177</v>
       </c>
       <c r="E354" t="s">
-        <v>1116</v>
+        <v>1178</v>
       </c>
       <c r="F354" t="s">
-        <v>1075</v>
+        <v>31</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="H354" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>43</v>
+        <v>244</v>
       </c>
       <c r="D355" t="s">
-        <v>1337</v>
+        <v>1177</v>
       </c>
       <c r="E355" t="s">
-        <v>1338</v>
+        <v>1178</v>
       </c>
       <c r="F355" t="s">
-        <v>82</v>
+        <v>1137</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="H355" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>86</v>
+        <v>248</v>
       </c>
       <c r="D356" t="s">
-        <v>1337</v>
+        <v>1177</v>
       </c>
       <c r="E356" t="s">
-        <v>1338</v>
+        <v>1178</v>
       </c>
       <c r="F356" t="s">
-        <v>31</v>
+        <v>1137</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="H356" t="s">
-        <v>1164</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>111</v>
+        <v>252</v>
       </c>
       <c r="D357" t="s">
-        <v>1337</v>
+        <v>1177</v>
       </c>
       <c r="E357" t="s">
-        <v>1338</v>
+        <v>1178</v>
       </c>
       <c r="F357" t="s">
-        <v>73</v>
+        <v>1137</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="H357" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>115</v>
+        <v>256</v>
       </c>
       <c r="D358" t="s">
-        <v>1337</v>
+        <v>1177</v>
       </c>
       <c r="E358" t="s">
-        <v>1338</v>
+        <v>1178</v>
       </c>
       <c r="F358" t="s">
-        <v>13</v>
+        <v>1137</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
       <c r="H358" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>135</v>
+        <v>260</v>
       </c>
       <c r="D359" t="s">
-        <v>1337</v>
+        <v>1177</v>
       </c>
       <c r="E359" t="s">
-        <v>1338</v>
+        <v>1178</v>
       </c>
       <c r="F359" t="s">
-        <v>68</v>
+        <v>1137</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="H359" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>143</v>
+        <v>264</v>
       </c>
       <c r="D360" t="s">
-        <v>1337</v>
+        <v>1177</v>
       </c>
       <c r="E360" t="s">
-        <v>1338</v>
+        <v>1178</v>
       </c>
       <c r="F360" t="s">
-        <v>31</v>
+        <v>1137</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="H360" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>159</v>
+        <v>268</v>
       </c>
       <c r="D361" t="s">
-        <v>1337</v>
+        <v>1177</v>
       </c>
       <c r="E361" t="s">
-        <v>1338</v>
+        <v>1178</v>
       </c>
       <c r="F361" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="H361" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>216</v>
+        <v>272</v>
       </c>
       <c r="D362" t="s">
-        <v>1337</v>
+        <v>1177</v>
       </c>
       <c r="E362" t="s">
-        <v>1338</v>
+        <v>1178</v>
       </c>
       <c r="F362" t="s">
-        <v>1359</v>
+        <v>1137</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="H362" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="D363" t="s">
-        <v>1337</v>
+        <v>1177</v>
       </c>
       <c r="E363" t="s">
-        <v>1338</v>
+        <v>1178</v>
       </c>
       <c r="F363" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="H363" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="D364" t="s">
-        <v>1337</v>
+        <v>1177</v>
       </c>
       <c r="E364" t="s">
-        <v>1338</v>
+        <v>1178</v>
       </c>
       <c r="F364" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="H364" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="D365" t="s">
-        <v>1337</v>
+        <v>1177</v>
       </c>
       <c r="E365" t="s">
-        <v>1338</v>
+        <v>1178</v>
       </c>
       <c r="F365" t="s">
-        <v>1315</v>
+        <v>1137</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="H365" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="D366" t="s">
-        <v>1337</v>
+        <v>1177</v>
       </c>
       <c r="E366" t="s">
-        <v>1338</v>
+        <v>1178</v>
       </c>
       <c r="F366" t="s">
-        <v>68</v>
+        <v>1137</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="H366" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="D367" t="s">
-        <v>1375</v>
+        <v>1177</v>
       </c>
       <c r="E367" t="s">
-        <v>1376</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1178</v>
       </c>
       <c r="G367" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="H367" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
         <v>1379</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>17</v>
+        <v>297</v>
       </c>
       <c r="D368" t="s">
-        <v>1375</v>
+        <v>1177</v>
       </c>
       <c r="E368" t="s">
-        <v>1376</v>
+        <v>1178</v>
       </c>
       <c r="F368" t="s">
-        <v>1079</v>
+        <v>1380</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="H368" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>22</v>
+        <v>301</v>
       </c>
       <c r="D369" t="s">
-        <v>1375</v>
+        <v>1177</v>
       </c>
       <c r="E369" t="s">
-        <v>1376</v>
+        <v>1178</v>
       </c>
       <c r="F369" t="s">
-        <v>1079</v>
+        <v>68</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="H369" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>26</v>
+        <v>305</v>
       </c>
       <c r="D370" t="s">
-        <v>1375</v>
+        <v>1177</v>
       </c>
       <c r="E370" t="s">
-        <v>1376</v>
+        <v>1178</v>
       </c>
       <c r="F370" t="s">
-        <v>974</v>
+        <v>68</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="H370" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="D371" t="s">
-        <v>1389</v>
+        <v>1177</v>
       </c>
       <c r="E371" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G371" s="1" t="s">
         <v>1390</v>
       </c>
-      <c r="F371" t="s">
-[...2 lines deleted...]
-      <c r="G371" s="1" t="s">
+      <c r="H371" t="s">
         <v>1391</v>
-      </c>
-[...1 lines deleted...]
-        <v>1392</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>313</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G372" s="1" t="s">
         <v>1393</v>
       </c>
-      <c r="B372" t="s">
-[...11 lines deleted...]
-      <c r="F372" t="s">
+      <c r="H372" t="s">
         <v>1394</v>
-      </c>
-[...4 lines deleted...]
-        <v>1396</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>317</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F373" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H373" t="s">
         <v>1397</v>
-      </c>
-[...19 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1402</v>
+        <v>1398</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>17</v>
+        <v>321</v>
       </c>
       <c r="D374" t="s">
-        <v>1398</v>
+        <v>1177</v>
       </c>
       <c r="E374" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G374" s="1" t="s">
         <v>1399</v>
       </c>
-      <c r="F374" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H374" t="s">
-        <v>1404</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>43</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F375" t="s">
+        <v>82</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H375" t="s">
         <v>1405</v>
-      </c>
-[...19 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="D376" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="E376" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="F376" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1409</v>
+        <v>1407</v>
       </c>
       <c r="H376" t="s">
-        <v>1410</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1411</v>
+        <v>1408</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
       <c r="D377" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="E377" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="F377" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1412</v>
+        <v>1409</v>
       </c>
       <c r="H377" t="s">
-        <v>1413</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1414</v>
+        <v>1411</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="D378" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="E378" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="F378" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1415</v>
+        <v>1412</v>
       </c>
       <c r="H378" t="s">
-        <v>1416</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1417</v>
+        <v>1414</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>39</v>
+        <v>135</v>
       </c>
       <c r="D379" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="E379" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="F379" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1418</v>
+        <v>1415</v>
       </c>
       <c r="H379" t="s">
-        <v>1419</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1420</v>
+        <v>1417</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>43</v>
+        <v>143</v>
       </c>
       <c r="D380" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="E380" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="F380" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1421</v>
+        <v>1418</v>
       </c>
       <c r="H380" t="s">
-        <v>1422</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1423</v>
+        <v>1420</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>48</v>
+        <v>159</v>
       </c>
       <c r="D381" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="E381" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="F381" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1424</v>
+        <v>1421</v>
       </c>
       <c r="H381" t="s">
-        <v>1425</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>216</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H382" t="s">
         <v>1426</v>
-      </c>
-[...19 lines deleted...]
-        <v>1428</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>224</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H383" t="s">
         <v>1429</v>
-      </c>
-[...19 lines deleted...]
-        <v>1431</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>293</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H384" t="s">
         <v>1432</v>
-      </c>
-[...19 lines deleted...]
-        <v>1434</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>297</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H385" t="s">
         <v>1435</v>
-      </c>
-[...19 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>305</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F386" t="s">
+        <v>68</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H386" t="s">
         <v>1438</v>
-      </c>
-[...19 lines deleted...]
-        <v>1440</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>10</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E387" t="s">
         <v>1441</v>
       </c>
-      <c r="B387" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F387" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="H387" t="s">
         <v>1443</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
         <v>1444</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="D388" t="s">
-        <v>1398</v>
+        <v>1440</v>
       </c>
       <c r="E388" t="s">
-        <v>1399</v>
+        <v>1441</v>
       </c>
       <c r="F388" t="s">
-        <v>31</v>
+        <v>1141</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="H388" t="s">
         <v>1446</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>22</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>26</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F390" t="s">
+        <v>974</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>10</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F391" t="s">
+        <v>13</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>17</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>10</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F393" t="s">
+        <v>73</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>17</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F394" t="s">
+        <v>31</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>22</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F395" t="s">
+        <v>44</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>26</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F396" t="s">
+        <v>18</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>30</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F397" t="s">
+        <v>13</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>35</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F398" t="s">
+        <v>18</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>39</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F399" t="s">
+        <v>13</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>43</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F400" t="s">
+        <v>18</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>48</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F401" t="s">
+        <v>13</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>53</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F402" t="s">
+        <v>58</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>57</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F403" t="s">
+        <v>847</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>62</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F404" t="s">
+        <v>58</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>67</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F405" t="s">
+        <v>58</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>72</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F406" t="s">
+        <v>13</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>86</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F407" t="s">
+        <v>31</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>90</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F408" t="s">
+        <v>31</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1511</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -15253,50 +15968,70 @@
     <hyperlink ref="G364" r:id="rId363"/>
     <hyperlink ref="G365" r:id="rId364"/>
     <hyperlink ref="G366" r:id="rId365"/>
     <hyperlink ref="G367" r:id="rId366"/>
     <hyperlink ref="G368" r:id="rId367"/>
     <hyperlink ref="G369" r:id="rId368"/>
     <hyperlink ref="G370" r:id="rId369"/>
     <hyperlink ref="G371" r:id="rId370"/>
     <hyperlink ref="G372" r:id="rId371"/>
     <hyperlink ref="G373" r:id="rId372"/>
     <hyperlink ref="G374" r:id="rId373"/>
     <hyperlink ref="G375" r:id="rId374"/>
     <hyperlink ref="G376" r:id="rId375"/>
     <hyperlink ref="G377" r:id="rId376"/>
     <hyperlink ref="G378" r:id="rId377"/>
     <hyperlink ref="G379" r:id="rId378"/>
     <hyperlink ref="G380" r:id="rId379"/>
     <hyperlink ref="G381" r:id="rId380"/>
     <hyperlink ref="G382" r:id="rId381"/>
     <hyperlink ref="G383" r:id="rId382"/>
     <hyperlink ref="G384" r:id="rId383"/>
     <hyperlink ref="G385" r:id="rId384"/>
     <hyperlink ref="G386" r:id="rId385"/>
     <hyperlink ref="G387" r:id="rId386"/>
     <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>