--- v0 (2025-10-15)
+++ v1 (2026-06-05)
@@ -10,2557 +10,2743 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1855" uniqueCount="834">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2015" uniqueCount="896">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1620/01.2022_-_indicacao_-_wanderson_-_manutencao_calcamentos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1620/01.2022_-_indicacao_-_wanderson_-_manutencao_calcamentos.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS ENVIDE ESFORÇOS PARA QUE SEJA FEITO MANUTENÇÃO NOS CALÇAMENTOS DAS RUAS GUARAPARI, TRAVESSA GUARAPARI E PINHEIROS, RUAS QUE FAZEM A LIGAÇÃO DO CENTRO DA CIDADE AO BAIRRO LEONORIO 1.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1621/02.2022_-_indicacao_-_wanderson_-_reforma_da_pracinha_do_quiabo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1621/02.2022_-_indicacao_-_wanderson_-_reforma_da_pracinha_do_quiabo.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO REFORME E REVITALIZE A PRAÇA DERALDINO RIBEIRO DE OLIVEIRA, CONHECIDA POPULARMENTE COMO PRACINHA DO QUIABO.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Zé Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1622/03.2022_-_indicacao_-_jose_queiroz_-_transmissao_ao_vivo_licitacoes_do_executivo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1622/03.2022_-_indicacao_-_jose_queiroz_-_transmissao_ao_vivo_licitacoes_do_executivo.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS JUNTO A SECRETARIA COMPETENTE, PARA QUE PASSE A TRANSMITIR AO VIVO, POR MEIO DA INTERNET, AS SESSÕES PÚBLICAS DE LICITAÇÕES NO SITE OFICIAL DA PREFEITURA, BEM COMO PELAS REDES SOCIAIS E CANAIS OFICIAIS DE COMUNICAÇÃO.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Demizinho, Denis Pereira, Eleandro, Renato de Taquaras, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1628/042022_-_indicacao_-_vereadores.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1628/042022_-_indicacao_-_vereadores.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal faça todos os esforços possíveis, para colocar Internet Gratuita, pelo programa WI-FI BRASIS No Assentamento Castro Alves, Praças de Floresta do Sul, 2 de Julho, Taquaras e Cristal do Norte.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Eleandro, Denis Pereira, Renato de Taquaras, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1629/indicacao_05.2022_-_eleandro_renato_denis_e_wanderson_-_internet_5g.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1629/indicacao_05.2022_-_eleandro_renato_denis_e_wanderson_-_internet_5g.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal faça todos os esforços possíveis, junto as empesas de telefonia e ministério das comunicações, para implementar o sistema de telefonia 5G em nosso município.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1630/indicacao_06.2022_-_ze_queiroz_-_proibicao_na_rede_municipal_de_linguagem_neutra_ou_dialeto_nao_binario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1630/indicacao_06.2022_-_ze_queiroz_-_proibicao_na_rede_municipal_de_linguagem_neutra_ou_dialeto_nao_binario.pdf</t>
   </si>
   <si>
     <t>Que Executivo Municipal através da Secretaria de Educação , estabeleça medidas para a proibição na rede municipal de ensino, a aplicação e o ensino, ainda que eventual, da denominada "LINGUAGEM NEUTRA" ou "DIALETO NÃO BINÁRIO", ou de qualquer outra que descaracterize a norma culta da Língua Portuguesa nas atividades pedagógicas.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_07.2022_-_wanderson_-_portal_na_entrada_da_cidade_com_bem_vindo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_07.2022_-_wanderson_-_portal_na_entrada_da_cidade_com_bem_vindo.pdf</t>
   </si>
   <si>
     <t>Que o poder Executivo Municipal viabilize junto a concessionária que administra a rodovia BR 101 a empresa  ECO 101 a construção de um Portal na entrada e saída do município desejando “Boas vindas e volte sempre”.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1632/indicacao_08.2022_-_wanderson_-_vacinacao_das_criancas_na_escola.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1632/indicacao_08.2022_-_wanderson_-_vacinacao_das_criancas_na_escola.pdf</t>
   </si>
   <si>
     <t>Que a   Secretaria Municipal de Saúde juntamente com Secretaria Municipal de Educação viabilize a possibilidade de realizar a vacinação das crianças de 05 a 11 anos nas escolas da rede municipal.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1639/indicacao_09.2022_-_joao_amorim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1639/indicacao_09.2022_-_joao_amorim.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal Juntamente com a Secretaria Municipal da Saúde consiga adaptar na unidade de saúde Dr. Ailmer Venturini Borgo em Cristal do Norte/ES, uma Farmácia levando medicamento para ser distribuídos toda semana para a população.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1640/indicacao_010.2022_-_joao_amorim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1640/indicacao_010.2022_-_joao_amorim.pdf</t>
   </si>
   <si>
     <t>Solicito ao Sr. Prefeito com grande necessidade um ônibus escolar que tragam os alunos do Camata até a Escola Chapeuzinho Vermelho.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1633/indicacao_11.2022_-_denis_-_curso_pra_concurso_da_policia.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1633/indicacao_11.2022_-_denis_-_curso_pra_concurso_da_policia.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, empenhe todos os esforços necessários para que disponibilize Curso preparatório para o concurso da polícia militar.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1634/indicacao_13.2022_-_denis_amancio_-_construcao_de_laje_e_vulcanizacao_das_covas_no_cemiterio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1634/indicacao_13.2022_-_denis_amancio_-_construcao_de_laje_e_vulcanizacao_das_covas_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras e Serviços Urbanos, empenhe todos os esforços necessários para que adquira os materiais de construção de laje e vulcanização das covas no cemitério.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Zé Queiroz, Demizinho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1643/indicacao_014.2022.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1643/indicacao_014.2022.pdf</t>
   </si>
   <si>
     <t>Que Executivo Municipal estabeleça o fim da obrigatoriedade do uso de mascarás nos locais público do município, ficando o uso nos estabelecimentos privados e templos religiosos facultativo.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1644/indicacao_015.2022.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1644/indicacao_015.2022.pdf</t>
   </si>
   <si>
     <t>Que Executivo Municipal  estabeleça  a  proibição da exigência de comprovante de vacinação da Covid-19 (o passaporte de vacina ) para se ter acesso a todos e quaisquer lugares públicos, bem como estabelecimentos públicos ou particulares, no âmbito do município.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Kelsat</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1645/indicacao_016.2022.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1645/indicacao_016.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que empregue esforços a fim de instalar um assento e uma tampa no vaso sanitário, do banheiro público, da Unidade Básica de Saúde Dr. Ailme Venturim Borgo.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1646/indicacao_017.2022.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1646/indicacao_017.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal que empregue esforços para realizar um mutirão de atendimentos médicos em Cristal do Norte, ao menos uma vez ao mês.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1647/indicacao_018.2022.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1647/indicacao_018.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal que envide esforços a fim de colocar, em todas as Unidades Básicas de Saúde do município, uma caixa onde os cidadãos e cidadãs possam colocar críticas e sugestões.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Jaconias</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie esforços no sentido de proceder à instalação de academia ao ar livre na Praça da Lagoa Augusto Ruschi.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Luquinhas Baiense</t>
   </si>
   <si>
     <t>O Vereador LUCAS VASCONCELLOS PEREIRA, no uso de suas atribuições, com amparo no artigo 110 inciso VIII, do Regimento Interno Cameral, propõe ao Egrégio Plenário a seguinte medida de interesse público, a ser encaminhada à Prefeitura Municipal, para que seja instalado, placas de sinalização e faixas de pedestres nos arredores de todas as Escola Municipais e Estaduais do Município de Pedro Canário.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1651/indicacao_021.2022_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1651/indicacao_021.2022_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>O Vereador JOSÉ DA PAIXÃO QUEIROZ, no uso de suas atribuições, com amparo no Artigo 110 Inciso VII, do Regimento Interno da Câmara Municipal, propõe ao egrégio Plenário a seguinte medida de interesse público, a ser encaminhada ao Chefe do Poder Executivo Municipal, para as seguintes providências: QUE EXECUTIVO MUNICIPAL  DETERMINE  A IMPLEMENTAÇÃO DA POLÍTICA DE PREVENÇÃO E COMBATE A EROTIZAÇÃO INFANTIL  E A “SEXUALIZAÇÃO PRECOCE” NAS ESCOLAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1652/indicacao_022.2022_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1652/indicacao_022.2022_-_wanderson.pdf</t>
   </si>
   <si>
     <t>O Vereador  WANDERSON SANTOS DE SOUZA no uso de suas atribuições  a indicação, com amparo no artigo 110 inciso VIII, do Regimento Interno Cameral, propõe ao Egrégio Plenário a seguinte medida de interesse público, a ser encaminhada ao Poder Executivo Municipal, para as seguintes providências: Que a Secretaria Municipal de Assistência Social envide esforços para realizar mutirões para atualização do Cadastro Único (CadÚnico) e de inscrição de famílias com perfil para solicitar o Benefício de Prestação Continuada (BPC).</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1653/indicacao_023.2022_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1653/indicacao_023.2022_-_wanderson.pdf</t>
   </si>
   <si>
     <t>O Vereador  WANDERSON SANTOS DE SOUZA no uso de suas atribuições  a indicação, com amparo no artigo 110 inciso VIII, do Regimento Interno Cameral, propõe ao Egrégio Plenário a seguinte medida de interesse público, a ser encaminhada ao Poder Executivo Municipal, para as seguintes providências: Reitera a indicação 015/2021, Que solicita o calçamento com drenagem pluvial no Bairro Visto Alegre.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1661/indicacao_024.2022_-_jose_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1661/indicacao_024.2022_-_jose_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO A SECRETARIA RESPONSÁVEL, PARA INSTITUIR UM MUTIRÃO DE UM DIA, A FIM DE INCENTIVAR A POPULAÇÃO PARA REGULARIZAÇÃO, TRANSFERÊNCIA E OBTENÇÃO DA PRIMEIRA VIA DO TÍTULO DE ELEITOR, COM ATENDIMENTO NAS ZONA RURAL.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Eleandro</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1662/indicacao_025.2022_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1662/indicacao_025.2022_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize recursos necessários para iluminar os pontos citados.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1663/indicacao_026.2022_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1663/indicacao_026.2022_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Que sejam construídos quebra-molas em pontos estratégicos em todas as ruas no Distrito de Floresta do Sul.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1664/indicacao_027.2022_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1664/indicacao_027.2022_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal promova a instalação de placas de nomenclaturas e da identificação das vias e prédios públicos no Distrito de Floresta do Sul.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Luquinhas Baiense, Demizinho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1665/indicacao_028.2022_-_lucas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1665/indicacao_028.2022_-_lucas.pdf</t>
   </si>
   <si>
     <t>Indica a ser encaminhada à Prefeitura Municipal, por intermédio da Secretaria de Educação, para que seja instalado, ar condicionado para as salas dos diretores e secretarias e excepcionalmente nas salas de aula de todas as Escolas Municipais de Pedro Canário.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1666/indicacao_029.2022_-_jose_queiroz_e_ademir.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1666/indicacao_029.2022_-_jose_queiroz_e_ademir.pdf</t>
   </si>
   <si>
     <t>Reitera indicação 233/2021 - Que o Executivo Municipal empenhe todos os esforços para disponibilizar o Serviço de Assistência Judiciária ao Hipossuficientes, por profissionais devidamente inscrito na Ordem dos Advogados do Brasil, em razão da crescente necessidade e da ausência de Defensoria Pública no município.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL SOME TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA DE SAÚDE, PARA A CRIAÇÃO DO CANAL DE OUVIDORIA DA SAÚDE, PARA QUE O CIDADÃO INFORME ACERCA DOS ATENDIMENTOS NO HOSPITAL DA REDE PÚBLICA DO MUNICÍPIO, VISANDO GARANTIR O ATENDIMENTO DISPONIBILIZADO PELO PODER PÚBLICO.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1673/indicacao_031-2022_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1673/indicacao_031-2022_-_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE RECURSOS NECESSÁRIOS PARA MANUTENÇÕES NA PRAÇA EM FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1674/indicacao_032-2022_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1674/indicacao_032-2022_-_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL ATRAVÉS DO GOVERNO DO ESTADO PROCEDA O PEDIDO DE CASAS POPULARES PARA O DISTRITO DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1675/indicacao_033-2022_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1675/indicacao_033-2022_-_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE SERVIÇO DE ROÇAGEM E LIMPEZA EM TODO O PERCURSO DA RODOVIA QUE LIGA FLORESTA DO SUL A PEDRO CANÁRIO, VISTO QUE, MUITOS MUNÍCIPES ESTÃO UTILIZANDO A MESMA PARA A REALIZAÇÃO DE SUAS ATIVIDADES FÍSICAS.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_034-2022_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_034-2022_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS PARA INSTALAÇÃO E/OU SUBSTITUIÇÃO DE LIXEIRAS NA PRAÇA DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_035-2022_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_035-2022_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA APLICAÇÃO DE REVSOL NA RODOVIA QUE LIGA FLORESTA DO SUL À PEDRO CANÁRIO.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1685/indicacao_036-2022_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1685/indicacao_036-2022_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO AO DER-ES PARA CONSTRUÇÃO DE ROTATÓRIA  NA PARTE DA RODOVIA ES-209 QUE DÁ ACESSO A FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_037-2022-cracha_p_agentes_de_saude_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_037-2022-cracha_p_agentes_de_saude_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, PARA ESTABELECER QUE OS AGENTES DE SAÚDE DE ENDEMIAS E VIGILANTES SANITÁRIOS, PASSEM A USAR CRACHÁ DE IDENTIFICAÇÃO, NA REALIZAÇÃO DAS VISTORIAS E ATENDIMENTOS.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_038-2022-modificar_o_transito_no_centro_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_038-2022-modificar_o_transito_no_centro_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO AOS ÓRGÃOS COMPETENTES PARA MODIFICAR O TRÂNSITO EM TODO O CENTRO DA CIDADE, ESPECIALMENTE NA AVENIDA VILA VELHA E R. MARIO SILVARES</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1697/indicacao_039-2022_-_fiscalizacao_de_cabines_de_pintura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1697/indicacao_039-2022_-_fiscalizacao_de_cabines_de_pintura.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL SOME TODOS OS ESFORÇOS NECESSÁRIOS PARA ESTABELECER A FISCALIZAÇÃO, EM QUE AS OFICINAS DE PINTURA AUTOMOTIVA,EXECUTEM OS SERVIÇOS DENTRO DE CABINES DE PINTURA, FORMA ADEQUADA PARA APLICAÇÃO DESTES MATERIAIS LÍQUIDOS PULVERIZADOS.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1692/indicacao_040-2022-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1692/indicacao_040-2022-_wanderson.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO CRIE UM LOCAL DEDICADO EXCLUSIVAMENTE Á SAÚDE DO HOMEM PARA QUE ESTA PARCELA DA POPULAÇÃO POSSA TER OS DEVIDOS CUIDADOS, " A CASA AZUL".</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1693/indicacao_041-2022_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1693/indicacao_041-2022_-_wanderson.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL, INSTALE EM DIVERSOS PONTOS DO MUNICÍPIO RELÓGIOS DIGITAL URBANO.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1699/indicacao_042-2022_kelsat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1699/indicacao_042-2022_kelsat.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EMPREGUE ESFORÇOS A FIM DE INSTALAR POSTES COM LUMINÁRIAS COM BRAÇOS PADRONIZADOS E LÂMPADAS DE LED QUE SÃO MAIS CLARAS E ECONÔMICAS, NA RODOVIA ES209 QUE SE INICIA NA ENTRADA DO DISTRITO DE CRISTAL DO NORTE SE ESTENDENDO ATÉ FAZENDA ZÉ DO VALIM, TOTALIZANDO 2.5 KM DE RODOVIA.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1694/indicacao_043-2022-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1694/indicacao_043-2022-_eleandro.pdf</t>
   </si>
   <si>
     <t>REITERANDO A IINDICAÇÃO 135/2021 QUE SOLICITA A INSTALAÇÃO DE UM PARQUE INFANTIL (PLAYGROUND) NA PRAÇA EUFRASIO MOREIRA MENDES.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1695/indicaca0_044-2022-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1695/indicaca0_044-2022-_eleandro.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA APLICAÇÃO DE REVSOL NO TRECHO QUE LIGA O ASSENTAMENTO CASTRO ALVES A FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1696/indicacao_045-2022_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1696/indicacao_045-2022_-_eleandro.pdf</t>
   </si>
   <si>
     <t>INVESTIMENTO EM ENERGIA SOLAR FOTOVOLTAICA A FIM DE CUSTEAR GASTOS COM ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1700/indicacao_no_046-2022_-_placar_eletronico_-_luquinhas_baiense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1700/indicacao_no_046-2022_-_placar_eletronico_-_luquinhas_baiense.pdf</t>
   </si>
   <si>
     <t>Para que seja adquirido um Placar Eletrônico e instalado no ginásio Osman Santana Moura em Pedro Canário.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1701/indicacao_no_047-2022_-_beneficios_no_uso_do_revsol_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1701/indicacao_no_047-2022_-_beneficios_no_uso_do_revsol_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Que viabilize ao gestor e funcionários que atuam na Secretaria Municipal de Obras e Serviços Urbanos, conhecimento sobre os benefícios do uso do REVSOL na recuperação de estradas rurais no Município, proporcionando aos mesmos, treinamento para aperfeiçoamento da aplicação desse relevante produto utilizado na melhoria e recuperação das vias vicinais.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_no_048-2022_-_aplicacao_de_revsol-estrada_do_meio-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_no_048-2022_-_aplicacao_de_revsol-estrada_do_meio-_eleandro.pdf</t>
   </si>
   <si>
     <t>Aplicação de REVSOL em todo o trecho da Estrada do Meio.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1703/indicacao_no_049-2022_-_aplicacao_de_revsol-_floresta_do_sul_x_montanha-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1703/indicacao_no_049-2022_-_aplicacao_de_revsol-_floresta_do_sul_x_montanha-_eleandro.pdf</t>
   </si>
   <si>
     <t>Aplicação de REVSOL no trecho que liga Floresta do Sul x Montanha.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_no_050-2022_-_projeto_de_insencao_de_iptu_para_templos_religiosos_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_no_050-2022_-_projeto_de_insencao_de_iptu_para_templos_religiosos_-_denis.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal empenhe todos os esforços necessários para criar um projeto que isente os templos religiosos de pagarem IPTU.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_n051-2022_kelsat_-_extensao_da_casa_do_cidadao_em_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_n051-2022_kelsat_-_extensao_da_casa_do_cidadao_em_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE EMPREGUE ESFORÇOS A FIM DE FAZER UMA EXTENSÃO DA CASA DO CIDADÃO PARA O DISTRITO DE CRISTAL DO NORTE, NÃO COM SEDE FIXA, MAS UMA VEZ POR MÊS REALIZAR O TRABALHO DE EMISSÃO DE RG PARA OS MORADORES DO DISTRITO, PODENDO SER REALIZADO O TRABALHO NA SEDE DO CRAS DO PRÓPRIO DISTRITO.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1712/indicacao_n052-2022_denis_-_cria_projeto_que_isente_o_iptu_para_idosos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1712/indicacao_n052-2022_denis_-_cria_projeto_que_isente_o_iptu_para_idosos.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA CRIAR UM PROJETO QUE ISENTE O IPTU PARA IDOSOS PROPRIETÁRIOS DE 1 LOTE COM ATÉ 360M².</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_no053-2022_ze_queiroz_multirao_de_limpeza_de_terrenos_abandonados.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_no053-2022_ze_queiroz_multirao_de_limpeza_de_terrenos_abandonados.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SAÚDE, PARA QUE SEJA INSTITUÍDO O MUTIRÃO DE LIMPEZA EM TERRENOS ABANDONADOS E TAMBÉM NAS CASAS, A FIM DE COMBATER O MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Demizinho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1713/indicacao_n054-2022_demizinho_-desapropriacao_de_terreno.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1713/indicacao_n054-2022_demizinho_-desapropriacao_de_terreno.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHE ESFORÇOS NECESSÁRIOS PARA A UTILIZAÇÃO DE TERRENO LOCALIZADO ÁS MARGENS DA RUA TANCREDO NEVES EM TRAVESSIA COM A RUA LUÍS ALVES DOS SANTOS, NO BAIRRO CANARINHO POR AUSÊNCIA DO EXERCÍCIO DE FUNÇÃO SOCIAL, INCLUSÃO E EXECUÇÃO DE PROJETO SOCIAL NA CONSTRUÇÃO DE QUADRA POLIESPORTIVA ANEXO A ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL PEDRO CANÁRIO RIBEIRO E PRACINHA COMUNITÁRIA NO BAIRRO.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_no_055-_2022_-_centro_de_distribuicao_revsol_em_pedro_canario_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_no_055-_2022_-_centro_de_distribuicao_revsol_em_pedro_canario_-_eleandro.pdf</t>
   </si>
   <si>
     <t>"QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, SEJA FIRMADO UM CONVÊNIO ENTRE O MUNICÍPIO, O GOVERNO DO ESTADO, POR MEIO DA SERCRETARIA DA AGRICULTURA, COM A EMPRESA ARCELOR MITTAL E/OU OUTRAS SIDERÚRGICAS, A FIM DE INSTALAR UM CENTRO DE DISTRIBUIÇÃO DE REVSOL EM PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1724/indicacao_no_056-_2022_-_construcao_de_mini_ramp_na_lagoa_augusto_ruschi_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1724/indicacao_no_056-_2022_-_construcao_de_mini_ramp_na_lagoa_augusto_ruschi_-_eleandro.pdf</t>
   </si>
   <si>
     <t>"QUE ENVIDE OS ESFORÇOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA MINI RAMP NA LAGOA AUGUSTO RUSCHI".</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1725/indicacao_no_057-_2022_-_construcao_de_mirante_na_av._salvador-_bairro_boa_vista_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1725/indicacao_no_057-_2022_-_construcao_de_mirante_na_av._salvador-_bairro_boa_vista_-_eleandro.pdf</t>
   </si>
   <si>
     <t>"QUE ENVIDE OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA RESPONSÁVEL, PARA A CONSTRUÇÃO DE UM MIRANTE NA AV. SALVADOR, BAIRRO BOA VISTA".</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1726/indicacao_no_058-_2022_-_patrolamento_bairro_vista_alegre_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1726/indicacao_no_058-_2022_-_patrolamento_bairro_vista_alegre_-_eleandro.pdf</t>
   </si>
   <si>
     <t>"QUE ENVIDE OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA RESPONSÁVEL, PARA A REALIZAÇÃO DO SERVIÇO DE PATROLAMENTO EM TODO O BAIRRO VISTA ALEGRE".</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1727/indicacao_no_059-_2022_-_aplicacao_do_revsol_na_rua_gerson_ribeiro_de_souza_e_rua_martins-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1727/indicacao_no_059-_2022_-_aplicacao_do_revsol_na_rua_gerson_ribeiro_de_souza_e_rua_martins-_eleandro.pdf</t>
   </si>
   <si>
     <t>"REALIZAR APLICAÇÃO DE REVSOL NA RUA GERSON RIBEIRO DE SOUZA (ALVORADA) E RUA MARTINS (CAMILO COLA), ATÉ QUE HAJA UMA PAVIMENTAÇÃO DEFINITIVA".</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1728/indicacao_no_060-_2022_-_aplicacao_de_revsol_floresta_do_sul_x_pinheiros_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1728/indicacao_no_060-_2022_-_aplicacao_de_revsol_floresta_do_sul_x_pinheiros_-_eleandro.pdf</t>
   </si>
   <si>
     <t>"APLICAÇÃO DE REVSOL NO TRECHO QUE LIGA FLORESTA DO SUL X PINHEIROS".</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1731/indicacao_no_061-2022_-__desconto_de_iptu_para_imoveis_que_utilizem_energia_solar_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1731/indicacao_no_061-2022_-__desconto_de_iptu_para_imoveis_que_utilizem_energia_solar_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, PARA A CRIAÇÃO DO PROGRAMA DE DESCONTO NO IPTU PARA IMÓVEIS QUE UTILIZEM PAINÉIS DE GERAÇÃO DE ENERGIA SOLAR NO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Renato de Taquaras</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1729/indicacao_no_062-2022_-_projeto_bolsa_escolar_para_alunos_de_familia_em_vulnerabilidade_-_renato.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1729/indicacao_no_062-2022_-_projeto_bolsa_escolar_para_alunos_de_familia_em_vulnerabilidade_-_renato.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA CRIAR O PROJETO BOLSA MATERIAL ESCOLAR, PARA ALUNOS DE FAMÍLIA EM VULNERABILIDADE SOCIAL".</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1739/indicacao_no063-2022_joao_amorim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1739/indicacao_no063-2022_joao_amorim.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE SEJA PROVIDENCIADO A PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA FRANCISCO PORFILIO DE SOUZA, LOCALIZADA NO DISTRITO DE CRISTAL DO NORTE PEDRO CANÁRIO-ES.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1740/indicacao_no064-2022_joao_amorim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1740/indicacao_no064-2022_joao_amorim.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE SEJA PROVIDENCIADO A REFORMA DA ESCOLA JOSÉ LUÍS DA COSTA, LOCALIZADO NO DISTRITO DE CRISTAL DO NORTE PEDRO CANÁRIO-ES.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1737/indicacao_no_065.2022_-_quadra_de_grama_sintetica_no_bairro_camata-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1737/indicacao_no_065.2022_-_quadra_de_grama_sintetica_no_bairro_camata-_wanderson.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL, CONSTRUA UMA QUADRA DE GRAMA SINTÉTICA NO BAIRRO CAMATA".</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1738/indicacao_no_066.2022_-_que_o_poder_executivo_municipal_viabilize_tumulo_social_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1738/indicacao_no_066.2022_-_que_o_poder_executivo_municipal_viabilize_tumulo_social_-_wanderson.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL, VIABILIZE TÚMULO SOCIAL".</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1747/indicacao_no_067-2022_-_construcao_de_calcada_-_pestalozzi-_denis_pereira_amancio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1747/indicacao_no_067-2022_-_construcao_de_calcada_-_pestalozzi-_denis_pereira_amancio.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA A CONSTRUÇÃO DE CALÇADA NO PRÉDIO DA PESTALOZZI".</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Denis Pereira, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1748/inidicacao_no_068-2022_-_aquisicao_de_materiais_de_fonoaudiologia_para_fonoterapia_-_denis_e_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1748/inidicacao_no_068-2022_-_aquisicao_de_materiais_de_fonoaudiologia_para_fonoterapia_-_denis_e_wanderson.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETÁRIA MUNICIPAL DE SAÚDE  EMPENHE  TODOS OS ESFORÇOS PARA AQUISIÇÃO DE MATERIAIS DE FONOAUDIOLOGIA PARA AUXILIAR NAS DIVERSAS NECESSIDADES DA FONOTERAPIA ( BRINQUEDOS TERAPÊUTICO, ALÉM DE FERRAMENTAS VISUAIS E AUDITIVAS). TODAS ESSAS FERRAMENTAS SE TORNARÃO ALIADAS NOS TRATAMENTOS, AGILIZANDO OS OBJETIVOS ESTABELECIDOS".</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1749/indicacao_no_069-2022_-_limpeza_e_manutencao_dos_bueiros_de_escoamento_de_agua_pluvial-_bairro_novo_horizonte_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1749/indicacao_no_069-2022_-_limpeza_e_manutencao_dos_bueiros_de_escoamento_de_agua_pluvial-_bairro_novo_horizonte_-_denis.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA LIMPEZA E MANUTENÇÃO DOS BUEIROS DE ESCOAMENTO DE ÁGUA PLUVIAL DO BAIRRO NOVO HORIZONTE".</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1750/indicacao_no_070-2022_-__estrutura_fisicacrecheamelia_lucas_para_o_projeto_cristal_orquestra-_joao_amorim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1750/indicacao_no_070-2022_-__estrutura_fisicacrecheamelia_lucas_para_o_projeto_cristal_orquestra-_joao_amorim.pdf</t>
   </si>
   <si>
     <t>"SOLICITO AS SR. PREFEITO COM GRANDE NECESSIDADE QUE CONCEDA O ESPAÇO DA ESTRUTURA FÍSICA (CRECHE) AMÉLIA LUCAS PARA O PROJETO CRISTAL ORQUESTRA".</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1757/indicacao_n071-2022_joao_amorim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1757/indicacao_n071-2022_joao_amorim.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO SENHOR PREFEITO COM GRANDE NECESSIDADE QUE AS AULAS SEJAM EM PERÍODO INTEGRAL DA CRECHE CEIM AMÉLIA LUCAS.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1751/indicacao_no_072-2022_-_luquinhas_-_instalacao_de_ponto_de_onibus.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1751/indicacao_no_072-2022_-_luquinhas_-_instalacao_de_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>"QUE ENVIEM TODOS OS ESFORÇOS NECESSÁRIOS PARA INSTALAÇÃO DE UM PONTO DE ÔNIBUS NA AVENIDA MINAS GERAIS, ALTURA DO Nº 380, EM FRENTE AO ANTIGO CENTRO EDUCACIONAL UNIÃO".</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1752/indicacao_no_073.2022_-_mutirao_para_varrer_ruas_-_jose_da_paixao_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1752/indicacao_no_073.2022_-_mutirao_para_varrer_ruas_-_jose_da_paixao_queiroz.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA QUE SEJA FEITO MUTIRÃO PARA VARRER AS RUAS ONDE AS OBRAS DA CESAN JÁ FORAM CONCLUÍDAS, BEM COMO SEJAM LAVADAS AS RUAS DO CENTRO E AS QUE FOREM NECESSÁRIAS COM O USO DO CAMINHÃO PIPA".</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1753/inidcacao_no_074.2022_-_painel_de_led_na_lagoa_augusto_ruschi_-_jose_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1753/inidcacao_no_074.2022_-_painel_de_led_na_lagoa_augusto_ruschi_-_jose_queiroz.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL DE CULTURA PARA QUE SEJA COLOCADO TELÃO E/OU PAINEL DE LED, TENDAS, CADEIRAS E SOM NA PRAÇA DE EVENTOS DA LAGOA AUGUSTO RUSCHI PARA TRANSMISSÃO DOS JOGOS DA COPA DO MUNDO".</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_n075-2022_demizinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_n075-2022_demizinho.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EMPENHO ESFORÇOS NECESSÁRIOS PARA CONCLUSÃO DA PAVIMENTAÇÃO DAS RUAS JOSÉ LINS DA COSTA, TANCREDO NEVES E PEDRO CANÁRIO RIBEIRO, LOCALIZADAS NO BAIRRO CANARINHO NO MUNICÍPIO DE PEDRO CANÁRIO - ES.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1762/indicacao_n076-2022_-_denis_amancio_-_convenio_com_o_es_para_repasse_financeiro_de_polciais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1762/indicacao_n076-2022_-_denis_amancio_-_convenio_com_o_es_para_repasse_financeiro_de_polciais.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA CRIAÇÃO DE UM CONVÊNIO COM O ESTADO DO ESPÍRITO SANTO PARA REPASSE FINANCEIRO VISANDO CUSTEAR DESPESAS COM O PAGAMENTO DE INDENIZAÇÃO SUPLEMENTAR DE ESCALA OPERACIONAL (ISEO) DE POLICIAIS CIVIS OU MILITARES".</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1765/indicacao_no_077-2022_-_joao_amorim_-_energia_dentro_do_cemiterio_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1765/indicacao_no_077-2022_-_joao_amorim_-_energia_dentro_do_cemiterio_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>"SOLICITO AO SR. PREFEITO COM GRANDE NECESSIDADE QUE SEJA POSTO ENERGIA DENTRO DO CEMITÉRIO DE CRISTAL DO NORTE"</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1768/indicacao_no078-2022_-_eleandro-_pintura_e_sinalizacao_de_quebra-molas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1768/indicacao_no078-2022_-_eleandro-_pintura_e_sinalizacao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>"QUE OFICIALIZE, JUNTO A SECRETARIA RESPONSÁVEL, A RESTAURAÇÃO DA PINTURA E SINALIZAÇÃO NOS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) DE TODO O MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1773/indicacao_no_079-_2022__-_joao_amorim_-_revitalizacao_da_av_francisco_de_sousa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1773/indicacao_no_079-_2022__-_joao_amorim_-_revitalizacao_da_av_francisco_de_sousa.pdf</t>
   </si>
   <si>
     <t>"SOLICITO AO SR. PREFEITO COM GRANDE NECESSIDADE QUE SEJA FEITA REVITALIZAÇÃO DA AVENIDA FRANCISCO DE SOUSA".</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1779/indicacao_no_080-2022_-_nomenclatura_a_um_predio_publico_existente_ou_em_construcao_de_geraldo_piuna.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1779/indicacao_no_080-2022_-_nomenclatura_a_um_predio_publico_existente_ou_em_construcao_de_geraldo_piuna.pdf</t>
   </si>
   <si>
     <t>"QUE OP EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA DAR NOMENCLATURA A UM PRÉDIO PÚBLICO EXISTENTE OU EM CONSTRUÇÃO DE GERALDO PIUNA".</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Renato de Taquaras, João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1783/indicacao_no_081-2022_-_renato_e_joao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1783/indicacao_no_081-2022_-_renato_e_joao.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM ENVIADOS ESFORÇOS NECESSÁRIOS PARA MELHORAR A ILUMINAÇÃO DO GINÁSIO POLIESPORTIVO DE CRISTAL DO NORTE, COM A INSTALAÇÃO DE MAIS LUMINÁRIAS".</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1786/indicacao_no_082-2022_-_denis_e_wanderson_-_nome_creas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1786/indicacao_no_082-2022_-_denis_e_wanderson_-_nome_creas.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ESTUDE A POSSIBILIDADE DE COLOCAR O NOME DO (CREAS) CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSITÊNCIA SOCIAL, QUE ESTÁ SENDO CONSTRUIDO EM NOSSO MUNICÍPIO COM O NOME (CREAS) PE. CARLOS ALBERTO GOMES DA SILVA".</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Kelsat, João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1791/indicacao_no084-2022_-_decoracao_de_natal_e_limpeza_de_via_e_marcacao_dos_meios-fios_-_kelsat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1791/indicacao_no084-2022_-_decoracao_de_natal_e_limpeza_de_via_e_marcacao_dos_meios-fios_-_kelsat.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS A FIM DE FAZER UMA DECORAÇÃO DE NATAL NA AV. FRANCISCO PORFÍRIO DE SOUZA E NA PRAÇA VEREADOR LANDULFO ALVES, NO DISTRITO DE CRISTAL DO NORTE, ALÉM DE REALIZAR A LIMPEZA DA VIA E MARCAÇÃO COM CAL DOS MEIOS-FIOS".</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1792/indicacao_no084-2022-_kelsat_e_joao_amorim_-_providenciar_outro_medico-_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1792/indicacao_no084-2022-_kelsat_e_joao_amorim_-_providenciar_outro_medico-_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS A FIM DE PROVIDENCIAR OUTRO MÉDICO PARA ESTAR AJUDANDO A ATUAL MÉDICA NO POSTO DE SAÚDE DE CRISTAL DO NORTE QUE SE ENCONTRA SOBRECARREGADO".</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1800/indicacao_no_085-2022-_eleandro_-_implantacao_do_scfv_no_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1800/indicacao_no_085-2022-_eleandro_-_implantacao_do_scfv_no_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>"QUE OFICIALIZE, JUNTO A SECRETARIA RESPONSÁVEL, A IMPLANTAÇÃO DO SCFV NO ASSENTAMENTO CASTRO ALVES".</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_no086-2022_-_lucas_baiense-_implantacao_de_uma_cabine_da_policia_militar_no_distrito_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_no086-2022_-_lucas_baiense-_implantacao_de_uma_cabine_da_policia_militar_no_distrito_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>"QUE DISPONIBILIZE TODOS OS ESFORÇOS NECESSÁRIOS NO SENTIDO DE REALIZAR ESTUDOS PARA IMPLANTAÇÃO DE UMA CABINE DA POLÍCIA MILITAR, NO DISTRITO DE CRITAL DO NORTE".</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_no_087-2022_-_solicita_automovel_pata_amiga.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_no_087-2022_-_solicita_automovel_pata_amiga.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL DISPONIBILIZE TODOS OS ESFORÇOS NECESSÁRIOS NO SENTIDO DE REALIZAR ESTUDOS PARA CESSÃO DE USO DE AUTOMÓVEL QUE NÃO ESTEJA EM USO PARA A ASSOCIAÇÃO DE PROTEÇÃO E  VALORIZAÇÃO DA VIDA ANIMAL - PATA AMIGA DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1837/indicacao_no_088-2022_-_contratar_vigilantes_armados_via_empresa_de_seguranca_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1837/indicacao_no_088-2022_-_contratar_vigilantes_armados_via_empresa_de_seguranca_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA CONTRATAR VIGILANTES ARMADOS VIA EMPRESA DE SEGURANÇA NAS ESCOLAS MUNICIPAIS".</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_089-2022_-_eleandro_-_que_providencie_junto_a_secretaria_responsavel_a_construcao_de_uma_lombada_transversal_na_rua_guarapari.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_089-2022_-_eleandro_-_que_providencie_junto_a_secretaria_responsavel_a_construcao_de_uma_lombada_transversal_na_rua_guarapari.pdf</t>
   </si>
   <si>
     <t>"QUE PROVIDENCIE JUNTO A SECRETARIA RESPONSÁVEL À CONSTRUÇÃO DE UMA LOMBADA TRANSVERSAL (QUEBRA-MOLAS), NA RUA GUARAPARI, CENTRO, PRÓXIMO A CLÍNICA EXCELLENCE".</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Eleandro, Sirlande</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_090-2022_-_eleandro_e_sirlande_-_que_sejam_envidados_todos_os_esforcos_necessarios_para_instalacao_de_bicicletarios_no_ambito_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_090-2022_-_eleandro_e_sirlande_-_que_sejam_envidados_todos_os_esforcos_necessarios_para_instalacao_de_bicicletarios_no_ambito_do_municipio.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA A INSTALAÇÃO DE BICICLETÁRIOS NO ÂMBITO DO MUNICÍPIO, (CONFORME MODELO DE PROJETO DE LEI EM ANEXO)".</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Renato de Taquaras, Demizinho, Denis Pereira, Eleandro, Jaconias, João Amorim, Kelsat, Luquinhas Baiense, Sirlande, Wanderson, Zé Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1849/indicacao_no_091-2022_-_que_o_governo_estadual_empenhe_todos_os_esforcos_necessarios_para_colocar_seguranca_armada_ou_patrimonial_nas_escolas_estaduais_do_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1849/indicacao_no_091-2022_-_que_o_governo_estadual_empenhe_todos_os_esforcos_necessarios_para_colocar_seguranca_armada_ou_patrimonial_nas_escolas_estaduais_do_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"QUE O GOVERNO ESTADUAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA COLOCAR SEGURANÇA ARMADA OU PATRIMONIAL NAS ESCOLAS ESTADUAIS DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1848/indicacao_no_092-2022_-_que_seja_criado_em_pedro_canario_uma_moeda_social..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1848/indicacao_no_092-2022_-_que_seja_criado_em_pedro_canario_uma_moeda_social..pdf</t>
   </si>
   <si>
     <t>"QUE SEJA CRIADO EM PEDRO CANÁRIO UMA MOEDA SOCIAL".</t>
   </si>
   <si>
+    <t>2941</t>
+  </si>
+  <si>
+    <t>PAUTA</t>
+  </si>
+  <si>
+    <t>Pautas das Sessões</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2941/pauta_da_01a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 01ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2942</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2942/pauta_da_02a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 02ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2943</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2943/pauta_da_03a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 03ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2944</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2944/pauta_da_04a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 04ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2945</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2945/pauta_da_05a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 05ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2946</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2946/pauta_da_06a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 06ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2947</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2947/pauta_da_07a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 07ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2948</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2948/pauta_da_08a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 08ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2949</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2949/pauta_da_09a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 09ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2950</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2950/pauta_da_10a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 10ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2951</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2951/pauta_da_11a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 11ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2952</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2952/pauta_da_12a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 12ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2953</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2953/pauta_da_13a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 13ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2954</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2954/pauta_da_14a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 14ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2955</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2955/pauta_da_15a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 15ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2956</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2956/pauta_da_16a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 16ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2957</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2957/pauta_da_17a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 17ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2958</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2958/pauta_da_18a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 18ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2959</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2959/pauta_da_19a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 19ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2960</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2960/pauta_da_20a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 20ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
     <t>1687</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Eleandro, Kelsat, Sirlande</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1687/projeto_de_decreto_legislativo_001-2022.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1687/projeto_de_decreto_legislativo_001-2022.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS EXERCÍCIO 2002 - MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEL: ATAIDES CANAL.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>Kelsat, Eleandro, Sirlande</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_decreto_legislativo_no_002.2022_-_clecio_eleandro_e_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_decreto_legislativo_no_002.2022_-_clecio_eleandro_e_sirlande.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS EXERCÍCIO 2004 - MUNICÍPIO DE PEDRO CANÁRIO- RESPONSÁVEL: ATAÍDES CANAL".</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1760/projeto_de_decreto_legislativo_no_003.2022_-_clecio_eleandro_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1760/projeto_de_decreto_legislativo_no_003.2022_-_clecio_eleandro_sirlande.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS EXERCÍCIO 2005 - MUNICÍPIO DE PEDRO CANÁRIO- RESPONSÁVEL: FRANCISCO JOSÉ PRATES DE MATOS".</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_decreto_legislativo_no_004.2022_-_clecio_eleandro_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_decreto_legislativo_no_004.2022_-_clecio_eleandro_sirlande.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS EXERCÍCIO 2006 - MUNICÍPIO DE PEDRO CANÁRIO- RESPONSÁVEL: FRANCISCO JOSÉ PRATES DE MATOS".</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1822/projeto_de_decreto_no005-2022_-_demizinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1822/projeto_de_decreto_no005-2022_-_demizinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. JOAQUIM MORAIS DE AZEVEDO.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1823/projeto_de_decreto_no006-2022_-_demizinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1823/projeto_de_decreto_no006-2022_-_demizinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. EPAMINONDAS SOUZA BARROS.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1824/projeto_de_decreto_no007-2022_-_demizinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1824/projeto_de_decreto_no007-2022_-_demizinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. GERALDO REIS DA SILVA.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_decreto_no08-2022_-_kel_sat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_decreto_no08-2022_-_kel_sat.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. ZENON FERNANDES VIANA.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_decreto_no09-2022_-_kel_sat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_decreto_no09-2022_-_kel_sat.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. PADRE JOÃO CUSTÓDIO COSME CUNHA.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_decreto_no010-2022_-_denis_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_decreto_no010-2022_-_denis_pereira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE HONORÁRIO O SR. SÉRGIO MANOEL NADER BORGES.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1812/projeto_de_decreto_no011-2022_-_denis_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1812/projeto_de_decreto_no011-2022_-_denis_pereira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO  DE CIDADÃ CANARIENSE A SRA. MARIA DOS ANJOS RIBEIRO DE ALMEIDA.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1813/projeto_de_decreto_no012-2022_-_denis_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1813/projeto_de_decreto_no012-2022_-_denis_pereira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO  CANARIENSE MARCELO MARABOTI PETERLE.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_de_decreto_n013-2022_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_de_decreto_n013-2022_-_eleandro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE HONORÁRIO O SR. TYAGO RIBEIRO HOFFMANN.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1831/projeto_de_decreto_no014-2022_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1831/projeto_de_decreto_no014-2022_-_eleandro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE HONORÁRIO O SR. FÁBIO MARCOLANO.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1832/projeto_de_decreto_no015-2022_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1832/projeto_de_decreto_no015-2022_-_eleandro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. JOILSON ALVES BRITO MOREIRA.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1833/projeto_de_decreto_no016-2022_-_jaconias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1833/projeto_de_decreto_no016-2022_-_jaconias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. SIDÔNIO PINHEIRO GUIMARÃES.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1834/projeto_de_decreto_no017-2022_-_jaconias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1834/projeto_de_decreto_no017-2022_-_jaconias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. DJALMA DE JESUS SILVA.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1835/projeto_de_decreto_no018-2022_-_jaconias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1835/projeto_de_decreto_no018-2022_-_jaconias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. JOSÉ LUÍS LUCIANO.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1814/projeto_de_decreto_no19-2022_-_joao_amorim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1814/projeto_de_decreto_no19-2022_-_joao_amorim.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRA. RUTILÉIA DOS SANTOS TELLES.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1815/projeto_de_decreto_no20-2022_-_joao_amorim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1815/projeto_de_decreto_no20-2022_-_joao_amorim.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. FELIPE MIRANDA DE BRITO.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1820/projeto_de_decreto_no021-2022_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1820/projeto_de_decreto_no021-2022_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. PEDRO MECIAS MEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_decreto_no022-2022_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_decreto_no022-2022_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. HÉLIO BORSOI.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1816/projeto_de_decreto_no023-2022_-_lucas_baiense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1816/projeto_de_decreto_no023-2022_-_lucas_baiense.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. JOSÉ CARLOS NUNES PONTARA.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1817/projeto_de_decreto_no024-2022_-_lucas_baiense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1817/projeto_de_decreto_no024-2022_-_lucas_baiense.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. EVANDRO DE FIGUEIREDO NETO.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1826/projeto_de_decreto_no025-2022_-_renato_taquaras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1826/projeto_de_decreto_no025-2022_-_renato_taquaras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. ARIVAN OLIVEIRA DE ALMEIDA.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_decreto_no026-2022_-_renato_pinheiro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_decreto_no026-2022_-_renato_pinheiro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR.  JACQUES CARRIÇO DOS SANTOS.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>Sirlande</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1818/projeto_de_decreto_no027-2022_-_sirlande_oliveira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1818/projeto_de_decreto_no027-2022_-_sirlande_oliveira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. MARCOS ROBÉRIO FONSECA DOS SANTOS.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1819/projeto_de_decreto_no028-2022_-_sirlande_oliveira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1819/projeto_de_decreto_no028-2022_-_sirlande_oliveira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. JURANDIR FRANCISCO.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1828/projeto_de_decreto_legislativo_no_029-2022_-_wanderson_-_pedro_alves_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1828/projeto_de_decreto_legislativo_no_029-2022_-_wanderson_-_pedro_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. PEDRO ALVES DA SILVA”.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1829/projeto_de_decreto_legislativo_no_030-2022_-wanderson_-_benedito_ribeiro_da_conceicao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1829/projeto_de_decreto_legislativo_no_030-2022_-wanderson_-_benedito_ribeiro_da_conceicao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. BENEDITO RIBEIRO DA CONCEIÇÃO”.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Bruno Teófilo Araújo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_complementar_no_001-2022_-_bruno_teofilo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_complementar_no_001-2022_-_bruno_teofilo.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 2° DO ART. 9°, OS ART. 10 E 12 DA ESTRUTURA ORGANIZACIONAL DO INSTITUTO DE  PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei_no_065-2022-_dispoe_sobre_o_incentivo_fiscal_para_industrias-empresas_que_detenham_unidade_fabril_na_circunscricao_deste_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei_no_065-2022-_dispoe_sobre_o_incentivo_fiscal_para_industrias-empresas_que_detenham_unidade_fabril_na_circunscricao_deste_municipio.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE INCENTIVO FISCAL PARA AS INDÚSTRIAS/EMPRESAS QUE DETENHAM UNIDADE FABRIL NA CIRCUNSCRIÇÃO DESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1623/projeto_de_lei_02.2022_-_wanderson_-_horta_comunitaria.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1623/projeto_de_lei_02.2022_-_wanderson_-_horta_comunitaria.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE INCENTIVO À IMPLANTAÇÃO DE HORTAS COMUNITÁRIAS E COMPOSTAGEM NO MUNICÍPIO DE PEDRO CANÁRIO - ES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1624/projeto_de_lei_03.2022_-_jose_queiroz_-_transmissao_ao_vivo_licitacoes_do_executivo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1624/projeto_de_lei_03.2022_-_jose_queiroz_-_transmissao_ao_vivo_licitacoes_do_executivo.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A TRANSMISSÃO AO VIVO E VIA INTERNET DAS SESSÕES DE LICITAÇÕES DO PODER EXECUTIVO MUNICIPAL."</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1635/projeto_de_lei_04.2022_-_lucas_vasconcellos_-_esterelizacao_de_caninos_e_felinos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1635/projeto_de_lei_04.2022_-_lucas_vasconcellos_-_esterelizacao_de_caninos_e_felinos.pdf</t>
   </si>
   <si>
     <t>“Caracteriza a Esterilização de Caninos e Felinos como função de Saúde Pública; Institui sua prática como método oficial de controle populacional e de Zoonoses; Proíbe o Extermínio Sistemático de Animais Urbanos; e dá outras providências”.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1636/projeto_de_lei_05.2022_-_lucas_vasconcellos_-_faixa_nao_edificavel.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1636/projeto_de_lei_05.2022_-_lucas_vasconcellos_-_faixa_nao_edificavel.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a faixa não edificável na Rodovia Governador Mario Covas (BR-101) e dá outras providências".</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1637/projeto_de_lei_06.2022_-_jose_queiroz_-_inexigibilidade_de_comprovante_de_vacina.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1637/projeto_de_lei_06.2022_-_jose_queiroz_-_inexigibilidade_de_comprovante_de_vacina.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inexigibilidade de comprovante de vacina (imunização contra a COVID-19) para o acesso a todos e quaisquer lugares públicos, bem como estabelecimentos públicos ou particulares no âmbito do município dá outras providências.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1638/projeto_de_lei_07.2022_-_jose_queiroz_-_medidas_voltada_pra_comunicacao_escolar.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1638/projeto_de_lei_07.2022_-_jose_queiroz_-_medidas_voltada_pra_comunicacao_escolar.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas voltadas à comunidade escolar, das redes pública e privada, no âmbito do município de Pedro Canário, concernentes ao pleno aprendizado da língua portuguesa, de acordo com a norma culta, abolindo a linguagem neutra no ensino.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>Denis Pereira, Eleandro, Jaconias</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1642/projeto_de_lei_008.2022_-_mesa_diretora.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1642/projeto_de_lei_008.2022_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.363 DE 08 DE ABRIL DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1641/projeto_de_lei_009.2022_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1641/projeto_de_lei_009.2022_-_wanderson.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INCLUSÃO DE CONCEITOS DE EDUCAÇÃO FINANCEIRA NA REDE MUNICIPAL DE ENSINO DE PEDRO CANÁRIO - ES."</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1649/pl_010.2022.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1649/pl_010.2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “PROGRAMA IR DE BIKE” COM A INSTALAÇÃO DE BICICLETÁRIOS NO ÂMBITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_no_011-2022_-_dispoe_sobre_o_fim_do_uso_obrigatorio_de_mascaras_no_municipio_de_pedro_canario_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_no_011-2022_-_dispoe_sobre_o_fim_do_uso_obrigatorio_de_mascaras_no_municipio_de_pedro_canario_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBERE O FIM DO USO OBRIGATÓRIO DE MÁSCARAS NO MUNCÍPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1659/projeto_de_lei_012.2022_-_limpeza_de_terreno_baldio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1659/projeto_de_lei_012.2022_-_limpeza_de_terreno_baldio.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LIMPEZA DE TERRENOS BALDIOS NO MUNICÍPIO DE PEDRO CANÁRIO"</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>Demizinho, Denis Pereira, Eleandro, Jaconias, João Amorim, Kelsat, Luquinhas Baiense, Renato de Taquaras, Sirlande, Wanderson, Zé Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1654/projeto_de_lei_013.2022_-_cria_o_cac_-_vereadores.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1654/projeto_de_lei_013.2022_-_cria_o_cac_-_vereadores.pdf</t>
   </si>
   <si>
     <t>"CRIA CENTRO DE ATENDIMENTO AO CIDADÃO, NO ÂMBITO DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO/ES, E DISCIPLINA SUA COMPETÊNCIA, ATIVIDADE E FUNCIONAMETNO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1657/projeto_de_lei_014.2022_-_lucas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1657/projeto_de_lei_014.2022_-_lucas.pdf</t>
   </si>
   <si>
     <t>"DISPÕE A DENOMINAÇÃO FORMAL DOS LAGRADOUROS PÚBLICOS DO DISTRITO SEDE DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1658/projeto_de_lei_015.2022_-_mesa_diretora_-_ascamves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1658/projeto_de_lei_015.2022_-_mesa_diretora_-_ascamves.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A FILIAÇÃO DESTA CÂMARA MUNICIPAL Á ASSOCIAÇÃO DAS CÂMARAS MUNICIPAIS E DOS VEREADORES (AS) DO ESPÍRITO SANTO - ASCAMVES, AUTORIZA PAGAMENTO DE CONTRIBUIÇÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>Denis Pereira, Renato de Taquaras, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1655/projeto_de_lei_016.2022_-_ultilidade_publica_pata_amiga.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1655/projeto_de_lei_016.2022_-_ultilidade_publica_pata_amiga.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PROTEÇÃO E VALORIZAÇÃO DA VIDA ANIMAL ‘PATA AMIGA’, LOCALIZADA NO MUNICÍPIO DE PEDRO CANÁRIO/ES”.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1656/projeto_de_lei_017.2022_-_mesa_diretora_-_13o_vereadores.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1656/projeto_de_lei_017.2022_-_mesa_diretora_-_13o_vereadores.pdf</t>
   </si>
   <si>
     <t>"INSTITIU O DÉCIMO TERCEIRO SUBSIDIO AOS AGENTES POLÍTICOS DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1667/projeto_de_lei__018.2022_-_jaconias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1667/projeto_de_lei__018.2022_-_jaconias.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVO DA LEI Nº 1.312 DE 27 DEZEMBRO DE 2017, QUE DISPÕE SOBRE A EXECUÇÃO DO SERVIÇO DE TRANSPORTE DE PASSAGEIROS EM VEÍCULOS DE ALUGUEL (TAXI) E DÁ OURAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1668/projeto_de_lei_019.2022_-_ademir.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1668/projeto_de_lei_019.2022_-_ademir.pdf</t>
   </si>
   <si>
     <t>“Institui Criação da Carteira de Identificação de Portadores de Transtorno do Espectro Autista (CITEA).”</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_lei_020.2022_-_executivo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_lei_020.2022_-_executivo.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1676/projeto_de_lei_no021-2022_bruno_teofilo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1676/projeto_de_lei_no021-2022_bruno_teofilo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1677/projeto_de_lei_n022-2022_bruno_teofilo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1677/projeto_de_lei_n022-2022_bruno_teofilo.pdf</t>
   </si>
   <si>
     <t>DELIMITA O PERÍMETRO URBANO DA CIDADE DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1679/projeto_de_lei_023-2022_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1679/projeto_de_lei_023-2022_-_wanderson.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL EM MEMÓRIAS ÀS VÍTIMAS DA COVID-19, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1680/projeto_de_lei_024-2022_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1680/projeto_de_lei_024-2022_-_wanderson.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO À EVASÃO ESCOLAR.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1689/projeto_de_lei_n025-2022_-_bruno_teofilo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1689/projeto_de_lei_n025-2022_-_bruno_teofilo.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE NORMAS PARA A IMPLANTAÇÃO E COMPARTILHAMENTO  DE INFRAESTRUTURA DE SUPORTE E DE TELECOMUNICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_no_026-2022_-_bruno_teofilo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_no_026-2022_-_bruno_teofilo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABSORVER O TRECHO RODOVIÁRIO ESTADUAL URBANO QUE É DE RESPONSABILIDADE DO DEPARTAMENTO DE EDIFICAÇÕES E DE RODOVIAS DO ESTADO DO ESPÍRITO SANTO - DER-ES.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_n028-2022_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_n028-2022_-_eleandro.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O E-PAT-ELETRÔNICO- POSTO DE ATENDIMENTO AO TRABALHADOR".</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1705/projeto_de_lei_n029-2022_divulgacao_de_dados_do_conselhos_municipais_-_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1705/projeto_de_lei_n029-2022_divulgacao_de_dados_do_conselhos_municipais_-_sirlande.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DOS DADOS DOS CONSELHOS MUNICIPAIS NA PÁGINA OFICIAL DA PREFEITURA E CÂMARA MUNICIPAL NA INTERNET E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1707/projeto_de_lei_no_030-_2022_-_prefeito_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1707/projeto_de_lei_no_030-_2022_-_prefeito_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1708/projeto_de_lei_no_031-2022_-_prefeito_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1708/projeto_de_lei_no_031-2022_-_prefeito_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1709/projeto_de_lei_no_032-2022_-_prefeito_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1709/projeto_de_lei_no_032-2022_-_prefeito_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1710/projeto_de_lei_n033_-_prefeito_bruno_teofilo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1710/projeto_de_lei_n033_-_prefeito_bruno_teofilo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N° 1.312 DE 27 DEZEMBRO DE 2017, QUE DISPÕE SOBRE A EXECUÇÃO DO SERVIÇO DE TRANSPORTE DE PASSAGEIROS EM VEÍCULOS DE ALUGUEL (TAXI) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1715/projeto_de_lei_no034-2022_wanderson-programa_bairro_empreendedor.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1715/projeto_de_lei_no034-2022_wanderson-programa_bairro_empreendedor.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROGRAMA BAIRRO EMPREENDEDOR" NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1719/projeto_de_lei_n035-2022_-_bruno_teofilo_-cria_o_conselho_municipal_dos_direitos_da_mulher.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1719/projeto_de_lei_n035-2022_-_bruno_teofilo_-cria_o_conselho_municipal_dos_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>"CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1717/projeto_de_lei_n036-2022_-_bruno_teofilo_-_abertura_de_credito_adicoinal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1717/projeto_de_lei_n036-2022_-_bruno_teofilo_-_abertura_de_credito_adicoinal.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1718/projeto_de_lei_n037-2022_-_bruno_teofilo_-abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1718/projeto_de_lei_n037-2022_-_bruno_teofilo_-abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_no_038-2022_-_denis_pereira_amancio_-_utilidade_publica_ao_sindicato_dos_servidores_publicos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_no_038-2022_-_denis_pereira_amancio_-_utilidade_publica_ao_sindicato_dos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA AO SINDICATO DOS SERVIDORES PÚBLICOS DE PEDRO CANÁRIO/ES - SINDIPEC.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1721/projeto_de_lei_no_039-2022_-_eleandro_reis_konoski-_institui_no_municipio_a_comenda_valdicio_barbosa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1721/projeto_de_lei_no_039-2022_-_eleandro_reis_konoski-_institui_no_municipio_a_comenda_valdicio_barbosa.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE PEDRO CANÁRIO, A COMENDA "VALDICIO BARBOSA", EM REFERÊNCIA AO AGRICULTOR DESTAQUE DO ANO.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_no_040-2022_-_eleandro_reis_konoski_-_calendario_oficial_de_eventos_-_dia_do_agricultor.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_no_040-2022_-_eleandro_reis_konoski_-_calendario_oficial_de_eventos_-_dia_do_agricultor.pdf</t>
   </si>
   <si>
     <t>INSERE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PEDRO CANÁRIO O "DIA DO AGRICULTOR".</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1730/projeto_de_lei_no_041-2022_-_programa_de_desconto_do_iptu_para_imoveis_com_energia_solar_-_jose_da_paixao_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1730/projeto_de_lei_no_041-2022_-_programa_de_desconto_do_iptu_para_imoveis_com_energia_solar_-_jose_da_paixao_queiroz.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE PROGRAMA DE DESCONTO NO IPTU PARA IMÓVEIS QUE UTILIZEM PAINÉIS DE GERAÇÃO DE ENERGIA SOLAR, DENOMINADO IPTU SOLAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1732/projeto_de_lei_no_042-2022-_violencia_contra_servidores_publicos_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1732/projeto_de_lei_no_042-2022-_violencia_contra_servidores_publicos_-_denis.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE MEDIDAS E PROCEDIMENTOS PARA OS CASOS DE VIOLÊNCIA CONTRA SERVIDORES PÚBLICOS, OCORRIDOS NOS AMBIENTES PÚBLICOS DE TRABALHO DE PEDRO CANÁRIO- ES".</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1733/projeto_de_lei_no_043-2022_-_autoriza_doacao_e_uso_de_area_publica_e_da_outras_providencias_-_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1733/projeto_de_lei_no_043-2022_-_autoriza_doacao_e_uso_de_area_publica_e_da_outras_providencias_-_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA DOAÇÃO E USO DE ÁREA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1734/projeto_de_lei_no_044-2022_-_majora_ticket_alimentacao_ressarcido_-_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1734/projeto_de_lei_no_044-2022_-_majora_ticket_alimentacao_ressarcido_-_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>"MAJORA TICKET ALIMENTAÇÃO RESSARCIDO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1735/projeto_de_lei_no_045-2022_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial-_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1735/projeto_de_lei_no_045-2022_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial-_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_no_046-2022_-_regulamenta_vencimento_dos_agentes_comunitarios_da_saude_e_agentes_de_combate_a_endemias_-_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_no_046-2022_-_regulamenta_vencimento_dos_agentes_comunitarios_da_saude_e_agentes_de_combate_a_endemias_-_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA O VENCIMENTO DOS AGENTES COMUNTÁRIOS DE SÁUDE (ACS) E DOS AGENTES DE COMBATE  A ENDEMIAS (ACE) DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1741/projeto_de_lei_no_047-2022_-_abertura_de_credito_adicional_especial-_prefeito_bruno.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1741/projeto_de_lei_no_047-2022_-_abertura_de_credito_adicional_especial-_prefeito_bruno.pdf</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_lei_no_048-2022_-_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_lei_no_048-2022_-_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_no_049-2022_-_altera_dispositivo_da_lei_municipal_no_1.490_-_abertura_de_credito_adicional_especial-_prefeito_bruno.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_no_049-2022_-_altera_dispositivo_da_lei_municipal_no_1.490_-_abertura_de_credito_adicional_especial-_prefeito_bruno.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI Nº 1.490 DE 28/06/2022 QUE AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_no_050-2022_abertura_de_credito_adicional_especial-_prefeito_bruno.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_no_050-2022_abertura_de_credito_adicional_especial-_prefeito_bruno.pdf</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_no_051.2022_-_revoga_lei_municipal_no_1.393-2019_e_dispoe_sobre_o_funcionamento_do_mercado_publico_-_prefeito_bruno.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_no_051.2022_-_revoga_lei_municipal_no_1.393-2019_e_dispoe_sobre_o_funcionamento_do_mercado_publico_-_prefeito_bruno.pdf</t>
   </si>
   <si>
     <t>"REVOGA LEI MUNICIPAL Nº 1.393/2019 E DISPÕE SOBRE O FUNCIONAMENTO DO MERCADO PÚBLICO NO MUNICÍPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_no_052.2022_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2023-_prefeito_bruno.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_no_052.2022_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2023-_prefeito_bruno.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1754/projeto_de_lei_no_053-2022_-_plano_de_amortizacao_do_deficit_atuarial_e_estabelece_a_taxa_de_administracao_-_prefeito_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1754/projeto_de_lei_no_053-2022_-_plano_de_amortizacao_do_deficit_atuarial_e_estabelece_a_taxa_de_administracao_-_prefeito_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL E ESTABELECE A TAXA DE ADMINISTRAÇÃO PARA COBERTURA DAS DESPESAS ADMINISTRATIVAS DO INSTITUTO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PEDRO CANÁRIO- IPASPEC (RPPS).</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1763/projeto_de_lei_no_054-2022_-_prefeito_bruno_-_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1763/projeto_de_lei_no_054-2022_-_prefeito_bruno_-_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1764/projeto_de_lei_no_055-2022-_prefeito_bruno_-_projeto_kit_lanche_-_mais_saude.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1764/projeto_de_lei_no_055-2022-_prefeito_bruno_-_projeto_kit_lanche_-_mais_saude.pdf</t>
   </si>
   <si>
     <t>"CRIA PROJETO "KIT LANCHE - MAIS SAÚDE" NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO (ES), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1766/projeto_de_lei_no_056-2022_-_autoriza_abertura_de_credito_adicional_especial_-_prefeito_bruno.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1766/projeto_de_lei_no_056-2022_-_autoriza_abertura_de_credito_adicional_especial_-_prefeito_bruno.pdf</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1772/projeto_de_lei_no_057-2022_-executivo_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1772/projeto_de_lei_no_057-2022_-executivo_municipal.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS ALTERAÇÕES DO PLANO DE CUSTEIO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO SOCIAL DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1775/projeto_de_lei_no_058-2022-_ze_queiroz_-_dispoe_sobre_a_protecao_de_consciencia_e_de_crenca_nas_instituicoes_religiosas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1775/projeto_de_lei_no_058-2022-_ze_queiroz_-_dispoe_sobre_a_protecao_de_consciencia_e_de_crenca_nas_instituicoes_religiosas.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROTEÇÃO DE CONSCIÊNCIAS E DE CRENÇA NAS INSTITUIÇÕES RELIGIOSAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1782/projeto_de_lei_n_059-2022.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1782/projeto_de_lei_n_059-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PROGRAMA DE INCENTIVO A REGULARIZAÇÃO FISCAL ATRAVÉS DE RECUPERAÇÃO DE CRÉDITO DO MUNICÍPIO – REFIS-MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_no_060-2022_-_institui_o_dia_municipal_de_luta_pela_conscientizacao_do_cancer_de_mama_e_pela_prevencao_precoce_denominado_cuide-se_mulher..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_no_060-2022_-_institui_o_dia_municipal_de_luta_pela_conscientizacao_do_cancer_de_mama_e_pela_prevencao_precoce_denominado_cuide-se_mulher..pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA MUNICIPAL DE LUTA PELA CONSCIENTIZAÇÃO DO CÂNCER DE MAMA E PELA PREVENÇÃO PRECOCE’’ DENOMINADO “CUIDE-SE MULHER".</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1784/projeto_de_lei_no_061-2022_-_viagem_a_servico_e_concessao_de_diaria_a_servidores_efetivos_eletivos_cedidos_contratados_e_comissionados.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1784/projeto_de_lei_no_061-2022_-_viagem_a_servico_e_concessao_de_diaria_a_servidores_efetivos_eletivos_cedidos_contratados_e_comissionados.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE VIAGEM A SERVIÇO E CONCESSÃO DE DIÁRIA A SERVIDORES EFETIVOS, ELETIVOS, CEDIDOS, CONTRATADOS E COMISSIONADOS DO INSTITUTO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PEDRO CANÁRIO - IPASPEC E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1804/projeto_de_lei_no_062-2022-_cria_o_programa_de_incentivo_a_doacao_de_cabelos_para_pessoas_em_tratamento_de_cancer_no_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1804/projeto_de_lei_no_062-2022-_cria_o_programa_de_incentivo_a_doacao_de_cabelos_para_pessoas_em_tratamento_de_cancer_no_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA DE INCENTIVO À DOAÇÃO DE CABELOS PARA PESSOAS EM TRATAMENTO DE CÂNCER NO MUNICÍPIO DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei_no_063-2022-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei_no_063-2022-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_no_064-2022_-dispoe_sobre_o_programa_de_apadrinhamento_de_criancas_e_adolescentes_em_servicos_de_acolhimento_no_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_no_064-2022_-dispoe_sobre_o_programa_de_apadrinhamento_de_criancas_e_adolescentes_em_servicos_de_acolhimento_no_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROGRAMA DE APADRINHAMENTO DE CRIANÇAS E ADOLESCENTES EM SERVIÇOS DE ACOLHIMENTO NO MUNICÍPIO DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_no_066-2022-_autoriza_o_poder_executivo_a_conceder_cesta_natalina_aos_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_no_066-2022-_autoriza_o_poder_executivo_a_conceder_cesta_natalina_aos_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER "CESTA NATALINA" AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1811/projeto_de_lei_no_067-2022_-_estima_a_receita_e_fixa_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2023_-_completo_mq.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1811/projeto_de_lei_no_067-2022_-_estima_a_receita_e_fixa_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2023_-_completo_mq.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PEDRO CANÁRIO PARA O EXERCÍCIO  FINANCEIRO DE 2023".</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1838/projeto_de_lei_no_068-2022_-_reestruturacao_do_conselho_municipal_de_seguranca_alimentar_e_nutricional_de_pedro_canario-es_-_comsea.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1838/projeto_de_lei_no_068-2022_-_reestruturacao_do_conselho_municipal_de_seguranca_alimentar_e_nutricional_de_pedro_canario-es_-_comsea.pdf</t>
   </si>
   <si>
     <t>“REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DE PEDRO CANÁRIO /ES - COMSEA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>Eleandro, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1841/projeto_de_lei_no_069-2022-_eleandro_e_wanderson__-_insere_no_calendario_oficial_de_eventos_do_municipio_de_pedro_canario_o_dia_do_empreendedor_a_ser_promovido_anualmente_no_dia_10_de_outubro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1841/projeto_de_lei_no_069-2022-_eleandro_e_wanderson__-_insere_no_calendario_oficial_de_eventos_do_municipio_de_pedro_canario_o_dia_do_empreendedor_a_ser_promovido_anualmente_no_dia_10_de_outubro.pdf</t>
   </si>
   <si>
     <t>"INSERE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PEDRO CANÁRIO O "DIA MUNICIPAL DO EMPREENDEDOR", A SER PROMOVIDO, ANUALMENTE, NO DIA 10 DE OUTUBRO".</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1839/projeto_de_lei_no_070-2022_-_dispoe_sobre_instalacao_de_cameras_de_monitoramento_de_seguranca_nos_portoes_e_dependencias_nas_escolas_publicas_municipais_e_cercanias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1839/projeto_de_lei_no_070-2022_-_dispoe_sobre_instalacao_de_cameras_de_monitoramento_de_seguranca_nos_portoes_e_dependencias_nas_escolas_publicas_municipais_e_cercanias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 070/2022 – “DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NOS PORTÕES E DEPENDÊNCIAS NAS ESCOLAS PÚBLICAS MUNICIPAIS E CERCANIAS”.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1840/projeto_de_lei_no_071-2022_-_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1840/projeto_de_lei_no_071-2022_-_credito_adicional_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 071/2022 – “AUTORIZA O EXECUTIVO O MUNICIPAL A ABRIR “CRÉDITO ADICIONAL ESPECIAL” E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_no_072-2022_-_revoga_lei_municipais_no_1.493-2022_e_no_1.499-2022_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_no_072-2022_-_revoga_lei_municipais_no_1.493-2022_e_no_1.499-2022_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"REVOGA LEIS MUNICIPAIS Nº 1.493/2022 E Nº 1.499/2022E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1847/projeto_de_lei_no_073-2022_-_determina_a_reversao_ao_patrimonio_publico_do_municipio_de_imovel_localizado_no_bairro_boa_vista_doado_ao_lions_clube_de_pedro_canario..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1847/projeto_de_lei_no_073-2022_-_determina_a_reversao_ao_patrimonio_publico_do_municipio_de_imovel_localizado_no_bairro_boa_vista_doado_ao_lions_clube_de_pedro_canario..pdf</t>
   </si>
   <si>
     <t>“DETERMINA A REVERSÃO AO PATRIMÔNIO PÚBLICO DO MUNICÍPIO DE IMÓVEL LOCALIZADO NO BAIRRO BOA VISTA, DOADO AO LIONS CLUBE DE PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1850/projeto_de_lei_no_074-2022_-_acresce_o_art._19-a_a_lei_municipal_no_949-2010_instituindo_o_auxilio-aluguel_aos_desalojados_de_imoveis_interditados_pela_defesa_civil_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1850/projeto_de_lei_no_074-2022_-_acresce_o_art._19-a_a_lei_municipal_no_949-2010_instituindo_o_auxilio-aluguel_aos_desalojados_de_imoveis_interditados_pela_defesa_civil_municipal.pdf</t>
   </si>
   <si>
     <t>“ACRESCE O ART. 19-A À LEI MUNICIPAL Nº 949-2010, INSTITUINDO O AUXÍLIO-ALUGUEL AOS DESALOJADOS DE IMÓVEIS INTERDITADOS PELA DEFESA CIVIL MUNICIPAL".</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_de_lei_substitutivo_07.2022_-_ze_queiroz_-_normas_de_linguagem_culta.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_de_lei_substitutivo_07.2022_-_ze_queiroz_-_normas_de_linguagem_culta.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MEDIDAS VOLTADAS Á COMUNIDADE ESCOLAR, DAS REDES PÚBLICA E PRIVADA, NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO, CONCERNENTES AO PLENO APRENDIZADO DA LÍNGUA PORTUGUESA, DE ACORDO COM A NORMA CULTA, ABOLINDO A LINGUAGEM NEUTRA NO ENSINO.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1756/projeto_de_lei_substitutivo_no_043.2022_-_autoriza_doacao_e_uso_de_area_publica_-prefeito_bruno.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1756/projeto_de_lei_substitutivo_no_043.2022_-_autoriza_doacao_e_uso_de_area_publica_-prefeito_bruno.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA USO E DOAÇÃO DE ÁREA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1846/projeto_de_lei_substitutivo_no_051-2022_-_revoga_e_altera_dispositivos_da_lei_municipal_no_1.393-2019_que_dispoe_sobre_o_funcionamento_do_mercado_publico.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1846/projeto_de_lei_substitutivo_no_051-2022_-_revoga_e_altera_dispositivos_da_lei_municipal_no_1.393-2019_que_dispoe_sobre_o_funcionamento_do_mercado_publico.pdf</t>
   </si>
   <si>
     <t>“REVOGA LEIS MUNICIPAIS Nº 1.493/2022 E Nº 1.499/2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1851/projeto_de_lei_substitutuvo_no_066-2022__cestas_natalinas_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1851/projeto_de_lei_substitutuvo_no_066-2022__cestas_natalinas_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER CESTA DE NATAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1853/projeto_de_lei_substituvo_no059-2022__-_programa_de_incentivo_fiscal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1853/projeto_de_lei_substituvo_no059-2022__-_programa_de_incentivo_fiscal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE INCENTIVO A REGULARIZAÇÃO FISCAL ATRAVÉS DE RECUPERAÇÃO  DE CRÉDITO DO MUNICIPIO - REFIS - MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1852/projeto_de_lei_substitutuvo_no_066-2022__cestas_natalinas_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1852/projeto_de_lei_substitutuvo_no_066-2022__cestas_natalinas_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER CESTAS DE NATAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1626/projeto_de_resolucao_02.2022_-_wanderson_-banco_de_ideias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1626/projeto_de_resolucao_02.2022_-_wanderson_-banco_de_ideias.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O BANCO DE IDEIAS LEGISLATIVAS NO MUNICÍPIO DE PEDRO CANÁRIO - ES."</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CAMARA MUNICIPAL DE PEDRO CANÁRIO / ES (RESOLUÇÃO Nº 038, DE 27 DE 27 DE OUTUBRO DE 2010</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>PRS</t>
   </si>
   <si>
     <t>Projeto de Resolução Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_resolucao_substitutivo_no_002-2022_-_institui_o_banco_de_ideias_legislativas_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_resolucao_substitutivo_no_002-2022_-_institui_o_banco_de_ideias_legislativas_do_municipio.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O BANCO DE IDEIAS LEGISLATIVAS NO MUNICÍPIO DE PEDRO CANÁRIO - ES".</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda á Lei Orgânica</t>
   </si>
   <si>
     <t>Denis Pereira, Demizinho, Eleandro, Jaconias, João Amorim, Kelsat, Luquinhas Baiense, Renato de Taquaras, Sirlande, Wanderson, Zé Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1771/projeto_de_emenda_no001-2022_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1771/projeto_de_emenda_no001-2022_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>ADICIONA O I AO § 5° DO ARTIGO 41 DA LEI ORGÂNICA DO MUNICÍPIO DE PEDRO CANÁRIO-ES.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1671/requerimento_n001-2022_demizinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1671/requerimento_n001-2022_demizinho.pdf</t>
   </si>
   <si>
     <t>REQUER SESSÃO SOLENE EM HOMENAGEM AO DIA DAS MÃES, COM ENTREGA DE CERTIFICADO DE VOTO DE LOUVOR.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>Demizinho, Denis Pereira, Eleandro, Jaconias, João Amorim, Kelsat, Luquinhas Baiense, Renato de Taquaras, Sirlande</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1678/requerimento_002-2022_voto_de_louvor_ao_dia_das_maes.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1678/requerimento_002-2022_voto_de_louvor_ao_dia_das_maes.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR EM HOMENAGEM AO DIA DAS MÃES.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_003-2022_voto_de_louvor_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_003-2022_voto_de_louvor_-_eleandro.pdf</t>
   </si>
   <si>
     <t>REQUERER VOTO DE LOUVOR EM FAVOR DOS PARTICIPANTES E ORGANIZADORES DA SEGUNDA CAMINHADA DE FLORESTA DO SUL X PEDRO CANÁRIO EM VIRTUDE DO INCENTIVO A PRATICA ESPORTIVA E ADOÇÃO DE HÁBITOS SALDÁVEIS, BEM COMO, O INCENTIVO AO AGRO TURISMO, EVIDENCIANDO O CONTATO COM A NATUREZA AS BELEZAS NATURAIS DO VALE DO RIO ITAÚNAS, CONFORME LISTADO ABAIXO.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>Renato de Taquaras, Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1706/requerimento_voto_de_louvor_n004-2022_-_renato_e_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1706/requerimento_voto_de_louvor_n004-2022_-_renato_e_denis.pdf</t>
   </si>
   <si>
     <t>REQUERER VOTO DE LOUVOR EM HOMENAGEM AS ESCOLAS VENCEDORAS DO CONCURSO DE COLETA DE MATERIAIS RECICLÁVEIS.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_n005-2022_todos_os_vereadores__copia_integral_da_prestacao_de_contas_de_todo_recurso_do_hospital_menino_jesus.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_n005-2022_todos_os_vereadores__copia_integral_da_prestacao_de_contas_de_todo_recurso_do_hospital_menino_jesus.pdf</t>
   </si>
   <si>
     <t>REQUER COPIA INTEGRAL DA PRESTAÇÃO DE CONTAS DE TODO O RECURSO PÚBLICO MUNICIPAL, ESTADUAL E FEDERAL ENVIADO/DESTINADO A ASSOCIAÇÃO BENEFICENTE SÃO PEDRO - HOSPITAL MENINO JESUS PARA CUSTEIO DE DESPESAS COM A PANDEMIA DO COVID-19 (CORONAVIRUS), BEM COMO A DESTINAÇÃO DO MESMO REALIZADO PELA ENTIDADE CITADA, RELATIVO AO PERÍODO DE 01/03/2020 À 31/12/2021 CONTENDO AS SEGUINTES INFORMAÇÕES:_x000D_
 1- QUAIS RECURSOS FORAM DESTINADOS AO HOSPITAL MENINO JESUS PARA ATENDIMENTO RELACIONADO A COVID-19?_x000D_
 2-QUAIS FONTES DESSES RECURSOS E PERÍODOS COM QUE FORAM DESTINADOS?_x000D_
 3- QUAL O PLANO DE TRABALHO DA INSTITUIÇÃO PARA EXECUÇÃO DESSES RECURSOS?_x000D_
 4-PRESTAÇÃO DE CONTAS COM NOTAS FISCAIS E COMPROVANTES DOS GASTOS REFERENTES AOS RECURSOS DESTINADOS_x000D_
 5-CÓPIA INTEGRAL DE RELATÓRIO DE PRESTAÇÃO DE CONTAS.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1755/requerimento_no_006.2022_-_voto_de_louvor_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1755/requerimento_no_006.2022_-_voto_de_louvor_-_wanderson.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR BISPO DIOCESANO DOM PAULO BOSI DAL´BÓ".</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_no_007-2022_-_eleandro_-_voto_de_louvor.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_no_007-2022_-_eleandro_-_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>"REQUERER, VOTO DE LOUVOR EM FAVOR DE RONALDO BRUNELLI, MARIO SERGIO DE CASTRO MONTEIRO E GERALDO REIS DA SILVA".</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1769/requerimento_no008-2022_voto_de_louvor_-_denis_e_kel.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1769/requerimento_no008-2022_voto_de_louvor_-_denis_e_kel.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>Luquinhas Baiense, Sirlande</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1780/requerimento_no009-2022_voto_de_louvor_-_vereadores_lucas_e_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1780/requerimento_no009-2022_voto_de_louvor_-_vereadores_lucas_e_sirlande.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR EM RECONHECIMENTO ÀS ESCOLAS E CENTROS DE EDUCAÇÃO DO ÂMBITO MUNICIPAL QUE PARTICIPARAM DO DESFILE DE 7 DE SETEMBRO.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_no010-2022_-_voto_de_louvor_-_denis_pereira_amancio.docx</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_no010-2022_-_voto_de_louvor_-_denis_pereira_amancio.docx</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR AO GRUPO DE ORAÇÃO ÁGUA VIVA, EM VIRTUDE DO SEU ANIVERSÁRIO DE 30 (TRINTA) ANOS DE EVANGELIZAÇÃO".</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DE NORTHON ALVES DE OLIVEIRA, CANTOR GOSPEL DESTAQUE DO ESPÍRITO SANTO - ES".</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1781/requerimento_no012-2022_voto_de_louvor_-_vereador_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1781/requerimento_no012-2022_voto_de_louvor_-_vereador_wanderson.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR EM VIRTUDE DO DIA DOS AGENTES DE SAÚDE E ENDEMIAS E PELOS INÚMEROS SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_no013-2022_-_voto_de_louvor_-_renato.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_no013-2022_-_voto_de_louvor_-_renato.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM HOMENAGEM AOS PROFESSORES EM VIRTUDE DO DIA DO PROFESSOR - IZAURA ALVES DA ROCHA, ELIO ANTÔNIO DE OLIVEIRA E MARIA IVONE DE JESUS"._x000D_
 _x000D_
 "VOTO DE LOUVOR EM HOMENAGEM AO SENHOR RHUNÃ LACERDA FABEM-CAPITÃO QOCPM E TODA A SUA EQUIPE".</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1790/requerimento_no014-2022-_voto_de_louvor_-eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1790/requerimento_no014-2022-_voto_de_louvor_-eleandro.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM VIRTUDE DO DIA DOS PROFESSORES E PELA EEEFM FLORESTA DO SUL TER O SEGUNDO MAIOR DESEMPENHO NO ÍNDICE DE MERECIMENTO DA UNIDADE (IMU) NO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1789/requrimento_no015-2022_-_wanderson__-_voto_de_louvor_ao_grupo_magnificat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1789/requrimento_no015-2022_-_wanderson__-_voto_de_louvor_ao_grupo_magnificat.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DO GRUPO DE ORAÇÃO MAGNIFICAT, EM VIRTUDE DA COMEMORAÇÃO DO SEU 5° ANIVERSÁRIO EM PEDRO CANÁRIO -ES".</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_no016-2022-_voto_de_louvor_-_ademir.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_no016-2022-_voto_de_louvor_-_ademir.pdf</t>
   </si>
   <si>
     <t>"REQUERENDO-LHE: SESSÃO SOLENE A REALIZAR-SE NO DIA 20 DE OUTUBRO DE 2022, ÀS 17:30 NO SALÃO DO JÚRI DO FÓRUM DE PEDRO CANÁRIO. _x000D_
 JUSTIFICATIVA: REFERENTE SOLENIDADE TRATA-SE DA ENTREGA DE VOTOS DE LOUVOR EM HOMENAGEM AS COZINHEIRAS DAS ESCOLAS DO MUNICÍPIO DE PEDRO CANÁRIO – ES".</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1793/requerimento_no017-2022_-_voto_de_louvor__-_kelsat_-_empresarios.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1793/requerimento_no017-2022_-_voto_de_louvor__-_kelsat_-_empresarios.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DE VALDINEI GOMES DE OLIVEIRA, LOBO FRUTAS, RENATA LOPES BRITO, EDSON DAS NEVES, JOSE LUIZ SIQUEIRA, LÉO NEGRELLI, TARCÍSIO PORTO".</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1794/requrimento_no018-2022_-_voto_de_louvor_-_kelsat_-_vereador_armandinho_fontoura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1794/requrimento_no018-2022_-_voto_de_louvor_-_kelsat_-_vereador_armandinho_fontoura.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DE  ARMANDO FONTOURA BORGES FILHO, EM RECONHECIMENTO AO VALOROSO TRABALHO DESENVOLVIDO".</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1795/requerimento_no019-2022-_voto_de_louvor__-_kelsat_-_denner_januario_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1795/requerimento_no019-2022-_voto_de_louvor__-_kelsat_-_denner_januario_da_silva.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DE DENNER JANUÁRIO DA SILVA".</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1796/requerimento_no020-2022_-_voto_de_louvor_-_kelsat_-_dr._lucas_scaramussa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1796/requerimento_no020-2022_-_voto_de_louvor_-_kelsat_-_dr._lucas_scaramussa.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DO DR. LUCAS SCARAMUSSA".</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1797/requerimento_no_021-2022_-_voto_de_louvor_-_kelsat_-_lorenzo_silva_pazolini.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1797/requerimento_no_021-2022_-_voto_de_louvor_-_kelsat_-_lorenzo_silva_pazolini.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DE LORENZO SILVA PAZOLINI".</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1798/requerimento_no022_-_voto_de_louvor__-_kelsat_-_alexandre_araujo_marcal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1798/requerimento_no022_-_voto_de_louvor__-_kelsat_-_alexandre_araujo_marcal.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DE ALEXANDRE ARAÚJO MARÇAL".</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_no023-2022-_voto_de_louvor_-_kelsat_-_pablo_aurino_ramos_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_no023-2022-_voto_de_louvor_-_kelsat_-_pablo_aurino_ramos_araujo.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DE PABLO AURINO RAMOS ARAÚJO".</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1825/requerimento_no_024-2022_-_voto_de_louvor.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1825/requerimento_no_024-2022_-_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DE TODA EQUIPE DA ESCOLA TRÊS DE MAIO".</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_no_025-2022_-_requer_sessao_itinerante_na_comunidade_de_taquaras_no_dia_15.12.2022_na_creche_taiara_crulhe..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_no_025-2022_-_requer_sessao_itinerante_na_comunidade_de_taquaras_no_dia_15.12.2022_na_creche_taiara_crulhe..pdf</t>
   </si>
   <si>
     <t>"Sessão Itinerante na comunidade de Taquaras no dia 15/12/2022 (quinta-feira) a partir das 19 horas na Creche Taiara Crulhe".</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>VETP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1803/veto_no_002-2022-_veto_parcial_ao_projeto_de_lei_no_029-2022.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1803/veto_no_002-2022-_veto_parcial_ao_projeto_de_lei_no_029-2022.pdf</t>
   </si>
   <si>
     <t>"VETO Nº 002/2022 - VETO PARCIAL AO PROJETO DE LEI Nº 029/2022.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1670/veto_n001-2022_bruno_teofilo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1670/veto_n001-2022_bruno_teofilo.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei Nº006/2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2867,56 +3053,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1620/01.2022_-_indicacao_-_wanderson_-_manutencao_calcamentos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1621/02.2022_-_indicacao_-_wanderson_-_reforma_da_pracinha_do_quiabo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1622/03.2022_-_indicacao_-_jose_queiroz_-_transmissao_ao_vivo_licitacoes_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1628/042022_-_indicacao_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1629/indicacao_05.2022_-_eleandro_renato_denis_e_wanderson_-_internet_5g.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1630/indicacao_06.2022_-_ze_queiroz_-_proibicao_na_rede_municipal_de_linguagem_neutra_ou_dialeto_nao_binario.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_07.2022_-_wanderson_-_portal_na_entrada_da_cidade_com_bem_vindo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1632/indicacao_08.2022_-_wanderson_-_vacinacao_das_criancas_na_escola.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1639/indicacao_09.2022_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1640/indicacao_010.2022_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1633/indicacao_11.2022_-_denis_-_curso_pra_concurso_da_policia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1634/indicacao_13.2022_-_denis_amancio_-_construcao_de_laje_e_vulcanizacao_das_covas_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1643/indicacao_014.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1644/indicacao_015.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1645/indicacao_016.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1646/indicacao_017.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1647/indicacao_018.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1651/indicacao_021.2022_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1652/indicacao_022.2022_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1653/indicacao_023.2022_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1661/indicacao_024.2022_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1662/indicacao_025.2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1663/indicacao_026.2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1664/indicacao_027.2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1665/indicacao_028.2022_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1666/indicacao_029.2022_-_jose_queiroz_e_ademir.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1673/indicacao_031-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1674/indicacao_032-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1675/indicacao_033-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_034-2022_eleandro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_035-2022_eleandro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1685/indicacao_036-2022_eleandro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_037-2022-cracha_p_agentes_de_saude_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_038-2022-modificar_o_transito_no_centro_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1697/indicacao_039-2022_-_fiscalizacao_de_cabines_de_pintura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1692/indicacao_040-2022-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1693/indicacao_041-2022_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1699/indicacao_042-2022_kelsat.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1694/indicacao_043-2022-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1695/indicaca0_044-2022-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1696/indicacao_045-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1700/indicacao_no_046-2022_-_placar_eletronico_-_luquinhas_baiense.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1701/indicacao_no_047-2022_-_beneficios_no_uso_do_revsol_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_no_048-2022_-_aplicacao_de_revsol-estrada_do_meio-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1703/indicacao_no_049-2022_-_aplicacao_de_revsol-_floresta_do_sul_x_montanha-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_no_050-2022_-_projeto_de_insencao_de_iptu_para_templos_religiosos_-_denis.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_n051-2022_kelsat_-_extensao_da_casa_do_cidadao_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1712/indicacao_n052-2022_denis_-_cria_projeto_que_isente_o_iptu_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_no053-2022_ze_queiroz_multirao_de_limpeza_de_terrenos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1713/indicacao_n054-2022_demizinho_-desapropriacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_no_055-_2022_-_centro_de_distribuicao_revsol_em_pedro_canario_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1724/indicacao_no_056-_2022_-_construcao_de_mini_ramp_na_lagoa_augusto_ruschi_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1725/indicacao_no_057-_2022_-_construcao_de_mirante_na_av._salvador-_bairro_boa_vista_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1726/indicacao_no_058-_2022_-_patrolamento_bairro_vista_alegre_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1727/indicacao_no_059-_2022_-_aplicacao_do_revsol_na_rua_gerson_ribeiro_de_souza_e_rua_martins-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1728/indicacao_no_060-_2022_-_aplicacao_de_revsol_floresta_do_sul_x_pinheiros_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1731/indicacao_no_061-2022_-__desconto_de_iptu_para_imoveis_que_utilizem_energia_solar_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1729/indicacao_no_062-2022_-_projeto_bolsa_escolar_para_alunos_de_familia_em_vulnerabilidade_-_renato.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1739/indicacao_no063-2022_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1740/indicacao_no064-2022_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1737/indicacao_no_065.2022_-_quadra_de_grama_sintetica_no_bairro_camata-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1738/indicacao_no_066.2022_-_que_o_poder_executivo_municipal_viabilize_tumulo_social_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1747/indicacao_no_067-2022_-_construcao_de_calcada_-_pestalozzi-_denis_pereira_amancio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1748/inidicacao_no_068-2022_-_aquisicao_de_materiais_de_fonoaudiologia_para_fonoterapia_-_denis_e_wanderson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1749/indicacao_no_069-2022_-_limpeza_e_manutencao_dos_bueiros_de_escoamento_de_agua_pluvial-_bairro_novo_horizonte_-_denis.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1750/indicacao_no_070-2022_-__estrutura_fisicacrecheamelia_lucas_para_o_projeto_cristal_orquestra-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1757/indicacao_n071-2022_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1751/indicacao_no_072-2022_-_luquinhas_-_instalacao_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1752/indicacao_no_073.2022_-_mutirao_para_varrer_ruas_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1753/inidcacao_no_074.2022_-_painel_de_led_na_lagoa_augusto_ruschi_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_n075-2022_demizinho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1762/indicacao_n076-2022_-_denis_amancio_-_convenio_com_o_es_para_repasse_financeiro_de_polciais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1765/indicacao_no_077-2022_-_joao_amorim_-_energia_dentro_do_cemiterio_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1768/indicacao_no078-2022_-_eleandro-_pintura_e_sinalizacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1773/indicacao_no_079-_2022__-_joao_amorim_-_revitalizacao_da_av_francisco_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1779/indicacao_no_080-2022_-_nomenclatura_a_um_predio_publico_existente_ou_em_construcao_de_geraldo_piuna.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1783/indicacao_no_081-2022_-_renato_e_joao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1786/indicacao_no_082-2022_-_denis_e_wanderson_-_nome_creas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1791/indicacao_no084-2022_-_decoracao_de_natal_e_limpeza_de_via_e_marcacao_dos_meios-fios_-_kelsat.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1792/indicacao_no084-2022-_kelsat_e_joao_amorim_-_providenciar_outro_medico-_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1800/indicacao_no_085-2022-_eleandro_-_implantacao_do_scfv_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_no086-2022_-_lucas_baiense-_implantacao_de_uma_cabine_da_policia_militar_no_distrito_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_no_087-2022_-_solicita_automovel_pata_amiga.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1837/indicacao_no_088-2022_-_contratar_vigilantes_armados_via_empresa_de_seguranca_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_089-2022_-_eleandro_-_que_providencie_junto_a_secretaria_responsavel_a_construcao_de_uma_lombada_transversal_na_rua_guarapari.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_090-2022_-_eleandro_e_sirlande_-_que_sejam_envidados_todos_os_esforcos_necessarios_para_instalacao_de_bicicletarios_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1849/indicacao_no_091-2022_-_que_o_governo_estadual_empenhe_todos_os_esforcos_necessarios_para_colocar_seguranca_armada_ou_patrimonial_nas_escolas_estaduais_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1848/indicacao_no_092-2022_-_que_seja_criado_em_pedro_canario_uma_moeda_social..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1687/projeto_de_decreto_legislativo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_decreto_legislativo_no_002.2022_-_clecio_eleandro_e_sirlande.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1760/projeto_de_decreto_legislativo_no_003.2022_-_clecio_eleandro_sirlande.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_decreto_legislativo_no_004.2022_-_clecio_eleandro_sirlande.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1822/projeto_de_decreto_no005-2022_-_demizinho.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1823/projeto_de_decreto_no006-2022_-_demizinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1824/projeto_de_decreto_no007-2022_-_demizinho.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_decreto_no08-2022_-_kel_sat.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_decreto_no09-2022_-_kel_sat.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_decreto_no010-2022_-_denis_pereira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1812/projeto_de_decreto_no011-2022_-_denis_pereira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1813/projeto_de_decreto_no012-2022_-_denis_pereira.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_de_decreto_n013-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1831/projeto_de_decreto_no014-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1832/projeto_de_decreto_no015-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1833/projeto_de_decreto_no016-2022_-_jaconias.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1834/projeto_de_decreto_no017-2022_-_jaconias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1835/projeto_de_decreto_no018-2022_-_jaconias.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1814/projeto_de_decreto_no19-2022_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1815/projeto_de_decreto_no20-2022_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1820/projeto_de_decreto_no021-2022_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_decreto_no022-2022_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1816/projeto_de_decreto_no023-2022_-_lucas_baiense.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1817/projeto_de_decreto_no024-2022_-_lucas_baiense.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1826/projeto_de_decreto_no025-2022_-_renato_taquaras.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_decreto_no026-2022_-_renato_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1818/projeto_de_decreto_no027-2022_-_sirlande_oliveira.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1819/projeto_de_decreto_no028-2022_-_sirlande_oliveira.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1828/projeto_de_decreto_legislativo_no_029-2022_-_wanderson_-_pedro_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1829/projeto_de_decreto_legislativo_no_030-2022_-wanderson_-_benedito_ribeiro_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_complementar_no_001-2022_-_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei_no_065-2022-_dispoe_sobre_o_incentivo_fiscal_para_industrias-empresas_que_detenham_unidade_fabril_na_circunscricao_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1623/projeto_de_lei_02.2022_-_wanderson_-_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1624/projeto_de_lei_03.2022_-_jose_queiroz_-_transmissao_ao_vivo_licitacoes_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1635/projeto_de_lei_04.2022_-_lucas_vasconcellos_-_esterelizacao_de_caninos_e_felinos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1636/projeto_de_lei_05.2022_-_lucas_vasconcellos_-_faixa_nao_edificavel.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1637/projeto_de_lei_06.2022_-_jose_queiroz_-_inexigibilidade_de_comprovante_de_vacina.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1638/projeto_de_lei_07.2022_-_jose_queiroz_-_medidas_voltada_pra_comunicacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1642/projeto_de_lei_008.2022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1641/projeto_de_lei_009.2022_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1649/pl_010.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_no_011-2022_-_dispoe_sobre_o_fim_do_uso_obrigatorio_de_mascaras_no_municipio_de_pedro_canario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1659/projeto_de_lei_012.2022_-_limpeza_de_terreno_baldio.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1654/projeto_de_lei_013.2022_-_cria_o_cac_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1657/projeto_de_lei_014.2022_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1658/projeto_de_lei_015.2022_-_mesa_diretora_-_ascamves.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1655/projeto_de_lei_016.2022_-_ultilidade_publica_pata_amiga.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1656/projeto_de_lei_017.2022_-_mesa_diretora_-_13o_vereadores.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1667/projeto_de_lei__018.2022_-_jaconias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1668/projeto_de_lei_019.2022_-_ademir.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_lei_020.2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1676/projeto_de_lei_no021-2022_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1677/projeto_de_lei_n022-2022_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1679/projeto_de_lei_023-2022_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1680/projeto_de_lei_024-2022_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1689/projeto_de_lei_n025-2022_-_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_no_026-2022_-_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_n028-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1705/projeto_de_lei_n029-2022_divulgacao_de_dados_do_conselhos_municipais_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1707/projeto_de_lei_no_030-_2022_-_prefeito_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1708/projeto_de_lei_no_031-2022_-_prefeito_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1709/projeto_de_lei_no_032-2022_-_prefeito_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1710/projeto_de_lei_n033_-_prefeito_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1715/projeto_de_lei_no034-2022_wanderson-programa_bairro_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1719/projeto_de_lei_n035-2022_-_bruno_teofilo_-cria_o_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1717/projeto_de_lei_n036-2022_-_bruno_teofilo_-_abertura_de_credito_adicoinal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1718/projeto_de_lei_n037-2022_-_bruno_teofilo_-abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_no_038-2022_-_denis_pereira_amancio_-_utilidade_publica_ao_sindicato_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1721/projeto_de_lei_no_039-2022_-_eleandro_reis_konoski-_institui_no_municipio_a_comenda_valdicio_barbosa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_no_040-2022_-_eleandro_reis_konoski_-_calendario_oficial_de_eventos_-_dia_do_agricultor.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1730/projeto_de_lei_no_041-2022_-_programa_de_desconto_do_iptu_para_imoveis_com_energia_solar_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1732/projeto_de_lei_no_042-2022-_violencia_contra_servidores_publicos_-_denis.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1733/projeto_de_lei_no_043-2022_-_autoriza_doacao_e_uso_de_area_publica_e_da_outras_providencias_-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1734/projeto_de_lei_no_044-2022_-_majora_ticket_alimentacao_ressarcido_-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1735/projeto_de_lei_no_045-2022_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_no_046-2022_-_regulamenta_vencimento_dos_agentes_comunitarios_da_saude_e_agentes_de_combate_a_endemias_-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1741/projeto_de_lei_no_047-2022_-_abertura_de_credito_adicional_especial-_prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_lei_no_048-2022_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_no_049-2022_-_altera_dispositivo_da_lei_municipal_no_1.490_-_abertura_de_credito_adicional_especial-_prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_no_050-2022_abertura_de_credito_adicional_especial-_prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_no_051.2022_-_revoga_lei_municipal_no_1.393-2019_e_dispoe_sobre_o_funcionamento_do_mercado_publico_-_prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_no_052.2022_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2023-_prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1754/projeto_de_lei_no_053-2022_-_plano_de_amortizacao_do_deficit_atuarial_e_estabelece_a_taxa_de_administracao_-_prefeito_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1763/projeto_de_lei_no_054-2022_-_prefeito_bruno_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1764/projeto_de_lei_no_055-2022-_prefeito_bruno_-_projeto_kit_lanche_-_mais_saude.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1766/projeto_de_lei_no_056-2022_-_autoriza_abertura_de_credito_adicional_especial_-_prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1772/projeto_de_lei_no_057-2022_-executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1775/projeto_de_lei_no_058-2022-_ze_queiroz_-_dispoe_sobre_a_protecao_de_consciencia_e_de_crenca_nas_instituicoes_religiosas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1782/projeto_de_lei_n_059-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_no_060-2022_-_institui_o_dia_municipal_de_luta_pela_conscientizacao_do_cancer_de_mama_e_pela_prevencao_precoce_denominado_cuide-se_mulher..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1784/projeto_de_lei_no_061-2022_-_viagem_a_servico_e_concessao_de_diaria_a_servidores_efetivos_eletivos_cedidos_contratados_e_comissionados.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1804/projeto_de_lei_no_062-2022-_cria_o_programa_de_incentivo_a_doacao_de_cabelos_para_pessoas_em_tratamento_de_cancer_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei_no_063-2022-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_no_064-2022_-dispoe_sobre_o_programa_de_apadrinhamento_de_criancas_e_adolescentes_em_servicos_de_acolhimento_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_no_066-2022-_autoriza_o_poder_executivo_a_conceder_cesta_natalina_aos_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1811/projeto_de_lei_no_067-2022_-_estima_a_receita_e_fixa_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2023_-_completo_mq.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1838/projeto_de_lei_no_068-2022_-_reestruturacao_do_conselho_municipal_de_seguranca_alimentar_e_nutricional_de_pedro_canario-es_-_comsea.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1841/projeto_de_lei_no_069-2022-_eleandro_e_wanderson__-_insere_no_calendario_oficial_de_eventos_do_municipio_de_pedro_canario_o_dia_do_empreendedor_a_ser_promovido_anualmente_no_dia_10_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1839/projeto_de_lei_no_070-2022_-_dispoe_sobre_instalacao_de_cameras_de_monitoramento_de_seguranca_nos_portoes_e_dependencias_nas_escolas_publicas_municipais_e_cercanias.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1840/projeto_de_lei_no_071-2022_-_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_no_072-2022_-_revoga_lei_municipais_no_1.493-2022_e_no_1.499-2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1847/projeto_de_lei_no_073-2022_-_determina_a_reversao_ao_patrimonio_publico_do_municipio_de_imovel_localizado_no_bairro_boa_vista_doado_ao_lions_clube_de_pedro_canario..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1850/projeto_de_lei_no_074-2022_-_acresce_o_art._19-a_a_lei_municipal_no_949-2010_instituindo_o_auxilio-aluguel_aos_desalojados_de_imoveis_interditados_pela_defesa_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_de_lei_substitutivo_07.2022_-_ze_queiroz_-_normas_de_linguagem_culta.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1756/projeto_de_lei_substitutivo_no_043.2022_-_autoriza_doacao_e_uso_de_area_publica_-prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1846/projeto_de_lei_substitutivo_no_051-2022_-_revoga_e_altera_dispositivos_da_lei_municipal_no_1.393-2019_que_dispoe_sobre_o_funcionamento_do_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1851/projeto_de_lei_substitutuvo_no_066-2022__cestas_natalinas_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1853/projeto_de_lei_substituvo_no059-2022__-_programa_de_incentivo_fiscal.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1852/projeto_de_lei_substitutuvo_no_066-2022__cestas_natalinas_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1626/projeto_de_resolucao_02.2022_-_wanderson_-banco_de_ideias.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_resolucao_substitutivo_no_002-2022_-_institui_o_banco_de_ideias_legislativas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1771/projeto_de_emenda_no001-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1671/requerimento_n001-2022_demizinho.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1678/requerimento_002-2022_voto_de_louvor_ao_dia_das_maes.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_003-2022_voto_de_louvor_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1706/requerimento_voto_de_louvor_n004-2022_-_renato_e_denis.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_n005-2022_todos_os_vereadores__copia_integral_da_prestacao_de_contas_de_todo_recurso_do_hospital_menino_jesus.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1755/requerimento_no_006.2022_-_voto_de_louvor_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_no_007-2022_-_eleandro_-_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1769/requerimento_no008-2022_voto_de_louvor_-_denis_e_kel.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1780/requerimento_no009-2022_voto_de_louvor_-_vereadores_lucas_e_sirlande.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_no010-2022_-_voto_de_louvor_-_denis_pereira_amancio.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1781/requerimento_no012-2022_voto_de_louvor_-_vereador_wanderson.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_no013-2022_-_voto_de_louvor_-_renato.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1790/requerimento_no014-2022-_voto_de_louvor_-eleandro.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1789/requrimento_no015-2022_-_wanderson__-_voto_de_louvor_ao_grupo_magnificat.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_no016-2022-_voto_de_louvor_-_ademir.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1793/requerimento_no017-2022_-_voto_de_louvor__-_kelsat_-_empresarios.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1794/requrimento_no018-2022_-_voto_de_louvor_-_kelsat_-_vereador_armandinho_fontoura.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1795/requerimento_no019-2022-_voto_de_louvor__-_kelsat_-_denner_januario_da_silva.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1796/requerimento_no020-2022_-_voto_de_louvor_-_kelsat_-_dr._lucas_scaramussa.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1797/requerimento_no_021-2022_-_voto_de_louvor_-_kelsat_-_lorenzo_silva_pazolini.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1798/requerimento_no022_-_voto_de_louvor__-_kelsat_-_alexandre_araujo_marcal.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_no023-2022-_voto_de_louvor_-_kelsat_-_pablo_aurino_ramos_araujo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1825/requerimento_no_024-2022_-_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_no_025-2022_-_requer_sessao_itinerante_na_comunidade_de_taquaras_no_dia_15.12.2022_na_creche_taiara_crulhe..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1803/veto_no_002-2022-_veto_parcial_ao_projeto_de_lei_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1670/veto_n001-2022_bruno_teofilo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1620/01.2022_-_indicacao_-_wanderson_-_manutencao_calcamentos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1621/02.2022_-_indicacao_-_wanderson_-_reforma_da_pracinha_do_quiabo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1622/03.2022_-_indicacao_-_jose_queiroz_-_transmissao_ao_vivo_licitacoes_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1628/042022_-_indicacao_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1629/indicacao_05.2022_-_eleandro_renato_denis_e_wanderson_-_internet_5g.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1630/indicacao_06.2022_-_ze_queiroz_-_proibicao_na_rede_municipal_de_linguagem_neutra_ou_dialeto_nao_binario.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1631/indicacao_07.2022_-_wanderson_-_portal_na_entrada_da_cidade_com_bem_vindo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1632/indicacao_08.2022_-_wanderson_-_vacinacao_das_criancas_na_escola.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1639/indicacao_09.2022_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1640/indicacao_010.2022_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1633/indicacao_11.2022_-_denis_-_curso_pra_concurso_da_policia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1634/indicacao_13.2022_-_denis_amancio_-_construcao_de_laje_e_vulcanizacao_das_covas_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1643/indicacao_014.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1644/indicacao_015.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1645/indicacao_016.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1646/indicacao_017.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1647/indicacao_018.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1651/indicacao_021.2022_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1652/indicacao_022.2022_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1653/indicacao_023.2022_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1661/indicacao_024.2022_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1662/indicacao_025.2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1663/indicacao_026.2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1664/indicacao_027.2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1665/indicacao_028.2022_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1666/indicacao_029.2022_-_jose_queiroz_e_ademir.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1673/indicacao_031-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1674/indicacao_032-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1675/indicacao_033-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_034-2022_eleandro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_035-2022_eleandro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1685/indicacao_036-2022_eleandro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1681/indicacao_037-2022-cracha_p_agentes_de_saude_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1682/indicacao_038-2022-modificar_o_transito_no_centro_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1697/indicacao_039-2022_-_fiscalizacao_de_cabines_de_pintura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1692/indicacao_040-2022-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1693/indicacao_041-2022_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1699/indicacao_042-2022_kelsat.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1694/indicacao_043-2022-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1695/indicaca0_044-2022-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1696/indicacao_045-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1700/indicacao_no_046-2022_-_placar_eletronico_-_luquinhas_baiense.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1701/indicacao_no_047-2022_-_beneficios_no_uso_do_revsol_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_no_048-2022_-_aplicacao_de_revsol-estrada_do_meio-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1703/indicacao_no_049-2022_-_aplicacao_de_revsol-_floresta_do_sul_x_montanha-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1704/indicacao_no_050-2022_-_projeto_de_insencao_de_iptu_para_templos_religiosos_-_denis.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1711/indicacao_n051-2022_kelsat_-_extensao_da_casa_do_cidadao_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1712/indicacao_n052-2022_denis_-_cria_projeto_que_isente_o_iptu_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_no053-2022_ze_queiroz_multirao_de_limpeza_de_terrenos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1713/indicacao_n054-2022_demizinho_-desapropriacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1723/indicacao_no_055-_2022_-_centro_de_distribuicao_revsol_em_pedro_canario_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1724/indicacao_no_056-_2022_-_construcao_de_mini_ramp_na_lagoa_augusto_ruschi_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1725/indicacao_no_057-_2022_-_construcao_de_mirante_na_av._salvador-_bairro_boa_vista_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1726/indicacao_no_058-_2022_-_patrolamento_bairro_vista_alegre_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1727/indicacao_no_059-_2022_-_aplicacao_do_revsol_na_rua_gerson_ribeiro_de_souza_e_rua_martins-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1728/indicacao_no_060-_2022_-_aplicacao_de_revsol_floresta_do_sul_x_pinheiros_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1731/indicacao_no_061-2022_-__desconto_de_iptu_para_imoveis_que_utilizem_energia_solar_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1729/indicacao_no_062-2022_-_projeto_bolsa_escolar_para_alunos_de_familia_em_vulnerabilidade_-_renato.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1739/indicacao_no063-2022_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1740/indicacao_no064-2022_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1737/indicacao_no_065.2022_-_quadra_de_grama_sintetica_no_bairro_camata-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1738/indicacao_no_066.2022_-_que_o_poder_executivo_municipal_viabilize_tumulo_social_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1747/indicacao_no_067-2022_-_construcao_de_calcada_-_pestalozzi-_denis_pereira_amancio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1748/inidicacao_no_068-2022_-_aquisicao_de_materiais_de_fonoaudiologia_para_fonoterapia_-_denis_e_wanderson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1749/indicacao_no_069-2022_-_limpeza_e_manutencao_dos_bueiros_de_escoamento_de_agua_pluvial-_bairro_novo_horizonte_-_denis.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1750/indicacao_no_070-2022_-__estrutura_fisicacrecheamelia_lucas_para_o_projeto_cristal_orquestra-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1757/indicacao_n071-2022_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1751/indicacao_no_072-2022_-_luquinhas_-_instalacao_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1752/indicacao_no_073.2022_-_mutirao_para_varrer_ruas_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1753/inidcacao_no_074.2022_-_painel_de_led_na_lagoa_augusto_ruschi_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_n075-2022_demizinho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1762/indicacao_n076-2022_-_denis_amancio_-_convenio_com_o_es_para_repasse_financeiro_de_polciais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1765/indicacao_no_077-2022_-_joao_amorim_-_energia_dentro_do_cemiterio_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1768/indicacao_no078-2022_-_eleandro-_pintura_e_sinalizacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1773/indicacao_no_079-_2022__-_joao_amorim_-_revitalizacao_da_av_francisco_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1779/indicacao_no_080-2022_-_nomenclatura_a_um_predio_publico_existente_ou_em_construcao_de_geraldo_piuna.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1783/indicacao_no_081-2022_-_renato_e_joao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1786/indicacao_no_082-2022_-_denis_e_wanderson_-_nome_creas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1791/indicacao_no084-2022_-_decoracao_de_natal_e_limpeza_de_via_e_marcacao_dos_meios-fios_-_kelsat.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1792/indicacao_no084-2022-_kelsat_e_joao_amorim_-_providenciar_outro_medico-_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1800/indicacao_no_085-2022-_eleandro_-_implantacao_do_scfv_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1801/indicacao_no086-2022_-_lucas_baiense-_implantacao_de_uma_cabine_da_policia_militar_no_distrito_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1836/indicacao_no_087-2022_-_solicita_automovel_pata_amiga.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1837/indicacao_no_088-2022_-_contratar_vigilantes_armados_via_empresa_de_seguranca_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1842/indicacao_089-2022_-_eleandro_-_que_providencie_junto_a_secretaria_responsavel_a_construcao_de_uma_lombada_transversal_na_rua_guarapari.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1843/indicacao_090-2022_-_eleandro_e_sirlande_-_que_sejam_envidados_todos_os_esforcos_necessarios_para_instalacao_de_bicicletarios_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1849/indicacao_no_091-2022_-_que_o_governo_estadual_empenhe_todos_os_esforcos_necessarios_para_colocar_seguranca_armada_ou_patrimonial_nas_escolas_estaduais_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1848/indicacao_no_092-2022_-_que_seja_criado_em_pedro_canario_uma_moeda_social..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2941/pauta_da_01a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2942/pauta_da_02a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2943/pauta_da_03a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2944/pauta_da_04a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2945/pauta_da_05a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2946/pauta_da_06a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2947/pauta_da_07a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2948/pauta_da_08a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2949/pauta_da_09a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2950/pauta_da_10a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2951/pauta_da_11a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2952/pauta_da_12a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2953/pauta_da_13a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2954/pauta_da_14a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2955/pauta_da_15a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2956/pauta_da_16a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2957/pauta_da_17a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2958/pauta_da_18a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2959/pauta_da_19a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2960/pauta_da_20a_sessao_ordinaria_do_2o_periodo_legislativo_da_10a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1687/projeto_de_decreto_legislativo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_decreto_legislativo_no_002.2022_-_clecio_eleandro_e_sirlande.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1760/projeto_de_decreto_legislativo_no_003.2022_-_clecio_eleandro_sirlande.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_decreto_legislativo_no_004.2022_-_clecio_eleandro_sirlande.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1822/projeto_de_decreto_no005-2022_-_demizinho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1823/projeto_de_decreto_no006-2022_-_demizinho.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1824/projeto_de_decreto_no007-2022_-_demizinho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_decreto_no08-2022_-_kel_sat.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1809/projeto_de_decreto_no09-2022_-_kel_sat.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_decreto_no010-2022_-_denis_pereira.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1812/projeto_de_decreto_no011-2022_-_denis_pereira.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1813/projeto_de_decreto_no012-2022_-_denis_pereira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_de_decreto_n013-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1831/projeto_de_decreto_no014-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1832/projeto_de_decreto_no015-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1833/projeto_de_decreto_no016-2022_-_jaconias.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1834/projeto_de_decreto_no017-2022_-_jaconias.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1835/projeto_de_decreto_no018-2022_-_jaconias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1814/projeto_de_decreto_no19-2022_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1815/projeto_de_decreto_no20-2022_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1820/projeto_de_decreto_no021-2022_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1821/projeto_de_decreto_no022-2022_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1816/projeto_de_decreto_no023-2022_-_lucas_baiense.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1817/projeto_de_decreto_no024-2022_-_lucas_baiense.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1826/projeto_de_decreto_no025-2022_-_renato_taquaras.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1827/projeto_de_decreto_no026-2022_-_renato_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1818/projeto_de_decreto_no027-2022_-_sirlande_oliveira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1819/projeto_de_decreto_no028-2022_-_sirlande_oliveira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1828/projeto_de_decreto_legislativo_no_029-2022_-_wanderson_-_pedro_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1829/projeto_de_decreto_legislativo_no_030-2022_-wanderson_-_benedito_ribeiro_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_complementar_no_001-2022_-_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei_no_065-2022-_dispoe_sobre_o_incentivo_fiscal_para_industrias-empresas_que_detenham_unidade_fabril_na_circunscricao_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1623/projeto_de_lei_02.2022_-_wanderson_-_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1624/projeto_de_lei_03.2022_-_jose_queiroz_-_transmissao_ao_vivo_licitacoes_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1635/projeto_de_lei_04.2022_-_lucas_vasconcellos_-_esterelizacao_de_caninos_e_felinos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1636/projeto_de_lei_05.2022_-_lucas_vasconcellos_-_faixa_nao_edificavel.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1637/projeto_de_lei_06.2022_-_jose_queiroz_-_inexigibilidade_de_comprovante_de_vacina.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1638/projeto_de_lei_07.2022_-_jose_queiroz_-_medidas_voltada_pra_comunicacao_escolar.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1642/projeto_de_lei_008.2022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1641/projeto_de_lei_009.2022_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1649/pl_010.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/2011/projeto_de_lei_no_011-2022_-_dispoe_sobre_o_fim_do_uso_obrigatorio_de_mascaras_no_municipio_de_pedro_canario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1659/projeto_de_lei_012.2022_-_limpeza_de_terreno_baldio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1654/projeto_de_lei_013.2022_-_cria_o_cac_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1657/projeto_de_lei_014.2022_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1658/projeto_de_lei_015.2022_-_mesa_diretora_-_ascamves.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1655/projeto_de_lei_016.2022_-_ultilidade_publica_pata_amiga.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1656/projeto_de_lei_017.2022_-_mesa_diretora_-_13o_vereadores.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1667/projeto_de_lei__018.2022_-_jaconias.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1668/projeto_de_lei_019.2022_-_ademir.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1669/projeto_de_lei_020.2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1676/projeto_de_lei_no021-2022_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1677/projeto_de_lei_n022-2022_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1679/projeto_de_lei_023-2022_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1680/projeto_de_lei_024-2022_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1689/projeto_de_lei_n025-2022_-_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_no_026-2022_-_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_n028-2022_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1705/projeto_de_lei_n029-2022_divulgacao_de_dados_do_conselhos_municipais_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1707/projeto_de_lei_no_030-_2022_-_prefeito_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1708/projeto_de_lei_no_031-2022_-_prefeito_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1709/projeto_de_lei_no_032-2022_-_prefeito_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1710/projeto_de_lei_n033_-_prefeito_bruno_teofilo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1715/projeto_de_lei_no034-2022_wanderson-programa_bairro_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1719/projeto_de_lei_n035-2022_-_bruno_teofilo_-cria_o_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1717/projeto_de_lei_n036-2022_-_bruno_teofilo_-_abertura_de_credito_adicoinal.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1718/projeto_de_lei_n037-2022_-_bruno_teofilo_-abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_no_038-2022_-_denis_pereira_amancio_-_utilidade_publica_ao_sindicato_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1721/projeto_de_lei_no_039-2022_-_eleandro_reis_konoski-_institui_no_municipio_a_comenda_valdicio_barbosa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_no_040-2022_-_eleandro_reis_konoski_-_calendario_oficial_de_eventos_-_dia_do_agricultor.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1730/projeto_de_lei_no_041-2022_-_programa_de_desconto_do_iptu_para_imoveis_com_energia_solar_-_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1732/projeto_de_lei_no_042-2022-_violencia_contra_servidores_publicos_-_denis.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1733/projeto_de_lei_no_043-2022_-_autoriza_doacao_e_uso_de_area_publica_e_da_outras_providencias_-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1734/projeto_de_lei_no_044-2022_-_majora_ticket_alimentacao_ressarcido_-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1735/projeto_de_lei_no_045-2022_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_no_046-2022_-_regulamenta_vencimento_dos_agentes_comunitarios_da_saude_e_agentes_de_combate_a_endemias_-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1741/projeto_de_lei_no_047-2022_-_abertura_de_credito_adicional_especial-_prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1742/projeto_de_lei_no_048-2022_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_no_049-2022_-_altera_dispositivo_da_lei_municipal_no_1.490_-_abertura_de_credito_adicional_especial-_prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_no_050-2022_abertura_de_credito_adicional_especial-_prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_no_051.2022_-_revoga_lei_municipal_no_1.393-2019_e_dispoe_sobre_o_funcionamento_do_mercado_publico_-_prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_no_052.2022_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2023-_prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1754/projeto_de_lei_no_053-2022_-_plano_de_amortizacao_do_deficit_atuarial_e_estabelece_a_taxa_de_administracao_-_prefeito_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1763/projeto_de_lei_no_054-2022_-_prefeito_bruno_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1764/projeto_de_lei_no_055-2022-_prefeito_bruno_-_projeto_kit_lanche_-_mais_saude.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1766/projeto_de_lei_no_056-2022_-_autoriza_abertura_de_credito_adicional_especial_-_prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1772/projeto_de_lei_no_057-2022_-executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1775/projeto_de_lei_no_058-2022-_ze_queiroz_-_dispoe_sobre_a_protecao_de_consciencia_e_de_crenca_nas_instituicoes_religiosas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1782/projeto_de_lei_n_059-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_no_060-2022_-_institui_o_dia_municipal_de_luta_pela_conscientizacao_do_cancer_de_mama_e_pela_prevencao_precoce_denominado_cuide-se_mulher..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1784/projeto_de_lei_no_061-2022_-_viagem_a_servico_e_concessao_de_diaria_a_servidores_efetivos_eletivos_cedidos_contratados_e_comissionados.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1804/projeto_de_lei_no_062-2022-_cria_o_programa_de_incentivo_a_doacao_de_cabelos_para_pessoas_em_tratamento_de_cancer_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei_no_063-2022-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_no_064-2022_-dispoe_sobre_o_programa_de_apadrinhamento_de_criancas_e_adolescentes_em_servicos_de_acolhimento_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_no_066-2022-_autoriza_o_poder_executivo_a_conceder_cesta_natalina_aos_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1811/projeto_de_lei_no_067-2022_-_estima_a_receita_e_fixa_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2023_-_completo_mq.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1838/projeto_de_lei_no_068-2022_-_reestruturacao_do_conselho_municipal_de_seguranca_alimentar_e_nutricional_de_pedro_canario-es_-_comsea.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1841/projeto_de_lei_no_069-2022-_eleandro_e_wanderson__-_insere_no_calendario_oficial_de_eventos_do_municipio_de_pedro_canario_o_dia_do_empreendedor_a_ser_promovido_anualmente_no_dia_10_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1839/projeto_de_lei_no_070-2022_-_dispoe_sobre_instalacao_de_cameras_de_monitoramento_de_seguranca_nos_portoes_e_dependencias_nas_escolas_publicas_municipais_e_cercanias.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1840/projeto_de_lei_no_071-2022_-_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1845/projeto_de_lei_no_072-2022_-_revoga_lei_municipais_no_1.493-2022_e_no_1.499-2022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1847/projeto_de_lei_no_073-2022_-_determina_a_reversao_ao_patrimonio_publico_do_municipio_de_imovel_localizado_no_bairro_boa_vista_doado_ao_lions_clube_de_pedro_canario..pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1850/projeto_de_lei_no_074-2022_-_acresce_o_art._19-a_a_lei_municipal_no_949-2010_instituindo_o_auxilio-aluguel_aos_desalojados_de_imoveis_interditados_pela_defesa_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1660/projeto_de_lei_substitutivo_07.2022_-_ze_queiroz_-_normas_de_linguagem_culta.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1756/projeto_de_lei_substitutivo_no_043.2022_-_autoriza_doacao_e_uso_de_area_publica_-prefeito_bruno.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1846/projeto_de_lei_substitutivo_no_051-2022_-_revoga_e_altera_dispositivos_da_lei_municipal_no_1.393-2019_que_dispoe_sobre_o_funcionamento_do_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1851/projeto_de_lei_substitutuvo_no_066-2022__cestas_natalinas_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1853/projeto_de_lei_substituvo_no059-2022__-_programa_de_incentivo_fiscal.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1852/projeto_de_lei_substitutuvo_no_066-2022__cestas_natalinas_1.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1626/projeto_de_resolucao_02.2022_-_wanderson_-banco_de_ideias.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1925/projeto_de_resolucao_substitutivo_no_002-2022_-_institui_o_banco_de_ideias_legislativas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1771/projeto_de_emenda_no001-2022_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1671/requerimento_n001-2022_demizinho.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1678/requerimento_002-2022_voto_de_louvor_ao_dia_das_maes.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_003-2022_voto_de_louvor_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1706/requerimento_voto_de_louvor_n004-2022_-_renato_e_denis.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_n005-2022_todos_os_vereadores__copia_integral_da_prestacao_de_contas_de_todo_recurso_do_hospital_menino_jesus.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1755/requerimento_no_006.2022_-_voto_de_louvor_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_no_007-2022_-_eleandro_-_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1769/requerimento_no008-2022_voto_de_louvor_-_denis_e_kel.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1780/requerimento_no009-2022_voto_de_louvor_-_vereadores_lucas_e_sirlande.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_no010-2022_-_voto_de_louvor_-_denis_pereira_amancio.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1781/requerimento_no012-2022_voto_de_louvor_-_vereador_wanderson.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1787/requerimento_no013-2022_-_voto_de_louvor_-_renato.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1790/requerimento_no014-2022-_voto_de_louvor_-eleandro.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1789/requrimento_no015-2022_-_wanderson__-_voto_de_louvor_ao_grupo_magnificat.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1788/requerimento_no016-2022-_voto_de_louvor_-_ademir.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1793/requerimento_no017-2022_-_voto_de_louvor__-_kelsat_-_empresarios.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1794/requrimento_no018-2022_-_voto_de_louvor_-_kelsat_-_vereador_armandinho_fontoura.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1795/requerimento_no019-2022-_voto_de_louvor__-_kelsat_-_denner_januario_da_silva.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1796/requerimento_no020-2022_-_voto_de_louvor_-_kelsat_-_dr._lucas_scaramussa.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1797/requerimento_no_021-2022_-_voto_de_louvor_-_kelsat_-_lorenzo_silva_pazolini.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1798/requerimento_no022_-_voto_de_louvor__-_kelsat_-_alexandre_araujo_marcal.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_no023-2022-_voto_de_louvor_-_kelsat_-_pablo_aurino_ramos_araujo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1825/requerimento_no_024-2022_-_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_no_025-2022_-_requer_sessao_itinerante_na_comunidade_de_taquaras_no_dia_15.12.2022_na_creche_taiara_crulhe..pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1803/veto_no_002-2022-_veto_parcial_ao_projeto_de_lei_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2022/1670/veto_n001-2022_bruno_teofilo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H232"/>
+  <dimension ref="A1:H252"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -5295,3668 +5481,4188 @@
       </c>
       <c r="G92" s="1" t="s">
         <v>390</v>
       </c>
       <c r="H92" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>392</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>10</v>
       </c>
       <c r="D93" t="s">
         <v>393</v>
       </c>
       <c r="E93" t="s">
         <v>394</v>
       </c>
       <c r="F93" t="s">
+        <v>58</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="G93" s="1" t="s">
+      <c r="H93" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>17</v>
       </c>
       <c r="D94" t="s">
         <v>393</v>
       </c>
       <c r="E94" t="s">
         <v>394</v>
       </c>
       <c r="F94" t="s">
+        <v>58</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H94" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>21</v>
       </c>
       <c r="D95" t="s">
         <v>393</v>
       </c>
       <c r="E95" t="s">
         <v>394</v>
       </c>
       <c r="F95" t="s">
-        <v>399</v>
+        <v>58</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="H95" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>26</v>
       </c>
       <c r="D96" t="s">
         <v>393</v>
       </c>
       <c r="E96" t="s">
         <v>394</v>
       </c>
       <c r="F96" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="H96" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>31</v>
       </c>
       <c r="D97" t="s">
         <v>393</v>
       </c>
       <c r="E97" t="s">
         <v>394</v>
       </c>
       <c r="F97" t="s">
-        <v>231</v>
+        <v>58</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="H97" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>36</v>
       </c>
       <c r="D98" t="s">
         <v>393</v>
       </c>
       <c r="E98" t="s">
         <v>394</v>
       </c>
       <c r="F98" t="s">
-        <v>231</v>
+        <v>58</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="H98" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>40</v>
       </c>
       <c r="D99" t="s">
         <v>393</v>
       </c>
       <c r="E99" t="s">
         <v>394</v>
       </c>
       <c r="F99" t="s">
-        <v>231</v>
+        <v>58</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="H99" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>44</v>
       </c>
       <c r="D100" t="s">
         <v>393</v>
       </c>
       <c r="E100" t="s">
         <v>394</v>
       </c>
       <c r="F100" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="H100" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>48</v>
       </c>
       <c r="D101" t="s">
         <v>393</v>
       </c>
       <c r="E101" t="s">
         <v>394</v>
       </c>
       <c r="F101" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="H101" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>53</v>
       </c>
       <c r="D102" t="s">
         <v>393</v>
       </c>
       <c r="E102" t="s">
         <v>394</v>
       </c>
       <c r="F102" t="s">
         <v>58</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="H102" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>57</v>
       </c>
       <c r="D103" t="s">
         <v>393</v>
       </c>
       <c r="E103" t="s">
         <v>394</v>
       </c>
       <c r="F103" t="s">
         <v>58</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="H103" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="D104" t="s">
         <v>393</v>
       </c>
       <c r="E104" t="s">
         <v>394</v>
       </c>
       <c r="F104" t="s">
         <v>58</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="H104" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>62</v>
       </c>
       <c r="D105" t="s">
         <v>393</v>
       </c>
       <c r="E105" t="s">
         <v>394</v>
       </c>
       <c r="F105" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="H105" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>66</v>
       </c>
       <c r="D106" t="s">
         <v>393</v>
       </c>
       <c r="E106" t="s">
         <v>394</v>
       </c>
       <c r="F106" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="H106" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>71</v>
       </c>
       <c r="D107" t="s">
         <v>393</v>
       </c>
       <c r="E107" t="s">
         <v>394</v>
       </c>
       <c r="F107" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="H107" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>75</v>
       </c>
       <c r="D108" t="s">
         <v>393</v>
       </c>
       <c r="E108" t="s">
         <v>394</v>
       </c>
+      <c r="F108" t="s">
+        <v>58</v>
+      </c>
       <c r="G108" s="1" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="H108" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>80</v>
       </c>
       <c r="D109" t="s">
         <v>393</v>
       </c>
       <c r="E109" t="s">
         <v>394</v>
       </c>
       <c r="F109" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="H109" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>84</v>
       </c>
       <c r="D110" t="s">
         <v>393</v>
       </c>
       <c r="E110" t="s">
         <v>394</v>
       </c>
       <c r="F110" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="H110" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>88</v>
       </c>
       <c r="D111" t="s">
         <v>393</v>
       </c>
       <c r="E111" t="s">
         <v>394</v>
       </c>
       <c r="F111" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="H111" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>93</v>
       </c>
       <c r="D112" t="s">
         <v>393</v>
       </c>
       <c r="E112" t="s">
         <v>394</v>
       </c>
       <c r="F112" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="H112" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>455</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" t="s">
+        <v>456</v>
+      </c>
+      <c r="E113" t="s">
         <v>457</v>
       </c>
-      <c r="B113" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F113" t="s">
-        <v>22</v>
+        <v>458</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="H113" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>101</v>
+        <v>17</v>
       </c>
       <c r="D114" t="s">
-        <v>393</v>
+        <v>456</v>
       </c>
       <c r="E114" t="s">
-        <v>394</v>
+        <v>457</v>
       </c>
       <c r="F114" t="s">
-        <v>22</v>
+        <v>462</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="H114" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>105</v>
+        <v>21</v>
       </c>
       <c r="D115" t="s">
-        <v>393</v>
+        <v>456</v>
       </c>
       <c r="E115" t="s">
-        <v>394</v>
+        <v>457</v>
       </c>
       <c r="F115" t="s">
-        <v>94</v>
+        <v>462</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="H115" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="D116" t="s">
-        <v>393</v>
+        <v>456</v>
       </c>
       <c r="E116" t="s">
-        <v>394</v>
+        <v>457</v>
       </c>
       <c r="F116" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="H116" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>113</v>
+        <v>31</v>
       </c>
       <c r="D117" t="s">
-        <v>393</v>
+        <v>456</v>
       </c>
       <c r="E117" t="s">
-        <v>394</v>
+        <v>457</v>
       </c>
       <c r="F117" t="s">
-        <v>264</v>
+        <v>231</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="H117" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>118</v>
+        <v>36</v>
       </c>
       <c r="D118" t="s">
-        <v>393</v>
+        <v>456</v>
       </c>
       <c r="E118" t="s">
-        <v>394</v>
+        <v>457</v>
       </c>
       <c r="F118" t="s">
-        <v>264</v>
+        <v>231</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="H118" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>122</v>
+        <v>40</v>
       </c>
       <c r="D119" t="s">
-        <v>393</v>
+        <v>456</v>
       </c>
       <c r="E119" t="s">
-        <v>394</v>
+        <v>457</v>
       </c>
       <c r="F119" t="s">
-        <v>476</v>
+        <v>231</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="H119" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="D120" t="s">
-        <v>393</v>
+        <v>456</v>
       </c>
       <c r="E120" t="s">
-        <v>394</v>
+        <v>457</v>
       </c>
       <c r="F120" t="s">
-        <v>476</v>
+        <v>76</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="H120" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>131</v>
+        <v>48</v>
       </c>
       <c r="D121" t="s">
-        <v>393</v>
+        <v>456</v>
       </c>
       <c r="E121" t="s">
-        <v>394</v>
+        <v>457</v>
       </c>
       <c r="F121" t="s">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H121" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>135</v>
+        <v>53</v>
       </c>
       <c r="D122" t="s">
-        <v>393</v>
+        <v>456</v>
       </c>
       <c r="E122" t="s">
-        <v>394</v>
+        <v>457</v>
       </c>
       <c r="F122" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="H122" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D123" t="s">
-        <v>489</v>
+        <v>456</v>
       </c>
       <c r="E123" t="s">
+        <v>457</v>
+      </c>
+      <c r="F123" t="s">
+        <v>58</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="F123" t="s">
+      <c r="H123" t="s">
         <v>491</v>
-      </c>
-[...4 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>492</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>428</v>
+      </c>
+      <c r="D124" t="s">
+        <v>456</v>
+      </c>
+      <c r="E124" t="s">
+        <v>457</v>
+      </c>
+      <c r="F124" t="s">
+        <v>58</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H124" t="s">
         <v>494</v>
-      </c>
-[...19 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>495</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>62</v>
+      </c>
+      <c r="D125" t="s">
+        <v>456</v>
+      </c>
+      <c r="E125" t="s">
+        <v>457</v>
+      </c>
+      <c r="F125" t="s">
+        <v>114</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H125" t="s">
         <v>497</v>
-      </c>
-[...19 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="D126" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E126" t="s">
+        <v>457</v>
+      </c>
+      <c r="F126" t="s">
+        <v>114</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="F126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H126" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D127" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E127" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F127" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="H127" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="D128" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E128" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>457</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="H128" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="D129" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E129" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F129" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="H129" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="D130" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E130" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F130" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="H130" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="D131" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E131" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F131" t="s">
-        <v>518</v>
+        <v>49</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="H131" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>48</v>
+        <v>93</v>
       </c>
       <c r="D132" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E132" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F132" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="H132" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
       <c r="D133" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E133" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F133" t="s">
-        <v>114</v>
+        <v>22</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="H133" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>57</v>
+        <v>101</v>
       </c>
       <c r="D134" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E134" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F134" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="H134" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>430</v>
+        <v>105</v>
       </c>
       <c r="D135" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E135" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F135" t="s">
         <v>94</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="H135" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="D136" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E136" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F136" t="s">
-        <v>534</v>
+        <v>94</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="H136" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="D137" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E137" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F137" t="s">
-        <v>94</v>
+        <v>264</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="H137" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="D138" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E138" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F138" t="s">
-        <v>518</v>
+        <v>264</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="H138" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="D139" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E139" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F139" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="H139" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>80</v>
+        <v>126</v>
       </c>
       <c r="D140" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E140" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F140" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="H140" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="D141" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E141" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F141" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="H141" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="D142" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="E142" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="F142" t="s">
-        <v>231</v>
+        <v>13</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="H142" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="D143" t="s">
-        <v>498</v>
+        <v>551</v>
       </c>
       <c r="E143" t="s">
-        <v>499</v>
+        <v>552</v>
       </c>
       <c r="F143" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="H143" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>97</v>
+        <v>276</v>
       </c>
       <c r="D144" t="s">
-        <v>498</v>
+        <v>551</v>
       </c>
       <c r="E144" t="s">
-        <v>499</v>
+        <v>552</v>
       </c>
       <c r="F144" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="H144" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>559</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>17</v>
+      </c>
+      <c r="D145" t="s">
+        <v>560</v>
+      </c>
+      <c r="E145" t="s">
+        <v>561</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="B145" t="s">
-[...14 lines deleted...]
-      <c r="G145" s="1" t="s">
+      <c r="H145" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>564</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>21</v>
+      </c>
+      <c r="D146" t="s">
+        <v>560</v>
+      </c>
+      <c r="E146" t="s">
+        <v>561</v>
+      </c>
+      <c r="F146" t="s">
+        <v>22</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="B146" t="s">
-[...14 lines deleted...]
-      <c r="G146" s="1" t="s">
+      <c r="H146" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>567</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>26</v>
+      </c>
+      <c r="D147" t="s">
+        <v>560</v>
+      </c>
+      <c r="E147" t="s">
+        <v>561</v>
+      </c>
+      <c r="F147" t="s">
+        <v>94</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="B147" t="s">
-[...14 lines deleted...]
-      <c r="G147" s="1" t="s">
+      <c r="H147" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>570</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>31</v>
+      </c>
+      <c r="D148" t="s">
+        <v>560</v>
+      </c>
+      <c r="E148" t="s">
+        <v>561</v>
+      </c>
+      <c r="F148" t="s">
+        <v>94</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="B148" t="s">
-[...14 lines deleted...]
-      <c r="G148" s="1" t="s">
+      <c r="H148" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>573</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>36</v>
+      </c>
+      <c r="D149" t="s">
+        <v>560</v>
+      </c>
+      <c r="E149" t="s">
+        <v>561</v>
+      </c>
+      <c r="F149" t="s">
+        <v>22</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="B149" t="s">
-[...14 lines deleted...]
-      <c r="G149" s="1" t="s">
+      <c r="H149" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>576</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>40</v>
+      </c>
+      <c r="D150" t="s">
+        <v>560</v>
+      </c>
+      <c r="E150" t="s">
+        <v>561</v>
+      </c>
+      <c r="F150" t="s">
+        <v>22</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="B150" t="s">
-[...14 lines deleted...]
-      <c r="G150" s="1" t="s">
+      <c r="H150" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>579</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>44</v>
+      </c>
+      <c r="D151" t="s">
+        <v>560</v>
+      </c>
+      <c r="E151" t="s">
+        <v>561</v>
+      </c>
+      <c r="F151" t="s">
         <v>580</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>581</v>
       </c>
       <c r="H151" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>583</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>135</v>
+        <v>48</v>
       </c>
       <c r="D152" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E152" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F152" t="s">
-        <v>491</v>
+        <v>13</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H152" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>586</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="D153" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E153" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F153" t="s">
-        <v>491</v>
+        <v>114</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>587</v>
       </c>
       <c r="H153" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>142</v>
+        <v>57</v>
       </c>
       <c r="D154" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E154" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F154" t="s">
-        <v>491</v>
+        <v>67</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="H154" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>146</v>
+        <v>428</v>
       </c>
       <c r="D155" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E155" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F155" t="s">
-        <v>491</v>
+        <v>94</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="H155" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>150</v>
+        <v>62</v>
       </c>
       <c r="D156" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E156" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F156" t="s">
-        <v>13</v>
+        <v>596</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="H156" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>154</v>
+        <v>66</v>
       </c>
       <c r="D157" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E157" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F157" t="s">
-        <v>491</v>
+        <v>94</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="H157" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>158</v>
+        <v>71</v>
       </c>
       <c r="D158" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E158" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F158" t="s">
-        <v>491</v>
+        <v>580</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="H158" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>162</v>
+        <v>75</v>
       </c>
       <c r="D159" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E159" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F159" t="s">
-        <v>491</v>
+        <v>606</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="H159" t="s">
-        <v>585</v>
+        <v>608</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>166</v>
+        <v>80</v>
       </c>
       <c r="D160" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E160" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F160" t="s">
-        <v>58</v>
+        <v>580</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="H160" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>170</v>
+        <v>84</v>
       </c>
       <c r="D161" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E161" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F161" t="s">
-        <v>114</v>
+        <v>89</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="H161" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>174</v>
+        <v>88</v>
       </c>
       <c r="D162" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E162" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F162" t="s">
-        <v>114</v>
+        <v>231</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="H162" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>178</v>
+        <v>93</v>
       </c>
       <c r="D163" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E163" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F163" t="s">
-        <v>22</v>
+        <v>553</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="H163" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>182</v>
+        <v>97</v>
       </c>
       <c r="D164" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E164" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F164" t="s">
-        <v>58</v>
+        <v>553</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="H164" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>186</v>
+        <v>101</v>
       </c>
       <c r="D165" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E165" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F165" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="H165" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>190</v>
+        <v>105</v>
       </c>
       <c r="D166" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E166" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F166" t="s">
-        <v>491</v>
+        <v>13</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="H166" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>194</v>
+        <v>109</v>
       </c>
       <c r="D167" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E167" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F167" t="s">
-        <v>491</v>
+        <v>13</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="H167" t="s">
-        <v>585</v>
+        <v>632</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>198</v>
+        <v>113</v>
       </c>
       <c r="D168" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E168" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F168" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="H168" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>202</v>
+        <v>118</v>
       </c>
       <c r="D169" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E169" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F169" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="H169" t="s">
-        <v>585</v>
+        <v>638</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>206</v>
+        <v>126</v>
       </c>
       <c r="D170" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E170" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F170" t="s">
-        <v>491</v>
+        <v>114</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="H170" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>210</v>
+        <v>131</v>
       </c>
       <c r="D171" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E171" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F171" t="s">
-        <v>491</v>
+        <v>538</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="H171" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>214</v>
+        <v>135</v>
       </c>
       <c r="D172" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E172" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F172" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="H172" t="s">
-        <v>601</v>
+        <v>647</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>218</v>
+        <v>138</v>
       </c>
       <c r="D173" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E173" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F173" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="H173" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>222</v>
+        <v>142</v>
       </c>
       <c r="D174" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E174" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F174" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="H174" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>226</v>
+        <v>146</v>
       </c>
       <c r="D175" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E175" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F175" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="H175" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>230</v>
+        <v>150</v>
       </c>
       <c r="D176" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E176" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F176" t="s">
-        <v>491</v>
+        <v>13</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="H176" t="s">
-        <v>585</v>
+        <v>657</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>235</v>
+        <v>154</v>
       </c>
       <c r="D177" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E177" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F177" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="H177" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>239</v>
+        <v>158</v>
       </c>
       <c r="D178" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E178" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F178" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="H178" t="s">
-        <v>585</v>
+        <v>663</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>243</v>
+        <v>162</v>
       </c>
       <c r="D179" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E179" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F179" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="H179" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>247</v>
+        <v>166</v>
       </c>
       <c r="D180" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E180" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F180" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="H180" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>662</v>
+        <v>669</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>251</v>
+        <v>170</v>
       </c>
       <c r="D181" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E181" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F181" t="s">
-        <v>491</v>
+        <v>114</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>663</v>
+        <v>670</v>
       </c>
       <c r="H181" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>255</v>
+        <v>174</v>
       </c>
       <c r="D182" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E182" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F182" t="s">
-        <v>231</v>
+        <v>114</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
       <c r="H182" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>259</v>
+        <v>178</v>
       </c>
       <c r="D183" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E183" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F183" t="s">
-        <v>491</v>
+        <v>22</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="H183" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>263</v>
+        <v>182</v>
       </c>
       <c r="D184" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E184" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F184" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="H184" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>268</v>
+        <v>186</v>
       </c>
       <c r="D185" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E185" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F185" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
       <c r="H185" t="s">
-        <v>585</v>
+        <v>683</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>272</v>
+        <v>190</v>
       </c>
       <c r="D186" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E186" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F186" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="H186" t="s">
-        <v>678</v>
+        <v>686</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>280</v>
+        <v>194</v>
       </c>
       <c r="D187" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E187" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F187" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="H187" t="s">
-        <v>681</v>
+        <v>647</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>682</v>
+        <v>689</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>284</v>
+        <v>198</v>
       </c>
       <c r="D188" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E188" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F188" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="H188" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>288</v>
+        <v>202</v>
       </c>
       <c r="D189" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E189" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F189" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="H189" t="s">
-        <v>687</v>
+        <v>647</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>293</v>
+        <v>206</v>
       </c>
       <c r="D190" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E190" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F190" t="s">
-        <v>689</v>
+        <v>553</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="H190" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>297</v>
+        <v>210</v>
       </c>
       <c r="D191" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E191" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F191" t="s">
-        <v>231</v>
+        <v>553</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="H191" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>301</v>
+        <v>214</v>
       </c>
       <c r="D192" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E192" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F192" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="H192" t="s">
-        <v>697</v>
+        <v>663</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>305</v>
+        <v>218</v>
       </c>
       <c r="D193" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E193" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F193" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="H193" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>309</v>
+        <v>222</v>
       </c>
       <c r="D194" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E194" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F194" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="H194" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>313</v>
+        <v>226</v>
       </c>
       <c r="D195" t="s">
-        <v>498</v>
+        <v>560</v>
       </c>
       <c r="E195" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="F195" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="H195" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>40</v>
+        <v>230</v>
       </c>
       <c r="D196" t="s">
-        <v>708</v>
+        <v>560</v>
       </c>
       <c r="E196" t="s">
-        <v>709</v>
+        <v>561</v>
       </c>
       <c r="F196" t="s">
-        <v>22</v>
+        <v>553</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="H196" t="s">
-        <v>711</v>
+        <v>647</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="D197" t="s">
-        <v>708</v>
+        <v>560</v>
       </c>
       <c r="E197" t="s">
-        <v>709</v>
+        <v>561</v>
       </c>
       <c r="F197" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="H197" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>218</v>
+        <v>239</v>
       </c>
       <c r="D198" t="s">
-        <v>708</v>
+        <v>560</v>
       </c>
       <c r="E198" t="s">
-        <v>709</v>
+        <v>561</v>
       </c>
       <c r="F198" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H198" t="s">
-        <v>717</v>
+        <v>647</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>718</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>222</v>
+        <v>243</v>
       </c>
       <c r="D199" t="s">
-        <v>708</v>
+        <v>560</v>
       </c>
       <c r="E199" t="s">
-        <v>709</v>
+        <v>561</v>
       </c>
       <c r="F199" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>719</v>
       </c>
       <c r="H199" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>721</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D200" t="s">
-        <v>708</v>
+        <v>560</v>
       </c>
       <c r="E200" t="s">
-        <v>709</v>
+        <v>561</v>
       </c>
       <c r="F200" t="s">
-        <v>491</v>
+        <v>22</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>722</v>
       </c>
       <c r="H200" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>724</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>280</v>
+        <v>251</v>
       </c>
       <c r="D201" t="s">
-        <v>708</v>
+        <v>560</v>
       </c>
       <c r="E201" t="s">
-        <v>709</v>
+        <v>561</v>
       </c>
       <c r="F201" t="s">
-        <v>491</v>
+        <v>553</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>725</v>
       </c>
       <c r="H201" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>727</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>17</v>
+        <v>255</v>
       </c>
       <c r="D202" t="s">
+        <v>560</v>
+      </c>
+      <c r="E202" t="s">
+        <v>561</v>
+      </c>
+      <c r="F202" t="s">
+        <v>231</v>
+      </c>
+      <c r="G202" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="E202" t="s">
+      <c r="H202" t="s">
         <v>729</v>
-      </c>
-[...7 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>730</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>259</v>
+      </c>
+      <c r="D203" t="s">
+        <v>560</v>
+      </c>
+      <c r="E203" t="s">
+        <v>561</v>
+      </c>
+      <c r="F203" t="s">
+        <v>553</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H203" t="s">
         <v>732</v>
-      </c>
-[...19 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>733</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>263</v>
+      </c>
+      <c r="D204" t="s">
+        <v>560</v>
+      </c>
+      <c r="E204" t="s">
+        <v>561</v>
+      </c>
+      <c r="F204" t="s">
+        <v>94</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="B204" t="s">
-[...5 lines deleted...]
-      <c r="D204" t="s">
+      <c r="H204" t="s">
         <v>735</v>
-      </c>
-[...10 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>10</v>
+        <v>268</v>
       </c>
       <c r="D205" t="s">
-        <v>740</v>
+        <v>560</v>
       </c>
       <c r="E205" t="s">
-        <v>741</v>
+        <v>561</v>
       </c>
       <c r="F205" t="s">
-        <v>742</v>
+        <v>553</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="H205" t="s">
-        <v>744</v>
+        <v>647</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>10</v>
+        <v>272</v>
       </c>
       <c r="D206" t="s">
-        <v>746</v>
+        <v>560</v>
       </c>
       <c r="E206" t="s">
-        <v>747</v>
+        <v>561</v>
       </c>
       <c r="F206" t="s">
-        <v>231</v>
+        <v>553</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>748</v>
+        <v>739</v>
       </c>
       <c r="H206" t="s">
-        <v>749</v>
+        <v>740</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>750</v>
+        <v>741</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>17</v>
+        <v>280</v>
       </c>
       <c r="D207" t="s">
-        <v>746</v>
+        <v>560</v>
       </c>
       <c r="E207" t="s">
-        <v>747</v>
+        <v>561</v>
       </c>
       <c r="F207" t="s">
-        <v>751</v>
+        <v>553</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="H207" t="s">
-        <v>753</v>
+        <v>743</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>754</v>
+        <v>744</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>21</v>
+        <v>284</v>
       </c>
       <c r="D208" t="s">
+        <v>560</v>
+      </c>
+      <c r="E208" t="s">
+        <v>561</v>
+      </c>
+      <c r="F208" t="s">
+        <v>553</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H208" t="s">
         <v>746</v>
-      </c>
-[...10 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>26</v>
+        <v>288</v>
       </c>
       <c r="D209" t="s">
-        <v>746</v>
+        <v>560</v>
       </c>
       <c r="E209" t="s">
-        <v>747</v>
+        <v>561</v>
       </c>
       <c r="F209" t="s">
-        <v>758</v>
+        <v>553</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>759</v>
+        <v>748</v>
       </c>
       <c r="H209" t="s">
-        <v>760</v>
+        <v>749</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>761</v>
+        <v>750</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>31</v>
+        <v>293</v>
       </c>
       <c r="D210" t="s">
-        <v>746</v>
+        <v>560</v>
       </c>
       <c r="E210" t="s">
-        <v>747</v>
+        <v>561</v>
       </c>
       <c r="F210" t="s">
-        <v>534</v>
+        <v>751</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="H210" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>36</v>
+        <v>297</v>
       </c>
       <c r="D211" t="s">
-        <v>746</v>
+        <v>560</v>
       </c>
       <c r="E211" t="s">
-        <v>747</v>
+        <v>561</v>
       </c>
       <c r="F211" t="s">
-        <v>13</v>
+        <v>231</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
       <c r="H211" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>40</v>
+        <v>301</v>
       </c>
       <c r="D212" t="s">
-        <v>746</v>
+        <v>560</v>
       </c>
       <c r="E212" t="s">
-        <v>747</v>
+        <v>561</v>
       </c>
       <c r="F212" t="s">
-        <v>114</v>
+        <v>553</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="H212" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>44</v>
+        <v>305</v>
       </c>
       <c r="D213" t="s">
-        <v>746</v>
+        <v>560</v>
       </c>
       <c r="E213" t="s">
-        <v>747</v>
+        <v>561</v>
       </c>
       <c r="F213" t="s">
-        <v>76</v>
+        <v>553</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
       <c r="H213" t="s">
-        <v>772</v>
+        <v>762</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>48</v>
+        <v>309</v>
       </c>
       <c r="D214" t="s">
-        <v>746</v>
+        <v>560</v>
       </c>
       <c r="E214" t="s">
-        <v>747</v>
+        <v>561</v>
       </c>
       <c r="F214" t="s">
-        <v>774</v>
+        <v>553</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>775</v>
+        <v>764</v>
       </c>
       <c r="H214" t="s">
-        <v>776</v>
+        <v>765</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>777</v>
+        <v>766</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>53</v>
+        <v>313</v>
       </c>
       <c r="D215" t="s">
-        <v>746</v>
+        <v>560</v>
       </c>
       <c r="E215" t="s">
-        <v>747</v>
+        <v>561</v>
       </c>
       <c r="F215" t="s">
-        <v>58</v>
+        <v>553</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>778</v>
+        <v>767</v>
       </c>
       <c r="H215" t="s">
-        <v>779</v>
+        <v>768</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>780</v>
+        <v>769</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="D216" t="s">
-        <v>746</v>
+        <v>770</v>
       </c>
       <c r="E216" t="s">
-        <v>747</v>
+        <v>771</v>
       </c>
       <c r="F216" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>90</v>
+        <v>772</v>
       </c>
       <c r="H216" t="s">
-        <v>781</v>
+        <v>773</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>782</v>
+        <v>774</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>430</v>
+        <v>186</v>
       </c>
       <c r="D217" t="s">
-        <v>746</v>
+        <v>770</v>
       </c>
       <c r="E217" t="s">
-        <v>747</v>
+        <v>771</v>
       </c>
       <c r="F217" t="s">
-        <v>13</v>
+        <v>553</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>783</v>
+        <v>775</v>
       </c>
       <c r="H217" t="s">
-        <v>784</v>
+        <v>776</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>785</v>
+        <v>777</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>62</v>
+        <v>218</v>
       </c>
       <c r="D218" t="s">
-        <v>746</v>
+        <v>770</v>
       </c>
       <c r="E218" t="s">
-        <v>747</v>
+        <v>771</v>
       </c>
       <c r="F218" t="s">
-        <v>264</v>
+        <v>553</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>786</v>
+        <v>778</v>
       </c>
       <c r="H218" t="s">
-        <v>787</v>
+        <v>779</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>788</v>
+        <v>780</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>66</v>
+        <v>222</v>
       </c>
       <c r="D219" t="s">
-        <v>746</v>
+        <v>770</v>
       </c>
       <c r="E219" t="s">
-        <v>747</v>
+        <v>771</v>
       </c>
       <c r="F219" t="s">
-        <v>114</v>
+        <v>553</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="H219" t="s">
-        <v>790</v>
+        <v>782</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>791</v>
+        <v>783</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>71</v>
+        <v>251</v>
       </c>
       <c r="D220" t="s">
-        <v>746</v>
+        <v>770</v>
       </c>
       <c r="E220" t="s">
-        <v>747</v>
+        <v>771</v>
       </c>
       <c r="F220" t="s">
-        <v>13</v>
+        <v>553</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>792</v>
+        <v>784</v>
       </c>
       <c r="H220" t="s">
-        <v>793</v>
+        <v>785</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>794</v>
+        <v>786</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>75</v>
+        <v>280</v>
       </c>
       <c r="D221" t="s">
-        <v>746</v>
+        <v>770</v>
       </c>
       <c r="E221" t="s">
-        <v>747</v>
+        <v>771</v>
       </c>
       <c r="F221" t="s">
-        <v>231</v>
+        <v>553</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>795</v>
+        <v>787</v>
       </c>
       <c r="H221" t="s">
-        <v>796</v>
+        <v>788</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>797</v>
+        <v>789</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="D222" t="s">
-        <v>746</v>
+        <v>790</v>
       </c>
       <c r="E222" t="s">
-        <v>747</v>
+        <v>791</v>
       </c>
       <c r="F222" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="H222" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>84</v>
+        <v>313</v>
       </c>
       <c r="D223" t="s">
-        <v>746</v>
+        <v>790</v>
       </c>
       <c r="E223" t="s">
-        <v>747</v>
+        <v>791</v>
       </c>
       <c r="F223" t="s">
-        <v>76</v>
+        <v>596</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>801</v>
+        <v>90</v>
       </c>
       <c r="H223" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>88</v>
+        <v>17</v>
       </c>
       <c r="D224" t="s">
-        <v>746</v>
+        <v>797</v>
       </c>
       <c r="E224" t="s">
-        <v>747</v>
+        <v>798</v>
       </c>
       <c r="F224" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="H224" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
+        <v>801</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>10</v>
+      </c>
+      <c r="D225" t="s">
+        <v>802</v>
+      </c>
+      <c r="E225" t="s">
+        <v>803</v>
+      </c>
+      <c r="F225" t="s">
+        <v>804</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H225" t="s">
         <v>806</v>
-      </c>
-[...19 lines deleted...]
-        <v>808</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>807</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>10</v>
+      </c>
+      <c r="D226" t="s">
+        <v>808</v>
+      </c>
+      <c r="E226" t="s">
         <v>809</v>
       </c>
-      <c r="B226" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F226" t="s">
-        <v>76</v>
+        <v>231</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>810</v>
       </c>
       <c r="H226" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>812</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>101</v>
+        <v>17</v>
       </c>
       <c r="D227" t="s">
-        <v>746</v>
+        <v>808</v>
       </c>
       <c r="E227" t="s">
-        <v>747</v>
+        <v>809</v>
       </c>
       <c r="F227" t="s">
-        <v>76</v>
+        <v>813</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H227" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>105</v>
+        <v>21</v>
       </c>
       <c r="D228" t="s">
-        <v>746</v>
+        <v>808</v>
       </c>
       <c r="E228" t="s">
-        <v>747</v>
+        <v>809</v>
       </c>
       <c r="F228" t="s">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="H228" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="D229" t="s">
-        <v>746</v>
+        <v>808</v>
       </c>
       <c r="E229" t="s">
-        <v>747</v>
+        <v>809</v>
       </c>
       <c r="F229" t="s">
-        <v>114</v>
+        <v>820</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="H229" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>113</v>
+        <v>31</v>
       </c>
       <c r="D230" t="s">
-        <v>746</v>
+        <v>808</v>
       </c>
       <c r="E230" t="s">
-        <v>747</v>
+        <v>809</v>
       </c>
       <c r="F230" t="s">
-        <v>264</v>
+        <v>596</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="H230" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="D231" t="s">
-        <v>825</v>
+        <v>808</v>
       </c>
       <c r="E231" t="s">
-        <v>826</v>
+        <v>809</v>
       </c>
       <c r="F231" t="s">
-        <v>491</v>
+        <v>13</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>827</v>
       </c>
       <c r="H231" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>829</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
+        <v>40</v>
+      </c>
+      <c r="D232" t="s">
+        <v>808</v>
+      </c>
+      <c r="E232" t="s">
+        <v>809</v>
+      </c>
+      <c r="F232" t="s">
+        <v>114</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H232" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>832</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>44</v>
+      </c>
+      <c r="D233" t="s">
+        <v>808</v>
+      </c>
+      <c r="E233" t="s">
+        <v>809</v>
+      </c>
+      <c r="F233" t="s">
+        <v>76</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H233" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>835</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>48</v>
+      </c>
+      <c r="D234" t="s">
+        <v>808</v>
+      </c>
+      <c r="E234" t="s">
+        <v>809</v>
+      </c>
+      <c r="F234" t="s">
+        <v>836</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H234" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>839</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>53</v>
+      </c>
+      <c r="D235" t="s">
+        <v>808</v>
+      </c>
+      <c r="E235" t="s">
+        <v>809</v>
+      </c>
+      <c r="F235" t="s">
+        <v>58</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H235" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>842</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>57</v>
+      </c>
+      <c r="D236" t="s">
+        <v>808</v>
+      </c>
+      <c r="E236" t="s">
+        <v>809</v>
+      </c>
+      <c r="F236" t="s">
+        <v>76</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H236" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>844</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>428</v>
+      </c>
+      <c r="D237" t="s">
+        <v>808</v>
+      </c>
+      <c r="E237" t="s">
+        <v>809</v>
+      </c>
+      <c r="F237" t="s">
+        <v>13</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H237" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>847</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>62</v>
+      </c>
+      <c r="D238" t="s">
+        <v>808</v>
+      </c>
+      <c r="E238" t="s">
+        <v>809</v>
+      </c>
+      <c r="F238" t="s">
+        <v>264</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H238" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>850</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>66</v>
+      </c>
+      <c r="D239" t="s">
+        <v>808</v>
+      </c>
+      <c r="E239" t="s">
+        <v>809</v>
+      </c>
+      <c r="F239" t="s">
+        <v>114</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H239" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>853</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>71</v>
+      </c>
+      <c r="D240" t="s">
+        <v>808</v>
+      </c>
+      <c r="E240" t="s">
+        <v>809</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H240" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>856</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>75</v>
+      </c>
+      <c r="D241" t="s">
+        <v>808</v>
+      </c>
+      <c r="E241" t="s">
+        <v>809</v>
+      </c>
+      <c r="F241" t="s">
+        <v>231</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H241" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>859</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>80</v>
+      </c>
+      <c r="D242" t="s">
+        <v>808</v>
+      </c>
+      <c r="E242" t="s">
+        <v>809</v>
+      </c>
+      <c r="F242" t="s">
+        <v>76</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H242" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>862</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>84</v>
+      </c>
+      <c r="D243" t="s">
+        <v>808</v>
+      </c>
+      <c r="E243" t="s">
+        <v>809</v>
+      </c>
+      <c r="F243" t="s">
+        <v>76</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H243" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>865</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>88</v>
+      </c>
+      <c r="D244" t="s">
+        <v>808</v>
+      </c>
+      <c r="E244" t="s">
+        <v>809</v>
+      </c>
+      <c r="F244" t="s">
+        <v>76</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H244" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>868</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>93</v>
+      </c>
+      <c r="D245" t="s">
+        <v>808</v>
+      </c>
+      <c r="E245" t="s">
+        <v>809</v>
+      </c>
+      <c r="F245" t="s">
+        <v>76</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H245" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>871</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>97</v>
+      </c>
+      <c r="D246" t="s">
+        <v>808</v>
+      </c>
+      <c r="E246" t="s">
+        <v>809</v>
+      </c>
+      <c r="F246" t="s">
+        <v>76</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H246" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>874</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>101</v>
+      </c>
+      <c r="D247" t="s">
+        <v>808</v>
+      </c>
+      <c r="E247" t="s">
+        <v>809</v>
+      </c>
+      <c r="F247" t="s">
+        <v>76</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H247" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>877</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>105</v>
+      </c>
+      <c r="D248" t="s">
+        <v>808</v>
+      </c>
+      <c r="E248" t="s">
+        <v>809</v>
+      </c>
+      <c r="F248" t="s">
+        <v>76</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H248" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>880</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>109</v>
+      </c>
+      <c r="D249" t="s">
+        <v>808</v>
+      </c>
+      <c r="E249" t="s">
+        <v>809</v>
+      </c>
+      <c r="F249" t="s">
+        <v>114</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H249" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>883</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>113</v>
+      </c>
+      <c r="D250" t="s">
+        <v>808</v>
+      </c>
+      <c r="E250" t="s">
+        <v>809</v>
+      </c>
+      <c r="F250" t="s">
+        <v>264</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H250" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>886</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>17</v>
+      </c>
+      <c r="D251" t="s">
+        <v>887</v>
+      </c>
+      <c r="E251" t="s">
+        <v>888</v>
+      </c>
+      <c r="F251" t="s">
+        <v>553</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H251" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>891</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
         <v>10</v>
       </c>
-      <c r="D232" t="s">
-[...12 lines deleted...]
-        <v>833</v>
+      <c r="D252" t="s">
+        <v>892</v>
+      </c>
+      <c r="E252" t="s">
+        <v>893</v>
+      </c>
+      <c r="F252" t="s">
+        <v>553</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H252" t="s">
+        <v>895</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9148,50 +9854,70 @@
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>