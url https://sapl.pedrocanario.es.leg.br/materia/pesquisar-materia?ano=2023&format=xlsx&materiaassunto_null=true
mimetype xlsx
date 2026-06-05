--- v0 (2025-10-15)
+++ v1 (2026-06-05)
@@ -10,2895 +10,2904 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2188" uniqueCount="943">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2196" uniqueCount="946">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luquinhas Baiense</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_no_001-2023_-_realizar_troca_de_areia_e_colocar_rede_de_protecao_na_quadra_de_areia_do_bairro_boa_vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_no_001-2023_-_realizar_troca_de_areia_e_colocar_rede_de_protecao_na_quadra_de_areia_do_bairro_boa_vista.pdf</t>
   </si>
   <si>
     <t>"QUE DISPONIBILIZE OS ESFORÇOS NECESSÁRIOS NO SENTIDO DE REALIZAR A TROCA DA AREIA E COLOCAR REDE DE PROTEÇÃO NA QUADRA DE AREIA DO BAIRRO BOA VISTA – PEDRO CANÁRIO/ES (PRAÇA SAUDÁVEL)".</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Kelsat, Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1856/indicacao_no_002-2023_-_oferecer_exames_de_acuidade_visual_testes_visuais__a_estudantes_da_rede_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1856/indicacao_no_002-2023_-_oferecer_exames_de_acuidade_visual_testes_visuais__a_estudantes_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL, SECRETARIA MUNICIPAL DE SAÚDE E EDUCAÇÃO QUE ENVIDE ESFORÇOS PARA OFERECER GRATUITAMENTE OS ESTUDANTES DA REDE MUNICIPAL DE PEDRO CANÁRIO EXAMES DE ACUIDADE VISUAL, TESTES VISUAIS, A PARTIR DA AÍ TENDO A NECESSIDADE DE USAR ÓCULOS A FAMILIA LEVA A CRIANÇA PARA GRATUITAMENTE ESCOLHER OS ÓCULOS EM UMA ÓTICA DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1859/indicacao_no_003-2023_-_sugere_implantacao_da_creche_do_idoso..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1859/indicacao_no_003-2023_-_sugere_implantacao_da_creche_do_idoso..pdf</t>
   </si>
   <si>
     <t>"SUGERE IMPLANTAÇÃO DA CRECHE DO IDOSO".</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1860/indicacao_no_004-2023_-_denis_amancio_-_cursos_nas_areas_de_acougueiro_balconista_de_acougue_caixa_de_supermercado_auxiliar_de_deposito_dentre_outros..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1860/indicacao_no_004-2023_-_denis_amancio_-_cursos_nas_areas_de_acougueiro_balconista_de_acougue_caixa_de_supermercado_auxiliar_de_deposito_dentre_outros..pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA DISPONIBILIZAÇÃO DE CURSOS NAS ÁREAS DE AÇOUGUEIRO, BALCONISTA DE AÇOUGUE, CAIXA DE SUPERMERCADO, AUXILIAR DE DEPOSITO, DENTRE OUTROS, TENDO EM VISTA QUE O FUTURO SUPERMERCADO QUE IRÁ SE INSTALAR NO MUNICÍPIO JÁ ANUNCIOU QUE IRÁ DISPONIBILIZAR VAGAS DE TRABALHOS NESSAS ÁREAS".</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Wanderson, Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1861/indicacao_no_005-2023_-_que_o_poder_executivo_municipal_viabilize_junto_a_secretaria_de_estado_e_seguranca_publica_a_possibilidade_de_aderir_ao_iseo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1861/indicacao_no_005-2023_-_que_o_poder_executivo_municipal_viabilize_junto_a_secretaria_de_estado_e_seguranca_publica_a_possibilidade_de_aderir_ao_iseo.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL VIABILIZE JUNTO A SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA A POSSIBILIDADE DE ADERIR AO (ISEO) INDENIZAÇÃO SUPLEMENTAR DE ESCALA OPERACIONAL, CUJO A FINALIDADE É INDENIZAR OS MILITARES, POLICIAIS CIVIS DO ESTADO DO ESPÍRITO SANTO, EM VIRTUDE DE CONVOCAÇÕES EXTRAORDINÁRIAS FORA DE SUAS ESCALAS ORDINÁRIAS OU ESPECIAIS PARA SERVIR O MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1862/indicacao_no_006-2023_-_que_sejam_disponibilizados_estudos_necessarios_para_manutencao_e_reforma_da_e.m.e.f_antonio_guedes_alcoforado.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1862/indicacao_no_006-2023_-_que_sejam_disponibilizados_estudos_necessarios_para_manutencao_e_reforma_da_e.m.e.f_antonio_guedes_alcoforado.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM DISPONIBILIZADOS ESTUDOS NECESSÁRIOS PARA MANUTENÇÃO E REFORMA DA E.M.E.F ANTÔNIO GUEDES ALCOFORADO".</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Kelsat</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_no_007-2023_-_envide_esforcos_para_colocar_senhas_eletronicas_instaladas_na_farmacia_popular.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_no_007-2023_-_envide_esforcos_para_colocar_senhas_eletronicas_instaladas_na_farmacia_popular.pdf</t>
   </si>
   <si>
     <t>"ENVIDE TODOS OS ESFORÇOS PARA COLOCAR SENHAS ELETRÔNICAS INSTALADAS NA FARMÁCIA POPULAR".</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_no_008-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_no_008-2023.pdf</t>
   </si>
   <si>
     <t>"QUE A SECRETARIA MUNICIPAL DE EDUCAÇÃO SOLICITE JUNTO AO DETRAN AS ATIVIDADES DO “DETRANZINHO”, UMA ATIVIDADE PEDAGÓGICA E LÚDICA QUE LEVA AÇÕES EDUCATIVAS DO TRANSITO AS ESCOLAS DO ESPÍRITO SANTO".</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_no_009-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_no_009-2023.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO VIABILIZE A MANUTENÇÃO NAS CÂMERAS DE VIDEOMONITORAMENTO DA CIDADE".</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_no_010-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_no_010-2023.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO JUNTO COM A SECRETARIA DE OBRA ESTUDE A POSSIBILIDADE DE FAZER UMA ROTATÓRIA NA AVENIDA ARACRUZ ONDE FAZ LIGAÇÃO DIRETA COM AS RUAS SÃO PAULO E MORRO DANTAS, E TEM COMO REFERÊNCIA OS PONTOS COMERCIAIS GÁS SOL E EDSON DO BLOCO".</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Demizinho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_no_011-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_no_011-2023.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE REALIZE A PINTURA DE SINALIZAÇÃO DOS QUEBRA-MOLAS AONDE FORAM REALIZADAS A PAVIMENTAÇÃO ASFÁLTICA".</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Renato de Taquaras</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1881/indicacao_no_012-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1881/indicacao_no_012-2023.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS PARA CRIAÇÃO DE PROGRAMA PARA DOAÇÃO DE PRÓTESE DENTARIA A PESSOAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL".</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_no_013-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_no_013-2023.pdf</t>
   </si>
   <si>
     <t>"QUE BUSQUE VIABILIZAR RECURSOS NECESSÁRIOS JUNTO AO ORÇAMENTO MUNICIPAL PARA IMPLANTAÇÃO DE “CÂMERAS DE VIDEOMONITORAMENTO” EM TODO O ENTORNO E DEPENDÊNCIAS DA LAGOA AUGUSTO RUSCHI".</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_no_014-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_no_014-2023.pdf</t>
   </si>
   <si>
     <t>"QUE A SECRETARIA MUNICIPAL DE EDUCAÇÃO ENVIDE ESFORÇOS PARA A IMPLANTAÇÃO DE UM PROGRAMA DE FORMAÇÃO PERMANENTE E CAPACITAÇÃO SOBRE O TEA– TRANSTORNO DO ESPECTRO AUTISTA, PARA TODOS OS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO".</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_no_015-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_no_015-2023.pdf</t>
   </si>
   <si>
     <t>"QUE O CHEFE DO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A COMPRA DE NOVOS UNIFORMES E INSTRUMENTOS PARA A BANDA MARCIAL VALDIVIO ALVES DA LUZ".</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_no_016.2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_no_016.2023.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA INCLUIR A PRÁTICA DO JIU-JÍTSU COMO DISCIPLINA OPICIONAL NOS CURRÍCULOS DAS ESCOLAS MUNICIPAIS".</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_no_017-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_no_017-2023.pdf</t>
   </si>
   <si>
     <t>"PARA QUE SEJA ESTUDADO, EM PARCERIA COM O GOVERNO DO ESTADO, A POSSIBILIDADE DE IMPLANTAÇÃO DE UMA UNIDADE DE CORPO DE BOMBEIROS NO MUNICÍPIO DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Sirlande</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_no_018-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_no_018-2023.pdf</t>
   </si>
   <si>
     <t>"QUE EMPENHE TODOS OS ESFORÇOS PARA A INSTALAÇÃO DE LÂMPADAS DE LED NA QUADRA “CAMPO BOM DE BOLA” NO BAIRRO ESPLANADA".</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_no_019-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_no_019-2023.pdf</t>
   </si>
   <si>
     <t>"QUE DISPONIBILIZE TENDAS DE ATENDIMENTOS EMERGENCIAIS DA SAÚDE NOS DIAS DE FEIRAS LIVRES NO CENTRO E NO BAIRRO CAMATA".</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_no_020-2023_-_detector_de_metais_em_todas_as_escolas_municipais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_no_020-2023_-_detector_de_metais_em_todas_as_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>"QUE ENVIDE TODOS OS ESFORÇOS PARA INSTALAÇÃO DE PORTAS COM DETECTOR DE METAIS EM TODAS AS ESCOLAS MUNICIPAIS".</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_no_021-2023_-_manutencao_de_limpeza_interna_da_caixa_de_abastecimento_agua_em_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_no_021-2023_-_manutencao_de_limpeza_interna_da_caixa_de_abastecimento_agua_em_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>"PARA QUE SE TOME PROVIDÊNCIAS JUNTO A CESAN, PARA REALIZAÇÃO DE MANUTENÇÃO E LIMPEZA INTERNA DA CAIXA DE ABASTECIMENTO (ÁGUA) EM CRISTAL DO NORTE E QUE SE CRIE UMA PERIODICIDADE NA LIMPEZA DA MESMA".</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_no_022-2023_-_instalacao_de_lixeiras_de_coleta_seletiva_no_distrito_de_cristal_do_norte_e_na_praca_e_manutencao_dos_bancos_da_praca.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_no_022-2023_-_instalacao_de_lixeiras_de_coleta_seletiva_no_distrito_de_cristal_do_norte_e_na_praca_e_manutencao_dos_bancos_da_praca.pdf</t>
   </si>
   <si>
     <t>"INSTALAÇÃO DE LIXEIRAS DE COLETA SELETIVA NO DISTRITO CRISTAL DO NORTE E NA PRAÇA, E MANUTENÇÃO DOS BANCOS DE ASSENTO DA PRAÇA".</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1903/indicacao_no_023-2023_-_sala_do_empreendedor_movel.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1903/indicacao_no_023-2023_-_sala_do_empreendedor_movel.pdf</t>
   </si>
   <si>
     <t>"VIABILIZE A SALA DO EMPREENDEDOR MÓVEL, PARA LEVAR AOS BAIRROS DO MUNICÍPIO E DISTRITOS DA REGIÃO".</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Denis Pereira, Demizinho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_no_024-2023_-_construir_rampas_de_acessiblidade_nas_calcadas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_no_024-2023_-_construir_rampas_de_acessiblidade_nas_calcadas.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA CONSTRUIR RAMPAS DE ACESSIBILIDADE NAS CALÇADAS LOCALIZADAS DEFRONTE AOS SEGUINTES ÓRGÃOS: INSTITUTO DE DEFESA AGROPECUÁRIA E FLORESTAL – IDAF, INSTITUTO CAPIXABA DE PESQUISA ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL – INCAPER E DA “SALA VERDE” DA SECRETARIA MUNICIPAL DE AGRICULTURA".</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_no_025-2023_-_elaboracao_e_concretizacao_de_projeto_para_conscientizacao_dos_professores_alunos_e_pais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_no_025-2023_-_elaboracao_e_concretizacao_de_projeto_para_conscientizacao_dos_professores_alunos_e_pais.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA ELABORAÇÃO E CONCRETIZAÇÃO DE PROJETO PARA CONSCIENTIZAÇÃO DOS PROFESSORES, ALUNOS E PAIS SOBRE OS PERIGOS DA DISSEMINAÇÃO DE FAKE NEWS, DA PRÁTICA DE GAMEFICAÇÃO E CRIMES CIBERNÉTICOS".</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1904/indicacao_no_026-2023_-_programa_para_dar_atencao_a_saude_mental_e_psicologica_aos_estudantes_das_redes_municipais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1904/indicacao_no_026-2023_-_programa_para_dar_atencao_a_saude_mental_e_psicologica_aos_estudantes_das_redes_municipais.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA INSTITUIÇÃO DE UM PROGRAMA PARA QUE ALÉM DE OUTAS MEDIDAS PERTINENTES AO ASSUNTO, SEJA DADA ATENÇÃO À SAÚDE MENTAL E PSICOLÓGICA AOS ESTUDANTES DAS REDES MUNICIPAIS DENTRO E FORA DO AMBIENTE ESCOLAR".</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1905/indicacao_no_027-2023_-_implementacao_de_programa_para_promocao_de_cultura_de_paz_das_escolas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1905/indicacao_no_027-2023_-_implementacao_de_programa_para_promocao_de_cultura_de_paz_das_escolas.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA A IMPLEMENTAÇÃO DE PROGRAMA PARA PROMOÇÃO DE CULTURA DE PAZ DAS ESCOLAS".</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1906/indicacao_no_028-2023_-_criacao_e_implementacao_de_plano_de_evacuacao_para_situacoes_emergenciais_nas_escolas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1906/indicacao_no_028-2023_-_criacao_e_implementacao_de_plano_de_evacuacao_para_situacoes_emergenciais_nas_escolas.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA A IMPLEMENTAÇÃO DE PLANO DE EVACUAÇÃO PARA SITUAÇÕES EMERGENCIAIS NAS ESCOLAS".</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Denis Pereira, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1918/indicacao_no_029-2023_-_implementacao_do_sistema_de_seguranca__-_botao_de_panico.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1918/indicacao_no_029-2023_-_implementacao_do_sistema_de_seguranca__-_botao_de_panico.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA IMPLEMENTAÇÃO DE UM SISTEMA DE SEGURANÇA SIMULTÂNEO DE AUTORIDADES DE SEGURANÇA, MODELO CONHECIDO COMO “BOTÃO DO PÂNICO”.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1919/indicacao_no_030-2023_-_caixa_eletronico_banestes_em_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1919/indicacao_no_030-2023_-_caixa_eletronico_banestes_em_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA COLOCAR CAIXA ELETRÔNICO BANESTES, OU CORRESPONDENTE QUE VISA SAQUES NO DISTRITO DE CRISTAL DO NORTE".</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1907/indicacao_no_031-2023_instalacao_de_cameras_de_monitoramento_nas_escolas_publicas_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1907/indicacao_no_031-2023_instalacao_de_cameras_de_monitoramento_nas_escolas_publicas_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"QUE ENVIEM TODOS OS ESFORÇOS NECESSÁRIOS PARA A INSTALAÇÃO DE CÂMERA DE MONITORAMENTO DE SEGURANÇA NAS DEPENDÊNCIAS E CERCANIAS DE TODAS AS CRECHES E ESCOLAS PÚBLICAS DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Zé Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1916/indicacao_no_032-2023_-_construcao_de_vestiarios_e_banheiros_em_todos_os_campos_e_quadras_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1916/indicacao_no_032-2023_-_construcao_de_vestiarios_e_banheiros_em_todos_os_campos_e_quadras_do_municipio.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, EM CONJUNTO COM AS SECRETARIAS DE ESPORTE E LAZER E OBRAS E SERVIÇOS URBANOS, PARA QUE SEJAM CONSTRUÍDOS VESTIÁRIOS E BANHEIROS EM TODOS OS CAMPOS DE FUTEBOL, QUADRAS AREIA E QUADRAS DE GRAMA SINTÉTICAS EXISTENTES EM NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1917/indicacao_no_033-2023_-_lei_que_obrigue_as_empresas_que_fornecem_agua_e_energia_eletrica_a_fornecer_possiblidade_de_quitar.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1917/indicacao_no_033-2023_-_lei_que_obrigue_as_empresas_que_fornecem_agua_e_energia_eletrica_a_fornecer_possiblidade_de_quitar.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA APROVADA LEI QUE OBRIGUE AS EMPRESAS CONCESSIONÁRIAS FORNECEDORAS DE ÁGUA E ENERGIA ELÉTRICA NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO/ES A OFERECER AO CONSUMIDOR A POSSIBILIDADE DE QUITAR OS DÉBITOS PENDENTES NO ATO DO CORTE DO SERVIÇO FORNECIDO. OFERECENDO A OPÇÃO DE PAGAMENTO POR MEIO DE CARTÃO DE DÉBITO, CRÉDITO, PIX OU APLICATIVOS FINANCEIROS".</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1920/indicacao_no_034-2023_-_iluminacao_do_ginasio_poliesportivo_de_cristal_do_norte_com_a_instalacao_de_luminarias_de_led_e_melhorar_o_piso.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1920/indicacao_no_034-2023_-_iluminacao_do_ginasio_poliesportivo_de_cristal_do_norte_com_a_instalacao_de_luminarias_de_led_e_melhorar_o_piso.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA ENVIADO ESFORÇOS NECESSÁRIOS PARA MELHORAR A ILUMINAÇÃO DO GINÁSIO POLIESPORTIVO DE CRISTAL DO NORTE, COM A INSTALAÇÃO DE LUMINÁRIAS DE LED E MEHORAR TAMBÉM O PISO COM UMA NOVA PINTURA".</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_no_035-2023_-_calcamento_dos_600_metros_na_avenida_francisco_porfirio_de_souza_com_a_estrada_de_montanha.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_no_035-2023_-_calcamento_dos_600_metros_na_avenida_francisco_porfirio_de_souza_com_a_estrada_de_montanha.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL ENVIDE OS ESFORÇOS NECESSÁRIOS PARA CALÇAMENTO DOS 600 METROS NA AVENIDA FRANCISO PORFIRIO DE SOUZA NO ENTROCAMENTO COM A ESTRADA DE MONTANHA".</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Jaconias</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_no_036-2023_-_construcao_do_campo_bom_de_bola_na_rua_sao_roque_bairro_boa_vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_no_036-2023_-_construcao_do_campo_bom_de_bola_na_rua_sao_roque_bairro_boa_vista.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA A CONSTRUÇÃO DO CAMPO 'BOM DE BOLA' NA RUA SÃO ROQUE, BAIRRO BOA VISTA, NESTA CIDADE, PRECISAMENTE EM FRENTE ONDE ESTÁ SENDO CONSTRUÍDA A CAPELA MOSTUÁRIA DESTE MUNICÍPIO".</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1931/indicacao_no_037-2023_-_reitera_a_indicacao_de_no_077-2022_-_energia_dentro_do_cemiterio_de_crital_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1931/indicacao_no_037-2023_-_reitera_a_indicacao_de_no_077-2022_-_energia_dentro_do_cemiterio_de_crital_do_norte.pdf</t>
   </si>
   <si>
     <t>"REITERA INDICAÇÃO Nº 077/2022 SOLICITANDO AO SR. PREFEITO COM GRANDE NECESSIDADE QUE SEJA POSTO ENERGIA DENTRO DO CEMITÉRIO DE CRISTAL DO NORTE".</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_no_038-2023_-_instalacao_de_uma_farmacia_na_unidade_de_saude_em_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_no_038-2023_-_instalacao_de_uma_farmacia_na_unidade_de_saude_em_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>"QUE O PREFEITO MUNICIPAL VIABILIZE JUNTO A SECRETARIA MUNICIPAL D SAÚDE A INSTALAÇÃO DE UMA FARMACINHA NA UNIDADE BÁSICA DE SAÚDE NO DISTRITO DE CRISTAL DO NORTE, POIS BENEFICIARÁ OUTROS DISTRITOS ADJACENTES, E TODA A POPULAÇÃO".</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1932/indicacao_no_039-2023_-_construcao_da_e.m.e.f_antonio_guedes_alcoforado.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1932/indicacao_no_039-2023_-_construcao_da_e.m.e.f_antonio_guedes_alcoforado.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM DISPONIBILIZADOS ESTUDOS NECESSÁRIOS PARA CONSTRUÇÃO DA E.M.E.F ANTÔNIO GUEDES ALCOFORADO EM OUTRA LOCALIDADE".</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_no_040-2023_-_troca_de_areia_colocar_rede_de_protecao_da_praca_do_boa_vista_e_um_espaco_de_lazer_infantil.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_no_040-2023_-_troca_de_areia_colocar_rede_de_protecao_da_praca_do_boa_vista_e_um_espaco_de_lazer_infantil.pdf</t>
   </si>
   <si>
     <t>"REITERA INDICAÇÃO Nº 001/2023, QUE DISPONIBILIZE OS ESFORÇOS NECESSÁRIOS NO SENTIDO DE REALIZAR A TROCA DA AREIA, COLOCAR REDE DE PROTEÇÃO EM TORNO DA AREIA DA PRAÇA DO BAIRRO BOA VISTA E TRANSFORMAR EM UM ESPAÇO DE LAZER INFANTIL COM UM PARQUE PARA AS CRIANÇAS – PEDRO CANÁRIO/ES (PRAÇA SAUDÁVEL)".</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1934/indicacao_no_041-2023_-_instalacao_de_postes_com_iluminacao_adequada_para_quadra_de_beach_tennis_bairro_esplanada_ao_lado_do_society.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1934/indicacao_no_041-2023_-_instalacao_de_postes_com_iluminacao_adequada_para_quadra_de_beach_tennis_bairro_esplanada_ao_lado_do_society.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM DISPONIBILIZADOS ESTUDOS NECESSÁRIOS PARA INSTALAÇÃO DE POSTES COM ILUMINAÇÃO ADEQUEDA PARA QUADRA DE BEACH TENNIS NO BAIRRO ESPLANADA AO LADO DO SOCIETY".</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_no_042-2023_-_kelsat_-_construcao_da_continuacao_da_calcada_do_cemiterio_ou_pavimentacao_encontro_com_o_campo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_no_042-2023_-_kelsat_-_construcao_da_continuacao_da_calcada_do_cemiterio_ou_pavimentacao_encontro_com_o_campo.pdf</t>
   </si>
   <si>
     <t>"INDICA O EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA A CONSTRUÇÃO DA CONTINUAÇÃO DA CALÇADA DO CEMITÉRIO OU PAVIMENTAÇÃO, ENCONTRANDO COM O CAMPO".</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1938/indicacao_no_043-2023_-_kelsat_-_contrucao_da_calcada_cidada_nos_dois_lados_da_av._francisco_porfirio_de_souza.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1938/indicacao_no_043-2023_-_kelsat_-_contrucao_da_calcada_cidada_nos_dois_lados_da_av._francisco_porfirio_de_souza.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA A CONSTRUÇÃO DE CALÇADA CIDADÃ NOS DOIS LADOS DA AVENIDA FRANCISCO PORFIRIO DE SOUZA, PASSANDO PELO CAMPO DE FUTEBOL ENCONTRANDO NO ASFALTO".</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_no_044-2023_-_sugere_implantacao_da_telemedicina_-_luquinhas_baiense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_no_044-2023_-_sugere_implantacao_da_telemedicina_-_luquinhas_baiense.pdf</t>
   </si>
   <si>
     <t>"SUGERE IMPLANTAÇÃO DA “TELEMEDICINA”, CONFORME PROJETO DE LEI EM ANEXO".</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1961/indicacao_no_045-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1961/indicacao_no_045-2023.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA ENVIADO ESFORÇOS NECESSÁRIOS PARA ILUMINAR O INTERIOR, O CAMINHO DE ACESSO E O ENTORNO DO CEMITÉRIO DE TAQUARAS".</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1967/indicacao_no_046-2023_-_implantacao_de_espaco_para_animais_de_estimacao_na_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1967/indicacao_no_046-2023_-_implantacao_de_espaco_para_animais_de_estimacao_na_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA IMPLANTAÇÃO DE ESPAÇO PARA ANIMAIS DE ESTIMAÇÃO NA LAGOA AUGUSTO RUSCHI, LOCALIZADA NO CENTRO DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_no_047-2023_-_que_envide_todos_os_esforcos_necessarios_para_reforma_da_emef_-_felinto_damiao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_no_047-2023_-_que_envide_todos_os_esforcos_necessarios_para_reforma_da_emef_-_felinto_damiao.pdf</t>
   </si>
   <si>
     <t>"QUE ENVIDE TODOS OS ESFORÇOS PARA EFETUAR A REFORMA DA EMEF - ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL “FELINTO DAMIÃO”.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1966/indicacao_no_048-2023_-_para_contrucao_da_rotatoria_na_saida_de_cristal_do_norte_sentido_a_taquaras_e_montanha.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1966/indicacao_no_048-2023_-_para_contrucao_da_rotatoria_na_saida_de_cristal_do_norte_sentido_a_taquaras_e_montanha.pdf</t>
   </si>
   <si>
     <t>"Que o Executivo Municipal empenhe todos os esforços necessários para construção de rotatória na saída de Cristal do Norte sentindo a Taquaras e Montanha".</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1974/indicacao_no_049-2023_-_retirada_dos_blocos_dos_canteiros_da_av._francisco_porfirio_de_souza_e_plantacao_de_grama.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1974/indicacao_no_049-2023_-_retirada_dos_blocos_dos_canteiros_da_av._francisco_porfirio_de_souza_e_plantacao_de_grama.pdf</t>
   </si>
   <si>
     <t>"QUE ENVIDE TODOS OS ESFORÇOS PARA EFETUAR A RETIRADA DOS BLOCOS DOS CANTEIROS DA AV. FRANCISCO PORFÍRIO DE SOUZA EM CRISTAL DO NORTE E REALIZAR A PLANTAÇÃO DE GRAMA".</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1975/indicacao_no_050-2023_-_criando_gratificacao_por_produtividade_para_operadores_de_maquinas_pesadas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1975/indicacao_no_050-2023_-_criando_gratificacao_por_produtividade_para_operadores_de_maquinas_pesadas.pdf</t>
   </si>
   <si>
     <t>"QUE ENVIDE ESFORÇOS PARA ENCAMINHAR A ESTA EGRÉGIA CASA LEGISLATIVA, PROJETO DE LEI, CRIANDO GRATIFICAÇÃO POR PRODUTIVIDADE PARA OPERADORES DE MÁQUINAS PESADAS, CONFORME MINUTA EM ANEXO".</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1980/indicacao_no_051-2023_-_instalacao_de_placas_indicando_nome_das_ruas_da_cidade_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1980/indicacao_no_051-2023_-_instalacao_de_placas_indicando_nome_das_ruas_da_cidade_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"SUGERE QUE PROCEDA COM INSTALAÇÃO DE PLACAS INDICANDO NOME DAS RUAS DA CIDADE DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1981/indicacao_no_052-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1981/indicacao_no_052-2023.pdf</t>
   </si>
   <si>
     <t>"A NECESSIDADE URGENTE DA PROIBIÇÃO DE CIRCULAÇÃO DE VEÍCULOS ALTOS E PESADOS NO CENTRO DO DISTRITO DE CRISTAL DO NORTE/PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_no_053-2023_-_cameras_de_video_monitoramento_em_pontos_estrategicos_no_perimetro_urbano_e_programa_de_seguranca_do_estado.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_no_053-2023_-_cameras_de_video_monitoramento_em_pontos_estrategicos_no_perimetro_urbano_e_programa_de_seguranca_do_estado.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA AMPLIAR CÂMERAS DE VÍDEO MONITORAMENTO EM PONTOS ESTRATÉGICOS NO PERÍMETRO URBANO DE PEDRO CANÁRIO, BEM COMO ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE ESTAS CÂMERAS SEJAM INTEGRADAS JUNTO AO PROGRAMA DE SEGURANÇA DO ESTADO: CERCO INTELIGENTE".</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1983/indicacao_no_054-2023_-_nivelamento_de_tampoes_caixas_de_inspecao_e_tampas_metalicas_de_telefonia_de_energia_eletrica_e_de_esgoto.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1983/indicacao_no_054-2023_-_nivelamento_de_tampoes_caixas_de_inspecao_e_tampas_metalicas_de_telefonia_de_energia_eletrica_e_de_esgoto.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, EM CONJUNTO COM A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E/OU JUNTO ÀS EMPRESAS PRESTADORAS DE SERVIÇOS, PARA QUE SEJA EXECUTADO O NIVELAMENTO DE TAMPÕES, CAIXAS DE INSPEÇÃO E TAMPAS METÁLICAS DE TELEFONIA, DE ENERGIA ELÉTRICA E DE ESGOTO, NOS LOCAIS EM QUE FOREM EXECUTADAS OBRAS DE PAVIMENTAÇÃO, RECAPEAMENTO, RECONSTRUÇÃO OU QUALQUER SERVIÇO DE MANUTENÇÃO EM CALÇADAS E VIAS PÚBLICAS".</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1984/indicacao_no_055-2023_-_reitera_indicacao_no_079-2021_que_solicita_que_sejam_revitalizadas_as_pinturas_de_faixa_de_pedestres_em_frente_todas_as_escolas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1984/indicacao_no_055-2023_-_reitera_indicacao_no_079-2021_que_solicita_que_sejam_revitalizadas_as_pinturas_de_faixa_de_pedestres_em_frente_todas_as_escolas.pdf</t>
   </si>
   <si>
     <t>"REITERA INDICAÇÃO Nº 079/2021 SOLICITANDO QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS OU JUNTO ÀS EMPRESAS RESPONSÁVEIS QUE SEJA FEITAS E/OU REVITALIZADAS AS PINTURAS DE FAIXAS DE PEDESTRE, EM FRENTE TODAS AS ESCOLAS, CRECHES E POSTOS DE SAÚDE, LOCALIZADOS NESTE MUNICÍPIO, EM ESPECIAL À ESCOLA EMEF PROF. ANTÔNIO GUEDES ALCOFORADO".</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Eleandro</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_no_056.2023_-_cursos_de_preparacao_para_o_enem.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_no_056.2023_-_cursos_de_preparacao_para_o_enem.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM ENVIDADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA OFERECIDO PELA SECRETARIA DE EDUCAÇÃO CURSOS DE PREPARAÇÃO PARA O ENEM".</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_no_057-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_no_057-2023.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM ENVIADOS TODOS OS ESFORÇOS NECESSÁRIOS PARA RETIRADA DE PEDRAS QUE SE ENCONTRAM ALOCADAS NA ENTRADA DA COMUNIDADE DE FLORESTA DO SUL, KM 05, RODOVIA ES 09, BEM COMO A CONSTRUÇÃO DE UM PORTAL QUE INDENTIFIQUE A REFERIDA COMUNIDADE".</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_no_058-2023_-_criacao_de_centro_de_reforco_escolar_para_alunos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_no_058-2023_-_criacao_de_centro_de_reforco_escolar_para_alunos.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS CRIAÇÃO DE UM CENTRO DE REFORÇO ESCOLAR PARA ALUNOS”.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_no_059-2023_-_construcao_de_nova_ponte_da_jacuba_-_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_no_059-2023_-_construcao_de_nova_ponte_da_jacuba_-_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>"A CONSTRUÇÃO DE UMA NOVA PONTE, QUE SUPORTE O TRÁFEGO DE VEÍCULOS PESADOS, NA LOCALIDADE DA JACUBA NO ASSENTAMENTO CASTRO ALVES NO MUNICÍPIO DE PEDRO CANÁRIO, QUE INTERLIGA FAZENDAS AO ASSENTAMENTO E DISTRITO DE FLORESTA DO SUL".</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_no_060-2023_-_atendimento_odontologico_na_unidade_de_saude_de_taquaras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_no_060-2023_-_atendimento_odontologico_na_unidade_de_saude_de_taquaras.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA ENVIADO ESFORÇOS NECESSÁRIOS PARA ESTRUTURAR E REALIZAR ATENDIMENTO ODONTOLÓGICO NA UNIDADE DE SAÚDE  DE TAQUARAS".</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_no_061-2023_-_seja_elaborado_projeto_de_lei_que_acrescente_4_letras_-_magisterio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_no_061-2023_-_seja_elaborado_projeto_de_lei_que_acrescente_4_letras_-_magisterio.pdf</t>
   </si>
   <si>
     <t>"SUGERE A ELABORAÇÃO DE PROJETO DE LEI QUE ACRESCENTE 4 LETRAS NO PADRÃO DE VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO".</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_no_062-2023_-_seja_elaborado_projeto_de_lei_que_revogue_o_inciso_iii_do_art_5o_da_lei_1.285-2017.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_no_062-2023_-_seja_elaborado_projeto_de_lei_que_revogue_o_inciso_iii_do_art_5o_da_lei_1.285-2017.pdf</t>
   </si>
   <si>
     <t>"SUGERE QUE SEJA ELABORADO PROJETO DE LEI QUE REVOGUE O INCISO III, DO ARTIGO 5º DA LEI 1.285/2017".</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2006/indicacao_no_063-2023_-_sugere_alteracao_em_clausula_de_contrato_-_reajuste_salarial_do_servidor_publico_contratado_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2006/indicacao_no_063-2023_-_sugere_alteracao_em_clausula_de_contrato_-_reajuste_salarial_do_servidor_publico_contratado_municipal.pdf</t>
   </si>
   <si>
     <t>"SUGERE ALTERAÇÃO EM CLÁUSULA DE CONTRATO NO QUE DIZ RESPEITO A FORMA DE REAJUSTE SALARIAL DO SERVIDOR PÚBLICO CONTRATADO, E QUE TAMBÉM SEJA INSERIDO NA LEI DE REVISÃO GERAL O SERVIDOR PÚBLICO MUNICIPAL CONTRATADO".</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2007/indicacao_no_064-2023_-_que_realize_todos_os_esforcos_para_que_junto_a_cesan_realize_extensao_da_rede_de_agua_na_rua_do_socorro_no_bairro_esplanada.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2007/indicacao_no_064-2023_-_que_realize_todos_os_esforcos_para_que_junto_a_cesan_realize_extensao_da_rede_de_agua_na_rua_do_socorro_no_bairro_esplanada.pdf</t>
   </si>
   <si>
     <t>"QUE ENVIDE TODOS OS ESFORÇOS PARA QUE, JUNTO A CESAN, REALIZE A EXTENSÃO DA REDE DE ÁGUA NA RUA DO SOCORRO, NO BAIRRO ESPLANADA".</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Sirlande, Eleandro</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2008/indicacao_no_065-2023_-_sirlande_e_eleandro_-_que_envide_todos_os_esforcos_necessarios_para_reforma_com_pintura_de_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2008/indicacao_no_065-2023_-_sirlande_e_eleandro_-_que_envide_todos_os_esforcos_necessarios_para_reforma_com_pintura_de_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>"QUE ENVIDE TODOS OS ESFORÇOS PARA REFORMA COM PINTURA DA PRAÇA DE FLORESTA DO SUL".</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2030/indicacao_no_066-2023_-_criacao_de_mutirao_de_saude_-_denis_amancio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2030/indicacao_no_066-2023_-_criacao_de_mutirao_de_saude_-_denis_amancio.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA A CRIAÇÃO DO MUTIRÃO DE SAÚDE".</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_no_067-2023_-_instalacao_de_toldos_nas_salas_da_emef_prof._antonio_guedes_alcoforado_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_no_067-2023_-_instalacao_de_toldos_nas_salas_da_emef_prof._antonio_guedes_alcoforado_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO PARA QUE SEJAM INSTALADOS TOLDOS NAS SALAS DA FRENTE DA EMEF PROF. ANTÔNIO GUEDES ALCOFORADO".</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2051/indicacao_no_068-2023_-_climatizacao_em_todas_as_salas_de_aula_da_rede_municipal_de_ensino_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2051/indicacao_no_068-2023_-_climatizacao_em_todas_as_salas_de_aula_da_rede_municipal_de_ensino_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO PARA QUE SEJA FEITA A CLIMATIZAÇÃO (INSTALAÇÃO DE AR CONDICIONADO) EM TODAS AS SALAS DE AULA DA REDE MUNICIPAL DE ENSINO".</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2052/indicacao_no_069-2023_-_coberturas_nos_dois_playgrounds_da_area_da_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2052/indicacao_no_069-2023_-_coberturas_nos_dois_playgrounds_da_area_da_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA QUE SEJAM FEITAS COBERTURAS NOS DOIS PLAYGROUND’S INSTALADOS NA ÁREA DA LAGOA AUGUSTO RUSCHI".</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_070_-_2023_-_diarias_dos_servidores_publicos_da_prefeitura_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_070_-_2023_-_diarias_dos_servidores_publicos_da_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA ATUALIZAR OS VALORES DAS DIÁRIAS DOS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL".</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2054/indicacao_no_071-2023_-_construcao_de_um_canil_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2054/indicacao_no_071-2023_-_construcao_de_um_canil_municipal.pdf</t>
   </si>
   <si>
     <t>"PARA QUE O PODER EXECUTIVO VIABILIZE A CONSTRUÇÃO DE UM CANIL MUNICIPAL, COM ESTRUTURA E PESSOAL NECESSÁRIO PARA COLHER E CUIDAR DOS CÃES SOLTOS EM VIAS PÚBLICAS, COM LOCAL APROPRIADO E VETERINÁRIO, ATÉ DEVOLUÇÃO AOS DONOS OU A QUEM RESPONSÁVEL QUE QUEIRA ADOTAR".</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_no_072-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_no_072-2023.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA DISPONIBILIZAR TÉCNICO DE ENFERMAGEM NAS ESCOLAS MUNICIPAIS".</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2068/indicacao_no_073-2023_-_instalacao_de_posto_policial_rodoviaria_federal_na_divisa_entre_es_e_ba.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2068/indicacao_no_073-2023_-_instalacao_de_posto_policial_rodoviaria_federal_na_divisa_entre_es_e_ba.pdf</t>
   </si>
   <si>
     <t>"GOVERNO MUNICIPAL VIABILIZE JUNTO A SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA, MINISTÉRIO DA JUSTIÇA PARA A INSTALAÇÃO DE POSTO POLICIAL RODOVIÁRIA FEDERAL NA DIVISA ENTRE O ES E BA".</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_no_074-2023_-_extensao_de_rede_para_iluminacao_publica_na_rua_menino_jesus_-_vila_dos_sonhos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_no_074-2023_-_extensao_de_rede_para_iluminacao_publica_na_rua_menino_jesus_-_vila_dos_sonhos.pdf</t>
   </si>
   <si>
     <t>"VIABILIZE EXTENSÃO DE REDE PARA ILUMINAÇÃO PÚBLICA NA RUA MENINO JESUS -  VILA DOS SONHOS".</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Denis Pereira, Luquinhas Baiense</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2073/indicacao_no_075-2023_-_inclusao_de_tenis_no_kit_uniforme_doado_aos_alunos_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2073/indicacao_no_075-2023_-_inclusao_de_tenis_no_kit_uniforme_doado_aos_alunos_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS PARA INCLUSÃO DE TÊNIS NO KIT UNIFORME DOADO AOS ALUNOS DA REDE MUNICIPAL DE ENSINO”.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2074/indicacao_no_076-2023_-_que_seja_acompanhada_a_situacao_do_laboratorio_que_atende_a_rede_municipal_de_saude_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2074/indicacao_no_076-2023_-_que_seja_acompanhada_a_situacao_do_laboratorio_que_atende_a_rede_municipal_de_saude_do_municipio.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL DE SAÚDE PARA QUE SEJA ACOMPANHADA A SITUAÇÃO DO LABORATÓRIO QUE ATENDE A REDE MUNICIPAL DE SAÚDE DO MUNICÍPIO, AFIM DE PROPORCIONAR MELHORES INSTALAÇÕES FÍSICAS, INCLUSIVE COM UM AMBIENTE CLIMATIZADO PARA MELHOR ATENDER AOS USUÁRIOS”.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_no_077-2023_-_dar_nome_ao_hospital_municipal_de_pedro_canario_dinalva_beltrao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_no_077-2023_-_dar_nome_ao_hospital_municipal_de_pedro_canario_dinalva_beltrao.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS PARA DAR NOME AO HOSPITAL MUNICIPAL DE PEDRO CANÁRIO DINALVA BELTRÃO (DINA)".</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_no_078-2023_-_nomear_a_pracinha_do_lazer_-_antonio_barbosa_dos_santos_neto.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_no_078-2023_-_nomear_a_pracinha_do_lazer_-_antonio_barbosa_dos_santos_neto.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA NOMEAR A LOCALIDADE PRACINHA DO LAZER (PRACINHA DO QUIABO), PASSANDO A CHAMAR-SE “ANTÔNIO BARBOSA DOS SANTOS NETO”.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Renato de Taquaras, Demizinho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2077/indicacao_no_079-2023_-_implantacao_de_uma_unidade_de_atendimento_do_corpo_de_bombeiros.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2077/indicacao_no_079-2023_-_implantacao_de_uma_unidade_de_atendimento_do_corpo_de_bombeiros.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA IMPLANTAÇÃO DE UMA UNIDADE DE ATENDIMENTO DO CORPO DE BOMBEIROS NO MUNICÍPIO DE PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Renato de Taquaras, João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_no_080-2023_-_instalacao_de_um_bebedouro_no_ginasio_poliesportivo_e_na_unidade_de_saude_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_no_080-2023_-_instalacao_de_um_bebedouro_no_ginasio_poliesportivo_e_na_unidade_de_saude_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA ENVIADOS ESFORÇOS NECESSÁRIOS PARA INSTALAÇÃO DE UM BEBEDOURO NO GINÁSIO POLIESPORTIVO E NA UNIDADE DE SAÚDE DE CRISTAL DO NORTE".</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2041/mocao_de_apelo_no_001-2023_-_vereador_jose_da_paixao_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2041/mocao_de_apelo_no_001-2023_-_vereador_jose_da_paixao_queiroz.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APELO: Descriminalização do aborto nas doze primeiras semanas gestacionais".</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
     <t>Pautas das Sessões</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1930/pauta_da_01_sessao_extraordinaria_do_3_periodo_legislativo_da.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 01ª SESSÃO EXTRAORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA".</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1946/pauta_da_02a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1946/pauta_da_02a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 02ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1947/pauta_da_03a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1947/pauta_da_03a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 03ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1915/pauta_da_04a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1915/pauta_da_04a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 04ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1948/pauta_da_05a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1948/pauta_da_05a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 05ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1914/pauta_da_06a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1914/pauta_da_06a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 06ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1949/pauta_da_07a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1949/pauta_da_07a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura_2.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 07ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1927/pauta_08a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1927/pauta_08a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 08ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
+    <t>2940</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2940/pauta_da_09_sessao_ordinaria_do_3_periodo_legislativo_da_10_l.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 09ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1958/pauta_da_10a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1958/pauta_da_10a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 10ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO, ESPÍRITO SANTO".</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1972/pauta_da_11a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1972/pauta_da_11a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 11ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1973/pauta_da_12a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1973/pauta_da_12a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 12ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1992/pauta_da_13a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1992/pauta_da_13a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 13ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1993/pauta_da_14a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1993/pauta_da_14a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 14ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2003/pauta_da_15a_sessao_ordinaria_do_3o_periodo_legislaivo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2003/pauta_da_15a_sessao_ordinaria_do_3o_periodo_legislaivo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 15ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGILSLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2131/pauta_da_16a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2131/pauta_da_16a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 16ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2132/pauta_da_17a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_decima_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2132/pauta_da_17a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_decima_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 17ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2133/pauta_da_18a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2133/pauta_da_18a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>PAUTA DA 18ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2134/pauta_da_19a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2134/pauta_da_19a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>PAUTA DA 19ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2135/pauta_da_20a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2135/pauta_da_20a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>PAUTA DA 20ª SESSÃO ORDINÁRIA DO 3º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1943/projeto_de_decerto_legislativo_no_001-2023_-_prestacao_de_contas_exercicio_2011_-_responsavel_antonio_wilson_fiorot.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1943/projeto_de_decerto_legislativo_no_001-2023_-_prestacao_de_contas_exercicio_2011_-_responsavel_antonio_wilson_fiorot.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS EXERCÍCIO 2011 - MUNICÍPIO DE PEDRO CANÁRIO, RESPONSÁVEL: ANTÔNIO WILSON FIOROT".</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1952/projeto_de_decreto_legislativo_no_002-2023_-_prestacao_de_contas_exercicio_2012.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1952/projeto_de_decreto_legislativo_no_002-2023_-_prestacao_de_contas_exercicio_2012.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS EXERCÍCIO 2012 – MUNICÍPIO DE PEDRO CANÁRIO – RESPONSÁVEIS: MARCOS ROBÉRIO FONSECA DOS SANTOS E ANTÔNIO WILSON FIOROT”.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1953/projeto_de_decreto_legislativo_no_003-2023_-_prestacao_de_contas_exercicio_de_2013.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1953/projeto_de_decreto_legislativo_no_003-2023_-_prestacao_de_contas_exercicio_de_2013.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS EXERCÍCIO 2013 – MUNICÍPIO DE PEDRO CANÁRIO – RESPONSÁVEIS: GILDENÊ PEREIRA DOS SANTOS E ANTÔNIO WILSON FIOROT”.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1989/projeto_de_decreto_legislativo_no_004-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1989/projeto_de_decreto_legislativo_no_004-2023.pdf</t>
   </si>
   <si>
     <t>“PRESTAÇÃO DE CONTAS EXERCÍCIO 2012 – MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEIS: MARCOS ROBÉRIO FONSECA DOS SANTOS E ANTÔNIO WILSON FIOROT”.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1990/projeto_de_decreto_legislativo_no_005-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1990/projeto_de_decreto_legislativo_no_005-2023.pdf</t>
   </si>
   <si>
     <t>“PRESTAÇÃO DE CONTAS EXERCÍCIO 2013 – MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEIS: GILDENÊ PEREIRA DOS SANTOS E ANTÔNIO WILSON FIOROT”.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1979/projeto_de_decreto_legislativo_no_006-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1979/projeto_de_decreto_legislativo_no_006-2023.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS EXERCÍCIO DE 2014 - MUNICÍPIO DE PEDRO CANÁRIO, RESPONSÁVEIS: JOSÉ REINALDO FIM CAMPOREZ E ANTÔNIO WILSON FIOROT".</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1994/projeto_de_decreto_legislativo_no_007-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1994/projeto_de_decreto_legislativo_no_007-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO ALA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO QUE PASSA A DENOMINAR-SE “JOSÉ CARLOS FREITAS DIAS”.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2012/projeto_de_decreto_legislativo_no_008-2023_-_prestacao_de_contas_exercicio_2009.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2012/projeto_de_decreto_legislativo_no_008-2023_-_prestacao_de_contas_exercicio_2009.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS EXERCÍCIO DE 2009 - MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEL: MATEUS VASCONCELOS".</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2019/projeto_de_decreto_legislativo_no_009-2023_-_comenda_de_servidores_publicos_-_jose_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2019/projeto_de_decreto_legislativo_no_009-2023_-_comenda_de_servidores_publicos_-_jose_queiroz.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO - ES".</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2020/projeto_de_decreto_legislativo_no_010-2023_-_comenda_de_servidores_publicos_-_renato.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2020/projeto_de_decreto_legislativo_no_010-2023_-_comenda_de_servidores_publicos_-_renato.pdf</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2021/projeto_de_decreto_legislativo_no_011-2023_-_comenda_de_servidores_publicos_-_sirlande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2021/projeto_de_decreto_legislativo_no_011-2023_-_comenda_de_servidores_publicos_-_sirlande.pdf</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2022/projeto_de_decreto_legislativo_no_012-2023_-_comenda_de_servidores_publicos_-_clecio.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_decreto_legislativo_no_013-2023_-_comenda_de_servidores_publicos_-_joao_amorim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2022/projeto_de_decreto_legislativo_no_012-2023_-_comenda_de_servidores_publicos_-_clecio.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_decreto_legislativo_no_013-2023_-_comenda_de_servidores_publicos_-_joao_amorim.pdf</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_decreto_legislativo_no_014-2023_-_comenda_de_servidores_publicos_-_lucas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_decreto_legislativo_no_014-2023_-_comenda_de_servidores_publicos_-_lucas.pdf</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2025/projeto_de_decreto_legislativo_no_015-2023_-_comenda_de_servidores_publicos_-_denis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2025/projeto_de_decreto_legislativo_no_015-2023_-_comenda_de_servidores_publicos_-_denis.pdf</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2026/projeto_de_decreto_legislativo_no_016-2023_-_comenda_de_servidores_publicos_-_wanderson.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2026/projeto_de_decreto_legislativo_no_016-2023_-_comenda_de_servidores_publicos_-_wanderson.pdf</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2027/projeto_de_decreto_legislativo_no_017-2023_-_comenda_de_servidores_publicos_-_ademir.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2027/projeto_de_decreto_legislativo_no_017-2023_-_comenda_de_servidores_publicos_-_ademir.pdf</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2028/projeto_de_decreto_legislativo_no_018-2023_-_comenda_de_servidores_publicos_-_eleandro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2028/projeto_de_decreto_legislativo_no_018-2023_-_comenda_de_servidores_publicos_-_eleandro.pdf</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2029/projeto_de_decreto_legislativo_no_019-2023_-_comenda_de_servidores_publicos_-_jaconias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2029/projeto_de_decreto_legislativo_no_019-2023_-_comenda_de_servidores_publicos_-_jaconias.pdf</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2118/projeto_de_decreto_legislativo_no_020-2023_-_exercicio_2015_-_responsavel-_antonio_wilson_fiorot.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2118/projeto_de_decreto_legislativo_no_020-2023_-_exercicio_2015_-_responsavel-_antonio_wilson_fiorot.pdf</t>
   </si>
   <si>
     <t>“PRESTAÇÃO DE CONTAS EXERCÍCIO 2015 – MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEL: ANTONIO WILSON FIOROT”.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2119/projeto_de_decreto_legislativo_no_021-2023_-_exercicio_2016_-_responsavel_-_antonio_wilson_fiorot.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2119/projeto_de_decreto_legislativo_no_021-2023_-_exercicio_2016_-_responsavel_-_antonio_wilson_fiorot.pdf</t>
   </si>
   <si>
     <t>“PRESTAÇÃO DE CONTAS EXERCÍCIO 2016 – MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEL: ANTÔNIO WILSON FIOROT”.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2042/projeto_de_decreto_legislativo_no_022-2023_-_exercicio_2017_-_responsavel_-_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2042/projeto_de_decreto_legislativo_no_022-2023_-_exercicio_2017_-_responsavel_-_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>“PRESTAÇÃO DE CONTAS EXERCÍCIO 2017 – MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEL: BRUNO TEÓFILO ARAÚJO”.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2055/projeto_de_decreto_legislativo_no_023-2023_-_cidadao_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2055/projeto_de_decreto_legislativo_no_023-2023_-_cidadao_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. VALDEMAR RODRIGUES SALOMÃO”.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2056/projeto_de_decreto_legislativo_no_024-2023_-_cidadao_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2056/projeto_de_decreto_legislativo_no_024-2023_-_cidadao_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. RICARDO CIPRYANO CARLETTO”.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2057/projeto_decreto_legislativo_no_025-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2057/projeto_decreto_legislativo_no_025-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRª. BETANIA SANTOS DAMASCENO”.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2058/projeto_de_decreto_legislativo_no_026-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2058/projeto_de_decreto_legislativo_no_026-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRª. ELIZABETE DE PAULA”.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_decreto_legislativo_no_027-2023_-_cidadao_canariense_jair_de_oliveira_rios.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_decreto_legislativo_no_027-2023_-_cidadao_canariense_jair_de_oliveira_rios.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. JAIR DE OLIVEIRA RIOS”.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2121/projeto_de_decreto_legislativo_no_028-2023_-_cidada_canariense_neuma_lucia_avila_coelho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2121/projeto_de_decreto_legislativo_no_028-2023_-_cidada_canariense_neuma_lucia_avila_coelho.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRª. NEUMA LÚCIA ÁVILA COELHO”.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_de_decreto_legislativo_no_029-2023_-_cidadao_canariense_adeilton_pereira_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_de_decreto_legislativo_no_029-2023_-_cidadao_canariense_adeilton_pereira_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. ADEILTON PEREIRA SANTOS”.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2059/projeto_de_decreto_legislativo_no_030-2023_-_cidadao_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2059/projeto_de_decreto_legislativo_no_030-2023_-_cidadao_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. MARCIO CARLETTO”.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2060/projeto_de_decreto_legislativo_no_031-2023_-_cidadao_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2060/projeto_de_decreto_legislativo_no_031-2023_-_cidadao_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. JOÃO VIANEY MARABOTI PETERLE”.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2061/projeto_de_decreto_legislativo_no_032-2023_-_cidada_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2061/projeto_de_decreto_legislativo_no_032-2023_-_cidada_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRª. ADRIANA ALVES DE OLIVEIRA”.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2062/projeto_de_decreto_legislativo_no_033-2023_-_cidadao_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2062/projeto_de_decreto_legislativo_no_033-2023_-_cidadao_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. LAUDETE FERREIRA DA SILVA”.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2063/projeto_de_decreto_legislativo_no_034-2023_-_cidadao_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2063/projeto_de_decreto_legislativo_no_034-2023_-_cidadao_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. ALBERTO SILVA BAIA”.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2064/projeto_de_decreto_legislativo_no_035-2023_-_cidadao_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2064/projeto_de_decreto_legislativo_no_035-2023_-_cidadao_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRª. PAULA CONTARINI MONTEIRO ARAÚJO”.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2065/projeto_de_decreto_legislativo_no_036-2023_-_cidada_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2065/projeto_de_decreto_legislativo_no_036-2023_-_cidada_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRª. VIVIANE SANTOS SENA”.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2066/projeto_de_decreto_legislativo_no_037-2023_-_cidadao_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2066/projeto_de_decreto_legislativo_no_037-2023_-_cidadao_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. EVERTON RIAZOR MEIRA PESTANA”.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2108/projeto_de_decreto_legislativo_no_038-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2108/projeto_de_decreto_legislativo_no_038-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. WILIAN MARQUES DE CARVALHO”.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2109/projeto_de_decreto_legislativo_no_039-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2109/projeto_de_decreto_legislativo_no_039-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. ALOÍZIO CAMPOSTRINI BORGHI”.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_decreto_legislativo_no_040-2023_-_cidada_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_decreto_legislativo_no_040-2023_-_cidada_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRª. MARIA ASTRILZA DA PAIXÃO LISBOA”.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_decreto_legislativo_no_041-2023_-_cidadao_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_decreto_legislativo_no_041-2023_-_cidadao_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. JEOVAL DA SILVA KOCK”.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_decreto_legislativo_no_042-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_decreto_legislativo_no_042-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRª. ROSA HELENA ZUTION FERREIRA”.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_decreto_legislativo_no_043-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_decreto_legislativo_no_043-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. ELCI DE SOUZA FRANCO”.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_decreto_legislativo_no_044-2023_-_cidadao_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_decreto_legislativo_no_044-2023_-_cidadao_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. JUIMAR DE OLIVEIRA SILVA RIBEIRO”.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2123/projeto_de_decreto_legislativo_no_045-2023_-_cidadao_canariense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2123/projeto_de_decreto_legislativo_no_045-2023_-_cidadao_canariense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. MARCELO ABREU E SOUZA”.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2107/projeto_de_decreto_legislativo_no_046-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2107/projeto_de_decreto_legislativo_no_046-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRª. VANESSA DE MELO DE FIGUEIREDO SOUZA”.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2124/projeto_de_decreto_legislativo_no_047-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2124/projeto_de_decreto_legislativo_no_047-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. PEDRO VIEIRA ANDRADE”.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2125/projeto_de_decreto_legislativo_no_048-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2125/projeto_de_decreto_legislativo_no_048-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRª. GRACINDA MARIA CEZATTI”.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2084/projeto_de_decreto_legislativo_no_049-2023_-_comenda.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2084/projeto_de_decreto_legislativo_no_049-2023_-_comenda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO À SRA. IZABEL CRISTINA SILVA”.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2085/projeto_de_decreto_legislativo_no_050-2023_-_comenda.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2085/projeto_de_decreto_legislativo_no_050-2023_-_comenda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO À SRA. AMÉLIA FRANCISCA DOS SANTOS”.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2086/projeto_de_decreto_legislativo_no_051-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2086/projeto_de_decreto_legislativo_no_051-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO À SRA. MARILZA FAVARATO PIEROTE”.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_decreto_legislativo_no_052-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_decreto_legislativo_no_052-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. JAILSON FRANCISCO DOS SANTOS”.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2088/projeto_de_decreto_legislativo_no_053-2023_-_comenda_fulvio_trindade_almeida.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2088/projeto_de_decreto_legislativo_no_053-2023_-_comenda_fulvio_trindade_almeida.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. FÚLVIO TRINDADE ALMEIDA”.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_decreto_legislativo_no_054-2023_-_comenda_conrado_dos_santos_mendes.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_decreto_legislativo_no_054-2023_-_comenda_conrado_dos_santos_mendes.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. CONRADO DOS SANTOS MENDES”.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_de_decreto_legislativo_no_055-2023_-_comenda.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_de_decreto_legislativo_no_055-2023_-_comenda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO À SRA. CAMILA FERRARI VIANA DE OLIVEIRA”.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_decreto_legislativo_no_056-2023_-_comenda.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_decreto_legislativo_no_056-2023_-_comenda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. RENATO DE SOUZA SANTOS”.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_decreto_legislativo_no_057-2023_-_comenda.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_decreto_legislativo_no_057-2023_-_comenda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO À SRA. ADRIANA DE JESUS SILVA MATOS”.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_de_decreto_legislativo_no_058-2023_-_comenda.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_de_decreto_legislativo_no_058-2023_-_comenda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. WASHINGTON BISPO DA ROCHA”.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2094/projeto_de_decreto_legislativo_no_059-2023_-_comenda.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2094/projeto_de_decreto_legislativo_no_059-2023_-_comenda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO À SRA. MAGNA MENDES DIAS”.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2095/projeto_de_decreto_legislativo_no_060-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2095/projeto_de_decreto_legislativo_no_060-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. AGNALDO SILVA DOS SANTOS”.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_decreto_legislativo_no_061-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_decreto_legislativo_no_061-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. TACIO DI PAULA ALMEIDA NEVES”.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2097/projeto_de_decreto_legislativo_no_062-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2097/projeto_de_decreto_legislativo_no_062-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. EDENILSON FERNANDES BENEVIDES”.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2098/projeto_de_decreto_legislativo_no_063-2023_-_comenda.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2098/projeto_de_decreto_legislativo_no_063-2023_-_comenda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. JOSÉ LUÍZ SIQUEIRA”.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_decreto_legislativo_no_064-2023_-_comenda.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_decreto_legislativo_no_064-2023_-_comenda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO À SRA. JANAICA PEREIRA SANTOS”.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_decreto_legislativo_no_065-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_decreto_legislativo_no_065-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. ERNANI FRANCISCO RECCO”.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_decreto_legislativo_no_066-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_decreto_legislativo_no_066-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. EPAMINONDAS CÂNDIDO AZEVEDO”.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_de_decreto_legislativo_no_067-2023_-_comenda.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_de_decreto_legislativo_no_067-2023_-_comenda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. TIAGO FAVARATO PIEROTE”.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_de_decreto_legislativo_no_068-2023_-_comenda.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_de_decreto_legislativo_no_068-2023_-_comenda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. JEDEIAS JOSÉ DOS SANTOS JÚNIOR”.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2104/projeto_de_decreto_legislativo_no_069-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2104/projeto_de_decreto_legislativo_no_069-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. BRUNO TEÓFILO ARAÚJO.”</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_de_decreto_legislativo_no_070-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_de_decreto_legislativo_no_070-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO À SRA. NEUZA MARIA SANTOS FERREIRA”.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_decreto_legislativo_no_071-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_decreto_legislativo_no_071-2023.pdf</t>
   </si>
   <si>
     <t>“PRESTAÇÃO DE CONTAS EXERCÍCIO 2018- – MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEL: BRUNO TEÓFILO ARAÚJO”.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2127/projeto_de_decreto_legislativo_no_072-2023_-_contas_exercicio_2019_-_responsavel_-_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2127/projeto_de_decreto_legislativo_no_072-2023_-_contas_exercicio_2019_-_responsavel_-_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>“PRESTAÇÃO DE CONTAS EXERCÍCIO 2019 – MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEL: BRUNO TEÓFILO ARAÚJO”.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Bruno Teófilo Araújo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1858/projeto_de_lei_complementar_no_001-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1858/projeto_de_lei_complementar_no_001-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 001/2023 – “ALTERA E ACRESCENTA DISPOSITIVOS A LEI COMPLEMENTAR Nº 008/2008 QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA, ATUARQUIAS E FUNDAÇÕES PÚBLICAS DO MUNICÍPIO DE PEDRO CANÁRIO-ES”.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1879/projeto_de_lei_complementar_no_002-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1879/projeto_de_lei_complementar_no_002-2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL DE Nº 028/2015, CRIANDO DIRETORIAS NA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2116/projeto_de_lei_complementar_no_005-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2116/projeto_de_lei_complementar_no_005-2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI COMPLEMENTAR 044/2023, ACRESCENTA DISPOSITIVOS, CRIA CARGOS EM COMISSÃO E FUNÇÃO GRATIFICADA, CRIA ANEXOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1997/projeto_de_lei_complementar_no_004-2023_-_concede_revisao_geral_anual_aos_servidores_publicos_municipais_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1997/projeto_de_lei_complementar_no_004-2023_-_concede_revisao_geral_anual_aos_servidores_publicos_municipais_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2037/projeto_de_lei_complementar_no_005-2023_-_altera_a_lei_complementar_004-2023_acrescenta_dispositivos_cria_cargos_em_comissao_e_funcao_gratificada_cria_anexos_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2037/projeto_de_lei_complementar_no_005-2023_-_altera_a_lei_complementar_004-2023_acrescenta_dispositivos_cria_cargos_em_comissao_e_funcao_gratificada_cria_anexos_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1929/projeto_de_lei_complement._no_023-2023_-_fixa_vencimentos_e_concede_revisao_geral_anual_aos_servidores_publicos_municipais_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1929/projeto_de_lei_complement._no_023-2023_-_fixa_vencimentos_e_concede_revisao_geral_anual_aos_servidores_publicos_municipais_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"FIXA VENCIMENTOS E CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1855/projeto_de_lei_no_001-2023__-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1855/projeto_de_lei_no_001-2023__-_sapl.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS EM CARÁTER DE URGÊNCIA".</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1857/projeto_de_lei_no_002-2023_-_dispoe_sobre_a_proibicao_da_pratica_de_maus_tratos_e_crueldade_contra_animais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1857/projeto_de_lei_no_002-2023_-_dispoe_sobre_a_proibicao_da_pratica_de_maus_tratos_e_crueldade_contra_animais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2023 – “DISPÕE SOBRE A PROIBIÇÃO DA PRÁTICA DE MAUS TRATOS E CRUELDADE CONTRA ANIMAIS E REGULAMENTA A PROTEÇÃO AOS ANIMAIS PREVISTA NO ARTIGO 225, §1º, INC. VII, DA CONSTITUIÇÃO FEDERAL NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO/ES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1864/projeto_de_lei_no003-2023_-_solicita_incluir_no_calendario_oficial_a_semana_de_irnfomacao_e_conscientizacao_sobre_o_transtorno_do_deficit_de_antencao_tdah_-_kel_sat.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1864/projeto_de_lei_no003-2023_-_solicita_incluir_no_calendario_oficial_a_semana_de_irnfomacao_e_conscientizacao_sobre_o_transtorno_do_deficit_de_antencao_tdah_-_kel_sat.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PEDRO CANÁRIO-ES, A SEMANA MUNICIPAL DE INFORMAÇÃO E CONSCIENCIALIZAÇÃO SOBRE O TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE - TDAH E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1865/projeto_de_lei_no_004-2023_-_dispoe_sobre_o_planejamento_familiar_no_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1865/projeto_de_lei_no_004-2023_-_dispoe_sobre_o_planejamento_familiar_no_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANEJAMENTO FAMILIAR NO MUNICÍPIO  DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1866/projeto_de_lei_no_005-2023_-_institui_o_cadastro_tecnico_ambiental_de__atividades_ctaa_e_tcfam.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1866/projeto_de_lei_no_005-2023_-_institui_o_cadastro_tecnico_ambiental_de__atividades_ctaa_e_tcfam.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CADASTRO TÉCNICO AMBIENTAL DE ATIVIDADES (CTAA) E A TAXA DE CONTROLE E FISCALIZAÇÃO AMBIENTAL MUNICIPAL (TCFAM) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>Luquinhas Baiense, Demizinho, Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1867/projeto_de_lei_no_006-2023_-_denomina_logradouro_da_sede_de_pedro_canario_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1867/projeto_de_lei_no_006-2023_-_denomina_logradouro_da_sede_de_pedro_canario_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>"DENOMINA LOGRADOURO DA SEDE DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1868/projeto_de_lei_no_007-2023_-_disciplina_a_natureza_do_repasse_da_taxa_de_administracao_ao_instituto_de_previdencia_social_dos_servidores.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1868/projeto_de_lei_no_007-2023_-_disciplina_a_natureza_do_repasse_da_taxa_de_administracao_ao_instituto_de_previdencia_social_dos_servidores.pdf</t>
   </si>
   <si>
     <t>"DISCIPLINA A NATUREZA DO REPASSE DA TAXA DE ADMINISTRAÇÃO AO INSTITUTO DE PREVIDÊNCIA E ASSISTÊNCIA SOCIAL DOS SERVIDORES DO MUNICÍPIO DE PEDRO CANÁRIO, ALTERA A LEI 776/2006, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1878/projeto_de_lei_no_008-2023_-_declara_utilidade_publica_a_associacao_de_moradores_do_bairro_santa_rita.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1878/projeto_de_lei_no_008-2023_-_declara_utilidade_publica_a_associacao_de_moradores_do_bairro_santa_rita.pdf</t>
   </si>
   <si>
     <t>"DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DO BAIRRO SANTA RITA, LOCALIZADA NO MUNICÍPIO DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1884/projeto_de_lei_no_009-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1884/projeto_de_lei_no_009-2023.pdf</t>
   </si>
   <si>
     <t>"INSERE DATA COMEMORATIVA DE INSTALAÇÃO DA COMUNIDADE DE TAQUARAS NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1885/projeto_de_lei_no_010-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1885/projeto_de_lei_no_010-2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA MUNICIPAL DA EDUCAÇÃO, TECNOLOGIA E INOVAÇÃO NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>Denis Pereira Amâncio, Eleandro Reis Konoski, João Mendes Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1893/projeto_de_lei_no_011.2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1893/projeto_de_lei_no_011.2023.pdf</t>
   </si>
   <si>
     <t>"REVOGA O ART. 36 E ALTERA O ANEXO II DA LEI MUNICIPAL Nº 1363 DE 08 DE ABRIL DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1890/projeto_de_lei_no_012.2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1890/projeto_de_lei_no_012.2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE ESTÍMULO A GERAÇÃO DE EMPREGO “PROEGE”, NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1897/projeto_de_lei_no_013-2023_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1897/projeto_de_lei_no_013-2023_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1900/projeto_de_lei_municipal_no_014-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1900/projeto_de_lei_municipal_no_014-2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O TRANSPORTE ESCOLAR DE ESTUDANTES REGULARMENTE MATRICULADOS NOS INSTITUTOS FEDERAIS DO ESPÍRITO SANTO NOS MUNICÍPIOS DE SÃO MATEUS E MONTANHA/ES".</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1901/projeto_de_lei_municipal_no_015-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1901/projeto_de_lei_municipal_no_015-2023.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 1.270/2017, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1908/projeto_de_lei_no_016-2023_-_politica_de_uso_da_cannabis_para_fins_para_fins_medicinais_e_distribuicao_gratuita_de_medicamentos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1908/projeto_de_lei_no_016-2023_-_politica_de_uso_da_cannabis_para_fins_para_fins_medicinais_e_distribuicao_gratuita_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A POLÍTICA MUNICIPAL DE USO DA CANNABIS PARA FINS MEDICINAIS E DISTRIBUIÇÃO GRATUITA DE MEDICAMENTOS PRESCRITOS À BASE DA PLANTA, QUE CONTENHAM EM SUA FÓRMULA AS SUBSTÂNCIAS CANABIDIOL (CBD) E/OU TETRAHIDROCANABINOL (THC), NAS UNIDADES DE SAÚDE PÚBLICA MUNICIPAL E PRIVADA, OU CONVENIADA AO SISTEMA ÚNICO DE SAÚDE - SUS, NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO-ES, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1909/projeto_de_lei_no_017-2023_-_estabelece_a_obrigatoriedade_das_concessionarias_de_servicos_publicos_a_oferecerem_a_opcao_de_pagamento.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1909/projeto_de_lei_no_017-2023_-_estabelece_a_obrigatoriedade_das_concessionarias_de_servicos_publicos_a_oferecerem_a_opcao_de_pagamento.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE A OBRIGATORIEDADE DAS CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS A OFERECEREM A OPÇÃO DE PAGAMENTO ANTES DA SUSPENSÃO DO SERVIÇO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1922/projeto_de_lei_no_018-2023_-_estabelece_e_regulamenta_a_pratica_da_telemedicina_no_municipio_de_pedro_canario-es_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1922/projeto_de_lei_no_018-2023_-_estabelece_e_regulamenta_a_pratica_da_telemedicina_no_municipio_de_pedro_canario-es_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE E REGULAMENTA A PRÁTICA DA TELEMEDICINA NO MUNICÍPIO DE PEDRO CANÁRIO/ES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1939/projeto_de_lei_no_019-2023_-_implementacao_da_politica_estadual_de_fomento_ao_empreededorismo_feminino_no_ambito_do_municipio_de_pedro_canario_estado.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1939/projeto_de_lei_no_019-2023_-_implementacao_da_politica_estadual_de_fomento_ao_empreededorismo_feminino_no_ambito_do_municipio_de_pedro_canario_estado.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A IMPLEMENTAÇÃO DA POLÍTICA ESTADUAL DE FOMENTO AO EMPREENDEDORISMO FEMININO NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO ESTADO".</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1924/projeto_de_lei_no_020-2023_-_estabelece_o_programa_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1924/projeto_de_lei_no_020-2023_-_estabelece_o_programa_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE O PROGRAMA ‘SEGURANÇA NAS ESCOLAS’, COM INTUITO DE ESTABELECER MEIOS PREVENTIVOS CONTRA POSSÍVEIS ATAQUES E ATENTADOS NAS UNIDADES ESCOLARES NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1940/projeto_de_lei_no_021-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especiale_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1940/projeto_de_lei_no_021-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especiale_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR "CRÉDITO ADICIONAL ESPECIAL" E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1941/projeto_de_lei_no_022-2023_-_autoriza_o_executivo_municipal_a_conceder_subvencao_social_a_associacao_recreativa_assistencial_ao_idoso-_arai.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1941/projeto_de_lei_no_022-2023_-_autoriza_o_executivo_municipal_a_conceder_subvencao_social_a_associacao_recreativa_assistencial_ao_idoso-_arai.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL À ASSOCIAÇÃO RECREATIVA ASSISTENCIAL AO IDOSO - ARAI, INSTITUIÇÃO PRIVADA DE CARÁTER ASSISTENCIAL E CULTURAL, SEM FINALIDADE LUCRATIVA".</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1942/projeto_de_lei_no_023-2023_-_denis_-_institui_nos_termos_do_artigo_182_4o_da_cf_os_instrumentos_para_o_cumprimento_da_funcao_social_da_propiedade_urbana.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1942/projeto_de_lei_no_023-2023_-_denis_-_institui_nos_termos_do_artigo_182_4o_da_cf_os_instrumentos_para_o_cumprimento_da_funcao_social_da_propiedade_urbana.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NOS TERMOS DO ARTIGO 182, §4º DA CONSTITUIÇÃO FEDERAL, OS INSTRUMENTOS PARA O CUMPRIMENTO DA FUNÇÃO SOCIAL DA PROPIEDADE URBANA NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1950/projeto_de_lei_no_024-2023_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2024_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1950/projeto_de_lei_no_024-2023_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2024_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1951/projeto_de_lei_no_025-2023_-_institui_a_politica_municipal_de_fomento_a_praticas_sustentaveis_para_o_poder_publico_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1951/projeto_de_lei_no_025-2023_-_institui_a_politica_municipal_de_fomento_a_praticas_sustentaveis_para_o_poder_publico_municipal.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A POLÍTICA MUNICIPAL DE FOMENTO A PRÁTICAS SUSTENTÁVEIS PARA O PODER PÚBLICO MUNICIPAL; DISPÕE SOBRE AS DIRETRIZES PARA COMPRAS E CONSUMO SUSTENTÁVEIS NO ÂMBITO DA PREFEITURA MUNICIPAL DE PEDRO CANÁRIO, DISCIPLINA A LICITAÇÃO SUSTENTÁVEL PARA A AQUISIÇÃO DE BENS, CONTRATAÇÃO DE SERVIÇOS OU OBRAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1960/projeto_de_lei_no_026-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1960/projeto_de_lei_no_026-2023.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A CÂMARA DE DIRIGENTES LOJISTAS DO MUNICÍPIO DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1968/projeto_de_lei_no_027-2023_-_declara_utilidade_publica_municipal_a_associacao_recreativa_e_assistencial_ao_idoso_-_arai.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1968/projeto_de_lei_no_027-2023_-_declara_utilidade_publica_municipal_a_associacao_recreativa_e_assistencial_ao_idoso_-_arai.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO RECREATIVA E ASSISTENCIAL AO IDOSO - ARAI DO MUNICÍPIO DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1969/projeto_de_lei_no_028-2023_-_institui_a_lei_geral_municipal_da_microempresa_empresa_de_pequeno_porte_e_microempreendedor_individual.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1969/projeto_de_lei_no_028-2023_-_institui_a_lei_geral_municipal_da_microempresa_empresa_de_pequeno_porte_e_microempreendedor_individual.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A LEI GERAL MUNICIPAL DA MICROEMPRESA, EMPRESA DE PEQUENO PORTE E MICROEMPREENDEDOR INDIVIDUAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1970/projeto_de_lei_no_029-2023_-_cria_o_conselho_municipal_de_acompanhamento_e_fiscalizacao_de_execucao_dos_recursos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1970/projeto_de_lei_no_029-2023_-_cria_o_conselho_municipal_de_acompanhamento_e_fiscalizacao_de_execucao_dos_recursos.pdf</t>
   </si>
   <si>
     <t>"CRIA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E FISCALIZAÇÃO DO FUNPAES, A QUE SE REFERE A LEI ESTADUAL Nº 11.790, DE 28 DE MARÇO DE 2023".</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei_no_030-2023_-_altera_dispositivos_da_lei_municipal_no_847-2008.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei_no_030-2023_-_altera_dispositivos_da_lei_municipal_no_847-2008.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 847/2008, QUE CRIA O CONSELHO MUNICIPAL DE JUVENTUDE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1978/projeto_de_lei_no_031-2023_-_institui_a_politica_municipal_de_cooperativismo_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1978/projeto_de_lei_no_031-2023_-_institui_a_politica_municipal_de_cooperativismo_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A POLÍTICA MUNICIPAL DE COOPERATIVISMO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1985/projeto_de_lei_no_032.2023_-_dispoe_sobre_o_prazo_para_a_execucao_do_nivelamento_de_tampoes_caixas_de_inspecao_e_tampas_de_telefonia.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1985/projeto_de_lei_no_032.2023_-_dispoe_sobre_o_prazo_para_a_execucao_do_nivelamento_de_tampoes_caixas_de_inspecao_e_tampas_de_telefonia.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE PRAZO PARA A EXECUÇÃO DO NIVELAMENTO DE TAMPÕES, CAIXAS DE INSPEÇÃO E TAMPAS METÁLICAS DE TELEFONIA, DE ENERGIA ELÉTRICA E DE ESGOTO CLOACAL, NOS LOCAIS EM QUE FOREM EXECUTADAS OBRAS DE PAVIMENTAÇÃO, RECAPEAMENTO, RECONSTRUÇÃO OU QUALQUER SERVIÇO DE MANUTENÇÃO EM CALÇADAS E VIAS PÚBLICAS NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1991/projeto_de_lei_no_033-2023_-_insere_data_comemorativa_de_instalacao_da_comunidade_de_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1991/projeto_de_lei_no_033-2023_-_insere_data_comemorativa_de_instalacao_da_comunidade_de_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>"INSERE DATA COMEMORATIVA DE INSTALAÇÃO DA COMUNIDADE DE FLORESTA DO SUL CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE PEDRO CANÁRIO ".</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>Denis Pereira, Demizinho, Renato de Taquaras</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2114/projeto_de_lei_no_034-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2114/projeto_de_lei_no_034-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DE DENOMINAÇÃO DE RUA DO BAIRRO COLINA DA SEDE DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2002/projeto_de_lei_no_035-2023_-_reconhece_a_festa_do_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2002/projeto_de_lei_no_035-2023_-_reconhece_a_festa_do_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>"RECONHECE A FESTA DO ASSENTAMENTO CASTRO ALVES COMO MANIFESTAÇÃO CULTURAL E INTERAÇÃO TURÍSTICA E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2015/projeto_de_lei_no_036-2023_-_declara_de_utilidade_publica_municipal_o_clube_dos_amigos_do_municipio_de_pedro_canario_-_es.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2015/projeto_de_lei_no_036-2023_-_declara_de_utilidade_publica_municipal_o_clube_dos_amigos_do_municipio_de_pedro_canario_-_es.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CLUBE DOS AMIGOS DO MUNICÍPIO DE PEDRO CANÁRIO - ES".</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2115/projeto_de_lei_no_037-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2115/projeto_de_lei_no_037-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O ALINHAMENTO E A RETIRADA DE FIOS EM DESUSO DOS POSTES DE ENERGIA EXISTENTES NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2016/projeto_de_lei_no_038-2023_-_autoriza_o_poder_executivo_municipal_a_conceder_repasse_aos_servidores_municipais_efetivos_e_contratos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2016/projeto_de_lei_no_038-2023_-_autoriza_o_poder_executivo_municipal_a_conceder_repasse_aos_servidores_municipais_efetivos_e_contratos.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REPASSE AOS SERVIDORES MUNICIPAIS EFETIVOS E CONTRATADOS REFERENTE À ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DA UNIÃO DESTINADA AO CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM, PREVISTA NA LEI FEDERAL Nº 14.581, DE 11 DE MAIO DE 2023".</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2017/projeto_de_lei_no_039-2023_-_autoriza_o_poder_excutivo_municipal_a_transferir_para_os_prestadores_de_servicos_contratualizados_os_montantes_destinados_pela_uniao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2017/projeto_de_lei_no_039-2023_-_autoriza_o_poder_excutivo_municipal_a_transferir_para_os_prestadores_de_servicos_contratualizados_os_montantes_destinados_pela_uniao.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A TRANSFERIR PARA OS PRESTADORES DE SERVIÇOS CONSTRATUALIZADOS OS MONTANTES DESTINADOS PELA UNIÃO PARA A COMPLEMENTAÇÃO DOS SALÁRIOS DOS SEUS RESPECTIVOS EMPREGADOS DESTINADA AO CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM, PREVISTA NA LEI FEDERAL Nº 14.581, DE 11 DE MAIO DE 2023".</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2018/projeto_de_lei_no_040-2023_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_a_associacao_de_protecao_e_valorizacao_da_vida_animal_-_pata_amiga_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2018/projeto_de_lei_no_040-2023_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_a_associacao_de_protecao_e_valorizacao_da_vida_animal_-_pata_amiga_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE PROTEÇÃO E VALORIZAÇÃO DA VIDA ANIMAL - PATA AMIGA PEDRO CANÁRIO, INSTITUIÇÃO PRIVADA DE CARÁTER ASSISTENCIAL, SEM FINALIDADE LUCRATIVA".</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2031/projeto_de_lei_no_041-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2031/projeto_de_lei_no_041-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2033/projeto_de_lei_no_042-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2033/projeto_de_lei_no_042-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL  A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_no_043-2023_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_a_camara_de_dirigentes_logistas_-_cdl_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_no_043-2023_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_a_camara_de_dirigentes_logistas_-_cdl_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL A CÂMARA DE DIRIGENTES LOJISTAS - CDL DE PEDRO CANÁRIO, ASSOCIAÇÃO FORMADA POR EMPRESAS COMERCIAIS, SEM FINALIDADE LUCRATIVA".</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2035/projeto_de_lei_no_044-2023_-_altera_a_redacao_do_artigo_1o_da_lei_municipal_897-2009_fixa_o_valor_de_referencia_das_obrigacoes_definidas_como_de_pequeno_valor_para_o_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2035/projeto_de_lei_no_044-2023_-_altera_a_redacao_do_artigo_1o_da_lei_municipal_897-2009_fixa_o_valor_de_referencia_das_obrigacoes_definidas_como_de_pequeno_valor_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL 897/2009, FIXA O VALOR DE REFERÊNCIA DAS OBRIGAÇÕES DEFINIDAS COMO DE PEQUENO VALOR PARA O MUNICIPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2036/projeto_de_lei_no_045-2023_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_ao_centro_comunitario_franco_rossetti.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2036/projeto_de_lei_no_045-2023_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_ao_centro_comunitario_franco_rossetti.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL AO CENTRO COMUNITÁRIO FRANCO ROSSETTI, INSTITUIÇÃO PRIVADA DE CARÁTER ASSISTENCIAL E CULTURAL, SEM FINALIDADE LUCRATIVA".</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2083/projeto_de_lei_no_046-2023_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2024_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2083/projeto_de_lei_no_046-2023_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2024_2.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PEDRO CANÁRIO PARA O EXERCÍCIO DE 2024".</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2038/projeto_de_lei_no_047-2023_-_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente_na_importancia_de_ate_323.81200.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2038/projeto_de_lei_no_047-2023_-_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente_na_importancia_de_ate_323.81200.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE NA IMPORTÂNCIA DE ATÉ 323.812,00 (TREZENTOS E VINTE E TRÊS MIL, OITOCENTOS E DOZE REAIS".</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2039/projeto_de_lei_no_048-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2039/projeto_de_lei_no_048-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL  E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2040/projeto_de_lei_no_049-2023_-_altera_a_redacao_do_inciso_v_do_artigo_12_da_lei_1.468-2021_e_do_seu_anexo_unico.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2040/projeto_de_lei_no_049-2023_-_altera_a_redacao_do_inciso_v_do_artigo_12_da_lei_1.468-2021_e_do_seu_anexo_unico.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO INCISO V DO ARTIGO 12 DA LEI 1.468/2021 E DO SEU ANEXO ÚNICO E DÁ OUTRAS PROVDÊNCIAS".</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2081/projeto_de_lei_no_050-2023_-_autoriza_o_executivo_municipal_a_abrir_crpedito_adicional_especial_e_da_outras_proviencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2081/projeto_de_lei_no_050-2023_-_autoriza_o_executivo_municipal_a_abrir_crpedito_adicional_especial_e_da_outras_proviencias.pdf</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2082/projeto_de_lei_no_051-2023_-_autoriza_doacao_de_areas_publicas_ao_estado_do_espirito_santo_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2082/projeto_de_lei_no_051-2023_-_autoriza_doacao_de_areas_publicas_ao_estado_do_espirito_santo_2.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA DOAÇÃO DE ÁREAS PÚBLICAS AO ESTADO DO ESPÍRITO SANTO".</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2185/projeto_de_lei_no_052-2023_-_fixa_subsidios_do_prefeito_vice-prefeito_secretarios_e_procurador_chefe_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2185/projeto_de_lei_no_052-2023_-_fixa_subsidios_do_prefeito_vice-prefeito_secretarios_e_procurador_chefe_do_municipio.pdf</t>
   </si>
   <si>
     <t>“FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS E PROCURADOR CHEFE DO MUNICÍPIO DE PEDRO CANÁRIO REFERENTE AO EXERCÍCIO DE 2025 Á 2028 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2186/projeto_de_lei_no_053-2023_-_fixa_os_subsidios_dos_vereadores_do_municipio_de_pedro_canario_referente_ao_exercicio_de_2025_a_2028_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2186/projeto_de_lei_no_053-2023_-_fixa_os_subsidios_dos_vereadores_do_municipio_de_pedro_canario_referente_ao_exercicio_de_2025_a_2028_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“FIXA OS SUBSÍDIOS DOS VERADORES DO MUNICÍPIO DE PEDRO CANÁRIO REFERENTE AO EXERCÍCIO DE 2025 Á 2028 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_no_054-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_no_054-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2080/projeto_de_lei_no_055-2023_-_autoriza_doacao_de_area_publica_ao_estado_do_espirito_santo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2080/projeto_de_lei_no_055-2023_-_autoriza_doacao_de_area_publica_ao_estado_do_espirito_santo.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA DOAÇÃO DE ÁREA PÚBLICA AO ESTADO DO ESPÍRITO SANTO".</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2067/projeto_de_lei_no_056-2023_-_denomina_a_capela_mortuaria_luiz_francisco_borghi_binho..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2067/projeto_de_lei_no_056-2023_-_denomina_a_capela_mortuaria_luiz_francisco_borghi_binho..pdf</t>
   </si>
   <si>
     <t>"DENOMINA A CAPELA MORTUÁRIA, LOCALIZADA NO BAIRRO BOA VISTA, DE CAPELA MORTUÁRIA “LUIZ FRANCISCO BORGHI (BINHO)”.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2070/projeto_de_lei_no_057-2023_-_autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2070/projeto_de_lei_no_057-2023_-_autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S/A, COM A GARANTIA DA UNIÃO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2071/projeto_de_lei_no_058-2023_-_dispoe_sobre_as_alteracoes_do_plano_de_custeio_do_regime_propio_de_previdencia_social_do_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2071/projeto_de_lei_no_058-2023_-_dispoe_sobre_as_alteracoes_do_plano_de_custeio_do_regime_propio_de_previdencia_social_do_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS ALTERAÇÕES DO PLANO DE CUSTEIO DO REGIME PRÓPIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1898/projeto_de_lei_substitutivo_no_008-2023_-_declara_de_utilidade_publica_a_associacao_de_moradores_do_bairro_sao_geraldo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1898/projeto_de_lei_substitutivo_no_008-2023_-_declara_de_utilidade_publica_a_associacao_de_moradores_do_bairro_sao_geraldo.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES DO BAIRRO SANTA RITA, LOCALIZADA NO MUNICÍPIO DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1923/projeto_de_lei_substitutivo_no_009.2023_-_insere_data_comemorativa_de_instalacao_da_comunidade_de_taquaras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1923/projeto_de_lei_substitutivo_no_009.2023_-_insere_data_comemorativa_de_instalacao_da_comunidade_de_taquaras.pdf</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1869/projeto_de_resolucao_no_001-2023_-_cria_comenda_de_honra_ao_merito_no_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1869/projeto_de_resolucao_no_001-2023_-_cria_comenda_de_honra_ao_merito_no_municipio.pdf</t>
   </si>
   <si>
     <t>"CRIA A COMENDA DE HONRA AO MÉRITO NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS SR. PEDRO CANÁRIO RIBEIRO".</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1870/projeto_de_resolucao_no_002-2023_-_cria_a_comenda_municipal_do_merito_esportivo_pedro_canario_ribeiro_machado.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1870/projeto_de_resolucao_no_002-2023_-_cria_a_comenda_municipal_do_merito_esportivo_pedro_canario_ribeiro_machado.pdf</t>
   </si>
   <si>
     <t>"CRIA A COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO".</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1871/projeto_de_resolucao_no_003-2023_-_cria_a_comenda_empreendedor_destaque_a_ser_concedida_a_pessoas_fisicas_e_juridicas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1871/projeto_de_resolucao_no_003-2023_-_cria_a_comenda_empreendedor_destaque_a_ser_concedida_a_pessoas_fisicas_e_juridicas.pdf</t>
   </si>
   <si>
     <t>"CRIA A COMENDA EMPREENDEDOR DESTAQUE, A SER CONCEDIDA A PESSOAS FÍSICAS E JURÍDICAS ENTIDADES E EMPRESAS EMPREENDEDORAS E INCENTIVADORAS NO MUNICÍPIO DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1872/projeto_de_resolucao_no_04-2023_-_institui_na_camara_municipal_de_pedro_canario_a_comenda_do_servidor_publico_municipal_sra._maria_otilia_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1872/projeto_de_resolucao_no_04-2023_-_institui_na_camara_municipal_de_pedro_canario_a_comenda_do_servidor_publico_municipal_sra._maria_otilia_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NA CÂMARA MUNICIPAL DE PEDRO CANÁRIO A COMENDA DO SERVIDOR PÚBLICO MUNICIPAL Sr.ª MARIA OTILIA TEÓFILO ARAÚJO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1886/projeto_de_resolucao_no_005-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1886/projeto_de_resolucao_no_005-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO PERMANENTE DE DIREITOS HUMANOS, DA IGUALDADE RACIAL E DAS PESSOAS COM DEFICIÊNCIA".</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1891/projeto_resolucao_no_006.2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1891/projeto_resolucao_no_006.2023.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA O DISPOSTO NO §3º DO ART. 8º DA LEI 14.133, DE 1º D ABRIL DE 2021, PARA DISPOR SOBRE AS REGRAS PARA ATUAÇÃO DO AGENTE DE CONTRATAÇÃO E DA EQUIPE DE APOIO, O FUNCIONAMENTO DA COMISSÃO DE COTRATAÇÃO E A ATUAÇÃO DOS GESTORES E FISCAIS DE CONTRATOS, NO ÂMBITO DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1892/projeto_de_resolucao_no007.2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1892/projeto_de_resolucao_no007.2023.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA O DISPOSTO NO §3º ART. 20 DA LEI 14133, DE 1º DE ABRIL DE 2021, PARA ESTABELECER O ENQUADRAMENTO DOS BENS DE CONSUMO ADQUIRIDOS PARA SUPRIR AS DEMANDAS DA ESTRUTURA DA CÂMARA MUNICIPAL NAS CATEGORIAS DE QUALIDADE COMUM E DE LUXO".</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1902/projeto_de_resolucao_no_008-2023_-_concessao_de_diarias_por_viagens_a_servico.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1902/projeto_de_resolucao_no_008-2023_-_concessao_de_diarias_por_viagens_a_servico.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS POR VIAGENS A SERVIÇO, PARTICIPAÇÃO EM CURSOS OU EVENTOS AOS SERVIDORES EFETIVOS, CEDIDOS, CONTRATADOS, COMISSIONADOS E AGENTES POLÍTICOS DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1944/projeto_de_resolucao_no_009-2023_-_cria_frente_paralamentar_em_defesa_do_consumidor.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1944/projeto_de_resolucao_no_009-2023_-_cria_frente_paralamentar_em_defesa_do_consumidor.pdf</t>
   </si>
   <si>
     <t>"CRIA A FRENTE PARLAMENTAR EM DEFESA DO CONSUMIDOR".</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>PRS</t>
   </si>
   <si>
     <t>Projeto de Resolução Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1954/projeto_de_resolucao_substitutivo_no_001-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1954/projeto_de_resolucao_substitutivo_no_001-2023.pdf</t>
   </si>
   <si>
     <t>"CRIA A COMENDA DE HONRA AO MÉRITO NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS "SR. PEDRO CANÁRIO RIBEIRO".</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1955/projeto_de_resolucao_substitutivo_no_002-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1955/projeto_de_resolucao_substitutivo_no_002-2023.pdf</t>
   </si>
   <si>
     <t>"CRIA A COMENDA MUNICIPAL DO MÉRITO ESPORTIVO "PEDRO RIBEIRO MACHADO".</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1956/projeto_de_resolucao_substitutivo_no_003-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1956/projeto_de_resolucao_substitutivo_no_003-2023.pdf</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1957/projeto_de_resolucao_substitutivo_no_004-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1957/projeto_de_resolucao_substitutivo_no_004-2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NA CÂMARA MUNICIPAL DE PEDRO CANÁRIO A "COMENDA DO SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2001/projeto_de_resolucao_substitutivo_no_005-2023_-_criacao_da_comissao_permanente_de_direitos_humanos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2001/projeto_de_resolucao_substitutivo_no_005-2023_-_criacao_da_comissao_permanente_de_direitos_humanos.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO PERMANENTE DE DIREITOS HUMANOS".</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1945/projeto_de_resolucao_substitutivo_no_009-2023_-_cria_o_registro_de_frente_parlamentar_no_ambito_da_camara_municipal_de_pedro_canario-es.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1945/projeto_de_resolucao_substitutivo_no_009-2023_-_cria_o_registro_de_frente_parlamentar_no_ambito_da_camara_municipal_de_pedro_canario-es.pdf</t>
   </si>
   <si>
     <t>"CRIA O REGISTRO DE FRENTE PARLAMENTAR NO ÂMBITO DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Denis Pereira, Eleandro</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1863/requerimento_no_001-2023_-_voto_de_louvor_a_igreja_batista_de_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1863/requerimento_no_001-2023_-_voto_de_louvor_a_igreja_batista_de_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR A IGREJA BATISTA DE FLORESTA DO SUL".</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_-_voto_de_louvor_no_002-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_-_voto_de_louvor_no_002-2023.pdf</t>
   </si>
   <si>
     <t>"SESSÃO SOLENE EM MEMÓRIA AS VÍTIMAS DA COVID-19, A SER REALIZADA NO DIA 15 ABRIL OU DATA POSTERIOR A SER MARCADA CONFORME A LEI ORDINÁRIA N° 1.510/2022 QUE INSTITUIU O DIA MUNICIPAL EM MEMÓRIA ÀS VÍTIMAS DA COVID-19".</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1888/requerimento_no_003-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1888/requerimento_no_003-2023.pdf</t>
   </si>
   <si>
     <t>"REQUERER, SESSÃO ITINERANTE NA COMUNIDADE DE TAQUARAS NO DIA 30/03/2023 (QUINTA-FEIRA) A PARTIR DAS 19 HORAS NA CRECHE TAIARA CRULHE".</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1936/requerimento_no_004-2023_-_wanderson_-_voto_de_louvor_aos_35_anos_da_paroquia_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1936/requerimento_no_004-2023_-_wanderson_-_voto_de_louvor_aos_35_anos_da_paroquia_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>"Voto de Louvor em favor dos 35 anos da Paróquia Nossa Senhora Fátima em Pedro Canário -ES".</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1935/requerimento_no_005-2023_-_denis_-_voto_de_louvor_aos_80_anos_da_cemandes_-_assembleia_de_deus_central.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1935/requerimento_no_005-2023_-_denis_-_voto_de_louvor_aos_80_anos_da_cemandes_-_assembleia_de_deus_central.pdf</t>
   </si>
   <si>
     <t>"Sessão Solene em homenagem aos 80 anos da CEMADES – Convenção Evangélica dos Ministros das Assembleias de Deus do Espírito Santo".</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1976/requerimento_no_006-2023_-_voto_de_louvor_aniversario_da_igreja_crista_maranata_-_central.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1976/requerimento_no_006-2023_-_voto_de_louvor_aniversario_da_igreja_crista_maranata_-_central.pdf</t>
   </si>
   <si>
     <t>“VOTO DE LOUVOR” em favor dos 32 anos de Aniversário da Igreja Cristã Maranata/central, localizada na Rua: Tv. Morro Dantas, Centro, Pedro Canário/ES, Pastor Responsável: Nivaldo Dias da Silva.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1977/requerimento_no_007-20236_-_voto_de_louvor_da_igreja_crista_maranata_bairro_-_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1977/requerimento_no_007-20236_-_voto_de_louvor_da_igreja_crista_maranata_bairro_-_canarinho.pdf</t>
   </si>
   <si>
     <t>“VOTO DE LOUVOR” em favor dos 23 anos de Aniversário da Igreja Cristã Maranata, localizada no bairro: Canarinho, centro, Pedro-Canário/ES, Pastor Responsável: Nivaldo Dias da Silva.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1986/requerimento_no_008-2023_-_voto_de_louvor.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1986/requerimento_no_008-2023_-_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>REQUER VOTO DE LOUVOR: _x000D_
  1-	 IZAULINO DE JESUS PACHECO, EM VIRTUDE DE SEUS 37 ANOS DE EXCELENTE SERVIÇO PRESTADO NA AGÊNCIA DO CORREIO NO MUNICÍPIO DE PEDRO CANÁRIO/ES._x000D_
 _x000D_
 2-	SEBASTIANA RIACHO RODRIGUES, EM VIRTUDE DE SEUS 24 ANOS DE EXCELENTE SERVIÇO PRESTADO NA AGÊNCIA DO CORREIO NO MUNICÍPIO DE PEDRO CANÁRIO/ES._x000D_
 _x000D_
 VERONILDE ANA CANI, EM VIRTUDE DE SEUS 32 ANOS DE EXCELENTE SERVIÇO PRESTADO NA AGÊNCIA DO CORREIO NO MUNICÍPIO DE PEDRO CANÁRIO/ES.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1987/requerimento_no_009.2023_-_voto_de_louvor__-_empreendedores_do_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1987/requerimento_no_009.2023_-_voto_de_louvor__-_empreendedores_do_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR em favor dos Empreendedores do Município de Pedro Canário, devido o importante papel para geração de emprego e renda que vem realizando nesta cidade".</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2000/requerimento_no_010-2023_-_voto_de_louvor_em_favor_dos_garis_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2000/requerimento_no_010-2023_-_voto_de_louvor_em_favor_dos_garis_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"REQUERER, VOTO DE LOUVOR EM FAVOR DE TODOS GARIS DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_no_011-2023_-_voto_de_louvor_em_favor_do_empreendedor_do_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_no_011-2023_-_voto_de_louvor_em_favor_do_empreendedor_do_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DO EMPREENDEDOR DO MUNICÍPIO DE PEDRO CANÁRIO, DEVIDO O IMPORTANTE PAPEL PARA GERAÇÃO DE EMPREGO E RENDA QUE VEM REALIZANDO NESTA CIDADE".</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2010/requerimento_no_012-2023_-_voto_de_louvor_em_favor_dos_policiais_militares.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2010/requerimento_no_012-2023_-_voto_de_louvor_em_favor_dos_policiais_militares.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DOS POLICIAIS MILITARES PELOS SERVIÇOS PRESTADOS A COMUNIDADE CANARIENSE".</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2013/requerimento_no_013-2023_-_voto_de_louvor_-_dia_municipal_do_ciclista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2013/requerimento_no_013-2023_-_voto_de_louvor_-_dia_municipal_do_ciclista.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR EM VIRTUDE DAS COMEMORAÇÕES PELO DIA MUNICIPAL DO CICLISTA, OCORRIDO NO DIA 19 DE AGOSTO DO ANO EM CURSO".</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2014/requerimento_no_014-2023_-_voto_de_louvor_-_ze_queiroz.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2014/requerimento_no_014-2023_-_voto_de_louvor_-_ze_queiroz.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR PELO EXCELENTE TRABALHO QUE TEM FEITO À FRENTE DA REFERIDA SECRETARIA".</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_no_015-2023_-_voto_de_louvor_ao_juiz_e_ao_forum.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_no_015-2023_-_voto_de_louvor_ao_juiz_e_ao_forum.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR:_x000D_
 _x000D_
 1-	 Ao Excelentíssimo Senhor Juiz Dr. Diego Franco de Sant’Anna. _x000D_
 _x000D_
 2-	Ao Fórum Desembargador Vicente Vasconcelos._x000D_
 _x000D_
 Em virtude da parceria em ceder o salão do júri para os eventos legislativos em todo o período da reforma da Câmara Municipal.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2048/requerimento_no_016-2023_-_requer_sessao_solene_em_homenagem_ao_dia_do_servidor_publico.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2048/requerimento_no_016-2023_-_requer_sessao_solene_em_homenagem_ao_dia_do_servidor_publico.pdf</t>
   </si>
   <si>
     <t>"SESSÃO SOLENE EM HOMENAGEM AO DIA DO SERVIDOR PÚBLICO".</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2049/requerimento_no_017-2023_-_voto_de_louvor_em_comemoracao_dos_120_anos_dos_batistas_no_espirito_santo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2049/requerimento_no_017-2023_-_voto_de_louvor_em_comemoracao_dos_120_anos_dos_batistas_no_espirito_santo.pdf</t>
   </si>
   <si>
     <t>"Vem requerer Sessão Solene em homenagem aos 120 anos da Igreja Batista com voto de louvor".</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2046/requerimento_no_018-2023_-_voto_de_louvor__-_convencao_batista_do_es_1a_igreja_batista_e_2a_igreja_batista_de_pedro_canario..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2046/requerimento_no_018-2023_-_voto_de_louvor__-_convencao_batista_do_es_1a_igreja_batista_e_2a_igreja_batista_de_pedro_canario..pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR EM FAVOR DA:_x000D_
 1-	Convenção Batista do Estado do Espírito Santo, em virtude da comemoração dos 120 anos dos Batistas no Espírito Santo; _x000D_
 _x000D_
 2-	Primeira Igreja Batista de Pedro Canário, em virtude da comemoração dos 120 anos dos Batistas no Espírito Santo; _x000D_
 _x000D_
 3-	Segunda Igreja Batista de Pedro Canário, em virtude da comemoração dos 120 anos dos Batistas no Espírito Santo.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_no_019-2023_-_voto_de_louvor_em_favor_do_policial_militar.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_no_019-2023_-_voto_de_louvor_em_favor_do_policial_militar.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DO POLICIAL MILITAR PELOS SERVIÇOS PRESTADOS A COMUNIDADE CANARIENSE".</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2043/requerimento_no_020-2023_-_voto_de_louvor_em_favor_das_igrejas_batistas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2043/requerimento_no_020-2023_-_voto_de_louvor_em_favor_das_igrejas_batistas.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DAS IGREJAS:_x000D_
 1- Primeira Igreja Batista em Floresta do Sul, em virtude da comemoração dos 120 anos dos Batistas no Espírito Santo; _x000D_
 _x000D_
 2- Igreja Batista em Cristal do Norte, em virtude da comemoração dos 120 anos dos Batistas no Espírito Santo.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2044/requerimento_no_021-2023_-_voto_de_louvor_aos_condutores_de_ambulancia.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2044/requerimento_no_021-2023_-_voto_de_louvor_aos_condutores_de_ambulancia.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR AOS CONDUTORES DE AMBULÂNCIA, EM VIRTUDE DA COMEMORAÇÃO DO SEU DIA OCORRIDO NO DIA 10 DE OUTUBRO".</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2045/requerimento_no_022-2023_-_requer_voto_de_louvor_em_favor_dos_servidores_publicos_municipais_aposentados.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2045/requerimento_no_022-2023_-_requer_voto_de_louvor_em_favor_dos_servidores_publicos_municipais_aposentados.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DOS SERVIDORES PÚBLICOS MUNICIPAIS APOSENTADOS EM RAZÃO DOS RELEVANTES SERVIÇOS PRESTADOS NO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3205,67 +3214,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_no_001-2023_-_realizar_troca_de_areia_e_colocar_rede_de_protecao_na_quadra_de_areia_do_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1856/indicacao_no_002-2023_-_oferecer_exames_de_acuidade_visual_testes_visuais__a_estudantes_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1859/indicacao_no_003-2023_-_sugere_implantacao_da_creche_do_idoso..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1860/indicacao_no_004-2023_-_denis_amancio_-_cursos_nas_areas_de_acougueiro_balconista_de_acougue_caixa_de_supermercado_auxiliar_de_deposito_dentre_outros..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1861/indicacao_no_005-2023_-_que_o_poder_executivo_municipal_viabilize_junto_a_secretaria_de_estado_e_seguranca_publica_a_possibilidade_de_aderir_ao_iseo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1862/indicacao_no_006-2023_-_que_sejam_disponibilizados_estudos_necessarios_para_manutencao_e_reforma_da_e.m.e.f_antonio_guedes_alcoforado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_no_007-2023_-_envide_esforcos_para_colocar_senhas_eletronicas_instaladas_na_farmacia_popular.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1881/indicacao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_no_020-2023_-_detector_de_metais_em_todas_as_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_no_021-2023_-_manutencao_de_limpeza_interna_da_caixa_de_abastecimento_agua_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_no_022-2023_-_instalacao_de_lixeiras_de_coleta_seletiva_no_distrito_de_cristal_do_norte_e_na_praca_e_manutencao_dos_bancos_da_praca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1903/indicacao_no_023-2023_-_sala_do_empreendedor_movel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_no_024-2023_-_construir_rampas_de_acessiblidade_nas_calcadas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_no_025-2023_-_elaboracao_e_concretizacao_de_projeto_para_conscientizacao_dos_professores_alunos_e_pais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1904/indicacao_no_026-2023_-_programa_para_dar_atencao_a_saude_mental_e_psicologica_aos_estudantes_das_redes_municipais.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1905/indicacao_no_027-2023_-_implementacao_de_programa_para_promocao_de_cultura_de_paz_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1906/indicacao_no_028-2023_-_criacao_e_implementacao_de_plano_de_evacuacao_para_situacoes_emergenciais_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1918/indicacao_no_029-2023_-_implementacao_do_sistema_de_seguranca__-_botao_de_panico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1919/indicacao_no_030-2023_-_caixa_eletronico_banestes_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1907/indicacao_no_031-2023_instalacao_de_cameras_de_monitoramento_nas_escolas_publicas_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1916/indicacao_no_032-2023_-_construcao_de_vestiarios_e_banheiros_em_todos_os_campos_e_quadras_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1917/indicacao_no_033-2023_-_lei_que_obrigue_as_empresas_que_fornecem_agua_e_energia_eletrica_a_fornecer_possiblidade_de_quitar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1920/indicacao_no_034-2023_-_iluminacao_do_ginasio_poliesportivo_de_cristal_do_norte_com_a_instalacao_de_luminarias_de_led_e_melhorar_o_piso.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_no_035-2023_-_calcamento_dos_600_metros_na_avenida_francisco_porfirio_de_souza_com_a_estrada_de_montanha.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_no_036-2023_-_construcao_do_campo_bom_de_bola_na_rua_sao_roque_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1931/indicacao_no_037-2023_-_reitera_a_indicacao_de_no_077-2022_-_energia_dentro_do_cemiterio_de_crital_do_norte.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_no_038-2023_-_instalacao_de_uma_farmacia_na_unidade_de_saude_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1932/indicacao_no_039-2023_-_construcao_da_e.m.e.f_antonio_guedes_alcoforado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_no_040-2023_-_troca_de_areia_colocar_rede_de_protecao_da_praca_do_boa_vista_e_um_espaco_de_lazer_infantil.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1934/indicacao_no_041-2023_-_instalacao_de_postes_com_iluminacao_adequada_para_quadra_de_beach_tennis_bairro_esplanada_ao_lado_do_society.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_no_042-2023_-_kelsat_-_construcao_da_continuacao_da_calcada_do_cemiterio_ou_pavimentacao_encontro_com_o_campo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1938/indicacao_no_043-2023_-_kelsat_-_contrucao_da_calcada_cidada_nos_dois_lados_da_av._francisco_porfirio_de_souza.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_no_044-2023_-_sugere_implantacao_da_telemedicina_-_luquinhas_baiense.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1961/indicacao_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1967/indicacao_no_046-2023_-_implantacao_de_espaco_para_animais_de_estimacao_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_no_047-2023_-_que_envide_todos_os_esforcos_necessarios_para_reforma_da_emef_-_felinto_damiao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1966/indicacao_no_048-2023_-_para_contrucao_da_rotatoria_na_saida_de_cristal_do_norte_sentido_a_taquaras_e_montanha.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1974/indicacao_no_049-2023_-_retirada_dos_blocos_dos_canteiros_da_av._francisco_porfirio_de_souza_e_plantacao_de_grama.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1975/indicacao_no_050-2023_-_criando_gratificacao_por_produtividade_para_operadores_de_maquinas_pesadas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1980/indicacao_no_051-2023_-_instalacao_de_placas_indicando_nome_das_ruas_da_cidade_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1981/indicacao_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_no_053-2023_-_cameras_de_video_monitoramento_em_pontos_estrategicos_no_perimetro_urbano_e_programa_de_seguranca_do_estado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1983/indicacao_no_054-2023_-_nivelamento_de_tampoes_caixas_de_inspecao_e_tampas_metalicas_de_telefonia_de_energia_eletrica_e_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1984/indicacao_no_055-2023_-_reitera_indicacao_no_079-2021_que_solicita_que_sejam_revitalizadas_as_pinturas_de_faixa_de_pedestres_em_frente_todas_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_no_056.2023_-_cursos_de_preparacao_para_o_enem.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_no_058-2023_-_criacao_de_centro_de_reforco_escolar_para_alunos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_no_059-2023_-_construcao_de_nova_ponte_da_jacuba_-_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_no_060-2023_-_atendimento_odontologico_na_unidade_de_saude_de_taquaras.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_no_061-2023_-_seja_elaborado_projeto_de_lei_que_acrescente_4_letras_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_no_062-2023_-_seja_elaborado_projeto_de_lei_que_revogue_o_inciso_iii_do_art_5o_da_lei_1.285-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2006/indicacao_no_063-2023_-_sugere_alteracao_em_clausula_de_contrato_-_reajuste_salarial_do_servidor_publico_contratado_municipal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2007/indicacao_no_064-2023_-_que_realize_todos_os_esforcos_para_que_junto_a_cesan_realize_extensao_da_rede_de_agua_na_rua_do_socorro_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2008/indicacao_no_065-2023_-_sirlande_e_eleandro_-_que_envide_todos_os_esforcos_necessarios_para_reforma_com_pintura_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2030/indicacao_no_066-2023_-_criacao_de_mutirao_de_saude_-_denis_amancio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_no_067-2023_-_instalacao_de_toldos_nas_salas_da_emef_prof._antonio_guedes_alcoforado_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2051/indicacao_no_068-2023_-_climatizacao_em_todas_as_salas_de_aula_da_rede_municipal_de_ensino_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2052/indicacao_no_069-2023_-_coberturas_nos_dois_playgrounds_da_area_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_070_-_2023_-_diarias_dos_servidores_publicos_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2054/indicacao_no_071-2023_-_construcao_de_um_canil_municipal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_no_072-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2068/indicacao_no_073-2023_-_instalacao_de_posto_policial_rodoviaria_federal_na_divisa_entre_es_e_ba.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_no_074-2023_-_extensao_de_rede_para_iluminacao_publica_na_rua_menino_jesus_-_vila_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2073/indicacao_no_075-2023_-_inclusao_de_tenis_no_kit_uniforme_doado_aos_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2074/indicacao_no_076-2023_-_que_seja_acompanhada_a_situacao_do_laboratorio_que_atende_a_rede_municipal_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_no_077-2023_-_dar_nome_ao_hospital_municipal_de_pedro_canario_dinalva_beltrao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_no_078-2023_-_nomear_a_pracinha_do_lazer_-_antonio_barbosa_dos_santos_neto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2077/indicacao_no_079-2023_-_implantacao_de_uma_unidade_de_atendimento_do_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_no_080-2023_-_instalacao_de_um_bebedouro_no_ginasio_poliesportivo_e_na_unidade_de_saude_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2041/mocao_de_apelo_no_001-2023_-_vereador_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1946/pauta_da_02a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1947/pauta_da_03a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1915/pauta_da_04a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1948/pauta_da_05a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1914/pauta_da_06a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1949/pauta_da_07a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1927/pauta_08a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1958/pauta_da_10a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1972/pauta_da_11a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1973/pauta_da_12a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1992/pauta_da_13a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1993/pauta_da_14a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2003/pauta_da_15a_sessao_ordinaria_do_3o_periodo_legislaivo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2131/pauta_da_16a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2132/pauta_da_17a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_decima_legislatura.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2133/pauta_da_18a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2134/pauta_da_19a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2135/pauta_da_20a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1943/projeto_de_decerto_legislativo_no_001-2023_-_prestacao_de_contas_exercicio_2011_-_responsavel_antonio_wilson_fiorot.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1952/projeto_de_decreto_legislativo_no_002-2023_-_prestacao_de_contas_exercicio_2012.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1953/projeto_de_decreto_legislativo_no_003-2023_-_prestacao_de_contas_exercicio_de_2013.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1989/projeto_de_decreto_legislativo_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1990/projeto_de_decreto_legislativo_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1979/projeto_de_decreto_legislativo_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1994/projeto_de_decreto_legislativo_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2012/projeto_de_decreto_legislativo_no_008-2023_-_prestacao_de_contas_exercicio_2009.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2019/projeto_de_decreto_legislativo_no_009-2023_-_comenda_de_servidores_publicos_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2020/projeto_de_decreto_legislativo_no_010-2023_-_comenda_de_servidores_publicos_-_renato.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2021/projeto_de_decreto_legislativo_no_011-2023_-_comenda_de_servidores_publicos_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2022/projeto_de_decreto_legislativo_no_012-2023_-_comenda_de_servidores_publicos_-_clecio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_decreto_legislativo_no_013-2023_-_comenda_de_servidores_publicos_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_decreto_legislativo_no_014-2023_-_comenda_de_servidores_publicos_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2025/projeto_de_decreto_legislativo_no_015-2023_-_comenda_de_servidores_publicos_-_denis.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2026/projeto_de_decreto_legislativo_no_016-2023_-_comenda_de_servidores_publicos_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2027/projeto_de_decreto_legislativo_no_017-2023_-_comenda_de_servidores_publicos_-_ademir.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2028/projeto_de_decreto_legislativo_no_018-2023_-_comenda_de_servidores_publicos_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2029/projeto_de_decreto_legislativo_no_019-2023_-_comenda_de_servidores_publicos_-_jaconias.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2118/projeto_de_decreto_legislativo_no_020-2023_-_exercicio_2015_-_responsavel-_antonio_wilson_fiorot.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2119/projeto_de_decreto_legislativo_no_021-2023_-_exercicio_2016_-_responsavel_-_antonio_wilson_fiorot.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2042/projeto_de_decreto_legislativo_no_022-2023_-_exercicio_2017_-_responsavel_-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2055/projeto_de_decreto_legislativo_no_023-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2056/projeto_de_decreto_legislativo_no_024-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2057/projeto_decreto_legislativo_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2058/projeto_de_decreto_legislativo_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_decreto_legislativo_no_027-2023_-_cidadao_canariense_jair_de_oliveira_rios.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2121/projeto_de_decreto_legislativo_no_028-2023_-_cidada_canariense_neuma_lucia_avila_coelho.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_de_decreto_legislativo_no_029-2023_-_cidadao_canariense_adeilton_pereira_santos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2059/projeto_de_decreto_legislativo_no_030-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2060/projeto_de_decreto_legislativo_no_031-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2061/projeto_de_decreto_legislativo_no_032-2023_-_cidada_canariense.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2062/projeto_de_decreto_legislativo_no_033-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2063/projeto_de_decreto_legislativo_no_034-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2064/projeto_de_decreto_legislativo_no_035-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2065/projeto_de_decreto_legislativo_no_036-2023_-_cidada_canariense.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2066/projeto_de_decreto_legislativo_no_037-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2108/projeto_de_decreto_legislativo_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2109/projeto_de_decreto_legislativo_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_decreto_legislativo_no_040-2023_-_cidada_canariense.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_decreto_legislativo_no_041-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_decreto_legislativo_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_decreto_legislativo_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_decreto_legislativo_no_044-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2123/projeto_de_decreto_legislativo_no_045-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2107/projeto_de_decreto_legislativo_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2124/projeto_de_decreto_legislativo_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2125/projeto_de_decreto_legislativo_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2084/projeto_de_decreto_legislativo_no_049-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2085/projeto_de_decreto_legislativo_no_050-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2086/projeto_de_decreto_legislativo_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_decreto_legislativo_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2088/projeto_de_decreto_legislativo_no_053-2023_-_comenda_fulvio_trindade_almeida.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_decreto_legislativo_no_054-2023_-_comenda_conrado_dos_santos_mendes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_de_decreto_legislativo_no_055-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_decreto_legislativo_no_056-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_decreto_legislativo_no_057-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_de_decreto_legislativo_no_058-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2094/projeto_de_decreto_legislativo_no_059-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2095/projeto_de_decreto_legislativo_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_decreto_legislativo_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2097/projeto_de_decreto_legislativo_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2098/projeto_de_decreto_legislativo_no_063-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_decreto_legislativo_no_064-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_decreto_legislativo_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_decreto_legislativo_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_de_decreto_legislativo_no_067-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_de_decreto_legislativo_no_068-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2104/projeto_de_decreto_legislativo_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_de_decreto_legislativo_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_decreto_legislativo_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2127/projeto_de_decreto_legislativo_no_072-2023_-_contas_exercicio_2019_-_responsavel_-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1858/projeto_de_lei_complementar_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1879/projeto_de_lei_complementar_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2116/projeto_de_lei_complementar_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1997/projeto_de_lei_complementar_no_004-2023_-_concede_revisao_geral_anual_aos_servidores_publicos_municipais_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2037/projeto_de_lei_complementar_no_005-2023_-_altera_a_lei_complementar_004-2023_acrescenta_dispositivos_cria_cargos_em_comissao_e_funcao_gratificada_cria_anexos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1929/projeto_de_lei_complement._no_023-2023_-_fixa_vencimentos_e_concede_revisao_geral_anual_aos_servidores_publicos_municipais_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1855/projeto_de_lei_no_001-2023__-_sapl.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1857/projeto_de_lei_no_002-2023_-_dispoe_sobre_a_proibicao_da_pratica_de_maus_tratos_e_crueldade_contra_animais.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1864/projeto_de_lei_no003-2023_-_solicita_incluir_no_calendario_oficial_a_semana_de_irnfomacao_e_conscientizacao_sobre_o_transtorno_do_deficit_de_antencao_tdah_-_kel_sat.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1865/projeto_de_lei_no_004-2023_-_dispoe_sobre_o_planejamento_familiar_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1866/projeto_de_lei_no_005-2023_-_institui_o_cadastro_tecnico_ambiental_de__atividades_ctaa_e_tcfam.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1867/projeto_de_lei_no_006-2023_-_denomina_logradouro_da_sede_de_pedro_canario_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1868/projeto_de_lei_no_007-2023_-_disciplina_a_natureza_do_repasse_da_taxa_de_administracao_ao_instituto_de_previdencia_social_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1878/projeto_de_lei_no_008-2023_-_declara_utilidade_publica_a_associacao_de_moradores_do_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1884/projeto_de_lei_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1885/projeto_de_lei_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1893/projeto_de_lei_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1890/projeto_de_lei_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1897/projeto_de_lei_no_013-2023_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1900/projeto_de_lei_municipal_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1901/projeto_de_lei_municipal_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1908/projeto_de_lei_no_016-2023_-_politica_de_uso_da_cannabis_para_fins_para_fins_medicinais_e_distribuicao_gratuita_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1909/projeto_de_lei_no_017-2023_-_estabelece_a_obrigatoriedade_das_concessionarias_de_servicos_publicos_a_oferecerem_a_opcao_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1922/projeto_de_lei_no_018-2023_-_estabelece_e_regulamenta_a_pratica_da_telemedicina_no_municipio_de_pedro_canario-es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1939/projeto_de_lei_no_019-2023_-_implementacao_da_politica_estadual_de_fomento_ao_empreededorismo_feminino_no_ambito_do_municipio_de_pedro_canario_estado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1924/projeto_de_lei_no_020-2023_-_estabelece_o_programa_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1940/projeto_de_lei_no_021-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especiale_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1941/projeto_de_lei_no_022-2023_-_autoriza_o_executivo_municipal_a_conceder_subvencao_social_a_associacao_recreativa_assistencial_ao_idoso-_arai.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1942/projeto_de_lei_no_023-2023_-_denis_-_institui_nos_termos_do_artigo_182_4o_da_cf_os_instrumentos_para_o_cumprimento_da_funcao_social_da_propiedade_urbana.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1950/projeto_de_lei_no_024-2023_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1951/projeto_de_lei_no_025-2023_-_institui_a_politica_municipal_de_fomento_a_praticas_sustentaveis_para_o_poder_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1960/projeto_de_lei_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1968/projeto_de_lei_no_027-2023_-_declara_utilidade_publica_municipal_a_associacao_recreativa_e_assistencial_ao_idoso_-_arai.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1969/projeto_de_lei_no_028-2023_-_institui_a_lei_geral_municipal_da_microempresa_empresa_de_pequeno_porte_e_microempreendedor_individual.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1970/projeto_de_lei_no_029-2023_-_cria_o_conselho_municipal_de_acompanhamento_e_fiscalizacao_de_execucao_dos_recursos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei_no_030-2023_-_altera_dispositivos_da_lei_municipal_no_847-2008.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1978/projeto_de_lei_no_031-2023_-_institui_a_politica_municipal_de_cooperativismo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1985/projeto_de_lei_no_032.2023_-_dispoe_sobre_o_prazo_para_a_execucao_do_nivelamento_de_tampoes_caixas_de_inspecao_e_tampas_de_telefonia.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1991/projeto_de_lei_no_033-2023_-_insere_data_comemorativa_de_instalacao_da_comunidade_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2114/projeto_de_lei_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2002/projeto_de_lei_no_035-2023_-_reconhece_a_festa_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2015/projeto_de_lei_no_036-2023_-_declara_de_utilidade_publica_municipal_o_clube_dos_amigos_do_municipio_de_pedro_canario_-_es.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2115/projeto_de_lei_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2016/projeto_de_lei_no_038-2023_-_autoriza_o_poder_executivo_municipal_a_conceder_repasse_aos_servidores_municipais_efetivos_e_contratos.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2017/projeto_de_lei_no_039-2023_-_autoriza_o_poder_excutivo_municipal_a_transferir_para_os_prestadores_de_servicos_contratualizados_os_montantes_destinados_pela_uniao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2018/projeto_de_lei_no_040-2023_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_a_associacao_de_protecao_e_valorizacao_da_vida_animal_-_pata_amiga_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2031/projeto_de_lei_no_041-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2033/projeto_de_lei_no_042-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_no_043-2023_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_a_camara_de_dirigentes_logistas_-_cdl_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2035/projeto_de_lei_no_044-2023_-_altera_a_redacao_do_artigo_1o_da_lei_municipal_897-2009_fixa_o_valor_de_referencia_das_obrigacoes_definidas_como_de_pequeno_valor_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2036/projeto_de_lei_no_045-2023_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_ao_centro_comunitario_franco_rossetti.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2083/projeto_de_lei_no_046-2023_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2024_2.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2038/projeto_de_lei_no_047-2023_-_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente_na_importancia_de_ate_323.81200.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2039/projeto_de_lei_no_048-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2040/projeto_de_lei_no_049-2023_-_altera_a_redacao_do_inciso_v_do_artigo_12_da_lei_1.468-2021_e_do_seu_anexo_unico.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2081/projeto_de_lei_no_050-2023_-_autoriza_o_executivo_municipal_a_abrir_crpedito_adicional_especial_e_da_outras_proviencias.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2082/projeto_de_lei_no_051-2023_-_autoriza_doacao_de_areas_publicas_ao_estado_do_espirito_santo_2.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2185/projeto_de_lei_no_052-2023_-_fixa_subsidios_do_prefeito_vice-prefeito_secretarios_e_procurador_chefe_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2186/projeto_de_lei_no_053-2023_-_fixa_os_subsidios_dos_vereadores_do_municipio_de_pedro_canario_referente_ao_exercicio_de_2025_a_2028_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_no_054-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2080/projeto_de_lei_no_055-2023_-_autoriza_doacao_de_area_publica_ao_estado_do_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2067/projeto_de_lei_no_056-2023_-_denomina_a_capela_mortuaria_luiz_francisco_borghi_binho..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2070/projeto_de_lei_no_057-2023_-_autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2071/projeto_de_lei_no_058-2023_-_dispoe_sobre_as_alteracoes_do_plano_de_custeio_do_regime_propio_de_previdencia_social_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1898/projeto_de_lei_substitutivo_no_008-2023_-_declara_de_utilidade_publica_a_associacao_de_moradores_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1923/projeto_de_lei_substitutivo_no_009.2023_-_insere_data_comemorativa_de_instalacao_da_comunidade_de_taquaras.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1869/projeto_de_resolucao_no_001-2023_-_cria_comenda_de_honra_ao_merito_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1870/projeto_de_resolucao_no_002-2023_-_cria_a_comenda_municipal_do_merito_esportivo_pedro_canario_ribeiro_machado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1871/projeto_de_resolucao_no_003-2023_-_cria_a_comenda_empreendedor_destaque_a_ser_concedida_a_pessoas_fisicas_e_juridicas.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1872/projeto_de_resolucao_no_04-2023_-_institui_na_camara_municipal_de_pedro_canario_a_comenda_do_servidor_publico_municipal_sra._maria_otilia_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1886/projeto_de_resolucao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1891/projeto_resolucao_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1892/projeto_de_resolucao_no007.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1902/projeto_de_resolucao_no_008-2023_-_concessao_de_diarias_por_viagens_a_servico.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1944/projeto_de_resolucao_no_009-2023_-_cria_frente_paralamentar_em_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1954/projeto_de_resolucao_substitutivo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1955/projeto_de_resolucao_substitutivo_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1956/projeto_de_resolucao_substitutivo_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1957/projeto_de_resolucao_substitutivo_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2001/projeto_de_resolucao_substitutivo_no_005-2023_-_criacao_da_comissao_permanente_de_direitos_humanos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1945/projeto_de_resolucao_substitutivo_no_009-2023_-_cria_o_registro_de_frente_parlamentar_no_ambito_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1863/requerimento_no_001-2023_-_voto_de_louvor_a_igreja_batista_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_-_voto_de_louvor_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1888/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1936/requerimento_no_004-2023_-_wanderson_-_voto_de_louvor_aos_35_anos_da_paroquia_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1935/requerimento_no_005-2023_-_denis_-_voto_de_louvor_aos_80_anos_da_cemandes_-_assembleia_de_deus_central.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1976/requerimento_no_006-2023_-_voto_de_louvor_aniversario_da_igreja_crista_maranata_-_central.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1977/requerimento_no_007-20236_-_voto_de_louvor_da_igreja_crista_maranata_bairro_-_canarinho.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1986/requerimento_no_008-2023_-_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1987/requerimento_no_009.2023_-_voto_de_louvor__-_empreendedores_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2000/requerimento_no_010-2023_-_voto_de_louvor_em_favor_dos_garis_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_no_011-2023_-_voto_de_louvor_em_favor_do_empreendedor_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2010/requerimento_no_012-2023_-_voto_de_louvor_em_favor_dos_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2013/requerimento_no_013-2023_-_voto_de_louvor_-_dia_municipal_do_ciclista.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2014/requerimento_no_014-2023_-_voto_de_louvor_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_no_015-2023_-_voto_de_louvor_ao_juiz_e_ao_forum.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2048/requerimento_no_016-2023_-_requer_sessao_solene_em_homenagem_ao_dia_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2049/requerimento_no_017-2023_-_voto_de_louvor_em_comemoracao_dos_120_anos_dos_batistas_no_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2046/requerimento_no_018-2023_-_voto_de_louvor__-_convencao_batista_do_es_1a_igreja_batista_e_2a_igreja_batista_de_pedro_canario..pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_no_019-2023_-_voto_de_louvor_em_favor_do_policial_militar.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2043/requerimento_no_020-2023_-_voto_de_louvor_em_favor_das_igrejas_batistas.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2044/requerimento_no_021-2023_-_voto_de_louvor_aos_condutores_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2045/requerimento_no_022-2023_-_requer_voto_de_louvor_em_favor_dos_servidores_publicos_municipais_aposentados.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_no_001-2023_-_realizar_troca_de_areia_e_colocar_rede_de_protecao_na_quadra_de_areia_do_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1856/indicacao_no_002-2023_-_oferecer_exames_de_acuidade_visual_testes_visuais__a_estudantes_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1859/indicacao_no_003-2023_-_sugere_implantacao_da_creche_do_idoso..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1860/indicacao_no_004-2023_-_denis_amancio_-_cursos_nas_areas_de_acougueiro_balconista_de_acougue_caixa_de_supermercado_auxiliar_de_deposito_dentre_outros..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1861/indicacao_no_005-2023_-_que_o_poder_executivo_municipal_viabilize_junto_a_secretaria_de_estado_e_seguranca_publica_a_possibilidade_de_aderir_ao_iseo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1862/indicacao_no_006-2023_-_que_sejam_disponibilizados_estudos_necessarios_para_manutencao_e_reforma_da_e.m.e.f_antonio_guedes_alcoforado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_no_007-2023_-_envide_esforcos_para_colocar_senhas_eletronicas_instaladas_na_farmacia_popular.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1881/indicacao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1887/indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1882/indicacao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1883/indicacao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_no_016.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1894/indicacao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_no_020-2023_-_detector_de_metais_em_todas_as_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1910/indicacao_no_021-2023_-_manutencao_de_limpeza_interna_da_caixa_de_abastecimento_agua_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_no_022-2023_-_instalacao_de_lixeiras_de_coleta_seletiva_no_distrito_de_cristal_do_norte_e_na_praca_e_manutencao_dos_bancos_da_praca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1903/indicacao_no_023-2023_-_sala_do_empreendedor_movel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_no_024-2023_-_construir_rampas_de_acessiblidade_nas_calcadas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_no_025-2023_-_elaboracao_e_concretizacao_de_projeto_para_conscientizacao_dos_professores_alunos_e_pais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1904/indicacao_no_026-2023_-_programa_para_dar_atencao_a_saude_mental_e_psicologica_aos_estudantes_das_redes_municipais.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1905/indicacao_no_027-2023_-_implementacao_de_programa_para_promocao_de_cultura_de_paz_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1906/indicacao_no_028-2023_-_criacao_e_implementacao_de_plano_de_evacuacao_para_situacoes_emergenciais_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1918/indicacao_no_029-2023_-_implementacao_do_sistema_de_seguranca__-_botao_de_panico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1919/indicacao_no_030-2023_-_caixa_eletronico_banestes_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1907/indicacao_no_031-2023_instalacao_de_cameras_de_monitoramento_nas_escolas_publicas_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1916/indicacao_no_032-2023_-_construcao_de_vestiarios_e_banheiros_em_todos_os_campos_e_quadras_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1917/indicacao_no_033-2023_-_lei_que_obrigue_as_empresas_que_fornecem_agua_e_energia_eletrica_a_fornecer_possiblidade_de_quitar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1920/indicacao_no_034-2023_-_iluminacao_do_ginasio_poliesportivo_de_cristal_do_norte_com_a_instalacao_de_luminarias_de_led_e_melhorar_o_piso.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_no_035-2023_-_calcamento_dos_600_metros_na_avenida_francisco_porfirio_de_souza_com_a_estrada_de_montanha.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_no_036-2023_-_construcao_do_campo_bom_de_bola_na_rua_sao_roque_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1931/indicacao_no_037-2023_-_reitera_a_indicacao_de_no_077-2022_-_energia_dentro_do_cemiterio_de_crital_do_norte.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_no_038-2023_-_instalacao_de_uma_farmacia_na_unidade_de_saude_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1932/indicacao_no_039-2023_-_construcao_da_e.m.e.f_antonio_guedes_alcoforado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_no_040-2023_-_troca_de_areia_colocar_rede_de_protecao_da_praca_do_boa_vista_e_um_espaco_de_lazer_infantil.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1934/indicacao_no_041-2023_-_instalacao_de_postes_com_iluminacao_adequada_para_quadra_de_beach_tennis_bairro_esplanada_ao_lado_do_society.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_no_042-2023_-_kelsat_-_construcao_da_continuacao_da_calcada_do_cemiterio_ou_pavimentacao_encontro_com_o_campo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1938/indicacao_no_043-2023_-_kelsat_-_contrucao_da_calcada_cidada_nos_dois_lados_da_av._francisco_porfirio_de_souza.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1959/indicacao_no_044-2023_-_sugere_implantacao_da_telemedicina_-_luquinhas_baiense.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1961/indicacao_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1967/indicacao_no_046-2023_-_implantacao_de_espaco_para_animais_de_estimacao_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_no_047-2023_-_que_envide_todos_os_esforcos_necessarios_para_reforma_da_emef_-_felinto_damiao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1966/indicacao_no_048-2023_-_para_contrucao_da_rotatoria_na_saida_de_cristal_do_norte_sentido_a_taquaras_e_montanha.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1974/indicacao_no_049-2023_-_retirada_dos_blocos_dos_canteiros_da_av._francisco_porfirio_de_souza_e_plantacao_de_grama.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1975/indicacao_no_050-2023_-_criando_gratificacao_por_produtividade_para_operadores_de_maquinas_pesadas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1980/indicacao_no_051-2023_-_instalacao_de_placas_indicando_nome_das_ruas_da_cidade_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1981/indicacao_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1982/indicacao_no_053-2023_-_cameras_de_video_monitoramento_em_pontos_estrategicos_no_perimetro_urbano_e_programa_de_seguranca_do_estado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1983/indicacao_no_054-2023_-_nivelamento_de_tampoes_caixas_de_inspecao_e_tampas_metalicas_de_telefonia_de_energia_eletrica_e_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1984/indicacao_no_055-2023_-_reitera_indicacao_no_079-2021_que_solicita_que_sejam_revitalizadas_as_pinturas_de_faixa_de_pedestres_em_frente_todas_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1988/indicacao_no_056.2023_-_cursos_de_preparacao_para_o_enem.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_no_058-2023_-_criacao_de_centro_de_reforco_escolar_para_alunos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1998/indicacao_no_059-2023_-_construcao_de_nova_ponte_da_jacuba_-_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_no_060-2023_-_atendimento_odontologico_na_unidade_de_saude_de_taquaras.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_no_061-2023_-_seja_elaborado_projeto_de_lei_que_acrescente_4_letras_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_no_062-2023_-_seja_elaborado_projeto_de_lei_que_revogue_o_inciso_iii_do_art_5o_da_lei_1.285-2017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2006/indicacao_no_063-2023_-_sugere_alteracao_em_clausula_de_contrato_-_reajuste_salarial_do_servidor_publico_contratado_municipal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2007/indicacao_no_064-2023_-_que_realize_todos_os_esforcos_para_que_junto_a_cesan_realize_extensao_da_rede_de_agua_na_rua_do_socorro_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2008/indicacao_no_065-2023_-_sirlande_e_eleandro_-_que_envide_todos_os_esforcos_necessarios_para_reforma_com_pintura_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2030/indicacao_no_066-2023_-_criacao_de_mutirao_de_saude_-_denis_amancio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_no_067-2023_-_instalacao_de_toldos_nas_salas_da_emef_prof._antonio_guedes_alcoforado_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2051/indicacao_no_068-2023_-_climatizacao_em_todas_as_salas_de_aula_da_rede_municipal_de_ensino_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2052/indicacao_no_069-2023_-_coberturas_nos_dois_playgrounds_da_area_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_070_-_2023_-_diarias_dos_servidores_publicos_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2054/indicacao_no_071-2023_-_construcao_de_um_canil_municipal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_no_072-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2068/indicacao_no_073-2023_-_instalacao_de_posto_policial_rodoviaria_federal_na_divisa_entre_es_e_ba.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_no_074-2023_-_extensao_de_rede_para_iluminacao_publica_na_rua_menino_jesus_-_vila_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2073/indicacao_no_075-2023_-_inclusao_de_tenis_no_kit_uniforme_doado_aos_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2074/indicacao_no_076-2023_-_que_seja_acompanhada_a_situacao_do_laboratorio_que_atende_a_rede_municipal_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_no_077-2023_-_dar_nome_ao_hospital_municipal_de_pedro_canario_dinalva_beltrao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_no_078-2023_-_nomear_a_pracinha_do_lazer_-_antonio_barbosa_dos_santos_neto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2077/indicacao_no_079-2023_-_implantacao_de_uma_unidade_de_atendimento_do_corpo_de_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2078/indicacao_no_080-2023_-_instalacao_de_um_bebedouro_no_ginasio_poliesportivo_e_na_unidade_de_saude_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2041/mocao_de_apelo_no_001-2023_-_vereador_jose_da_paixao_queiroz.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1930/pauta_da_01_sessao_extraordinaria_do_3_periodo_legislativo_da.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1946/pauta_da_02a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1947/pauta_da_03a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1915/pauta_da_04a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1948/pauta_da_05a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1914/pauta_da_06a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1949/pauta_da_07a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1927/pauta_08a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2940/pauta_da_09_sessao_ordinaria_do_3_periodo_legislativo_da_10_l.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1958/pauta_da_10a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1972/pauta_da_11a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1973/pauta_da_12a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1992/pauta_da_13a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1993/pauta_da_14a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2003/pauta_da_15a_sessao_ordinaria_do_3o_periodo_legislaivo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2131/pauta_da_16a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2132/pauta_da_17a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_decima_legislatura.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2133/pauta_da_18a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2134/pauta_da_19a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2135/pauta_da_20a_sessao_ordinaria_do_3o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1943/projeto_de_decerto_legislativo_no_001-2023_-_prestacao_de_contas_exercicio_2011_-_responsavel_antonio_wilson_fiorot.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1952/projeto_de_decreto_legislativo_no_002-2023_-_prestacao_de_contas_exercicio_2012.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1953/projeto_de_decreto_legislativo_no_003-2023_-_prestacao_de_contas_exercicio_de_2013.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1989/projeto_de_decreto_legislativo_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1990/projeto_de_decreto_legislativo_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1979/projeto_de_decreto_legislativo_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1994/projeto_de_decreto_legislativo_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2012/projeto_de_decreto_legislativo_no_008-2023_-_prestacao_de_contas_exercicio_2009.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2019/projeto_de_decreto_legislativo_no_009-2023_-_comenda_de_servidores_publicos_-_jose_queiroz.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2020/projeto_de_decreto_legislativo_no_010-2023_-_comenda_de_servidores_publicos_-_renato.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2021/projeto_de_decreto_legislativo_no_011-2023_-_comenda_de_servidores_publicos_-_sirlande.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2022/projeto_de_decreto_legislativo_no_012-2023_-_comenda_de_servidores_publicos_-_clecio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2023/projeto_de_decreto_legislativo_no_013-2023_-_comenda_de_servidores_publicos_-_joao_amorim.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2024/projeto_de_decreto_legislativo_no_014-2023_-_comenda_de_servidores_publicos_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2025/projeto_de_decreto_legislativo_no_015-2023_-_comenda_de_servidores_publicos_-_denis.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2026/projeto_de_decreto_legislativo_no_016-2023_-_comenda_de_servidores_publicos_-_wanderson.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2027/projeto_de_decreto_legislativo_no_017-2023_-_comenda_de_servidores_publicos_-_ademir.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2028/projeto_de_decreto_legislativo_no_018-2023_-_comenda_de_servidores_publicos_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2029/projeto_de_decreto_legislativo_no_019-2023_-_comenda_de_servidores_publicos_-_jaconias.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2118/projeto_de_decreto_legislativo_no_020-2023_-_exercicio_2015_-_responsavel-_antonio_wilson_fiorot.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2119/projeto_de_decreto_legislativo_no_021-2023_-_exercicio_2016_-_responsavel_-_antonio_wilson_fiorot.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2042/projeto_de_decreto_legislativo_no_022-2023_-_exercicio_2017_-_responsavel_-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2055/projeto_de_decreto_legislativo_no_023-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2056/projeto_de_decreto_legislativo_no_024-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2057/projeto_decreto_legislativo_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2058/projeto_de_decreto_legislativo_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2120/projeto_de_decreto_legislativo_no_027-2023_-_cidadao_canariense_jair_de_oliveira_rios.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2121/projeto_de_decreto_legislativo_no_028-2023_-_cidada_canariense_neuma_lucia_avila_coelho.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2106/projeto_de_decreto_legislativo_no_029-2023_-_cidadao_canariense_adeilton_pereira_santos.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2059/projeto_de_decreto_legislativo_no_030-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2060/projeto_de_decreto_legislativo_no_031-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2061/projeto_de_decreto_legislativo_no_032-2023_-_cidada_canariense.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2062/projeto_de_decreto_legislativo_no_033-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2063/projeto_de_decreto_legislativo_no_034-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2064/projeto_de_decreto_legislativo_no_035-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2065/projeto_de_decreto_legislativo_no_036-2023_-_cidada_canariense.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2066/projeto_de_decreto_legislativo_no_037-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2108/projeto_de_decreto_legislativo_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2109/projeto_de_decreto_legislativo_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_decreto_legislativo_no_040-2023_-_cidada_canariense.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_decreto_legislativo_no_041-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_decreto_legislativo_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_decreto_legislativo_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2122/projeto_de_decreto_legislativo_no_044-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2123/projeto_de_decreto_legislativo_no_045-2023_-_cidadao_canariense.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2107/projeto_de_decreto_legislativo_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2124/projeto_de_decreto_legislativo_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2125/projeto_de_decreto_legislativo_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2084/projeto_de_decreto_legislativo_no_049-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2085/projeto_de_decreto_legislativo_no_050-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2086/projeto_de_decreto_legislativo_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_decreto_legislativo_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2088/projeto_de_decreto_legislativo_no_053-2023_-_comenda_fulvio_trindade_almeida.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_decreto_legislativo_no_054-2023_-_comenda_conrado_dos_santos_mendes.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_de_decreto_legislativo_no_055-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_decreto_legislativo_no_056-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_decreto_legislativo_no_057-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_de_decreto_legislativo_no_058-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2094/projeto_de_decreto_legislativo_no_059-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2095/projeto_de_decreto_legislativo_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_decreto_legislativo_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2097/projeto_de_decreto_legislativo_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2098/projeto_de_decreto_legislativo_no_063-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_decreto_legislativo_no_064-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_decreto_legislativo_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_de_decreto_legislativo_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2102/projeto_de_decreto_legislativo_no_067-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2103/projeto_de_decreto_legislativo_no_068-2023_-_comenda.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2104/projeto_de_decreto_legislativo_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2105/projeto_de_decreto_legislativo_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2126/projeto_de_decreto_legislativo_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2127/projeto_de_decreto_legislativo_no_072-2023_-_contas_exercicio_2019_-_responsavel_-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1858/projeto_de_lei_complementar_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1879/projeto_de_lei_complementar_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2116/projeto_de_lei_complementar_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1997/projeto_de_lei_complementar_no_004-2023_-_concede_revisao_geral_anual_aos_servidores_publicos_municipais_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2037/projeto_de_lei_complementar_no_005-2023_-_altera_a_lei_complementar_004-2023_acrescenta_dispositivos_cria_cargos_em_comissao_e_funcao_gratificada_cria_anexos_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1929/projeto_de_lei_complement._no_023-2023_-_fixa_vencimentos_e_concede_revisao_geral_anual_aos_servidores_publicos_municipais_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1855/projeto_de_lei_no_001-2023__-_sapl.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1857/projeto_de_lei_no_002-2023_-_dispoe_sobre_a_proibicao_da_pratica_de_maus_tratos_e_crueldade_contra_animais.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1864/projeto_de_lei_no003-2023_-_solicita_incluir_no_calendario_oficial_a_semana_de_irnfomacao_e_conscientizacao_sobre_o_transtorno_do_deficit_de_antencao_tdah_-_kel_sat.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1865/projeto_de_lei_no_004-2023_-_dispoe_sobre_o_planejamento_familiar_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1866/projeto_de_lei_no_005-2023_-_institui_o_cadastro_tecnico_ambiental_de__atividades_ctaa_e_tcfam.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1867/projeto_de_lei_no_006-2023_-_denomina_logradouro_da_sede_de_pedro_canario_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1868/projeto_de_lei_no_007-2023_-_disciplina_a_natureza_do_repasse_da_taxa_de_administracao_ao_instituto_de_previdencia_social_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1878/projeto_de_lei_no_008-2023_-_declara_utilidade_publica_a_associacao_de_moradores_do_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1884/projeto_de_lei_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1885/projeto_de_lei_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1893/projeto_de_lei_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1890/projeto_de_lei_no_012.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1897/projeto_de_lei_no_013-2023_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1900/projeto_de_lei_municipal_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1901/projeto_de_lei_municipal_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1908/projeto_de_lei_no_016-2023_-_politica_de_uso_da_cannabis_para_fins_para_fins_medicinais_e_distribuicao_gratuita_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1909/projeto_de_lei_no_017-2023_-_estabelece_a_obrigatoriedade_das_concessionarias_de_servicos_publicos_a_oferecerem_a_opcao_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1922/projeto_de_lei_no_018-2023_-_estabelece_e_regulamenta_a_pratica_da_telemedicina_no_municipio_de_pedro_canario-es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1939/projeto_de_lei_no_019-2023_-_implementacao_da_politica_estadual_de_fomento_ao_empreededorismo_feminino_no_ambito_do_municipio_de_pedro_canario_estado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1924/projeto_de_lei_no_020-2023_-_estabelece_o_programa_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1940/projeto_de_lei_no_021-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especiale_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1941/projeto_de_lei_no_022-2023_-_autoriza_o_executivo_municipal_a_conceder_subvencao_social_a_associacao_recreativa_assistencial_ao_idoso-_arai.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1942/projeto_de_lei_no_023-2023_-_denis_-_institui_nos_termos_do_artigo_182_4o_da_cf_os_instrumentos_para_o_cumprimento_da_funcao_social_da_propiedade_urbana.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1950/projeto_de_lei_no_024-2023_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1951/projeto_de_lei_no_025-2023_-_institui_a_politica_municipal_de_fomento_a_praticas_sustentaveis_para_o_poder_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1960/projeto_de_lei_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1968/projeto_de_lei_no_027-2023_-_declara_utilidade_publica_municipal_a_associacao_recreativa_e_assistencial_ao_idoso_-_arai.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1969/projeto_de_lei_no_028-2023_-_institui_a_lei_geral_municipal_da_microempresa_empresa_de_pequeno_porte_e_microempreendedor_individual.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1970/projeto_de_lei_no_029-2023_-_cria_o_conselho_municipal_de_acompanhamento_e_fiscalizacao_de_execucao_dos_recursos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei_no_030-2023_-_altera_dispositivos_da_lei_municipal_no_847-2008.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1978/projeto_de_lei_no_031-2023_-_institui_a_politica_municipal_de_cooperativismo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1985/projeto_de_lei_no_032.2023_-_dispoe_sobre_o_prazo_para_a_execucao_do_nivelamento_de_tampoes_caixas_de_inspecao_e_tampas_de_telefonia.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1991/projeto_de_lei_no_033-2023_-_insere_data_comemorativa_de_instalacao_da_comunidade_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2114/projeto_de_lei_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2002/projeto_de_lei_no_035-2023_-_reconhece_a_festa_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2015/projeto_de_lei_no_036-2023_-_declara_de_utilidade_publica_municipal_o_clube_dos_amigos_do_municipio_de_pedro_canario_-_es.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2115/projeto_de_lei_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2016/projeto_de_lei_no_038-2023_-_autoriza_o_poder_executivo_municipal_a_conceder_repasse_aos_servidores_municipais_efetivos_e_contratos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2017/projeto_de_lei_no_039-2023_-_autoriza_o_poder_excutivo_municipal_a_transferir_para_os_prestadores_de_servicos_contratualizados_os_montantes_destinados_pela_uniao.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2018/projeto_de_lei_no_040-2023_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_a_associacao_de_protecao_e_valorizacao_da_vida_animal_-_pata_amiga_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2031/projeto_de_lei_no_041-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2033/projeto_de_lei_no_042-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2034/projeto_de_lei_no_043-2023_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_a_camara_de_dirigentes_logistas_-_cdl_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2035/projeto_de_lei_no_044-2023_-_altera_a_redacao_do_artigo_1o_da_lei_municipal_897-2009_fixa_o_valor_de_referencia_das_obrigacoes_definidas_como_de_pequeno_valor_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2036/projeto_de_lei_no_045-2023_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_ao_centro_comunitario_franco_rossetti.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2083/projeto_de_lei_no_046-2023_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2024_2.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2038/projeto_de_lei_no_047-2023_-_autoriza_a_abertura_de_credito_adicional_especial_no_orcamento_vigente_na_importancia_de_ate_323.81200.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2039/projeto_de_lei_no_048-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2040/projeto_de_lei_no_049-2023_-_altera_a_redacao_do_inciso_v_do_artigo_12_da_lei_1.468-2021_e_do_seu_anexo_unico.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2081/projeto_de_lei_no_050-2023_-_autoriza_o_executivo_municipal_a_abrir_crpedito_adicional_especial_e_da_outras_proviencias.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2082/projeto_de_lei_no_051-2023_-_autoriza_doacao_de_areas_publicas_ao_estado_do_espirito_santo_2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2185/projeto_de_lei_no_052-2023_-_fixa_subsidios_do_prefeito_vice-prefeito_secretarios_e_procurador_chefe_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2186/projeto_de_lei_no_053-2023_-_fixa_os_subsidios_dos_vereadores_do_municipio_de_pedro_canario_referente_ao_exercicio_de_2025_a_2028_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_no_054-2023_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2080/projeto_de_lei_no_055-2023_-_autoriza_doacao_de_area_publica_ao_estado_do_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2067/projeto_de_lei_no_056-2023_-_denomina_a_capela_mortuaria_luiz_francisco_borghi_binho..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2070/projeto_de_lei_no_057-2023_-_autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2071/projeto_de_lei_no_058-2023_-_dispoe_sobre_as_alteracoes_do_plano_de_custeio_do_regime_propio_de_previdencia_social_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1898/projeto_de_lei_substitutivo_no_008-2023_-_declara_de_utilidade_publica_a_associacao_de_moradores_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1923/projeto_de_lei_substitutivo_no_009.2023_-_insere_data_comemorativa_de_instalacao_da_comunidade_de_taquaras.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1869/projeto_de_resolucao_no_001-2023_-_cria_comenda_de_honra_ao_merito_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1870/projeto_de_resolucao_no_002-2023_-_cria_a_comenda_municipal_do_merito_esportivo_pedro_canario_ribeiro_machado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1871/projeto_de_resolucao_no_003-2023_-_cria_a_comenda_empreendedor_destaque_a_ser_concedida_a_pessoas_fisicas_e_juridicas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1872/projeto_de_resolucao_no_04-2023_-_institui_na_camara_municipal_de_pedro_canario_a_comenda_do_servidor_publico_municipal_sra._maria_otilia_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1886/projeto_de_resolucao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1891/projeto_resolucao_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1892/projeto_de_resolucao_no007.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1902/projeto_de_resolucao_no_008-2023_-_concessao_de_diarias_por_viagens_a_servico.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1944/projeto_de_resolucao_no_009-2023_-_cria_frente_paralamentar_em_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1954/projeto_de_resolucao_substitutivo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1955/projeto_de_resolucao_substitutivo_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1956/projeto_de_resolucao_substitutivo_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1957/projeto_de_resolucao_substitutivo_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2001/projeto_de_resolucao_substitutivo_no_005-2023_-_criacao_da_comissao_permanente_de_direitos_humanos.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1945/projeto_de_resolucao_substitutivo_no_009-2023_-_cria_o_registro_de_frente_parlamentar_no_ambito_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1863/requerimento_no_001-2023_-_voto_de_louvor_a_igreja_batista_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_-_voto_de_louvor_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1888/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1936/requerimento_no_004-2023_-_wanderson_-_voto_de_louvor_aos_35_anos_da_paroquia_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1935/requerimento_no_005-2023_-_denis_-_voto_de_louvor_aos_80_anos_da_cemandes_-_assembleia_de_deus_central.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1976/requerimento_no_006-2023_-_voto_de_louvor_aniversario_da_igreja_crista_maranata_-_central.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1977/requerimento_no_007-20236_-_voto_de_louvor_da_igreja_crista_maranata_bairro_-_canarinho.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1986/requerimento_no_008-2023_-_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/1987/requerimento_no_009.2023_-_voto_de_louvor__-_empreendedores_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2000/requerimento_no_010-2023_-_voto_de_louvor_em_favor_dos_garis_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_no_011-2023_-_voto_de_louvor_em_favor_do_empreendedor_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2010/requerimento_no_012-2023_-_voto_de_louvor_em_favor_dos_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2013/requerimento_no_013-2023_-_voto_de_louvor_-_dia_municipal_do_ciclista.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2014/requerimento_no_014-2023_-_voto_de_louvor_-_ze_queiroz.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_no_015-2023_-_voto_de_louvor_ao_juiz_e_ao_forum.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2048/requerimento_no_016-2023_-_requer_sessao_solene_em_homenagem_ao_dia_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2049/requerimento_no_017-2023_-_voto_de_louvor_em_comemoracao_dos_120_anos_dos_batistas_no_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2046/requerimento_no_018-2023_-_voto_de_louvor__-_convencao_batista_do_es_1a_igreja_batista_e_2a_igreja_batista_de_pedro_canario..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2032/requerimento_no_019-2023_-_voto_de_louvor_em_favor_do_policial_militar.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2043/requerimento_no_020-2023_-_voto_de_louvor_em_favor_das_igrejas_batistas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2044/requerimento_no_021-2023_-_voto_de_louvor_aos_condutores_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2023/2045/requerimento_no_022-2023_-_requer_voto_de_louvor_em_favor_dos_servidores_publicos_municipais_aposentados.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H276"/>
+  <dimension ref="A1:H277"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="254.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -5566,4822 +5576,4848 @@
       </c>
       <c r="D90" t="s">
         <v>356</v>
       </c>
       <c r="E90" t="s">
         <v>357</v>
       </c>
       <c r="F90" t="s">
         <v>27</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>379</v>
       </c>
       <c r="H90" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>381</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D91" t="s">
         <v>356</v>
       </c>
       <c r="E91" t="s">
         <v>357</v>
       </c>
       <c r="F91" t="s">
         <v>27</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>382</v>
       </c>
       <c r="H91" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>384</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D92" t="s">
         <v>356</v>
       </c>
       <c r="E92" t="s">
         <v>357</v>
       </c>
       <c r="F92" t="s">
         <v>27</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>385</v>
       </c>
       <c r="H92" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>387</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D93" t="s">
         <v>356</v>
       </c>
       <c r="E93" t="s">
         <v>357</v>
       </c>
       <c r="F93" t="s">
         <v>27</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>388</v>
       </c>
       <c r="H93" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>390</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D94" t="s">
         <v>356</v>
       </c>
       <c r="E94" t="s">
         <v>357</v>
       </c>
       <c r="F94" t="s">
         <v>27</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>391</v>
       </c>
       <c r="H94" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>393</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D95" t="s">
         <v>356</v>
       </c>
       <c r="E95" t="s">
         <v>357</v>
       </c>
       <c r="F95" t="s">
         <v>27</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>394</v>
       </c>
       <c r="H95" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>396</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D96" t="s">
         <v>356</v>
       </c>
       <c r="E96" t="s">
         <v>357</v>
       </c>
       <c r="F96" t="s">
         <v>27</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>397</v>
       </c>
       <c r="H96" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>399</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D97" t="s">
         <v>356</v>
       </c>
       <c r="E97" t="s">
         <v>357</v>
       </c>
       <c r="F97" t="s">
         <v>27</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>400</v>
       </c>
       <c r="H97" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>402</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D98" t="s">
         <v>356</v>
       </c>
       <c r="E98" t="s">
         <v>357</v>
       </c>
       <c r="F98" t="s">
         <v>27</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>403</v>
       </c>
       <c r="H98" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>405</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D99" t="s">
         <v>356</v>
       </c>
       <c r="E99" t="s">
         <v>357</v>
       </c>
       <c r="F99" t="s">
         <v>27</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>406</v>
       </c>
       <c r="H99" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>408</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D100" t="s">
         <v>356</v>
       </c>
       <c r="E100" t="s">
         <v>357</v>
       </c>
       <c r="F100" t="s">
         <v>27</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>409</v>
       </c>
       <c r="H100" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>411</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D101" t="s">
         <v>356</v>
       </c>
       <c r="E101" t="s">
         <v>357</v>
       </c>
       <c r="F101" t="s">
         <v>27</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>412</v>
       </c>
       <c r="H101" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>414</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D102" t="s">
+        <v>356</v>
+      </c>
+      <c r="E102" t="s">
+        <v>357</v>
+      </c>
+      <c r="F102" t="s">
+        <v>27</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="E102" t="s">
+      <c r="H102" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>417</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>418</v>
+      </c>
+      <c r="E103" t="s">
         <v>419</v>
-      </c>
-[...10 lines deleted...]
-        <v>416</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>420</v>
       </c>
       <c r="H103" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>422</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D104" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E104" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>423</v>
       </c>
       <c r="H104" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>425</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D105" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E105" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>426</v>
       </c>
       <c r="H105" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>428</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D106" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E106" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>429</v>
       </c>
       <c r="H106" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>431</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D107" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E107" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>432</v>
       </c>
       <c r="H107" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>434</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D108" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E108" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>435</v>
       </c>
       <c r="H108" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>437</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D109" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E109" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>438</v>
       </c>
       <c r="H109" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>440</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D110" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E110" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>419</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>441</v>
       </c>
       <c r="H110" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>443</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D111" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E111" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F111" t="s">
-        <v>64</v>
+        <v>148</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>444</v>
       </c>
       <c r="H111" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>446</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>54</v>
+      </c>
+      <c r="D112" t="s">
+        <v>418</v>
+      </c>
+      <c r="E112" t="s">
+        <v>419</v>
+      </c>
+      <c r="F112" t="s">
+        <v>64</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H112" t="s">
         <v>445</v>
-      </c>
-[...19 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D113" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E113" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F113" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H113" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>9</v>
+        <v>450</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D114" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E114" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F114" t="s">
-        <v>157</v>
+        <v>41</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="H114" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>450</v>
+        <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D115" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E115" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F115" t="s">
-        <v>13</v>
+        <v>157</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="H115" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D116" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E116" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F116" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H116" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D117" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E117" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F117" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="H117" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D118" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E118" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F118" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="H118" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D119" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E119" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F119" t="s">
-        <v>247</v>
+        <v>59</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="H119" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D120" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E120" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F120" t="s">
-        <v>166</v>
+        <v>247</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H120" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D121" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E121" t="s">
-        <v>416</v>
+        <v>419</v>
+      </c>
+      <c r="F121" t="s">
+        <v>166</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="H121" t="s">
-        <v>464</v>
+        <v>445</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>465</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D122" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E122" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>466</v>
       </c>
       <c r="H122" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>468</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D123" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E123" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>469</v>
       </c>
       <c r="H123" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>471</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D124" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E124" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>419</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>472</v>
       </c>
       <c r="H124" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>474</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D125" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E125" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F125" t="s">
         <v>59</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>475</v>
       </c>
       <c r="H125" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>477</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D126" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E126" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F126" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>478</v>
       </c>
       <c r="H126" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>480</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D127" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E127" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F127" t="s">
         <v>41</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>481</v>
       </c>
       <c r="H127" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>483</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D128" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E128" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F128" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>484</v>
       </c>
       <c r="H128" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>486</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D129" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E129" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F129" t="s">
         <v>27</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>487</v>
       </c>
       <c r="H129" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>489</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D130" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E130" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F130" t="s">
         <v>27</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>490</v>
       </c>
       <c r="H130" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>492</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D131" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E131" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F131" t="s">
-        <v>247</v>
+        <v>27</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>493</v>
       </c>
       <c r="H131" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>495</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D132" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E132" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F132" t="s">
         <v>247</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>496</v>
       </c>
       <c r="H132" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>498</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D133" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E133" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F133" t="s">
         <v>247</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>499</v>
       </c>
       <c r="H133" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>501</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="D134" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E134" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F134" t="s">
-        <v>166</v>
+        <v>247</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>502</v>
       </c>
       <c r="H134" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>504</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D135" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E135" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F135" t="s">
         <v>166</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>505</v>
       </c>
       <c r="H135" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>507</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="D136" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E136" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F136" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>508</v>
       </c>
       <c r="H136" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>510</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D137" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E137" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F137" t="s">
         <v>157</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>511</v>
       </c>
       <c r="H137" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>513</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D138" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E138" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F138" t="s">
         <v>157</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>514</v>
       </c>
       <c r="H138" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>516</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="D139" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E139" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F139" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>517</v>
       </c>
       <c r="H139" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>519</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D140" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E140" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F140" t="s">
         <v>148</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>520</v>
       </c>
       <c r="H140" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>522</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D141" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E141" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F141" t="s">
-        <v>13</v>
+        <v>148</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>523</v>
       </c>
       <c r="H141" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>525</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="D142" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E142" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F142" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>526</v>
       </c>
       <c r="H142" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>528</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D143" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E143" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F143" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H143" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>531</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="D144" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E144" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F144" t="s">
         <v>64</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H144" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>534</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D145" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E145" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F145" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>535</v>
       </c>
       <c r="H145" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>537</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="D146" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E146" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F146" t="s">
         <v>89</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>538</v>
       </c>
       <c r="H146" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>540</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D147" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E147" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F147" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>541</v>
       </c>
       <c r="H147" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>543</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D148" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E148" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F148" t="s">
         <v>46</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H148" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>546</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D149" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E149" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F149" t="s">
         <v>46</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>547</v>
       </c>
       <c r="H149" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>549</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D150" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E150" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>550</v>
       </c>
       <c r="H150" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>552</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D151" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E151" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F151" t="s">
         <v>59</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>553</v>
       </c>
       <c r="H151" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>555</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D152" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E152" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F152" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>556</v>
       </c>
       <c r="H152" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>558</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D153" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E153" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F153" t="s">
         <v>41</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>559</v>
       </c>
       <c r="H153" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>561</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D154" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E154" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F154" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>562</v>
       </c>
       <c r="H154" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>564</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D155" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E155" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F155" t="s">
         <v>27</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>565</v>
       </c>
       <c r="H155" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>567</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D156" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E156" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F156" t="s">
-        <v>247</v>
+        <v>27</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>568</v>
       </c>
       <c r="H156" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>570</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D157" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E157" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F157" t="s">
         <v>247</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>571</v>
       </c>
       <c r="H157" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>573</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D158" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E158" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F158" t="s">
-        <v>166</v>
+        <v>247</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>574</v>
       </c>
       <c r="H158" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>576</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D159" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E159" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F159" t="s">
         <v>166</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>577</v>
       </c>
       <c r="H159" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>579</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D160" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E160" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F160" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>580</v>
       </c>
       <c r="H160" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>582</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D161" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E161" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F161" t="s">
         <v>157</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>583</v>
       </c>
       <c r="H161" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>585</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D162" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E162" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F162" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>586</v>
       </c>
       <c r="H162" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>588</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D163" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E163" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F163" t="s">
         <v>148</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>589</v>
       </c>
       <c r="H163" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>591</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D164" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E164" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F164" t="s">
-        <v>13</v>
+        <v>148</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>592</v>
       </c>
       <c r="H164" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>594</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D165" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E165" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F165" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>595</v>
       </c>
       <c r="H165" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>597</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D166" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E166" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F166" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>598</v>
       </c>
       <c r="H166" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>600</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="D167" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E167" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F167" t="s">
         <v>64</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>601</v>
       </c>
       <c r="H167" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>603</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D168" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E168" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F168" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>604</v>
       </c>
       <c r="H168" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>606</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="D169" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E169" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F169" t="s">
         <v>89</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>607</v>
       </c>
       <c r="H169" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>609</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="D170" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E170" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F170" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>610</v>
       </c>
       <c r="H170" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>612</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="D171" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E171" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F171" t="s">
         <v>46</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>613</v>
       </c>
       <c r="H171" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>615</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="D172" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E172" t="s">
-        <v>416</v>
+        <v>419</v>
+      </c>
+      <c r="F172" t="s">
+        <v>46</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>616</v>
       </c>
       <c r="H172" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>618</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="D173" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E173" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>619</v>
       </c>
       <c r="H173" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>621</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>10</v>
+        <v>312</v>
       </c>
       <c r="D174" t="s">
+        <v>418</v>
+      </c>
+      <c r="E174" t="s">
+        <v>419</v>
+      </c>
+      <c r="G174" s="1" t="s">
         <v>622</v>
       </c>
-      <c r="E174" t="s">
+      <c r="H174" t="s">
         <v>623</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>624</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" t="s">
+        <v>625</v>
+      </c>
+      <c r="E175" t="s">
+        <v>626</v>
+      </c>
+      <c r="F175" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>624</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>628</v>
       </c>
       <c r="H175" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>630</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D176" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="E176" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="F176" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>631</v>
       </c>
       <c r="H176" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>633</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D177" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="E177" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="F177" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>634</v>
       </c>
       <c r="H177" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>636</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D178" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="E178" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="F178" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>637</v>
       </c>
       <c r="H178" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="D179" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="E179" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="F179" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="H179" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>641</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="D180" t="s">
+        <v>625</v>
+      </c>
+      <c r="E180" t="s">
+        <v>626</v>
+      </c>
+      <c r="F180" t="s">
+        <v>627</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="E180" t="s">
+      <c r="H180" t="s">
         <v>643</v>
-      </c>
-[...7 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>644</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>10</v>
+      </c>
+      <c r="D181" t="s">
+        <v>645</v>
+      </c>
+      <c r="E181" t="s">
         <v>646</v>
       </c>
-      <c r="B181" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F181" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>647</v>
       </c>
       <c r="H181" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>649</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D182" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E182" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F182" t="s">
-        <v>41</v>
+        <v>627</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>650</v>
       </c>
       <c r="H182" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>652</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D183" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E183" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F183" t="s">
-        <v>624</v>
+        <v>41</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>653</v>
       </c>
       <c r="H183" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>655</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D184" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E184" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F184" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>656</v>
       </c>
       <c r="H184" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>658</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D185" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E185" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F185" t="s">
+        <v>627</v>
+      </c>
+      <c r="G185" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="G185" s="1" t="s">
+      <c r="H185" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>661</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>36</v>
+      </c>
+      <c r="D186" t="s">
+        <v>645</v>
+      </c>
+      <c r="E186" t="s">
+        <v>646</v>
+      </c>
+      <c r="F186" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>624</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>663</v>
       </c>
       <c r="H186" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>665</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D187" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E187" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F187" t="s">
-        <v>27</v>
+        <v>627</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>666</v>
       </c>
       <c r="H187" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>668</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D188" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E188" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F188" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>669</v>
       </c>
       <c r="H188" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>671</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D189" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E189" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F189" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>672</v>
       </c>
       <c r="H189" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>674</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D190" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E190" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F190" t="s">
+        <v>46</v>
+      </c>
+      <c r="G190" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="G190" s="1" t="s">
+      <c r="H190" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>677</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>58</v>
+      </c>
+      <c r="D191" t="s">
+        <v>645</v>
+      </c>
+      <c r="E191" t="s">
+        <v>646</v>
+      </c>
+      <c r="F191" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>679</v>
       </c>
       <c r="H191" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>681</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D192" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E192" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F192" t="s">
-        <v>624</v>
+        <v>46</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>682</v>
       </c>
       <c r="H192" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>684</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D193" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E193" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F193" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>685</v>
       </c>
       <c r="H193" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>687</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D194" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E194" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F194" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>688</v>
       </c>
       <c r="H194" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>690</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D195" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E195" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F195" t="s">
-        <v>148</v>
+        <v>627</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>691</v>
       </c>
       <c r="H195" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>693</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D196" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E196" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F196" t="s">
         <v>148</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>694</v>
       </c>
       <c r="H196" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>696</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D197" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E197" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F197" t="s">
-        <v>13</v>
+        <v>148</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>697</v>
       </c>
       <c r="H197" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>699</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D198" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E198" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F198" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>700</v>
       </c>
       <c r="H198" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>702</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D199" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E199" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F199" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>703</v>
       </c>
       <c r="H199" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>705</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D200" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E200" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F200" t="s">
-        <v>624</v>
+        <v>27</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>706</v>
       </c>
       <c r="H200" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>708</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D201" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E201" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F201" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>709</v>
       </c>
       <c r="H201" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>711</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D202" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E202" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F202" t="s">
-        <v>27</v>
+        <v>627</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>712</v>
       </c>
       <c r="H202" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>714</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D203" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E203" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F203" t="s">
-        <v>624</v>
+        <v>27</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>715</v>
       </c>
       <c r="H203" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
         <v>717</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D204" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E204" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F204" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>718</v>
       </c>
       <c r="H204" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>720</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D205" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E205" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F205" t="s">
-        <v>27</v>
+        <v>627</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>721</v>
       </c>
       <c r="H205" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>723</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D206" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E206" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F206" t="s">
         <v>27</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>724</v>
       </c>
       <c r="H206" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>726</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D207" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E207" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F207" t="s">
-        <v>624</v>
+        <v>27</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>727</v>
       </c>
       <c r="H207" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>729</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D208" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E208" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F208" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>730</v>
       </c>
       <c r="H208" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>732</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D209" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E209" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F209" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>733</v>
       </c>
       <c r="H209" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>735</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D210" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E210" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F210" t="s">
-        <v>27</v>
+        <v>627</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>736</v>
       </c>
       <c r="H210" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>738</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D211" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E211" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F211" t="s">
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>739</v>
       </c>
       <c r="H211" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>741</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="D212" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E212" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F212" t="s">
-        <v>247</v>
+        <v>148</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>742</v>
       </c>
       <c r="H212" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>744</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D213" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E213" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F213" t="s">
+        <v>247</v>
+      </c>
+      <c r="G213" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="G213" s="1" t="s">
+      <c r="H213" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>747</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>156</v>
+      </c>
+      <c r="D214" t="s">
+        <v>645</v>
+      </c>
+      <c r="E214" t="s">
+        <v>646</v>
+      </c>
+      <c r="F214" t="s">
         <v>748</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>749</v>
       </c>
       <c r="H214" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>751</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D215" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E215" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F215" t="s">
-        <v>325</v>
+        <v>247</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>752</v>
       </c>
       <c r="H215" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>754</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D216" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E216" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F216" t="s">
-        <v>13</v>
+        <v>325</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>755</v>
       </c>
       <c r="H216" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
         <v>757</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="D217" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E217" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F217" t="s">
-        <v>624</v>
+        <v>13</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>758</v>
       </c>
       <c r="H217" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
         <v>760</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D218" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E218" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F218" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>761</v>
       </c>
       <c r="H218" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>763</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D219" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E219" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F219" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>764</v>
       </c>
       <c r="H219" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>766</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="D220" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E220" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F220" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>767</v>
       </c>
       <c r="H220" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>769</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D221" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E221" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F221" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>770</v>
       </c>
       <c r="H221" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>772</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="D222" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E222" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F222" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>773</v>
       </c>
       <c r="H222" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>775</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D223" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E223" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F223" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>776</v>
       </c>
       <c r="H223" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>778</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="D224" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E224" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F224" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>779</v>
       </c>
       <c r="H224" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>781</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D225" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E225" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F225" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>782</v>
       </c>
       <c r="H225" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
         <v>784</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D226" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E226" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F226" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>785</v>
       </c>
       <c r="H226" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
         <v>787</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D227" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E227" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F227" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>788</v>
       </c>
       <c r="H227" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>790</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D228" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E228" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F228" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>791</v>
       </c>
       <c r="H228" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>793</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D229" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E229" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F229" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>794</v>
       </c>
       <c r="H229" t="s">
-        <v>768</v>
+        <v>795</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D230" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E230" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F230" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="H230" t="s">
-        <v>797</v>
+        <v>771</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>798</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D231" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E231" t="s">
-        <v>643</v>
+        <v>646</v>
+      </c>
+      <c r="F231" t="s">
+        <v>627</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>799</v>
       </c>
       <c r="H231" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>801</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D232" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E232" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>802</v>
       </c>
       <c r="H232" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>804</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D233" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E233" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>646</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>805</v>
       </c>
       <c r="H233" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>807</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D234" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E234" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F234" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>808</v>
       </c>
       <c r="H234" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>810</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D235" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E235" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F235" t="s">
-        <v>148</v>
+        <v>627</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>811</v>
       </c>
       <c r="H235" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>813</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D236" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E236" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F236" t="s">
-        <v>624</v>
+        <v>148</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>814</v>
       </c>
       <c r="H236" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>816</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D237" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E237" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F237" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>817</v>
       </c>
       <c r="H237" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>819</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>45</v>
+        <v>255</v>
       </c>
       <c r="D238" t="s">
+        <v>645</v>
+      </c>
+      <c r="E238" t="s">
+        <v>646</v>
+      </c>
+      <c r="F238" t="s">
+        <v>627</v>
+      </c>
+      <c r="G238" s="1" t="s">
         <v>820</v>
       </c>
-      <c r="E238" t="s">
+      <c r="H238" t="s">
         <v>821</v>
-      </c>
-[...7 lines deleted...]
-        <v>823</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>822</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>45</v>
+      </c>
+      <c r="D239" t="s">
+        <v>823</v>
+      </c>
+      <c r="E239" t="s">
         <v>824</v>
       </c>
-      <c r="B239" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F239" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>825</v>
       </c>
       <c r="H239" t="s">
-        <v>670</v>
+        <v>826</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D240" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E240" t="s">
+        <v>824</v>
+      </c>
+      <c r="F240" t="s">
+        <v>64</v>
+      </c>
+      <c r="G240" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="F240" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H240" t="s">
-        <v>830</v>
+        <v>673</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>829</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>10</v>
+      </c>
+      <c r="D241" t="s">
+        <v>830</v>
+      </c>
+      <c r="E241" t="s">
         <v>831</v>
-      </c>
-[...10 lines deleted...]
-        <v>828</v>
       </c>
       <c r="F241" t="s">
         <v>46</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>832</v>
       </c>
       <c r="H241" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>834</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D242" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="E242" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="F242" t="s">
         <v>46</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>835</v>
       </c>
       <c r="H242" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>837</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D243" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="E243" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="F243" t="s">
         <v>46</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>838</v>
       </c>
       <c r="H243" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>840</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D244" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="E244" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="F244" t="s">
         <v>46</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>841</v>
       </c>
       <c r="H244" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
         <v>843</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D245" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="E245" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="F245" t="s">
-        <v>675</v>
+        <v>46</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>844</v>
       </c>
       <c r="H245" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
         <v>846</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D246" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="E246" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="F246" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>847</v>
       </c>
       <c r="H246" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>849</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D247" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="E247" t="s">
-        <v>828</v>
+        <v>831</v>
+      </c>
+      <c r="F247" t="s">
+        <v>678</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>850</v>
       </c>
       <c r="H247" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>852</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D248" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="E248" t="s">
-        <v>828</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>831</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>853</v>
       </c>
       <c r="H248" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
         <v>855</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D249" t="s">
-        <v>856</v>
+        <v>830</v>
       </c>
       <c r="E249" t="s">
-        <v>857</v>
+        <v>831</v>
       </c>
       <c r="F249" t="s">
         <v>46</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="H249" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>858</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>10</v>
+      </c>
+      <c r="D250" t="s">
+        <v>859</v>
+      </c>
+      <c r="E250" t="s">
         <v>860</v>
-      </c>
-[...10 lines deleted...]
-        <v>857</v>
       </c>
       <c r="F250" t="s">
         <v>46</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>861</v>
       </c>
       <c r="H250" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>863</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D251" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="E251" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="F251" t="s">
         <v>46</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>864</v>
       </c>
       <c r="H251" t="s">
-        <v>836</v>
+        <v>865</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D252" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="E252" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="F252" t="s">
         <v>46</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="H252" t="s">
-        <v>867</v>
+        <v>839</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>868</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D253" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="E253" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="F253" t="s">
         <v>46</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>869</v>
       </c>
       <c r="H253" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>871</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="D254" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="E254" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="F254" t="s">
         <v>46</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>872</v>
       </c>
       <c r="H254" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
         <v>874</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D255" t="s">
+        <v>859</v>
+      </c>
+      <c r="E255" t="s">
+        <v>860</v>
+      </c>
+      <c r="F255" t="s">
+        <v>46</v>
+      </c>
+      <c r="G255" s="1" t="s">
         <v>875</v>
       </c>
-      <c r="E255" t="s">
+      <c r="H255" t="s">
         <v>876</v>
-      </c>
-[...7 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>877</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>10</v>
+      </c>
+      <c r="D256" t="s">
+        <v>878</v>
+      </c>
+      <c r="E256" t="s">
+        <v>879</v>
+      </c>
+      <c r="F256" t="s">
         <v>880</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>881</v>
       </c>
       <c r="H256" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>883</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D257" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E257" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F257" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>884</v>
       </c>
       <c r="H257" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>886</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D258" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E258" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F258" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>887</v>
       </c>
       <c r="H258" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>889</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D259" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E259" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F259" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>890</v>
       </c>
       <c r="H259" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
         <v>892</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D260" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E260" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F260" t="s">
-        <v>157</v>
+        <v>27</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>893</v>
       </c>
       <c r="H260" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>895</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D261" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E261" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F261" t="s">
         <v>157</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>896</v>
       </c>
       <c r="H261" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>898</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D262" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E262" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F262" t="s">
-        <v>27</v>
+        <v>157</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>899</v>
       </c>
       <c r="H262" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
         <v>901</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D263" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E263" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F263" t="s">
-        <v>247</v>
+        <v>27</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>902</v>
       </c>
       <c r="H263" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>904</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D264" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E264" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F264" t="s">
-        <v>41</v>
+        <v>247</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>905</v>
       </c>
       <c r="H264" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>907</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D265" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E265" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F265" t="s">
-        <v>247</v>
+        <v>41</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>908</v>
       </c>
       <c r="H265" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>910</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D266" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E266" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F266" t="s">
         <v>247</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>911</v>
       </c>
       <c r="H266" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>913</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D267" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E267" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F267" t="s">
-        <v>148</v>
+        <v>247</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>914</v>
       </c>
       <c r="H267" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>916</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D268" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E268" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F268" t="s">
         <v>148</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>917</v>
       </c>
       <c r="H268" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>919</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D269" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E269" t="s">
-        <v>876</v>
+        <v>879</v>
+      </c>
+      <c r="F269" t="s">
+        <v>148</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>920</v>
       </c>
       <c r="H269" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>922</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D270" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E270" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>923</v>
       </c>
       <c r="H270" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>925</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D271" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E271" t="s">
-        <v>876</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>879</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>926</v>
       </c>
       <c r="H271" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
         <v>928</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D272" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E272" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F272" t="s">
         <v>27</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>929</v>
       </c>
       <c r="H272" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>931</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D273" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E273" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F273" t="s">
-        <v>247</v>
+        <v>27</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>932</v>
       </c>
       <c r="H273" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>934</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D274" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E274" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F274" t="s">
-        <v>27</v>
+        <v>247</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>935</v>
       </c>
       <c r="H274" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>937</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D275" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E275" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F275" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>938</v>
       </c>
       <c r="H275" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>940</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D276" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E276" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="F276" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>941</v>
       </c>
       <c r="H276" t="s">
         <v>942</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>943</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>105</v>
+      </c>
+      <c r="D277" t="s">
+        <v>878</v>
+      </c>
+      <c r="E277" t="s">
+        <v>879</v>
+      </c>
+      <c r="F277" t="s">
+        <v>89</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H277" t="s">
+        <v>945</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -10617,50 +10653,51 @@
     <hyperlink ref="G252" r:id="rId251"/>
     <hyperlink ref="G253" r:id="rId252"/>
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
     <hyperlink ref="G256" r:id="rId255"/>
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
     <hyperlink ref="G260" r:id="rId259"/>
     <hyperlink ref="G261" r:id="rId260"/>
     <hyperlink ref="G262" r:id="rId261"/>
     <hyperlink ref="G263" r:id="rId262"/>
     <hyperlink ref="G264" r:id="rId263"/>
     <hyperlink ref="G265" r:id="rId264"/>
     <hyperlink ref="G266" r:id="rId265"/>
     <hyperlink ref="G267" r:id="rId266"/>
     <hyperlink ref="G268" r:id="rId267"/>
     <hyperlink ref="G269" r:id="rId268"/>
     <hyperlink ref="G270" r:id="rId269"/>
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>