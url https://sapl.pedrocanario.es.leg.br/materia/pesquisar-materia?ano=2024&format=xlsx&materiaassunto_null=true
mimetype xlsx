--- v1 (2026-03-02)
+++ v2 (2026-06-05)
@@ -10,2251 +10,2341 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1616" uniqueCount="728">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1696" uniqueCount="758">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Eleandro</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_no_001-2024_-_nomeacao_e_oficializacao_do_cemiterio_de_floresta_do_sul_com_nome_do_sr._claudimiro_trindade_de_jesus.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_no_001-2024_-_nomeacao_e_oficializacao_do_cemiterio_de_floresta_do_sul_com_nome_do_sr._claudimiro_trindade_de_jesus.pdf</t>
   </si>
   <si>
     <t>"SUGERE QUE PROCEDA COM A NOMEAÇÃO E OFICIALIZAÇÃO DO CEMITÉRIO DE FLORESTA DO SUL COM O NOME DO SR. CLAUDIMIRO TRINDADE DE JESUS".</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_no_002-2024_-_nomeacao_e_oficializacao_do_campo_de_futebol_de_floresta_do_sul_com_o_nome_do_sr._juvenal_feliciano_franca.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_no_002-2024_-_nomeacao_e_oficializacao_do_campo_de_futebol_de_floresta_do_sul_com_o_nome_do_sr._juvenal_feliciano_franca.pdf</t>
   </si>
   <si>
     <t>"SUGERE QUE PROCEDA COM A NOMEAÇÃO E OFICIALIZAÇÃO DO CAMPO DE FUTEBOL DE FLORESTA DO SUL, COM O NOME DO SENHOR JUVENAL FELICIANO FRANÇA (IN MEMORIA)".</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Demizinho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no_003-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no_003-2024.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA NORMATIZAR A CONTRATAÇÃO DE JOVEM E MENOR APRENDIZ, DISPONIBILIZANDO, NO MÍNIMO,  O PERCENTUAL DE 5% DAS VAGAS DO TOTAL DE SERVIDORES DO MUNICÍPIO DE PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jaconias</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_no_004-2024_-_implantacao_de_uma_unidade__de_saude_no_bairro_boa_vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_no_004-2024_-_implantacao_de_uma_unidade__de_saude_no_bairro_boa_vista.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA IMPLANTAÇÃO DE UMA UNIDADE DE SAÚDE NO BAIRRO BOA VISTA”.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Luquinhas Baiense</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_no_005-2024_-_implantacao_de_portoes_de_emergencia_e_sinalizadores_na_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_no_005-2024_-_implantacao_de_portoes_de_emergencia_e_sinalizadores_na_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"QUE VIABILIZE ESTUDOS PARA IMPLANTAÇÃO DE PORTÕES DE EMERGÊNCIA E SINALIZAÇÕES NAS ÁREAS POLIESPORTIVAS (QUADRAS) DA LAGOA AUGUSTO RUSCHI".</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Renato de Taquaras, Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_no_006-2024_-_sejam_incluidas_atividades_de_robotica_e_xadrez_na_rotina_estudantil_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_no_006-2024_-_sejam_incluidas_atividades_de_robotica_e_xadrez_na_rotina_estudantil_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJAM INCLUIDAS ATIVIDADES DE ROBÓTICA E XADREZ NA ROTINA ESTUDANTIL DOS ALUNOS DA REDE MUNIICPAL DE ENSINO”.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Denis Pereira</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_no_007-2024_-_reforma_da_quadra_poliesportiva_da_escola_e.m.e.f_sao_joao_batista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_no_007-2024_-_reforma_da_quadra_poliesportiva_da_escola_e.m.e.f_sao_joao_batista.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS PARA A REFORMA DA QUADRA POLIESPORTIVA DA ESCOLA E.M.E.F SÃO JOÃO BATISTA, LOCALIZADA NO BAIRRO CAMATA”.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_no_008-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_no_008-2024.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO ENVIDE ESFORÇOS PARA DISTRIBUIÇÃO GRATUITA DE REPELENTES NAS ESCOLAS MUNICIPAIS”.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Zé Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_no_009-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_no_009-2024.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL COMPETENTE PARA QUE AS RUAS DAS ESCOLAS ESTADUAIS E MUNICIPAIS SEJAM ESTABELECIDAS COMO MÃO ÚNICA”.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_no_010-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_no_010-2024.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA QUE SEJAM FEITAS COBERTURAS NOS LOCAIS ONDE EXISTAM POÇOS ARTESIANOS E QUE SÃO OFERTADAS ÁGUA AOS MUNÍCIPES".</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_no_011-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_no_011-2024.pdf</t>
   </si>
   <si>
     <t>"QUE A SECRETARIA DE AGRICULTURA JUNTAMENTE COM O PODER EXECUTIVO VIABILIZE O ALARGAMENTO E CASCALHAMENTO DA LADEIRA QUE DÁ ACESSO O CÓRREGO DO MEIO A SEDE DO ASSENTAMENTO CASTRO ALVES".</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_no_012-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_no_012-2024.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL EVIDE ESFORÇOS PARA VIABILIZAR INSTALAÇÃO DE PROTEÇÃO NO ENTORNO DA LAGOA AUGUSTO RUSCHI, VISANDO EVITAR ACIDENTES PRINCIPALMENTE COM CRIANÇAS QUE ALI FREQUENTAM".</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_no_013-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_no_013-2024.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL EVIDE ESFORÇOS PARA VIABILIZAR A INSTALAÇÃO NA PRAÇA DO BAIRRO BOA VISTA APARELHOS DE ACADEMIA AO AR LIVRE EM AÇO INOX".</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_no_014-2024_-_limpeza_das_bocas_de_lobo_da_cidade_em_especial_as_da_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_no_014-2024_-_limpeza_das_bocas_de_lobo_da_cidade_em_especial_as_da_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"LIMPEZA DAS BOCAS DE LOBO DA CIDADE DE PEDRO CANÁRIO, EM ESPECIAL AS DA LAGOA AUGUSTO RUSCH".</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2165/indicacao_no_015-2024_-_instalacao_e_fossa_septica_a_todos_os_agricultores_familiares_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2165/indicacao_no_015-2024_-_instalacao_e_fossa_septica_a_todos_os_agricultores_familiares_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"INSTALAÇÃO DE FOSSA SÉPTICA A TODOS OS AGRICULTORES FAMILIARES DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2171/indicacao_no_016-2024_-_banheiros_nos_quiosques_e_instaladas_mais_lixeiras_na_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2171/indicacao_no_016-2024_-_banheiros_nos_quiosques_e_instaladas_mais_lixeiras_na_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PARA QUE SEJAM CONSTRUÍDOS BANHEIROS NOS QUIOSQUES E INSTALADAS MAIS LIXEIRAS, NA ÁREA DA LAGOA AUGUSTO RUSCHI”.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2172/indicacao_no_017-2024_-_construcao_de_passarela_ligando_um_lado_ao_outro_da_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2172/indicacao_no_017-2024_-_construcao_de_passarela_ligando_um_lado_ao_outro_da_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA CONSTRUÍDA PASSARELA LIGANDO UM LADO AO OUTRO DA LAGOA AUGUSTO RUSCH, BEM COMO SEJA INSTALADO AERADOR CHAFARIZ PARA ÓXIGENAÇÃO DA LAGOA".</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_no_018-2024_-_conserto_da_av._alberto_dos_reis_castro_onde_foi_feita_a_obra_da_drenagem.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_no_018-2024_-_conserto_da_av._alberto_dos_reis_castro_onde_foi_feita_a_obra_da_drenagem.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS, EM CONJUNTO COM A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS E/OU À EMPRESA RESPONSÁVEL, PARA QUE SEJA EXECUTADO O CONSERTO DA AVENIDA ALBERTO DOS REIS CASTRO, ONDE FOI FEITA A OBRA DE DRENAGEM".</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_no_019-2024_-_implantacao_de_redutor_de_velocidade_na_rodovia_es_209_nas_proximidades_da_nova_quadra_do_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_no_019-2024_-_implantacao_de_redutor_de_velocidade_na_rodovia_es_209_nas_proximidades_da_nova_quadra_do_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>“QUE ENVIEM TODOS OS ESFORÇOS NECESSÁRIOS PARA IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NA RODOVIA ES 209, NAS PROXIMIDADES DA NOVA QUADRA DO ASSENTAMENTO CASTRO ALVES”.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2177/indicacao_no_020-2024_-_calcamento_das_ruas_ao_redor_das_instalacoes_do_futuro_supermercado_casagrande.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2177/indicacao_no_020-2024_-_calcamento_das_ruas_ao_redor_das_instalacoes_do_futuro_supermercado_casagrande.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA FEITO O CALÇAMENTO DAS RUAS AO REDOR DAS INSTALAÇÕES DO FUTURO SUPERMERCADO CASAGRANDE".</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_no_021-2024_-_concessao_de_empresa_especializada_em_pedalinhos_para_atuar_na_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_no_021-2024_-_concessao_de_empresa_especializada_em_pedalinhos_para_atuar_na_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA CONCESSÃO DE EMPRESA ESPECIALIZADA EM PEDALINHOS PARA ATUAR NA LAGOA AUGUSTO RUSCHI".</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_no_022-2024_-_fazer_correcao_dos_pontos_de_drenagem_na_rua_osman_santana_moura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_no_022-2024_-_fazer_correcao_dos_pontos_de_drenagem_na_rua_osman_santana_moura.pdf</t>
   </si>
   <si>
     <t>"FAZER CORREÇÃO DOS PONTOS DE DRENAGEM NA RUA OSMAN SANTANA MOURA NO BAIRRO CANARINHO".</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_no_023-2024_-_aumento_na_profundidade_do_poco_artesiano_do_campo_bom_de_bola_-_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_no_023-2024_-_aumento_na_profundidade_do_poco_artesiano_do_campo_bom_de_bola_-_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>"AUMENTO NA PROFUNDIDADE DO POÇO ARTESIANO DO CAMPO BOM DE BOLA FLORESTA DO SUL PARA MAIS DE 150 METROS".</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao__no_024-2024_-_inserir_dois_aparelhos_telefonicos_nos_postos_de_saude_do_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao__no_024-2024_-_inserir_dois_aparelhos_telefonicos_nos_postos_de_saude_do_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>"INSERIR DOIS APARELHOS TELEFÔNICOS NOS POSTOS DE SAÚDE DO ASSENTAMENTO CASTRO ALVES (SEDE E ENGANO)".</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Renato de Taquaras</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_no_025-2024_-_reforma_e_readequacao_da_sede_da_antiga_delegacia_de_taquaras_e_posterior_doacao_para_moradia_popular.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_no_025-2024_-_reforma_e_readequacao_da_sede_da_antiga_delegacia_de_taquaras_e_posterior_doacao_para_moradia_popular.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO ENVIE ESFORÇOS NECESSÁRIOS PARA REFORMA E READEQUAÇÃO DA SEDE DA ANTIGA DELEGACIA DE TAQUARAS E POSTERIOR DOAÇÃO PARA MORADIA POPULAR".</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_no_026-2024_-_acompanhamento_gestacional_pre_natal_das_maes_canariense_o_ultrassom_morfologico.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_no_026-2024_-_acompanhamento_gestacional_pre_natal_das_maes_canariense_o_ultrassom_morfologico.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE IMPLEMENTE NO ACOMPANHAMENTO GESTACIONAL (PRÉ NATAL) DAS MAMÃES CANARIENSES O ULTRASSOM MORFOLÓGICO".</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_no_027-2024_-_atividades_fisicas_para_criancas_com_necessidades_especiais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_no_027-2024_-_atividades_fisicas_para_criancas_com_necessidades_especiais.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA IMPLEMENTADO ATIVIDADES FÍSICAS PARA CRIANÇAS COM NECESSIDADES ESPECIAIS”.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_no_028-2024_-_que_o_executivo_envie_esforcos_necessarios_para_acrescentar_roupas_de_frio_no_kit_uniforme_escolar.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_no_028-2024_-_que_o_executivo_envie_esforcos_necessarios_para_acrescentar_roupas_de_frio_no_kit_uniforme_escolar.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO ENVIE ESFORÇOS NECESSÁRIOS PARA ACRESCENTAR AO KIT UNIFORME ESCOLAR ROUPAS DE FRIO PARA CRIANÇAS MATRICULADAS NA REDE MUNICIPAL DE ENSINO DE NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Kelsat</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_no_029-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_no_029-2024.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA INSTALAÇÃO DE UMA ACADEMIA POPULAR NO NOVO CAMPO DE FUTEBOL DE CRISTAL DO NORTE".</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2855/indicacao_no_030-2024_-_sejam_providenciadas_15_barracas_padronizadas_para_os_feirantes_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2855/indicacao_no_030-2024_-_sejam_providenciadas_15_barracas_padronizadas_para_os_feirantes_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJAM PROVIDENCIADAS 15 BARRACAS PADRONIZADAS PARA OS FEIRANTES DO DISTRITO DE CRISTAL DO NORTE".</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_no_031-2024_-_seja_construido_um_chafariz_com_algumas_torneiras_de_livre_acesso_para_a_populacao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_no_031-2024_-_seja_construido_um_chafariz_com_algumas_torneiras_de_livre_acesso_para_a_populacao.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA CONSTRUIDO  UM CHAFARIZ COM ALGUMAS TORNEIRAS  DE LIVRE ACESSO PRA POPULAÇÃO E PARA QUE TENHA O DIREITO DO USO DE UMA ÁGUA DE QUALIDADE EXTRAÍDA DE UM POÇO ARTESIANO ADQUIRIDO POR INTERMÉDIO DA INDICAÇÃO DESTE QUE O SUBSCREVE DENOMINADO DEMIZINHO DA FARMÁCIA”.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2218/ndicacao_no_032-2024_-_instalacao_de_um_semaforo_para_pedestre_na_avenida_edward_abreu_do_nascimento_cruzando_a_avenida_alberto_dos_reis_castro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2218/ndicacao_no_032-2024_-_instalacao_de_um_semaforo_para_pedestre_na_avenida_edward_abreu_do_nascimento_cruzando_a_avenida_alberto_dos_reis_castro.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA FEITO INSTALAÇÃO DE UM SEMÁFORO PARA PEDRESTRE NA AVENIDA EDWARD ABREU DO NASCIMENTO CRUZANDO A AVENIDA ALBERTO DOS REIS CATRO”.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2219/indicacao_no_033-2024_-_substituicao_do_nome_da_escola_chapeuzinho_vermelho_para_professora_maria_otilia_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2219/indicacao_no_033-2024_-_substituicao_do_nome_da_escola_chapeuzinho_vermelho_para_professora_maria_otilia_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO ENVIE ESFORÇOS NECESSÁRIOS PARA SUBSTITUIÇÃO DO NOME DA ESCOLA CHAPEUZINHO VERMELHO PARA PROFESSORA MARIA OTÍLIA TEÓFILO ARAÚJO”.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2221/indicacao_no_034-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2221/indicacao_no_034-2024.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA FEITO  SINALIZAÇÕES DE FAIXAS,DEMARCAÇÃO DE FAIXAS DE PEDESTRES, BEM COMO QUE A ENTRADA DA NOSSA CIDADE SEJA SINALIZADA PELA DIREITA, SENTIDO A AVENIDA MÁRIO VELLO SILVARES”.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_no_035-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_no_035-2024.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL ENVIE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJAM INSTALADOS CESTOS COLETORES DE RESÍDUOS EM BOCAS DE LOBO PERTENCENTES A TODA A CIDADE (BOCA DE LOBO INTELIGENTE)”.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2223/indicacao_no_036-2024_-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2223/indicacao_no_036-2024_-_sapl.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA QUE SEJA CONSTRUIDA UMA PISTA DE PEDESTRES E CICLISTAS, SENTIDO PEDRO CANÁRIO X CAMATA, CAMATA X PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_no_037-204_-_adesive_ou_plote_todas_as_tendas-barracas_de_propiedade_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_no_037-204_-_adesive_ou_plote_todas_as_tendas-barracas_de_propiedade_do_municipio.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA MUNICIPAL COMPETENTE ADESIVE E/OU PLOTE TODAS AS TENDAS/ BARRACAS DE PROPRIEDADE DO MUNICÍPIO, PARA QUE ASSIM AS MESMAS SEJAM IDENTIFICADAS DE FORMA VISIVEL".</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_no_038-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_no_038-2024.pdf</t>
   </si>
   <si>
     <t>"REITERA INDICAÇÃO Nº 036/2023 SOLICITANDO QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DO CAMPO “BOM DE BOLA” NA RUA SÃO ROQUE, BAIRRO BOA VISTA".</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_no_039-2024_-_adequacao_com_acessibilidade_em_todos_os_acessos_a_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_no_039-2024_-_adequacao_com_acessibilidade_em_todos_os_acessos_a_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO ENVIE ESFORÇOS NECESSÁRIOS PARA ADEQUAÇÃO COM ACESSIBILIDADE EM TODOS OS ACESSOS A LAGOA AUGUSTO RUSCHI".</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_no_040-2024_-_que_seja_feita_a_aspersao_de_agua_na_estrada_que_liga_floresta_do_sul_a_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_no_040-2024_-_que_seja_feita_a_aspersao_de_agua_na_estrada_que_liga_floresta_do_sul_a_pedro_canario.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA FEITA A ASPERSÃO DE ÁGUA NA ESTRADA QUE LIGA FLORESTA DO SUL A PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_no_041-2024_-_construcao_de_um_posto_de_saude_no_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_no_041-2024_-_construcao_de_um_posto_de_saude_no_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO CANARINHO".</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_no_042-2024_-construcao_de_um_quebra-molas_na_br_101_na_via_central_e_nas_vias_laterais_no_perimetro_urbano_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_no_042-2024_-construcao_de_um_quebra-molas_na_br_101_na_via_central_e_nas_vias_laterais_no_perimetro_urbano_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA CONSTRUIDO QUEBRA-MOLAS NA BR 101 NA VIA CENTRAL E NAS VIAS LATERAIS NO PERIMETRO URBANO DE PEDRO CANARIO”.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_no_043-2024_-_que_seja_disponibilizada_uma_ambulancia_no_posto_de_saude_do_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_no_043-2024_-_que_seja_disponibilizada_uma_ambulancia_no_posto_de_saude_do_camata.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE O PREFEITO JUNTO COM A SECRÉTARIA DE SAUDE MATENHA UMA AMBULANCIA NO POSTO DE SAUDE DO CAMATA”.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_no_044-2024_-_que_seja_convenio_com_os_municipios_vizinhos_para_que_haja_uma_sessao_de_maquinas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_no_044-2024_-_que_seja_convenio_com_os_municipios_vizinhos_para_que_haja_uma_sessao_de_maquinas.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE O MUNICÍPIO DE PEDRO CANÁRIO SE EMPENHE EM FAZER CONVÊNIO COM OS MUNICÍPIOS VIZINHOS PARA QUE HAJA UMA SESSÃO DE MÁQUINAS OU AUTORIZAÇÃO DE USO DAS MÁQUINAS DO MUNICÍPIO DE PEDRO CANÁRIO PARA ATENDER DEMANDAS ESPECÍFICAS".</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
     <t>Pautas das Sessões</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2151/pauta_da_01a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2151/pauta_da_01a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>PAUTA DA 01ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2152/pauta_da_02a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2152/pauta_da_02a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 02ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2156/pauta_da_03a_sessao_ordinaria_do_04o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2156/pauta_da_03a_sessao_ordinaria_do_04o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 03ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2158/pauta_da_4a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2158/pauta_da_4a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 04ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2166/pauta_da_05a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2166/pauta_da_05a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 05ª SESSÃO ORDINÁRIA DO 04º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2180/pauta_da_06a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2180/pauta_da_06a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 07ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2181/pauta_da_07a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2181/pauta_da_07a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2188/pauta_da_08a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2188/pauta_da_08a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 08ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2199/pauta_da_09a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2199/pauta_da_09a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 09ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2200/pauta_da_10a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2200/pauta_da_10a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 10ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
+    <t>2930</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2930/pauta_da_11a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 11ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2931</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2931/pauta_da_12a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 12ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2932</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2932/pauta_da_13a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 13ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2933</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2933/pauta_da_14a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 14ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2934</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2934/pauta_da_15a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 15ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2935</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2935/pauta_da_16a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 16ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2936</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2936/pauta_da_17a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 17ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2937</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2937/pauta_da_18a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 18ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2938</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2938/pauta_da_19a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 19ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2939</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2939/pauta_da_20a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 20ª SESSÃO ORDINÁRIA DO 4º PERÍODO LEGISLATIVO DA 10ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
     <t>2189</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2189/projeto_de_decreto_legislativo_no_001-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2189/projeto_de_decreto_legislativo_no_001-2024.pdf</t>
   </si>
   <si>
     <t>“PRESTAÇÃO DE CONTAS EXERCÍCIO 2010 – MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEIS: MATEUS VASCONCELOS E ATAÍDES CANAL”.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>Denis Pereira Amâncio, Eleandro Reis Konoski, João Mendes Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2228/projeto_de_decreto_legislativo_no_002-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2228/projeto_de_decreto_legislativo_no_002-2024.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA OS SERVIÇOS DE NATUREZA CONTINUADA NO ÂMBITO DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2233/projeto_de_decreto_legislativo_no_003-2024_-_prestacao_de_contas_exercicio_de_2020_-_responsavel_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2233/projeto_de_decreto_legislativo_no_003-2024_-_prestacao_de_contas_exercicio_de_2020_-_responsavel_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>“PRESTAÇÃO DE CONTAS EXERCÍCIO 2020 – MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEL: BRUNO TEÓFILO ARAÚJO”.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2244/projeto_de_decreto_legislativo_no_004-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2244/projeto_de_decreto_legislativo_no_004-2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. MARCOS JOHN MUNIZ SANTOS”.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2245/projeto_de_decreto_legislativo_no_005-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2245/projeto_de_decreto_legislativo_no_005-2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO A INSTITUIÇÃO TAQUARAS FUTEBOL CLUBE”.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2274/projeto_de_decreto_legislativo_no_006-2024_-_prestacao_de_contas_exercicio_de_2022_-_municipio_de_pedro_canario_-_responsavel_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2274/projeto_de_decreto_legislativo_no_006-2024_-_prestacao_de_contas_exercicio_de_2022_-_municipio_de_pedro_canario_-_responsavel_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS EXERCÍCIO 2022 - MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEL: BRUNO TEÓFILO ARAÚJO".</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2275/projeto_de_decreto_legislativo_no_007-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_a_instituicao_floresta_do_sul_futebol_clube.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2275/projeto_de_decreto_legislativo_no_007-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_a_instituicao_floresta_do_sul_futebol_clube.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO A INSTITUIÇÃO FLORESTA DO SUL FUTEBOL CLUBE".</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2276/projeto_de_decreto_legislativo_no_008-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._wederson_moreira_dos_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2276/projeto_de_decreto_legislativo_no_008-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._wederson_moreira_dos_santos.pdf</t>
   </si>
   <si>
     <t>""DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. WEDERSON MOREIRA DOS SANTOS".</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2277/projeto_de_decreto_legislativo_no_009-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._juaquim_guabiraba_bonfin.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2277/projeto_de_decreto_legislativo_no_009-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._juaquim_guabiraba_bonfin.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. JUAQUIM GUABIRABA BONFIN".</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2278/projeto_de_decreto_legislativo_no_010-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._ilson_pereira_vieira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2278/projeto_de_decreto_legislativo_no_010-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._ilson_pereira_vieira.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. ILSON PEREIRA VIEIRA".</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2279/projeto_de_decreto_legislativo_no_011-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra._edinalva_aparecida_rodrigues_teixeira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2279/projeto_de_decreto_legislativo_no_011-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra._edinalva_aparecida_rodrigues_teixeira.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO Á SRA. EDINALVA APARECIDA RODRIGUES TEIXEIRA".</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2280/projeto_de_decreto_legislativo_no_012-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_elza_pereira_vieira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2280/projeto_de_decreto_legislativo_no_012-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_elza_pereira_vieira.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO Á SRA. ELZA PEREIRA VIEIRA".</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2281/projeto_de_decreto_legislativo_no_013-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._jossadaque_carvalho_lima.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2281/projeto_de_decreto_legislativo_no_013-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._jossadaque_carvalho_lima.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. JOSSADAQUE CARVALHO LIMA”.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2282/projeto_de_decreto_legislativo_no_014-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_a_sra_maria_do_carmo_lopes_brito.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2282/projeto_de_decreto_legislativo_no_014-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_a_sra_maria_do_carmo_lopes_brito.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRª. MARIA DO CARMO LOPES BRITO”.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2283/projeto_de_decreto_legislativo_no_015-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_gislene_silva_teixeira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2283/projeto_de_decreto_legislativo_no_015-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_gislene_silva_teixeira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO À SRA. GISLENE SILVA TEIXEIRA”.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2284/projeto_de_decreto_legislativo_no_016-2024_-_dispoe_sobre_outorga_de_titulo_da__comenda_pedro_canario_ribeiro_ao_sr._marcos_xavier_de_souza.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2284/projeto_de_decreto_legislativo_no_016-2024_-_dispoe_sobre_outorga_de_titulo_da__comenda_pedro_canario_ribeiro_ao_sr._marcos_xavier_de_souza.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. MARCOS XAVIER DE SOUZA”.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2285/projeto_de_decreto_legislativo_no_017-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._antonio_ednis_bergamin_junior.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2285/projeto_de_decreto_legislativo_no_017-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._antonio_ednis_bergamin_junior.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO HONORÁRIO O SR. ANTONIO EDNIS BERGAMIN JUNIOR”.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2286/projeto_de_decreto_legislativo_no_018-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._nerzy_dalla_bernardina_junior.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2286/projeto_de_decreto_legislativo_no_018-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._nerzy_dalla_bernardina_junior.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO HONORÁRIO O SR. NERZY DALLA BERNARDINA JÚNIOR”.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2287/projeto_de_decreto_legislativo_no_019-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._luiz_alberto_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2287/projeto_de_decreto_legislativo_no_019-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._luiz_alberto_da_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. LUIZ ALBERTO DA SILVA”.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2288/projeto_de_decreto_legislativo_no_020-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._evaldo_cazotte_paiva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2288/projeto_de_decreto_legislativo_no_020-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._evaldo_cazotte_paiva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. EVALDO CAZOTTE PAIVA”.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2289/projeto_de_decreto_legislativo_no_021-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._manoel_elias_gasparini.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2289/projeto_de_decreto_legislativo_no_021-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._manoel_elias_gasparini.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. MANOEL ELIAS GASPARINI”.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2328/projeto_de_decreto_legislativo_no_022-_2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2328/projeto_de_decreto_legislativo_no_022-_2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO VOSSO REVERENDÍSSIMO PE. JOÃO BATISTA VIEIRA”.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2330/projeto_de_decreto_legislativo_no_023-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2330/projeto_de_decreto_legislativo_no_023-2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. VANDERLEI REBONATO OLIVEIRA”.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2856/projeto_de_decreto_legislativo_no_024-2024_-_tarcisio_dos_santos_fernandes.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2856/projeto_de_decreto_legislativo_no_024-2024_-_tarcisio_dos_santos_fernandes.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. TARCISIO DOS SANTOS FERNANDES”.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2322/projeto_de_decreto_legislativo_no_025-2024_-_roberto_carlos_monteiro_conceicao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2322/projeto_de_decreto_legislativo_no_025-2024_-_roberto_carlos_monteiro_conceicao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. ROBERTO CARLOS MONTEIRO CONCEIÇÃO”.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2329/projeto_de_decreto_legislativo_no_026-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2329/projeto_de_decreto_legislativo_no_026-2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO A SRª. FRANCIANE FAVARATO MARTINS”.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2290/projeto_de_decreto_legislativo_no_027-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._alcimar_alves_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2290/projeto_de_decreto_legislativo_no_027-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._alcimar_alves_pereira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. ALCIMAR ALVES PEREIRA”.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2291/projeto_de_decreto_legislativo_no_028-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._manuel_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2291/projeto_de_decreto_legislativo_no_028-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._manuel_pereira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. MANUEL PEREIRA”.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2292/projeto_de_decreto_legislativo_no_029-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_faiane_de_souza_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2292/projeto_de_decreto_legislativo_no_029-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_faiane_de_souza_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO À SRA. FAIANE DE SOUZA SILVA”.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2293/projeto_de_decreto_legislativo_no_030-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_edna_romeiro_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2293/projeto_de_decreto_legislativo_no_030-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_edna_romeiro_da_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO À SRA. EDNA ROMEIRO DA SILVA”.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2294/projeto_de_decreto_legislativo_no_031-2024_-_dispoe_sobre_outorga_de_titulo_de_cidada_canariense_a_sra_eucilia_cordeiro_ribeiro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2294/projeto_de_decreto_legislativo_no_031-2024_-_dispoe_sobre_outorga_de_titulo_de_cidada_canariense_a_sra_eucilia_cordeiro_ribeiro.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A SRª. EUCILIA CORDEIRO RIBEIRO”.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2295/projeto_de_decreto_legislativo_no_032-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._jose_martins_lisboa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2295/projeto_de_decreto_legislativo_no_032-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._jose_martins_lisboa.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. JOSE MARTINS LISBOA”.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2296/projeto_de_decreto_legislativo_no_033-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._marcos_rodrigues_chaves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2296/projeto_de_decreto_legislativo_no_033-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._marcos_rodrigues_chaves.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO HONORÁRIO AO SR. MARCOS RODRIGUES CHAVES”.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2297/projeto_de_decreto_legislativo_no_034-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._felipe_da_cruz_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2297/projeto_de_decreto_legislativo_no_034-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._felipe_da_cruz_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. FELIPE DA CRUZ SILVA”.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2298/projeto_de_decreto_legislativo_no_035-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_a_sra._ana_julia_cardoso_de_sa_vieira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2298/projeto_de_decreto_legislativo_no_035-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_a_sra._ana_julia_cardoso_de_sa_vieira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO A SRª. ANA JÚLIA CARDOSO DE SÁ VIEIRA”.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2327/projeto_de_decreto_legislativo_no_036-2024_-_paulo_geovany_pires_brito.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2327/projeto_de_decreto_legislativo_no_036-2024_-_paulo_geovany_pires_brito.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. PAULO GEOVANY PIRES BRITO”.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2326/projeto_de_decreto_legislativo_no_037-2024_-_fernando_prates_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2326/projeto_de_decreto_legislativo_no_037-2024_-_fernando_prates_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO SR. FERNANDO PRATES SANTOS”.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2325/projeto_de_decreto_legislativo_no_038-2024_-_manoel_gomes_dos_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2325/projeto_de_decreto_legislativo_no_038-2024_-_manoel_gomes_dos_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. MANOEL GOMES DOS SANTOS”.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2324/projeto_de_decreto_legislativo_no_039-2024_-_jose_carlos_sena.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2324/projeto_de_decreto_legislativo_no_039-2024_-_jose_carlos_sena.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. JOSÉ CARLOS SENA”.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2299/projeto_de_decreto_legislativo_no_040-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._genilson_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2299/projeto_de_decreto_legislativo_no_040-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._genilson_da_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. GENILSON DA SILVA”.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2300/projeto_de_decreto_legislativo_no_041-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._joao_batista_rocha.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2300/projeto_de_decreto_legislativo_no_041-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._joao_batista_rocha.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. JOÃO BATISTA ROCHA”.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2301/projeto_de_decreto_legislativo_no_042-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._felipe_souza_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2301/projeto_de_decreto_legislativo_no_042-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._felipe_souza_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. FELIPE SOUZA SANTOS”.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2302/projeto_de_decreto_legislativo_no_043-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._dermeval_amancio_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2302/projeto_de_decreto_legislativo_no_043-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._dermeval_amancio_da_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. DERMEVAL AMÂNCIO DA SILVA”.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>Sirlande</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2303/projeto_de_decreto_legislativo_no_044-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._robson_ribeiro_cani.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2303/projeto_de_decreto_legislativo_no_044-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._robson_ribeiro_cani.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. ROBSON RIBEIRO CANI”.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2304/projeto_de_decreto_legislativo_no_045-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._ednailton_ribeiro_sousa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2304/projeto_de_decreto_legislativo_no_045-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._ednailton_ribeiro_sousa.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. EDNAILTON RIBEIRO SOUSA”.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2305/projeto_de_decreto_legislativo_no_046-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._braz_antonio_camporesi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2305/projeto_de_decreto_legislativo_no_046-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._braz_antonio_camporesi.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. BRAZ ANTONIO CAMPORESI”.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2306/projeto_de_decreto_legislativo_no_047-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._ronaldo_brunelli.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2306/projeto_de_decreto_legislativo_no_047-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._ronaldo_brunelli.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. RONALDO BRUNELLI”.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2307/projeto_de_decreto_legislativo_no_048-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._helio_borsoi_junior.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2307/projeto_de_decreto_legislativo_no_048-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._helio_borsoi_junior.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. HÉLIO BORSOI JÚNIOR”.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2308/projeto_de_decreto_legislativo_no_049-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._fabio_rocha_gazzinelli.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2308/projeto_de_decreto_legislativo_no_049-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._fabio_rocha_gazzinelli.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. FÁBIO ROCHA GAZZINELLI”.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2309/projeto_de_decreto_legislativo_no_050-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._jivanildo_ramos_almeida.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2309/projeto_de_decreto_legislativo_no_050-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._jivanildo_ramos_almeida.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. JIVANILDO RAMOS ALMEIDA”.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2310/projeto_de_decreto_legislativo_no_051-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._saul_gustavo_ribeiro_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2310/projeto_de_decreto_legislativo_no_051-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._saul_gustavo_ribeiro_pereira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. SAUL GUSTAVO RIBEIRO PEREIRA”.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2311/projeto_de_decreto_legislativo_no_052-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_ana_julia_cardoso_de_sa_vieira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2311/projeto_de_decreto_legislativo_no_052-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_ana_julia_cardoso_de_sa_vieira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. LEIVINO JOSÉ DA SILVA”.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2312/projeto_de_decreto_legislativo_no_053-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._paulo_roberto_folletto.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2312/projeto_de_decreto_legislativo_no_053-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._paulo_roberto_folletto.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO HONORÁRIO O SR. PAULO ROBERTO FOLLETTO”.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2313/projeto_de_decreto_legislativo_no_054-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._sebastiao_alves_de_oliveira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2313/projeto_de_decreto_legislativo_no_054-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._sebastiao_alves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE O SR. SEBASTIÃO ALVES DE OLIVEIRA”.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2314/projeto_de_decreto_legislativo_no_055-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_a_sra_iraci_ribeiro_goncalves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2314/projeto_de_decreto_legislativo_no_055-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_a_sra_iraci_ribeiro_goncalves.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO Á SRª. IRACI RIBEIRO GONÇALVES”.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2315/projeto_de_decreto_legislativo_no_056-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_ribeiro_ao_sr._antonio_neto_carneiro_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2315/projeto_de_decreto_legislativo_no_056-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_ribeiro_ao_sr._antonio_neto_carneiro_pereira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. ANTÔNIO NETO CARNEIRO PEREIRA”.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Denis Pereira Amâncio</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2272/projeto_de_decreto_legislativo_no_057-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._kleilson_martins_rezende.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2272/projeto_de_decreto_legislativo_no_057-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._kleilson_martins_rezende.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. KLEILSON MARTINS REZENDE".</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>João Mendes Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2316/projeto_de_decreto_legislativo_no_058-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._denis_pereira_amancio_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2316/projeto_de_decreto_legislativo_no_058-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._denis_pereira_amancio_2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. DENIS PEREIRA AMÂNCIO”.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2273/projeto_de_decreto_legislativo_no_059-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._clecio_pereira_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2273/projeto_de_decreto_legislativo_no_059-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._clecio_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. CLÉCIO PEREIRA DA SILVA".</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2271/projeto_de_decreto_legislativo_no_060-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._rogerio_moura_de_oliveira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2271/projeto_de_decreto_legislativo_no_060-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._rogerio_moura_de_oliveira.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. ROGÉRIO MOURA DE OLIVEIRA".</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2323/projeto_de_decreto_legislativo_no_061-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2323/projeto_de_decreto_legislativo_no_061-2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. RENATO PINHEIRO SILVA”.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2269/projeto_de_decreto_legislativo_no_062-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._gilberto_carlos_coelho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2269/projeto_de_decreto_legislativo_no_062-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._gilberto_carlos_coelho.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. GILBERTO CARLOS COELHO".</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2270/projeto_de_decreto_legislativo_no_063-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._gildene_pereira_dos_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2270/projeto_de_decreto_legislativo_no_063-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._gildene_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. GILDENE PEREIRA DOS SANTOS".</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2268/projeto_de_decreto_legislativo_no_064-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._lucas_vasconcellos_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2268/projeto_de_decreto_legislativo_no_064-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._lucas_vasconcellos_pereira.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. LUCAS VASCONCELLOS PEREIRA".</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2267/projeto_de_decreto_legislativo_no_065-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._mateus_santos_timbohiba_junior.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2267/projeto_de_decreto_legislativo_no_065-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._mateus_santos_timbohiba_junior.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. MATEUS SANTOS TIMBOHIBA JUNIOR".</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2266/projeto_de_decreto_legislativo_no_066-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_edinaldo_venturini_de_amorim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2266/projeto_de_decreto_legislativo_no_066-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_edinaldo_venturini_de_amorim.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. EDINALDO VENTURINI DE AMORIM".</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2265/projeto_de_decreto_legislativo_no_067-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._wanderson_santos_de_souza.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2265/projeto_de_decreto_legislativo_no_067-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._wanderson_santos_de_souza.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. WANDERSON SANTOS DE SOUZA".</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2264/projeto_de_decreto_legislativo_no_068-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._francisco_camilo_dos_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2264/projeto_de_decreto_legislativo_no_068-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._francisco_camilo_dos_santos.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. FRANCISCO CAMILO DOS SANTOS".</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2263/projeto_de_decreto_legislativo_no_069-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._josiel_campos_gomes.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2263/projeto_de_decreto_legislativo_no_069-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._josiel_campos_gomes.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO SR. JOSIEL CAMPOS GOMES".</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2262/projeto_de_decreto_legislativo_no_070-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._rogerio_moura_de_oliveira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2262/projeto_de_decreto_legislativo_no_070-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._rogerio_moura_de_oliveira.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. ROGÉRIO MOURA DE OLIVEIRA".</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2251/projeto_de_decreto_legislativo_no_071-2024_-_comenda_merito_esportivo_pedro_ribeiro_machado_-_luiz_henrique_souza_de_jesus.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2251/projeto_de_decreto_legislativo_no_071-2024_-_comenda_merito_esportivo_pedro_ribeiro_machado_-_luiz_henrique_souza_de_jesus.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. LUIZ HENRIQUE SOUZA DE JESUS”.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2252/projeto_de_decreto_legislativo_no_072-2024_-_comenda_merito_esportivo_pedro_ribeiro_machado_-_jose_bonifacio_moraes_neves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2252/projeto_de_decreto_legislativo_no_072-2024_-_comenda_merito_esportivo_pedro_ribeiro_machado_-_jose_bonifacio_moraes_neves.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. JOSÉ BONIFÁCIO MORAES NEVES”.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2253/projeto_de_decreto_no_073-2024_-_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._lucas_figueiredo_souza.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2253/projeto_de_decreto_no_073-2024_-_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._lucas_figueiredo_souza.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. KAUÃ LUCAS FIGUEIREDO SOUZA”.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2254/projeto_de_decreto_no_074-2024_-_comenda_pedro_ribeiro_machado_ao_sr._lucas_andre_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2254/projeto_de_decreto_no_074-2024_-_comenda_pedro_ribeiro_machado_ao_sr._lucas_andre_pereira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. LUCAS ANDRÉ PEREIRA”.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2255/projeto_de_decreto_legislativo_no_075-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._ivan_antonio_oliveira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2255/projeto_de_decreto_legislativo_no_075-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._ivan_antonio_oliveira.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. IVAN ANTÔNIO OLIVEIRA".</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2257/projeto_de_decreto_legislativo_no_076-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._halefer_da_silva_lima_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2257/projeto_de_decreto_legislativo_no_076-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._halefer_da_silva_lima_santos.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. HALEFER DA SILVA LIMA SANTOS".</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2256/projeto_de_decreto_legislativo_no_077-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_a_sra._renata_vitorio_brandao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2256/projeto_de_decreto_legislativo_no_077-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_a_sra._renata_vitorio_brandao.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO A SRA. RENATA VITÓRIO BRANDÃO".</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_de_decreto_legislativo_no_078-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._estefanio_dos_santos_neto.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_de_decreto_legislativo_no_078-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._estefanio_dos_santos_neto.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. ESTEFANIO DOS SANTOS NETO".</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2259/projeto_de_decreto_legislativo_no_079-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._lucio_santos_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2259/projeto_de_decreto_legislativo_no_079-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._lucio_santos_da_silva.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. MARCOS LÚCIO SANTOS DA SILVA".</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2260/projeto_de_decreto_legislativo_no_080-2024_-_dispoe_sobre_a_outorga_da_comenda_do_merito_esportivo_pedro_ribeiro_machado_a_sra._rosenilda_almeida_machado.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2260/projeto_de_decreto_legislativo_no_080-2024_-_dispoe_sobre_a_outorga_da_comenda_do_merito_esportivo_pedro_ribeiro_machado_a_sra._rosenilda_almeida_machado.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO A SRA. ROSENILDA ALMEIDA MACHADO".</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2261/projeto_de_decreto_legislativo_no_081-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._robson_barbosa_de_andrade.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2261/projeto_de_decreto_legislativo_no_081-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._robson_barbosa_de_andrade.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. ROBSON BARBOSA DE ANDRADE".</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Bruno Teófilo Araújo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2167/projeto_de_lei_complementar_no_002-2024_-_alteracao_dos_anexos_vi_e_vii_da_lei_complementar_028-2015.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2167/projeto_de_lei_complementar_no_002-2024_-_alteracao_dos_anexos_vi_e_vii_da_lei_complementar_028-2015.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2168/projeto_de_lei_complementar_no_002-2024_-_alteracao_dos_anexos_vi_e_vii_da_lei_complementar_028-2015.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2168/projeto_de_lei_complementar_no_002-2024_-_alteracao_dos_anexos_vi_e_vii_da_lei_complementar_028-2015.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI COMPLEMENTAR Nº 002/2024 – “ALTERAÇÃO DOS ANEXOS VI E VII DA LEI COMPLEMENTAR 028/2015 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_complementar_no_003-2024_-_alteracao_dos_art._135_e_revogacao_dos_art._133_e_134_e_dos__1o_e_2o_do_art._132_da_lei_comp._008-2008.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_complementar_no_003-2024_-_alteracao_dos_art._135_e_revogacao_dos_art._133_e_134_e_dos__1o_e_2o_do_art._132_da_lei_comp._008-2008.pdf</t>
   </si>
   <si>
     <t>“ALTERAÇÃO DO ARTIGO 135 E REVOGAÇÃO DOS ARTIGOS 133 E 134 E DOS §§ 1° E 2° DO ARTIGO 132 DA LEI COMPLEMENTAR 008/2008 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_complementar_no_004-2024_-_altera_o_anexo_ii_da_tabela_de_vencimentos_do_quadro_de_cargos_do_magisterio_publico_do_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_complementar_no_004-2024_-_altera_o_anexo_ii_da_tabela_de_vencimentos_do_quadro_de_cargos_do_magisterio_publico_do_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO II DA TABELA DE VENCIMENTOS DO QUADRO DE CARGOS DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE PEDRO CANÁRIO CONSTANTE DA LEI COMPLEMENTAR 06/2008 PARA FINS DE ESTABELECER, NA MEDIDA DENTRO DO TRINOMIO EQUILÍBRIO FINANCEIRO, FISCAL E ORÇAMENTÁRIO DO ENTE MUNICIPAL, O PISO SALARIAL DA CATEGORIA DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2243/projeto_de_lei_complementar_no_005-2024_-_da_nova_redacao_aos_artigos_45_e_46_da_lei_complementar_no_028-2015_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2243/projeto_de_lei_complementar_no_005-2024_-_da_nova_redacao_aos_artigos_45_e_46_da_lei_complementar_no_028-2015_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"DA NOVA REDAÇÃO AOS ARTIGOS 45 E 46 DA LEI COMPLEMENTAR Nº 028/2015 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2242/projeto_de_lei_complementar_no_006-2024_-_cria_cargos_altera_anexos_da_lei_complementar_no_009-2008_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2242/projeto_de_lei_complementar_no_006-2024_-_cria_cargos_altera_anexos_da_lei_complementar_no_009-2008_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“CRIA CARGOS, ALTERA ANEXOS DA LEI COMPLEMENTAR Nº 09/2008 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2139/projeto_de_lei_no_001-2024_-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2139/projeto_de_lei_no_001-2024_-_sapl.pdf</t>
   </si>
   <si>
     <t>"IMPLANTAÇÃO DA CARTEIRA MUNICIPAL DE IDENTIFICAÇÃO DO AUTISTA (CMIA) NO MUNICÍPIO DE PEDRO CANÁRIO/ES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2140/projeto_de_lei_no_002-2024_-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2140/projeto_de_lei_no_002-2024_-_sapl.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2141/projeto_de_lei_no_003-2024_-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2141/projeto_de_lei_no_003-2024_-_sapl.pdf</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2142/projeto_no_004-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2142/projeto_no_004-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL AO CENTRO COMUNITÁRIO FRANCO ROSSETTI, INSTITUIÇÃO PRIVADA DE CARÁTER ASSISTENCIAL E CULTURAL, SEM FINALIDADE LUCRATIVA".</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2143/projeto_de_lei_no_005-2024-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2143/projeto_de_lei_no_005-2024-_sapl.pdf</t>
   </si>
   <si>
     <t>"RECONHECE O CORDÃO DE GIRASSOL COMO INSTRUMENTO AUXILIAR DE ORIENTAÇÃO PARA IDENTIFICAÇÃO DE PESSOAS COM DEFICIÊNCIAS OCULTAS PARA FINS DE ATENDIMENTO PRIORITÁRIOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>Renato de Taquaras, João Amorim</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2144/projeto_de_lei_no_006-2024_-_denomina_a_sala_de_leitura_da_escola_jose_luiz_da_costa__-_julia_krull_silva_nogueira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2144/projeto_de_lei_no_006-2024_-_denomina_a_sala_de_leitura_da_escola_jose_luiz_da_costa__-_julia_krull_silva_nogueira.pdf</t>
   </si>
   <si>
     <t>"DENOMINA A SALA DE LEITURA DA ESCOLA EMEF JOSÉ LUIZ DA COSTA A RECEBER O NOME DE JÚLIA KRULL SILVA NOGUEIRA".</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>Denis Pereira, Demizinho, Eleandro, Jaconias, João Amorim, Kelsat, Luquinhas Baiense, Renato de Taquaras, Sirlande, Wanderson, Zé Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2149/projeto_de_lei_no_007-2024_-_declara_a_festa_da_paz_como_bem_de_interesse_cultural_e_a_inclui_no_calendario_oficial_de_eventos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2149/projeto_de_lei_no_007-2024_-_declara_a_festa_da_paz_como_bem_de_interesse_cultural_e_a_inclui_no_calendario_oficial_de_eventos.pdf</t>
   </si>
   <si>
     <t>“DECLARA A “FESTA DA PAZ" COMO BEM DE INTERESSE CULTURAL E A INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DA CIDADE DE PEDRO CANÁRIO - ES”.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2150/projeto_de_lei_no_008-2024_-_dispoe_sobre_estagio_de_estudantes_na_camara_municipal_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2150/projeto_de_lei_no_008-2024_-_dispoe_sobre_estagio_de_estudantes_na_camara_municipal_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ESTÁGIO DE ESTUDANTES NA CÂMARA MUNICIPAL DE PEDRO CANÁRIO, NO ÂMBITO DO PODER LEGISLATIVO, EM CONFORMIDADE COM A LEI FEDERAL Nº 11.788 DE 25 DE SETEMBRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2153/projeto_de_lei_no_009-2024_-_dispoe_sobre_a_denominacao_da_rua_iracema_fonseca_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2153/projeto_de_lei_no_009-2024_-_dispoe_sobre_a_denominacao_da_rua_iracema_fonseca_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DA RUA IRACEMA FONSECA SANTOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2603/projeto_de_lei_n_010-2024_-_regulamenta_a_apreensao_de_animais_de_medio_e_grande_porte_soltos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2603/projeto_de_lei_n_010-2024_-_regulamenta_a_apreensao_de_animais_de_medio_e_grande_porte_soltos.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA A APREENSÃO DE ANIMAIS DE MÉDIO E GRANDE PORTE SOLTOS NAS VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2331/projeto_de_lei_no_011-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2331/projeto_de_lei_no_011-2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DA AFIXAÇÃO DE CARTAZES COM QR CODE PARA O ACESSO AO APLICATIVO "INFÂNCIA SEGURA" NAS UNIDADES DE SAÚDE, ESCOLAS PÚBLICAS, ÓRGÃOS PÚBLICOS LIGADOS À SAÚDE, EDUCAÇÃO, ASSISTÊNCIA SOCIAL, E TODOS LOCAIS PÚBLICOS DE GRANDE CIRCULAÇÃO, NO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2154/projeto_de_lei_no_012-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2154/projeto_de_lei_no_012-2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A POLÍTICA MUNICIPAL SOBRE DROGAS E INSTITUI O CONSELHO MUNICIPAL SOBRE DROGAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2155/projeto_de_lei_no_013-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2155/projeto_de_lei_no_013-2024.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2157/projeto_de_lei_no_014-2024_-_autoriza_o_chefe_do_poder_executivo_a_ceder_maquinas_equipamentos....pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2157/projeto_de_lei_no_014-2024_-_autoriza_o_chefe_do_poder_executivo_a_ceder_maquinas_equipamentos....pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER MÁQUINAS, EQUIPAMENTOS, PESSOAL E BENS PERECÍVEIS E DE COSUMO AOS MUNICÍPIOS DO ESPIRITO SANTO QUE DECLAREM SITUAÇÃO DE EMERGÊNCIA OU ESTADO DE CALAMIDADE PÚBLICA”.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2175/projeto_de_lei_no_015-2024_-_reconhece_as_pessoas_com_fibromialgia_como_deficientes_na_forma_que_especifica.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2175/projeto_de_lei_no_015-2024_-_reconhece_as_pessoas_com_fibromialgia_como_deficientes_na_forma_que_especifica.pdf</t>
   </si>
   <si>
     <t>"RECONHECE AS PESSOAS COM FIBROMIALGIA COMO DEFICIENTES, NA FORMA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2176/projeto_de_lei_no_016-2024_-_dispoe_sobre_a_atuacaodo_conselho_tutelar_e_psicologos_na_rede_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2176/projeto_de_lei_no_016-2024_-_dispoe_sobre_a_atuacaodo_conselho_tutelar_e_psicologos_na_rede_municipal.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ATUAÇAO DO CONSELHO TUTELAR E PSICOLOGOS NA REDE MUNICIPAL".</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2169/projeto_de_lei_no_019-2024_-_altera_dispositivos_e_tabelas_da_lei_municipal_no_1.083-2013_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2169/projeto_de_lei_no_019-2024_-_altera_dispositivos_e_tabelas_da_lei_municipal_no_1.083-2013_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS E TABELA DA LEI MUNICIPAL Nº 1.083/2013 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2170/projeto_de_lei_no_020-2024_-_majora_auxilio_alimentacao_ressarcido_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2170/projeto_de_lei_no_020-2024_-_majora_auxilio_alimentacao_ressarcido_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“MAJORA AUXÍLIO ALIMENTAÇÃO RESSARCIDO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2179/projeto_de_lei_no_021-2024_-_majora_o_auxilio_alimentacao_dos_servidores_publicos_efetivos_do_poder_legislativo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2179/projeto_de_lei_no_021-2024_-_majora_o_auxilio_alimentacao_dos_servidores_publicos_efetivos_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>“MAJORA O AUXÍLIO ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS EFETIVOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2190/projeto_de_lei_no_022-2024_-_denomina_a_unidade_de_saude_de_taquaras_a_receber_o_nome_de_renata_goncalves_de_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2190/projeto_de_lei_no_022-2024_-_denomina_a_unidade_de_saude_de_taquaras_a_receber_o_nome_de_renata_goncalves_de_araujo.pdf</t>
   </si>
   <si>
     <t>"DENOMINA A UNIDADE DE SAÚDE DE TAQUARAS A RECEBER O NOME DE RENATA GONÇALVES DE ARAÚJO".</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2192/projeto_de_lei_no_023-2024_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2192/projeto_de_lei_no_023-2024_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2193/projeto_de_lei_no_024-2024_-_dispoe_sobre_a_regulamentacao_das_diarias_indenizadas_previstas_no_art._132_da_lei_complementar_008-2008_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2193/projeto_de_lei_no_024-2024_-_dispoe_sobre_a_regulamentacao_das_diarias_indenizadas_previstas_no_art._132_da_lei_complementar_008-2008_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO DAS DIÁRIAS INDENIZADAS PREVISTAS NO ART. 135 DA LEI COMPLEMENTAR 008/2008 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2194/projeto_de_lei_no_025-2024_-_alteracao_do_artigo_2o_e_revogacao__3o_do_mesmo_artigo_da_lei_792-2007_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2194/projeto_de_lei_no_025-2024_-_alteracao_do_artigo_2o_e_revogacao__3o_do_mesmo_artigo_da_lei_792-2007_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“ALTERAÇÃO DO ARTIGO 2° E REVOGAÇÃO § 3° DO MESMO ARTIGO DA LEI 792/2007 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_no_026-2024_-_alteracao_dos_artigos_1o_e_2o_da_lei_968-2011_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_no_026-2024_-_alteracao_dos_artigos_1o_e_2o_da_lei_968-2011_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“ALTERAÇÃO DOS ARTIGOS 1° e 2° DA LEI 968/2011 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2196/projeto_de_lei_no_027-2024_-_alteracao_dos_artigos_1o_e_2o_da_lei_974-2011_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2196/projeto_de_lei_no_027-2024_-_alteracao_dos_artigos_1o_e_2o_da_lei_974-2011_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“ALTERAÇÃO DOS ARTIGOS 1° e 2° DA LEI 974/2011 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2201/projeto_de_lei_no_028-2024_-_dispoe_sobre_a_denominacao_da_rua_joao_ferreira_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2201/projeto_de_lei_no_028-2024_-_dispoe_sobre_a_denominacao_da_rua_joao_ferreira_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DA RUA JOÃO FERREIRA SANTOS”.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DO CONSUMO DE MACONHA EM AMBIENTES DE USO COLETIVO, PÚBLICOS OU PRIVADOS DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2232/projeto_de_lei_no_030-2024_-_dispoe_sobre_a_denominacao_do_campo_de_futebol_no_distrito_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2232/projeto_de_lei_no_030-2024_-_dispoe_sobre_a_denominacao_do_campo_de_futebol_no_distrito_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO DE FUTEBOL NO DISTRITO DE CRISTAL DO NORTE - PEDRO CANÁRIO ESTADO DO ESPÍRITO SANTO.”</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2208/projeto_de_lei_no_031-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2208/projeto_de_lei_no_031-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL  E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_de_lei_no_032-2024_-_cria_o_progrma_publico_para_idosos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_de_lei_no_032-2024_-_cria_o_progrma_publico_para_idosos.pdf</t>
   </si>
   <si>
     <t>“CRIA O PROGRAMA LAR PÚBLICO PARA IDOSOS, OBJETIVANDO PROPORCIONAR AO IDOSO ACOLHIMENTO, ABRIGO DURANTE O DIA, CUIDADOS, PROTEÇÃO E CONVIVÊNCIA ADEQUADA ÀS SUAS NECESSIDADES E DÁ OTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2230/projeto_de_lei_no_033-2024_-_dispoe_sobre_a_implantacao_de_atividades_esportivas_para_criancas_e_adolescentes_com_deficiencia_no_cronograma_esportivo_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2230/projeto_de_lei_no_033-2024_-_dispoe_sobre_a_implantacao_de_atividades_esportivas_para_criancas_e_adolescentes_com_deficiencia_no_cronograma_esportivo_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE IMPLANTAÇÃO DE ATIVIDADES ESPORTIVAS PARA CRIANÇAS E ADOLESCENTES COM DEFICIÊNCIA NO CRONOGRAMA ESPORTIVO DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2214/projeto_de_lei_no_034-2024_-_altera_forma_de_rateio_divisivel_proporcional_diferenciado_separado__e_individual_do_custo_da_respectiva_atividade_publica_-_coleta_e_remocao_de_lixo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2214/projeto_de_lei_no_034-2024_-_altera_forma_de_rateio_divisivel_proporcional_diferenciado_separado__e_individual_do_custo_da_respectiva_atividade_publica_-_coleta_e_remocao_de_lixo.pdf</t>
   </si>
   <si>
     <t>“ALTERA FORMA DE RATEIO DIVISÍVEL, PROPORCIONAL, DIFERENCIADO SEPARADO E INDIVIDUAL DO CUSTO DA RESPECTIVA ATIVIDADE PÚBLICA ESPECÍFICA DE SERVIÇO DE COLETA E REMOÇÃO DE LIXO”.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2215/projeto_de_lei_no_035-2024_-_denomina_o_campo_de_floresta_do_sul_a_receber_o_nome_de_feliciano_franca.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2215/projeto_de_lei_no_035-2024_-_denomina_o_campo_de_floresta_do_sul_a_receber_o_nome_de_feliciano_franca.pdf</t>
   </si>
   <si>
     <t>"DENOMINA O CAMPO DE FLORESTA DO SUL A RECEBER O NOME DE JUVENAL FELICIANO FRANÇA (in memorian)".</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2216/projeto_de_lei_no_036-2024_-_denomin_o_cemiterio_de_floresta_do_sul_a_receber_o_nome_de_claudimiro_trindade_de_jesus.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2216/projeto_de_lei_no_036-2024_-_denomin_o_cemiterio_de_floresta_do_sul_a_receber_o_nome_de_claudimiro_trindade_de_jesus.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CEMITÉRIO DE FLORESTA DO SUL A RECEBER O NOME DE CLAUDIMIRO TRINDADE DE JESUS (in memorian)".</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2224/projeto_de_lei_no_037-2024_-_substituicao_do_nome_da_escola_chapeuzinho_vermelho_para_professora_maria_otilia_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2224/projeto_de_lei_no_037-2024_-_substituicao_do_nome_da_escola_chapeuzinho_vermelho_para_professora_maria_otilia_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A SUBSTITUIÇÃO DO NOME DA ESCOLA CHAPEUZINHO VERMELHO PARA PROFESSORA MARIA OTILIA TEOFILO ARAUJO”.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2225/projeto_de_lei_no_038-2024_-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2225/projeto_de_lei_no_038-2024_-_sapl.pdf</t>
   </si>
   <si>
     <t>"FICA O AGRESSOR DE ANIMAIS DA FAUNA SILVESTRE, DOMÉSTICA OU DOMESTICADOS, NAATIVOS OU EXÓTICOS OBRIGADO AO PAGAMENTO DOS CUSTOS DE RESGATE, TRATAMENTO E HOSPEDAGEM DO ANIMAL VÍTIMA DE SEUS MAUS-TRATOS QUE SE FIZEREM NECESSÁRIOS ATÉ A SUA PLENA RECUPERAÇÃO, NO MUNICÍPIO DE PEDRO CANÁRIO/ES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_de_lei_no_039-2024_-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_de_lei_no_039-2024_-_sapl.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A REALIZAÇÃO DE CONCURSO PÚBLICO NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2227/projeto_de_lei_no_040-2024_-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2227/projeto_de_lei_no_040-2024_-_sapl.pdf</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2229/projeto_de_lei_no_041-2024_-_da_nova_redacao_ao_artigo_8o_da_lei_municipal_no_1.356-2018_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2229/projeto_de_lei_no_041-2024_-_da_nova_redacao_ao_artigo_8o_da_lei_municipal_no_1.356-2018_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"DA NOVA REDAÇÃO AO ARTIGO 8º DA LEI MUNICIPAL Nº 1.356/2018 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2240/projeto_de_lei_no_042-2024_-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2240/projeto_de_lei_no_042-2024_-_sapl.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE TRANSPORTE PRA FINS DE TRATAMENTO DE SAÚDE EM MUNICÍPIO DIVERSO DO DOMICÍLIO QUE O PACIENTE RESIDE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no_044-2024_-_dispoe_sobre_o_projeto_volta_para_casa_que_trata_do_transporte_individualizado_de_pacientes_que_receberam_alta_de_internacao_hospitalar_ou_procedimentos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no_044-2024_-_dispoe_sobre_o_projeto_volta_para_casa_que_trata_do_transporte_individualizado_de_pacientes_que_receberam_alta_de_internacao_hospitalar_ou_procedimentos.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROJETO DE “VOLTA PARA CASA”, QUE TRATA DO TRANSPORTE INDIVIDUALIZADO DE PACIENTES QUE RECEBEREM ALTA DE INTERNAÇÃO HOSPITALAR OU PROCEDIMENTOS COMPLEXOS NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2241/projeto_de_lei_no_045-2024_-_dispoe_sobre_a_criacao_da_lei_do_servico_de_inspecao_municipal_e_os_procedimentos_obrigatoros_de_inspecao_sanitaria.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2241/projeto_de_lei_no_045-2024_-_dispoe_sobre_a_criacao_da_lei_do_servico_de_inspecao_municipal_e_os_procedimentos_obrigatoros_de_inspecao_sanitaria.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DA LEI DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS OBRIGATÓRIOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE MANIPULAM E/OU PROCESSAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE PEDRO CANÁRIO/ES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2317/projeto_de_lei_municipal_no_046-2024_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2317/projeto_de_lei_municipal_no_046-2024_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2025.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PEDRO CANÁRIO PARA O EXERCÍCIO FINANCEIRO DE 2025".</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>Denis Pereira, Sirlande</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2318/projeto_de_lei_no_047-2024_-_dispoe_sobre_a_denominacao_de_vias_publicas_do_bairro_el_dourado_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2318/projeto_de_lei_no_047-2024_-_dispoe_sobre_a_denominacao_de_vias_publicas_do_bairro_el_dourado_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DE VIAS PÚBLICAS DO BAIRRO EL DOURADO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2206/projeto_de_lei_substitutivo_no_006-2024_-_denomina_a_sala_de_leitura_da_escola_emef_jose_luiz_da_costa_a_receber_o_nome_de_julia_krull_silva_nogueira_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2206/projeto_de_lei_substitutivo_no_006-2024_-_denomina_a_sala_de_leitura_da_escola_emef_jose_luiz_da_costa_a_receber_o_nome_de_julia_krull_silva_nogueira_2.pdf</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2205/projeto_de_lei_substitutivo_no_007-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2205/projeto_de_lei_substitutivo_no_007-2024.pdf</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2209/projeto_de_lei_substitutivo_no_013-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2209/projeto_de_lei_substitutivo_no_013-2024.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2191/projeto_de_lei_substitutivo_no_022-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2191/projeto_de_lei_substitutivo_no_022-2024.pdf</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2220/projeto_de_lei_substitutivo_no_028-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2220/projeto_de_lei_substitutivo_no_028-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DA RUA JOÃO FERREIRA SANTOS".</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_resolucao_no_002-2024_-_dispoe_sobre_a_alteracao_inclusao_e_revogacao_de_dispositivos_do_regimento_interno.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_resolucao_no_002-2024_-_dispoe_sobre_a_alteracao_inclusao_e_revogacao_de_dispositivos_do_regimento_interno.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO, INCLUSÃO E REVOGAÇÃO DE DISPOSITIVOS DO REGIMENTO INTERNO, REGULAMENTANDO O PROCEDIMENTO ELETRÔNICO LEGISLATIVO DE VOTAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_resolucao_no_003-2024_-_dispoe_sobre_alteracao_inclusao_e_revogacao_de_dispositivos_da_resolucao_no_077-2023.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_resolucao_no_003-2024_-_dispoe_sobre_alteracao_inclusao_e_revogacao_de_dispositivos_da_resolucao_no_077-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 003/2024 – “DISPÕE SOBRE ALTERAÇÃO, INCLUSÃO E REVOGAÇÃO DE DISPOSITIVOS DA RESOLUÇÃO 077/2023 DE 11 DE ABRIL DE 2023”.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_no_001-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>“VOTO DE LOUVOR EM FAVOR DE ANELLYSE LOURENÇO HENRIQUES LIRIO, EM VIRTUDE DA CONQUISTA DO 2° LUGAR NA CATEGORIA MIRIM DO CONCURSO MISS ESPÍRITO SANTO".</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2159/requerimento_no_002-2024_-_voto_de_louvor_da_atuacao_junto_aos_municipios_atingidos_pelas_chuvas_fortes.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2159/requerimento_no_002-2024_-_voto_de_louvor_da_atuacao_junto_aos_municipios_atingidos_pelas_chuvas_fortes.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM VIRTUDE DA ATUAÇÃO JUNTO AOS MUNICÍPIOS ATINGIDOS PELAS FORTES CHUVAS NO SUL DO ESTADO".</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2160/requerimento_no_003-2024_-_voto_de_louvor_em_favor_da_paroquia_nossa_senhora_de_fatima_e_a_todos_que_participaram_do_teatro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2160/requerimento_no_003-2024_-_voto_de_louvor_em_favor_da_paroquia_nossa_senhora_de_fatima_e_a_todos_que_participaram_do_teatro.pdf</t>
   </si>
   <si>
     <t>"VOTO DE LOUVOR EM FAVOR DA PARÓQUIA NOSSA SENHORA DE FÁTIMA, ATORES , DIRETORES E VOLUNTÁRIOS QUE PARTICIPARAM DO TEATRO “A PAIXÃO DE CRISTO”.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_no_004-2024_-_voto_de_louvor.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_no_004-2024_-_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>Voto de louvor em favor de:_x000D_
  - Charles Ramon Coelho Silva_x000D_
  - Lucimar Garcêz Dias Silva_x000D_
 “Em virtude da comemoração dos 30 anos de Ministério Pastoral da Igreja Batista Renovada de Cristal do Norte”.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2248/requerimento_no_005-2024_-_voto_de_louvor.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2248/requerimento_no_005-2024_-_voto_de_louvor.pdf</t>
   </si>
   <si>
     <t>"Que seja certificado com “VOTO DE LOUVOR” o Diácono Daniel Sousa Bergamin, em virtude da sua ordenação diaconal, ocorrida em 22/06/2024".</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2250/requerimento_no_006-2024_-_voto_de_louvor_em_favor_da_igreja_crista_maranata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2250/requerimento_no_006-2024_-_voto_de_louvor_em_favor_da_igreja_crista_maranata.pdf</t>
   </si>
   <si>
     <t>“VOTO DE LOUVOR” EM FAVOR DA:  IGREJA CRISTÃ MARANATA, PARA HOMENAGEAR E RECONHECER OS RELEVANTES SERVIÇOS PRESTADOS PELA IGREJA CRISTÃ MARANATA, EM VIRTUDE DO ANIVERSÁRIO DE 56 ANOS DE FUNDAÇÃO DA DENOMINAÇÃO RELIGIOSA.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>Denis Pereira, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2319/requerimento_no_007-2024_-_voto_de_louvor_em_favor_ao_reverendissimo_padre_daniel_sousa_bergamin_e_ao_dia_do_radialista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2319/requerimento_no_007-2024_-_voto_de_louvor_em_favor_ao_reverendissimo_padre_daniel_sousa_bergamin_e_ao_dia_do_radialista.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR” em favor de: _x000D_
 _x000D_
 A)	Reverendíssimo Padre Daniel Sousa Bergamin_x000D_
 _x000D_
 “Em virtude da sua ordenação sacerdotal, ocorrida em 23/11/2024”._x000D_
 _x000D_
 B)	Marcelo Silva Santos_x000D_
 C)	Daniel Viana Santos _x000D_
 D)	Vatemir Ferreira Santos _x000D_
 E)	Naian Queiroz de Almeida _x000D_
 F)	Wellinton Augusto de Oliveira_x000D_
 G)	Wender Carlos Alves Teixeira_x000D_
 _x000D_
 “Em virtude do dia do radialista, ocorrida em 07/11/2024”.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2320/requerimento_no_008-2024_-_voto_de_louvor_em_favor_ao_sr._kaua_favarato_martins_almeida.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2320/requerimento_no_008-2024_-_voto_de_louvor_em_favor_ao_sr._kaua_favarato_martins_almeida.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR em favor do:_x000D_
 _x000D_
 Senhor Kauã Favarato Martins Almeida pelos serviços prestados a comunidade canariense.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2321/requerimento_no_009-2024_-_voto_de_louvor_em_favor_de_celio_motta.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2321/requerimento_no_009-2024_-_voto_de_louvor_em_favor_de_celio_motta.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR em favor do:_x000D_
 _x000D_
 Senhor Célio Motta pelos serviços prestados a comunidade canariense.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Integral</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2368/veto_no_01-2024_-_projeto_de_lei_complementar_substitutivo_no_034-2024.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2368/veto_no_01-2024_-_projeto_de_lei_complementar_substitutivo_no_034-2024.pdf</t>
   </si>
   <si>
     <t>"VETO nº 001/2024 – VETO TOTAL AO PROJETO DE LEI SUBSTITUTIVO Nº 034/2024".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2561,67 +2651,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_no_001-2024_-_nomeacao_e_oficializacao_do_cemiterio_de_floresta_do_sul_com_nome_do_sr._claudimiro_trindade_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_no_002-2024_-_nomeacao_e_oficializacao_do_campo_de_futebol_de_floresta_do_sul_com_o_nome_do_sr._juvenal_feliciano_franca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_no_004-2024_-_implantacao_de_uma_unidade__de_saude_no_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_no_005-2024_-_implantacao_de_portoes_de_emergencia_e_sinalizadores_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_no_006-2024_-_sejam_incluidas_atividades_de_robotica_e_xadrez_na_rotina_estudantil_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_no_007-2024_-_reforma_da_quadra_poliesportiva_da_escola_e.m.e.f_sao_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_no_014-2024_-_limpeza_das_bocas_de_lobo_da_cidade_em_especial_as_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2165/indicacao_no_015-2024_-_instalacao_e_fossa_septica_a_todos_os_agricultores_familiares_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2171/indicacao_no_016-2024_-_banheiros_nos_quiosques_e_instaladas_mais_lixeiras_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2172/indicacao_no_017-2024_-_construcao_de_passarela_ligando_um_lado_ao_outro_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_no_018-2024_-_conserto_da_av._alberto_dos_reis_castro_onde_foi_feita_a_obra_da_drenagem.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_no_019-2024_-_implantacao_de_redutor_de_velocidade_na_rodovia_es_209_nas_proximidades_da_nova_quadra_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2177/indicacao_no_020-2024_-_calcamento_das_ruas_ao_redor_das_instalacoes_do_futuro_supermercado_casagrande.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_no_021-2024_-_concessao_de_empresa_especializada_em_pedalinhos_para_atuar_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_no_022-2024_-_fazer_correcao_dos_pontos_de_drenagem_na_rua_osman_santana_moura.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_no_023-2024_-_aumento_na_profundidade_do_poco_artesiano_do_campo_bom_de_bola_-_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao__no_024-2024_-_inserir_dois_aparelhos_telefonicos_nos_postos_de_saude_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_no_025-2024_-_reforma_e_readequacao_da_sede_da_antiga_delegacia_de_taquaras_e_posterior_doacao_para_moradia_popular.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_no_026-2024_-_acompanhamento_gestacional_pre_natal_das_maes_canariense_o_ultrassom_morfologico.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_no_027-2024_-_atividades_fisicas_para_criancas_com_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_no_028-2024_-_que_o_executivo_envie_esforcos_necessarios_para_acrescentar_roupas_de_frio_no_kit_uniforme_escolar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2855/indicacao_no_030-2024_-_sejam_providenciadas_15_barracas_padronizadas_para_os_feirantes_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_no_031-2024_-_seja_construido_um_chafariz_com_algumas_torneiras_de_livre_acesso_para_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2218/ndicacao_no_032-2024_-_instalacao_de_um_semaforo_para_pedestre_na_avenida_edward_abreu_do_nascimento_cruzando_a_avenida_alberto_dos_reis_castro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2219/indicacao_no_033-2024_-_substituicao_do_nome_da_escola_chapeuzinho_vermelho_para_professora_maria_otilia_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2221/indicacao_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2223/indicacao_no_036-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_no_037-204_-_adesive_ou_plote_todas_as_tendas-barracas_de_propiedade_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_no_039-2024_-_adequacao_com_acessibilidade_em_todos_os_acessos_a_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_no_040-2024_-_que_seja_feita_a_aspersao_de_agua_na_estrada_que_liga_floresta_do_sul_a_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_no_041-2024_-_construcao_de_um_posto_de_saude_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_no_042-2024_-construcao_de_um_quebra-molas_na_br_101_na_via_central_e_nas_vias_laterais_no_perimetro_urbano_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_no_043-2024_-_que_seja_disponibilizada_uma_ambulancia_no_posto_de_saude_do_camata.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_no_044-2024_-_que_seja_convenio_com_os_municipios_vizinhos_para_que_haja_uma_sessao_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2151/pauta_da_01a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2152/pauta_da_02a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2156/pauta_da_03a_sessao_ordinaria_do_04o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2158/pauta_da_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2166/pauta_da_05a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2180/pauta_da_06a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2181/pauta_da_07a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2188/pauta_da_08a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2199/pauta_da_09a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2200/pauta_da_10a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2189/projeto_de_decreto_legislativo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2228/projeto_de_decreto_legislativo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2233/projeto_de_decreto_legislativo_no_003-2024_-_prestacao_de_contas_exercicio_de_2020_-_responsavel_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2244/projeto_de_decreto_legislativo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2245/projeto_de_decreto_legislativo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2274/projeto_de_decreto_legislativo_no_006-2024_-_prestacao_de_contas_exercicio_de_2022_-_municipio_de_pedro_canario_-_responsavel_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2275/projeto_de_decreto_legislativo_no_007-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_a_instituicao_floresta_do_sul_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2276/projeto_de_decreto_legislativo_no_008-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._wederson_moreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2277/projeto_de_decreto_legislativo_no_009-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._juaquim_guabiraba_bonfin.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2278/projeto_de_decreto_legislativo_no_010-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._ilson_pereira_vieira.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2279/projeto_de_decreto_legislativo_no_011-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra._edinalva_aparecida_rodrigues_teixeira.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2280/projeto_de_decreto_legislativo_no_012-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_elza_pereira_vieira.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2281/projeto_de_decreto_legislativo_no_013-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._jossadaque_carvalho_lima.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2282/projeto_de_decreto_legislativo_no_014-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_a_sra_maria_do_carmo_lopes_brito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2283/projeto_de_decreto_legislativo_no_015-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_gislene_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2284/projeto_de_decreto_legislativo_no_016-2024_-_dispoe_sobre_outorga_de_titulo_da__comenda_pedro_canario_ribeiro_ao_sr._marcos_xavier_de_souza.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2285/projeto_de_decreto_legislativo_no_017-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._antonio_ednis_bergamin_junior.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2286/projeto_de_decreto_legislativo_no_018-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._nerzy_dalla_bernardina_junior.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2287/projeto_de_decreto_legislativo_no_019-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._luiz_alberto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2288/projeto_de_decreto_legislativo_no_020-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._evaldo_cazotte_paiva.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2289/projeto_de_decreto_legislativo_no_021-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._manoel_elias_gasparini.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2328/projeto_de_decreto_legislativo_no_022-_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2330/projeto_de_decreto_legislativo_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2856/projeto_de_decreto_legislativo_no_024-2024_-_tarcisio_dos_santos_fernandes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2322/projeto_de_decreto_legislativo_no_025-2024_-_roberto_carlos_monteiro_conceicao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2329/projeto_de_decreto_legislativo_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2290/projeto_de_decreto_legislativo_no_027-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._alcimar_alves_pereira.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2291/projeto_de_decreto_legislativo_no_028-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._manuel_pereira.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2292/projeto_de_decreto_legislativo_no_029-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_faiane_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2293/projeto_de_decreto_legislativo_no_030-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_edna_romeiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2294/projeto_de_decreto_legislativo_no_031-2024_-_dispoe_sobre_outorga_de_titulo_de_cidada_canariense_a_sra_eucilia_cordeiro_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2295/projeto_de_decreto_legislativo_no_032-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._jose_martins_lisboa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2296/projeto_de_decreto_legislativo_no_033-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._marcos_rodrigues_chaves.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2297/projeto_de_decreto_legislativo_no_034-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._felipe_da_cruz_silva.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2298/projeto_de_decreto_legislativo_no_035-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_a_sra._ana_julia_cardoso_de_sa_vieira.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2327/projeto_de_decreto_legislativo_no_036-2024_-_paulo_geovany_pires_brito.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2326/projeto_de_decreto_legislativo_no_037-2024_-_fernando_prates_santos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2325/projeto_de_decreto_legislativo_no_038-2024_-_manoel_gomes_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2324/projeto_de_decreto_legislativo_no_039-2024_-_jose_carlos_sena.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2299/projeto_de_decreto_legislativo_no_040-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._genilson_da_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2300/projeto_de_decreto_legislativo_no_041-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._joao_batista_rocha.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2301/projeto_de_decreto_legislativo_no_042-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._felipe_souza_santos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2302/projeto_de_decreto_legislativo_no_043-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._dermeval_amancio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2303/projeto_de_decreto_legislativo_no_044-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._robson_ribeiro_cani.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2304/projeto_de_decreto_legislativo_no_045-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._ednailton_ribeiro_sousa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2305/projeto_de_decreto_legislativo_no_046-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._braz_antonio_camporesi.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2306/projeto_de_decreto_legislativo_no_047-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._ronaldo_brunelli.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2307/projeto_de_decreto_legislativo_no_048-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._helio_borsoi_junior.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2308/projeto_de_decreto_legislativo_no_049-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._fabio_rocha_gazzinelli.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2309/projeto_de_decreto_legislativo_no_050-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._jivanildo_ramos_almeida.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2310/projeto_de_decreto_legislativo_no_051-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._saul_gustavo_ribeiro_pereira.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2311/projeto_de_decreto_legislativo_no_052-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_ana_julia_cardoso_de_sa_vieira.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2312/projeto_de_decreto_legislativo_no_053-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._paulo_roberto_folletto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2313/projeto_de_decreto_legislativo_no_054-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._sebastiao_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2314/projeto_de_decreto_legislativo_no_055-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_a_sra_iraci_ribeiro_goncalves.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2315/projeto_de_decreto_legislativo_no_056-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_ribeiro_ao_sr._antonio_neto_carneiro_pereira.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2272/projeto_de_decreto_legislativo_no_057-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._kleilson_martins_rezende.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2316/projeto_de_decreto_legislativo_no_058-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._denis_pereira_amancio_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2273/projeto_de_decreto_legislativo_no_059-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._clecio_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2271/projeto_de_decreto_legislativo_no_060-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._rogerio_moura_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2323/projeto_de_decreto_legislativo_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2269/projeto_de_decreto_legislativo_no_062-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._gilberto_carlos_coelho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2270/projeto_de_decreto_legislativo_no_063-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._gildene_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2268/projeto_de_decreto_legislativo_no_064-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2267/projeto_de_decreto_legislativo_no_065-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._mateus_santos_timbohiba_junior.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2266/projeto_de_decreto_legislativo_no_066-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_edinaldo_venturini_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2265/projeto_de_decreto_legislativo_no_067-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._wanderson_santos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2264/projeto_de_decreto_legislativo_no_068-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._francisco_camilo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2263/projeto_de_decreto_legislativo_no_069-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._josiel_campos_gomes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2262/projeto_de_decreto_legislativo_no_070-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._rogerio_moura_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2251/projeto_de_decreto_legislativo_no_071-2024_-_comenda_merito_esportivo_pedro_ribeiro_machado_-_luiz_henrique_souza_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2252/projeto_de_decreto_legislativo_no_072-2024_-_comenda_merito_esportivo_pedro_ribeiro_machado_-_jose_bonifacio_moraes_neves.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2253/projeto_de_decreto_no_073-2024_-_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._lucas_figueiredo_souza.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2254/projeto_de_decreto_no_074-2024_-_comenda_pedro_ribeiro_machado_ao_sr._lucas_andre_pereira.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2255/projeto_de_decreto_legislativo_no_075-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._ivan_antonio_oliveira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2257/projeto_de_decreto_legislativo_no_076-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._halefer_da_silva_lima_santos.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2256/projeto_de_decreto_legislativo_no_077-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_a_sra._renata_vitorio_brandao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_de_decreto_legislativo_no_078-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._estefanio_dos_santos_neto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2259/projeto_de_decreto_legislativo_no_079-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._lucio_santos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2260/projeto_de_decreto_legislativo_no_080-2024_-_dispoe_sobre_a_outorga_da_comenda_do_merito_esportivo_pedro_ribeiro_machado_a_sra._rosenilda_almeida_machado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2261/projeto_de_decreto_legislativo_no_081-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._robson_barbosa_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2167/projeto_de_lei_complementar_no_002-2024_-_alteracao_dos_anexos_vi_e_vii_da_lei_complementar_028-2015.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2168/projeto_de_lei_complementar_no_002-2024_-_alteracao_dos_anexos_vi_e_vii_da_lei_complementar_028-2015.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_complementar_no_003-2024_-_alteracao_dos_art._135_e_revogacao_dos_art._133_e_134_e_dos__1o_e_2o_do_art._132_da_lei_comp._008-2008.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_complementar_no_004-2024_-_altera_o_anexo_ii_da_tabela_de_vencimentos_do_quadro_de_cargos_do_magisterio_publico_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2243/projeto_de_lei_complementar_no_005-2024_-_da_nova_redacao_aos_artigos_45_e_46_da_lei_complementar_no_028-2015_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2242/projeto_de_lei_complementar_no_006-2024_-_cria_cargos_altera_anexos_da_lei_complementar_no_009-2008_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2139/projeto_de_lei_no_001-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2140/projeto_de_lei_no_002-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2141/projeto_de_lei_no_003-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2142/projeto_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2143/projeto_de_lei_no_005-2024-_sapl.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2144/projeto_de_lei_no_006-2024_-_denomina_a_sala_de_leitura_da_escola_jose_luiz_da_costa__-_julia_krull_silva_nogueira.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2149/projeto_de_lei_no_007-2024_-_declara_a_festa_da_paz_como_bem_de_interesse_cultural_e_a_inclui_no_calendario_oficial_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2150/projeto_de_lei_no_008-2024_-_dispoe_sobre_estagio_de_estudantes_na_camara_municipal_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2153/projeto_de_lei_no_009-2024_-_dispoe_sobre_a_denominacao_da_rua_iracema_fonseca_santos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2603/projeto_de_lei_n_010-2024_-_regulamenta_a_apreensao_de_animais_de_medio_e_grande_porte_soltos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2331/projeto_de_lei_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2154/projeto_de_lei_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2155/projeto_de_lei_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2157/projeto_de_lei_no_014-2024_-_autoriza_o_chefe_do_poder_executivo_a_ceder_maquinas_equipamentos....pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2175/projeto_de_lei_no_015-2024_-_reconhece_as_pessoas_com_fibromialgia_como_deficientes_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2176/projeto_de_lei_no_016-2024_-_dispoe_sobre_a_atuacaodo_conselho_tutelar_e_psicologos_na_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2169/projeto_de_lei_no_019-2024_-_altera_dispositivos_e_tabelas_da_lei_municipal_no_1.083-2013_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2170/projeto_de_lei_no_020-2024_-_majora_auxilio_alimentacao_ressarcido_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2179/projeto_de_lei_no_021-2024_-_majora_o_auxilio_alimentacao_dos_servidores_publicos_efetivos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2190/projeto_de_lei_no_022-2024_-_denomina_a_unidade_de_saude_de_taquaras_a_receber_o_nome_de_renata_goncalves_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2192/projeto_de_lei_no_023-2024_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2193/projeto_de_lei_no_024-2024_-_dispoe_sobre_a_regulamentacao_das_diarias_indenizadas_previstas_no_art._132_da_lei_complementar_008-2008_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2194/projeto_de_lei_no_025-2024_-_alteracao_do_artigo_2o_e_revogacao__3o_do_mesmo_artigo_da_lei_792-2007_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_no_026-2024_-_alteracao_dos_artigos_1o_e_2o_da_lei_968-2011_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2196/projeto_de_lei_no_027-2024_-_alteracao_dos_artigos_1o_e_2o_da_lei_974-2011_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2201/projeto_de_lei_no_028-2024_-_dispoe_sobre_a_denominacao_da_rua_joao_ferreira_santos.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2232/projeto_de_lei_no_030-2024_-_dispoe_sobre_a_denominacao_do_campo_de_futebol_no_distrito_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2208/projeto_de_lei_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_de_lei_no_032-2024_-_cria_o_progrma_publico_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2230/projeto_de_lei_no_033-2024_-_dispoe_sobre_a_implantacao_de_atividades_esportivas_para_criancas_e_adolescentes_com_deficiencia_no_cronograma_esportivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2214/projeto_de_lei_no_034-2024_-_altera_forma_de_rateio_divisivel_proporcional_diferenciado_separado__e_individual_do_custo_da_respectiva_atividade_publica_-_coleta_e_remocao_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2215/projeto_de_lei_no_035-2024_-_denomina_o_campo_de_floresta_do_sul_a_receber_o_nome_de_feliciano_franca.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2216/projeto_de_lei_no_036-2024_-_denomin_o_cemiterio_de_floresta_do_sul_a_receber_o_nome_de_claudimiro_trindade_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2224/projeto_de_lei_no_037-2024_-_substituicao_do_nome_da_escola_chapeuzinho_vermelho_para_professora_maria_otilia_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2225/projeto_de_lei_no_038-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_de_lei_no_039-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2227/projeto_de_lei_no_040-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2229/projeto_de_lei_no_041-2024_-_da_nova_redacao_ao_artigo_8o_da_lei_municipal_no_1.356-2018_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2240/projeto_de_lei_no_042-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no_044-2024_-_dispoe_sobre_o_projeto_volta_para_casa_que_trata_do_transporte_individualizado_de_pacientes_que_receberam_alta_de_internacao_hospitalar_ou_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2241/projeto_de_lei_no_045-2024_-_dispoe_sobre_a_criacao_da_lei_do_servico_de_inspecao_municipal_e_os_procedimentos_obrigatoros_de_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2317/projeto_de_lei_municipal_no_046-2024_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2318/projeto_de_lei_no_047-2024_-_dispoe_sobre_a_denominacao_de_vias_publicas_do_bairro_el_dourado_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2206/projeto_de_lei_substitutivo_no_006-2024_-_denomina_a_sala_de_leitura_da_escola_emef_jose_luiz_da_costa_a_receber_o_nome_de_julia_krull_silva_nogueira_2.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2205/projeto_de_lei_substitutivo_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2209/projeto_de_lei_substitutivo_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2191/projeto_de_lei_substitutivo_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2220/projeto_de_lei_substitutivo_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_resolucao_no_002-2024_-_dispoe_sobre_a_alteracao_inclusao_e_revogacao_de_dispositivos_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_resolucao_no_003-2024_-_dispoe_sobre_alteracao_inclusao_e_revogacao_de_dispositivos_da_resolucao_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2159/requerimento_no_002-2024_-_voto_de_louvor_da_atuacao_junto_aos_municipios_atingidos_pelas_chuvas_fortes.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2160/requerimento_no_003-2024_-_voto_de_louvor_em_favor_da_paroquia_nossa_senhora_de_fatima_e_a_todos_que_participaram_do_teatro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_no_004-2024_-_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2248/requerimento_no_005-2024_-_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2250/requerimento_no_006-2024_-_voto_de_louvor_em_favor_da_igreja_crista_maranata.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2319/requerimento_no_007-2024_-_voto_de_louvor_em_favor_ao_reverendissimo_padre_daniel_sousa_bergamin_e_ao_dia_do_radialista.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2320/requerimento_no_008-2024_-_voto_de_louvor_em_favor_ao_sr._kaua_favarato_martins_almeida.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2321/requerimento_no_009-2024_-_voto_de_louvor_em_favor_de_celio_motta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2368/veto_no_01-2024_-_projeto_de_lei_complementar_substitutivo_no_034-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_no_001-2024_-_nomeacao_e_oficializacao_do_cemiterio_de_floresta_do_sul_com_nome_do_sr._claudimiro_trindade_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_no_002-2024_-_nomeacao_e_oficializacao_do_campo_de_futebol_de_floresta_do_sul_com_o_nome_do_sr._juvenal_feliciano_franca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_no_004-2024_-_implantacao_de_uma_unidade__de_saude_no_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_no_005-2024_-_implantacao_de_portoes_de_emergencia_e_sinalizadores_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2136/indicacao_no_006-2024_-_sejam_incluidas_atividades_de_robotica_e_xadrez_na_rotina_estudantil_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_no_007-2024_-_reforma_da_quadra_poliesportiva_da_escola_e.m.e.f_sao_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_no_014-2024_-_limpeza_das_bocas_de_lobo_da_cidade_em_especial_as_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2165/indicacao_no_015-2024_-_instalacao_e_fossa_septica_a_todos_os_agricultores_familiares_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2171/indicacao_no_016-2024_-_banheiros_nos_quiosques_e_instaladas_mais_lixeiras_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2172/indicacao_no_017-2024_-_construcao_de_passarela_ligando_um_lado_ao_outro_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_no_018-2024_-_conserto_da_av._alberto_dos_reis_castro_onde_foi_feita_a_obra_da_drenagem.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_no_019-2024_-_implantacao_de_redutor_de_velocidade_na_rodovia_es_209_nas_proximidades_da_nova_quadra_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2177/indicacao_no_020-2024_-_calcamento_das_ruas_ao_redor_das_instalacoes_do_futuro_supermercado_casagrande.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2178/indicacao_no_021-2024_-_concessao_de_empresa_especializada_em_pedalinhos_para_atuar_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_no_022-2024_-_fazer_correcao_dos_pontos_de_drenagem_na_rua_osman_santana_moura.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_no_023-2024_-_aumento_na_profundidade_do_poco_artesiano_do_campo_bom_de_bola_-_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2184/indicacao__no_024-2024_-_inserir_dois_aparelhos_telefonicos_nos_postos_de_saude_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2202/indicacao_no_025-2024_-_reforma_e_readequacao_da_sede_da_antiga_delegacia_de_taquaras_e_posterior_doacao_para_moradia_popular.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_no_026-2024_-_acompanhamento_gestacional_pre_natal_das_maes_canariense_o_ultrassom_morfologico.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_no_027-2024_-_atividades_fisicas_para_criancas_com_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_no_028-2024_-_que_o_executivo_envie_esforcos_necessarios_para_acrescentar_roupas_de_frio_no_kit_uniforme_escolar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2249/indicacao_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2855/indicacao_no_030-2024_-_sejam_providenciadas_15_barracas_padronizadas_para_os_feirantes_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_no_031-2024_-_seja_construido_um_chafariz_com_algumas_torneiras_de_livre_acesso_para_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2218/ndicacao_no_032-2024_-_instalacao_de_um_semaforo_para_pedestre_na_avenida_edward_abreu_do_nascimento_cruzando_a_avenida_alberto_dos_reis_castro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2219/indicacao_no_033-2024_-_substituicao_do_nome_da_escola_chapeuzinho_vermelho_para_professora_maria_otilia_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2221/indicacao_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2223/indicacao_no_036-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_no_037-204_-_adesive_ou_plote_todas_as_tendas-barracas_de_propiedade_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_no_039-2024_-_adequacao_com_acessibilidade_em_todos_os_acessos_a_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_no_040-2024_-_que_seja_feita_a_aspersao_de_agua_na_estrada_que_liga_floresta_do_sul_a_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_no_041-2024_-_construcao_de_um_posto_de_saude_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_no_042-2024_-construcao_de_um_quebra-molas_na_br_101_na_via_central_e_nas_vias_laterais_no_perimetro_urbano_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_no_043-2024_-_que_seja_disponibilizada_uma_ambulancia_no_posto_de_saude_do_camata.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_no_044-2024_-_que_seja_convenio_com_os_municipios_vizinhos_para_que_haja_uma_sessao_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2151/pauta_da_01a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2152/pauta_da_02a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2156/pauta_da_03a_sessao_ordinaria_do_04o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2158/pauta_da_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2166/pauta_da_05a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2180/pauta_da_06a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2181/pauta_da_07a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2188/pauta_da_08a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2199/pauta_da_09a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2200/pauta_da_10a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2930/pauta_da_11a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2931/pauta_da_12a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2932/pauta_da_13a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2933/pauta_da_14a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2934/pauta_da_15a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2935/pauta_da_16a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2936/pauta_da_17a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2937/pauta_da_18a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2938/pauta_da_19a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2939/pauta_da_20a_sessao_ordinaria_do_4o_periodo_legislativo_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2189/projeto_de_decreto_legislativo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2228/projeto_de_decreto_legislativo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2233/projeto_de_decreto_legislativo_no_003-2024_-_prestacao_de_contas_exercicio_de_2020_-_responsavel_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2244/projeto_de_decreto_legislativo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2245/projeto_de_decreto_legislativo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2274/projeto_de_decreto_legislativo_no_006-2024_-_prestacao_de_contas_exercicio_de_2022_-_municipio_de_pedro_canario_-_responsavel_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2275/projeto_de_decreto_legislativo_no_007-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_a_instituicao_floresta_do_sul_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2276/projeto_de_decreto_legislativo_no_008-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._wederson_moreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2277/projeto_de_decreto_legislativo_no_009-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._juaquim_guabiraba_bonfin.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2278/projeto_de_decreto_legislativo_no_010-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._ilson_pereira_vieira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2279/projeto_de_decreto_legislativo_no_011-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra._edinalva_aparecida_rodrigues_teixeira.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2280/projeto_de_decreto_legislativo_no_012-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_elza_pereira_vieira.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2281/projeto_de_decreto_legislativo_no_013-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._jossadaque_carvalho_lima.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2282/projeto_de_decreto_legislativo_no_014-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_a_sra_maria_do_carmo_lopes_brito.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2283/projeto_de_decreto_legislativo_no_015-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_gislene_silva_teixeira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2284/projeto_de_decreto_legislativo_no_016-2024_-_dispoe_sobre_outorga_de_titulo_da__comenda_pedro_canario_ribeiro_ao_sr._marcos_xavier_de_souza.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2285/projeto_de_decreto_legislativo_no_017-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._antonio_ednis_bergamin_junior.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2286/projeto_de_decreto_legislativo_no_018-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._nerzy_dalla_bernardina_junior.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2287/projeto_de_decreto_legislativo_no_019-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._luiz_alberto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2288/projeto_de_decreto_legislativo_no_020-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._evaldo_cazotte_paiva.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2289/projeto_de_decreto_legislativo_no_021-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._manoel_elias_gasparini.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2328/projeto_de_decreto_legislativo_no_022-_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2330/projeto_de_decreto_legislativo_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2856/projeto_de_decreto_legislativo_no_024-2024_-_tarcisio_dos_santos_fernandes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2322/projeto_de_decreto_legislativo_no_025-2024_-_roberto_carlos_monteiro_conceicao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2329/projeto_de_decreto_legislativo_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2290/projeto_de_decreto_legislativo_no_027-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._alcimar_alves_pereira.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2291/projeto_de_decreto_legislativo_no_028-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._manuel_pereira.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2292/projeto_de_decreto_legislativo_no_029-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_faiane_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2293/projeto_de_decreto_legislativo_no_030-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_edna_romeiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2294/projeto_de_decreto_legislativo_no_031-2024_-_dispoe_sobre_outorga_de_titulo_de_cidada_canariense_a_sra_eucilia_cordeiro_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2295/projeto_de_decreto_legislativo_no_032-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._jose_martins_lisboa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2296/projeto_de_decreto_legislativo_no_033-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._marcos_rodrigues_chaves.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2297/projeto_de_decreto_legislativo_no_034-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._felipe_da_cruz_silva.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2298/projeto_de_decreto_legislativo_no_035-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_a_sra._ana_julia_cardoso_de_sa_vieira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2327/projeto_de_decreto_legislativo_no_036-2024_-_paulo_geovany_pires_brito.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2326/projeto_de_decreto_legislativo_no_037-2024_-_fernando_prates_santos.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2325/projeto_de_decreto_legislativo_no_038-2024_-_manoel_gomes_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2324/projeto_de_decreto_legislativo_no_039-2024_-_jose_carlos_sena.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2299/projeto_de_decreto_legislativo_no_040-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._genilson_da_silva.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2300/projeto_de_decreto_legislativo_no_041-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._joao_batista_rocha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2301/projeto_de_decreto_legislativo_no_042-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._felipe_souza_santos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2302/projeto_de_decreto_legislativo_no_043-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._dermeval_amancio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2303/projeto_de_decreto_legislativo_no_044-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._robson_ribeiro_cani.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2304/projeto_de_decreto_legislativo_no_045-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._ednailton_ribeiro_sousa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2305/projeto_de_decreto_legislativo_no_046-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._braz_antonio_camporesi.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2306/projeto_de_decreto_legislativo_no_047-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._ronaldo_brunelli.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2307/projeto_de_decreto_legislativo_no_048-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._helio_borsoi_junior.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2308/projeto_de_decreto_legislativo_no_049-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._fabio_rocha_gazzinelli.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2309/projeto_de_decreto_legislativo_no_050-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._jivanildo_ramos_almeida.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2310/projeto_de_decreto_legislativo_no_051-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._saul_gustavo_ribeiro_pereira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2311/projeto_de_decreto_legislativo_no_052-2024_-_dispoe_sobre_outorga_da_comenda_pedro_canario_ribeiro_a_sra_ana_julia_cardoso_de_sa_vieira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2312/projeto_de_decreto_legislativo_no_053-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_honorario_ao_sr._paulo_roberto_folletto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2313/projeto_de_decreto_legislativo_no_054-2024_-_dispoe_sobre_outorga_de_titulo_de_cidadao_canariense_ao_sr._sebastiao_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2314/projeto_de_decreto_legislativo_no_055-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_a_sra_iraci_ribeiro_goncalves.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2315/projeto_de_decreto_legislativo_no_056-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_ribeiro_ao_sr._antonio_neto_carneiro_pereira.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2272/projeto_de_decreto_legislativo_no_057-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._kleilson_martins_rezende.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2316/projeto_de_decreto_legislativo_no_058-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._denis_pereira_amancio_2.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2273/projeto_de_decreto_legislativo_no_059-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._clecio_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2271/projeto_de_decreto_legislativo_no_060-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._rogerio_moura_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2323/projeto_de_decreto_legislativo_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2269/projeto_de_decreto_legislativo_no_062-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._gilberto_carlos_coelho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2270/projeto_de_decreto_legislativo_no_063-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._gildene_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2268/projeto_de_decreto_legislativo_no_064-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._lucas_vasconcellos_pereira.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2267/projeto_de_decreto_legislativo_no_065-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._mateus_santos_timbohiba_junior.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2266/projeto_de_decreto_legislativo_no_066-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_edinaldo_venturini_de_amorim.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2265/projeto_de_decreto_legislativo_no_067-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._wanderson_santos_de_souza.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2264/projeto_de_decreto_legislativo_no_068-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._francisco_camilo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2263/projeto_de_decreto_legislativo_no_069-2024_-_dispoe_sobre_a_outorga_da_comenda_pedro_canario_ribeiro_ao_sr._josiel_campos_gomes.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2262/projeto_de_decreto_legislativo_no_070-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._rogerio_moura_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2251/projeto_de_decreto_legislativo_no_071-2024_-_comenda_merito_esportivo_pedro_ribeiro_machado_-_luiz_henrique_souza_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2252/projeto_de_decreto_legislativo_no_072-2024_-_comenda_merito_esportivo_pedro_ribeiro_machado_-_jose_bonifacio_moraes_neves.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2253/projeto_de_decreto_no_073-2024_-_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._lucas_figueiredo_souza.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2254/projeto_de_decreto_no_074-2024_-_comenda_pedro_ribeiro_machado_ao_sr._lucas_andre_pereira.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2255/projeto_de_decreto_legislativo_no_075-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._ivan_antonio_oliveira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2257/projeto_de_decreto_legislativo_no_076-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._halefer_da_silva_lima_santos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2256/projeto_de_decreto_legislativo_no_077-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_a_sra._renata_vitorio_brandao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_de_decreto_legislativo_no_078-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._estefanio_dos_santos_neto.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2259/projeto_de_decreto_legislativo_no_079-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._lucio_santos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2260/projeto_de_decreto_legislativo_no_080-2024_-_dispoe_sobre_a_outorga_da_comenda_do_merito_esportivo_pedro_ribeiro_machado_a_sra._rosenilda_almeida_machado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2261/projeto_de_decreto_legislativo_no_081-2024_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._robson_barbosa_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2167/projeto_de_lei_complementar_no_002-2024_-_alteracao_dos_anexos_vi_e_vii_da_lei_complementar_028-2015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2168/projeto_de_lei_complementar_no_002-2024_-_alteracao_dos_anexos_vi_e_vii_da_lei_complementar_028-2015.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_complementar_no_003-2024_-_alteracao_dos_art._135_e_revogacao_dos_art._133_e_134_e_dos__1o_e_2o_do_art._132_da_lei_comp._008-2008.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_complementar_no_004-2024_-_altera_o_anexo_ii_da_tabela_de_vencimentos_do_quadro_de_cargos_do_magisterio_publico_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2243/projeto_de_lei_complementar_no_005-2024_-_da_nova_redacao_aos_artigos_45_e_46_da_lei_complementar_no_028-2015_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2242/projeto_de_lei_complementar_no_006-2024_-_cria_cargos_altera_anexos_da_lei_complementar_no_009-2008_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2139/projeto_de_lei_no_001-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2140/projeto_de_lei_no_002-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2141/projeto_de_lei_no_003-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2142/projeto_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2143/projeto_de_lei_no_005-2024-_sapl.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2144/projeto_de_lei_no_006-2024_-_denomina_a_sala_de_leitura_da_escola_jose_luiz_da_costa__-_julia_krull_silva_nogueira.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2149/projeto_de_lei_no_007-2024_-_declara_a_festa_da_paz_como_bem_de_interesse_cultural_e_a_inclui_no_calendario_oficial_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2150/projeto_de_lei_no_008-2024_-_dispoe_sobre_estagio_de_estudantes_na_camara_municipal_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2153/projeto_de_lei_no_009-2024_-_dispoe_sobre_a_denominacao_da_rua_iracema_fonseca_santos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2603/projeto_de_lei_n_010-2024_-_regulamenta_a_apreensao_de_animais_de_medio_e_grande_porte_soltos.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2331/projeto_de_lei_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2154/projeto_de_lei_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2155/projeto_de_lei_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2157/projeto_de_lei_no_014-2024_-_autoriza_o_chefe_do_poder_executivo_a_ceder_maquinas_equipamentos....pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2175/projeto_de_lei_no_015-2024_-_reconhece_as_pessoas_com_fibromialgia_como_deficientes_na_forma_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2176/projeto_de_lei_no_016-2024_-_dispoe_sobre_a_atuacaodo_conselho_tutelar_e_psicologos_na_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2169/projeto_de_lei_no_019-2024_-_altera_dispositivos_e_tabelas_da_lei_municipal_no_1.083-2013_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2170/projeto_de_lei_no_020-2024_-_majora_auxilio_alimentacao_ressarcido_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2179/projeto_de_lei_no_021-2024_-_majora_o_auxilio_alimentacao_dos_servidores_publicos_efetivos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2190/projeto_de_lei_no_022-2024_-_denomina_a_unidade_de_saude_de_taquaras_a_receber_o_nome_de_renata_goncalves_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2192/projeto_de_lei_no_023-2024_-_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_para_o_exercicio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2193/projeto_de_lei_no_024-2024_-_dispoe_sobre_a_regulamentacao_das_diarias_indenizadas_previstas_no_art._132_da_lei_complementar_008-2008_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2194/projeto_de_lei_no_025-2024_-_alteracao_do_artigo_2o_e_revogacao__3o_do_mesmo_artigo_da_lei_792-2007_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2195/projeto_de_lei_no_026-2024_-_alteracao_dos_artigos_1o_e_2o_da_lei_968-2011_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2196/projeto_de_lei_no_027-2024_-_alteracao_dos_artigos_1o_e_2o_da_lei_974-2011_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2201/projeto_de_lei_no_028-2024_-_dispoe_sobre_a_denominacao_da_rua_joao_ferreira_santos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2232/projeto_de_lei_no_030-2024_-_dispoe_sobre_a_denominacao_do_campo_de_futebol_no_distrito_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2208/projeto_de_lei_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_de_lei_no_032-2024_-_cria_o_progrma_publico_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2230/projeto_de_lei_no_033-2024_-_dispoe_sobre_a_implantacao_de_atividades_esportivas_para_criancas_e_adolescentes_com_deficiencia_no_cronograma_esportivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2214/projeto_de_lei_no_034-2024_-_altera_forma_de_rateio_divisivel_proporcional_diferenciado_separado__e_individual_do_custo_da_respectiva_atividade_publica_-_coleta_e_remocao_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2215/projeto_de_lei_no_035-2024_-_denomina_o_campo_de_floresta_do_sul_a_receber_o_nome_de_feliciano_franca.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2216/projeto_de_lei_no_036-2024_-_denomin_o_cemiterio_de_floresta_do_sul_a_receber_o_nome_de_claudimiro_trindade_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2224/projeto_de_lei_no_037-2024_-_substituicao_do_nome_da_escola_chapeuzinho_vermelho_para_professora_maria_otilia_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2225/projeto_de_lei_no_038-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_de_lei_no_039-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2227/projeto_de_lei_no_040-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2229/projeto_de_lei_no_041-2024_-_da_nova_redacao_ao_artigo_8o_da_lei_municipal_no_1.356-2018_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2240/projeto_de_lei_no_042-2024_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no_044-2024_-_dispoe_sobre_o_projeto_volta_para_casa_que_trata_do_transporte_individualizado_de_pacientes_que_receberam_alta_de_internacao_hospitalar_ou_procedimentos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2241/projeto_de_lei_no_045-2024_-_dispoe_sobre_a_criacao_da_lei_do_servico_de_inspecao_municipal_e_os_procedimentos_obrigatoros_de_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2317/projeto_de_lei_municipal_no_046-2024_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_pedro_canario_para_o_exercicio_financeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2318/projeto_de_lei_no_047-2024_-_dispoe_sobre_a_denominacao_de_vias_publicas_do_bairro_el_dourado_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2206/projeto_de_lei_substitutivo_no_006-2024_-_denomina_a_sala_de_leitura_da_escola_emef_jose_luiz_da_costa_a_receber_o_nome_de_julia_krull_silva_nogueira_2.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2205/projeto_de_lei_substitutivo_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2209/projeto_de_lei_substitutivo_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2191/projeto_de_lei_substitutivo_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2220/projeto_de_lei_substitutivo_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_resolucao_no_002-2024_-_dispoe_sobre_a_alteracao_inclusao_e_revogacao_de_dispositivos_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_resolucao_no_003-2024_-_dispoe_sobre_alteracao_inclusao_e_revogacao_de_dispositivos_da_resolucao_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2145/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2159/requerimento_no_002-2024_-_voto_de_louvor_da_atuacao_junto_aos_municipios_atingidos_pelas_chuvas_fortes.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2160/requerimento_no_003-2024_-_voto_de_louvor_em_favor_da_paroquia_nossa_senhora_de_fatima_e_a_todos_que_participaram_do_teatro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_no_004-2024_-_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2248/requerimento_no_005-2024_-_voto_de_louvor.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2250/requerimento_no_006-2024_-_voto_de_louvor_em_favor_da_igreja_crista_maranata.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2319/requerimento_no_007-2024_-_voto_de_louvor_em_favor_ao_reverendissimo_padre_daniel_sousa_bergamin_e_ao_dia_do_radialista.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2320/requerimento_no_008-2024_-_voto_de_louvor_em_favor_ao_sr._kaua_favarato_martins_almeida.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2321/requerimento_no_009-2024_-_voto_de_louvor_em_favor_de_celio_motta.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2024/2368/veto_no_01-2024_-_projeto_de_lei_complementar_substitutivo_no_034-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H203"/>
+  <dimension ref="A1:H213"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="254.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -4015,3867 +4106,4127 @@
       </c>
       <c r="D55" t="s">
         <v>198</v>
       </c>
       <c r="E55" t="s">
         <v>199</v>
       </c>
       <c r="F55" t="s">
         <v>42</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>226</v>
       </c>
       <c r="H55" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>228</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D56" t="s">
+        <v>198</v>
+      </c>
+      <c r="E56" t="s">
+        <v>199</v>
+      </c>
+      <c r="F56" t="s">
+        <v>42</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="E56" t="s">
+      <c r="H56" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>64</v>
+      </c>
+      <c r="D57" t="s">
+        <v>198</v>
+      </c>
+      <c r="E57" t="s">
+        <v>199</v>
+      </c>
+      <c r="F57" t="s">
+        <v>42</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H57" t="s">
         <v>233</v>
-      </c>
-[...19 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="D58" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="E58" t="s">
-        <v>230</v>
+        <v>199</v>
+      </c>
+      <c r="F58" t="s">
+        <v>42</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="H58" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="D59" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="E59" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="F59" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="H59" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="D60" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="E60" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="F60" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="H60" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="D61" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="E61" t="s">
-        <v>230</v>
+        <v>199</v>
+      </c>
+      <c r="F61" t="s">
+        <v>42</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="H61" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="D62" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="E62" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="H62" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="D63" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="E63" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="H63" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="D64" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="E64" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="F64" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="H64" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>55</v>
+        <v>96</v>
       </c>
       <c r="D65" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="E65" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="F65" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="H65" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>258</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
+        <v>259</v>
+      </c>
+      <c r="E66" t="s">
+        <v>260</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="B66" t="s">
-[...14 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>263</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" t="s">
+        <v>259</v>
+      </c>
+      <c r="E67" t="s">
+        <v>260</v>
+      </c>
+      <c r="F67" t="s">
         <v>264</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>265</v>
       </c>
       <c r="H67" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>267</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="D68" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E68" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>260</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>268</v>
       </c>
       <c r="H68" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>270</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="D69" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E69" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F69" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>271</v>
       </c>
       <c r="H69" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>273</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="D70" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E70" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F70" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>274</v>
       </c>
       <c r="H70" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>276</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="D71" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E71" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>260</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>277</v>
       </c>
       <c r="H71" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>279</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="D72" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E72" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F72" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>280</v>
       </c>
       <c r="H72" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>282</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="D73" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E73" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F73" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>283</v>
       </c>
       <c r="H73" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>285</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>92</v>
+        <v>50</v>
       </c>
       <c r="D74" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E74" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F74" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>286</v>
       </c>
       <c r="H74" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>288</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="D75" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E75" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F75" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>289</v>
       </c>
       <c r="H75" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>291</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="D76" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E76" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F76" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>292</v>
       </c>
       <c r="H76" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>294</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="D77" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E77" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H77" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>297</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="D78" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E78" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>134</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>298</v>
       </c>
       <c r="H78" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>300</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="D79" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E79" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>134</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>301</v>
       </c>
       <c r="H79" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>303</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="D80" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E80" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>134</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>304</v>
       </c>
       <c r="H80" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>306</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="D81" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E81" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>134</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H81" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>309</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
       <c r="D82" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E82" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F82" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>310</v>
       </c>
       <c r="H82" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>312</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="D83" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E83" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F83" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>313</v>
       </c>
       <c r="H83" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>315</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="D84" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E84" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F84" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>316</v>
       </c>
       <c r="H84" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>318</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="D85" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E85" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F85" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>319</v>
       </c>
       <c r="H85" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>321</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="D86" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E86" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F86" t="s">
+        <v>42</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="G86" s="1" t="s">
+      <c r="H86" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>324</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>104</v>
+      </c>
+      <c r="D87" t="s">
+        <v>259</v>
+      </c>
+      <c r="E87" t="s">
+        <v>260</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="B87" t="s">
-[...14 lines deleted...]
-      <c r="G87" s="1" t="s">
+      <c r="H87" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>327</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>108</v>
+      </c>
+      <c r="D88" t="s">
+        <v>259</v>
+      </c>
+      <c r="E88" t="s">
+        <v>260</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="B88" t="s">
-[...14 lines deleted...]
-      <c r="G88" s="1" t="s">
+      <c r="H88" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>330</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>112</v>
+      </c>
+      <c r="D89" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" t="s">
+        <v>260</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="B89" t="s">
-[...14 lines deleted...]
-      <c r="G89" s="1" t="s">
+      <c r="H89" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>333</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>116</v>
+      </c>
+      <c r="D90" t="s">
+        <v>259</v>
+      </c>
+      <c r="E90" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="B90" t="s">
-[...14 lines deleted...]
-      <c r="G90" s="1" t="s">
+      <c r="H90" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>336</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>121</v>
+      </c>
+      <c r="D91" t="s">
+        <v>259</v>
+      </c>
+      <c r="E91" t="s">
+        <v>260</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="B91" t="s">
-[...14 lines deleted...]
-      <c r="G91" s="1" t="s">
+      <c r="H91" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>339</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>125</v>
+      </c>
+      <c r="D92" t="s">
+        <v>259</v>
+      </c>
+      <c r="E92" t="s">
+        <v>260</v>
+      </c>
+      <c r="F92" t="s">
+        <v>27</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="B92" t="s">
-[...14 lines deleted...]
-      <c r="G92" s="1" t="s">
+      <c r="H92" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>342</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>129</v>
+      </c>
+      <c r="D93" t="s">
+        <v>259</v>
+      </c>
+      <c r="E93" t="s">
+        <v>260</v>
+      </c>
+      <c r="F93" t="s">
+        <v>27</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="B93" t="s">
-[...14 lines deleted...]
-      <c r="G93" s="1" t="s">
+      <c r="H93" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>345</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>133</v>
+      </c>
+      <c r="D94" t="s">
+        <v>259</v>
+      </c>
+      <c r="E94" t="s">
+        <v>260</v>
+      </c>
+      <c r="F94" t="s">
+        <v>27</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="B94" t="s">
-[...14 lines deleted...]
-      <c r="G94" s="1" t="s">
+      <c r="H94" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>348</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>138</v>
+      </c>
+      <c r="D95" t="s">
+        <v>259</v>
+      </c>
+      <c r="E95" t="s">
+        <v>260</v>
+      </c>
+      <c r="F95" t="s">
+        <v>27</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B95" t="s">
-[...14 lines deleted...]
-      <c r="G95" s="1" t="s">
+      <c r="H95" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>351</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>142</v>
+      </c>
+      <c r="D96" t="s">
+        <v>259</v>
+      </c>
+      <c r="E96" t="s">
+        <v>260</v>
+      </c>
+      <c r="F96" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>353</v>
       </c>
       <c r="H96" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>355</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>186</v>
+        <v>146</v>
       </c>
       <c r="D97" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E97" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F97" t="s">
-        <v>117</v>
+        <v>352</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>356</v>
       </c>
       <c r="H97" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>358</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>190</v>
+        <v>150</v>
       </c>
       <c r="D98" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E98" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F98" t="s">
-        <v>117</v>
+        <v>352</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>359</v>
       </c>
       <c r="H98" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>361</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>194</v>
+        <v>154</v>
       </c>
       <c r="D99" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E99" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F99" t="s">
+        <v>352</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="G99" s="1" t="s">
+      <c r="H99" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>364</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>158</v>
+      </c>
+      <c r="D100" t="s">
+        <v>259</v>
+      </c>
+      <c r="E100" t="s">
+        <v>260</v>
+      </c>
+      <c r="F100" t="s">
+        <v>352</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="B100" t="s">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="H100" t="s">
         <v>366</v>
-      </c>
-[...13 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>367</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>162</v>
+      </c>
+      <c r="D101" t="s">
+        <v>259</v>
+      </c>
+      <c r="E101" t="s">
+        <v>260</v>
+      </c>
+      <c r="F101" t="s">
+        <v>32</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H101" t="s">
         <v>369</v>
-      </c>
-[...19 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>374</v>
+        <v>166</v>
       </c>
       <c r="D102" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E102" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F102" t="s">
-        <v>362</v>
+        <v>32</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="H102" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>378</v>
+        <v>170</v>
       </c>
       <c r="D103" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E103" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F103" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="H103" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>382</v>
+        <v>174</v>
       </c>
       <c r="D104" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E104" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F104" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="H104" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>386</v>
+        <v>178</v>
       </c>
       <c r="D105" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E105" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F105" t="s">
-        <v>51</v>
+        <v>117</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="H105" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>390</v>
+        <v>182</v>
       </c>
       <c r="D106" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E106" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F106" t="s">
-        <v>51</v>
+        <v>117</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="H106" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>394</v>
+        <v>186</v>
       </c>
       <c r="D107" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E107" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F107" t="s">
-        <v>60</v>
+        <v>117</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="H107" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>398</v>
+        <v>190</v>
       </c>
       <c r="D108" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E108" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F108" t="s">
-        <v>60</v>
+        <v>117</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="H108" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>402</v>
+        <v>194</v>
       </c>
       <c r="D109" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E109" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F109" t="s">
-        <v>60</v>
+        <v>392</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="H109" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="D110" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E110" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F110" t="s">
-        <v>60</v>
+        <v>392</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="H110" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="D111" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E111" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F111" t="s">
-        <v>60</v>
+        <v>392</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="H111" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="D112" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E112" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F112" t="s">
-        <v>415</v>
+        <v>392</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="H112" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="D113" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E113" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F113" t="s">
-        <v>420</v>
+        <v>51</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>421</v>
+        <v>409</v>
       </c>
       <c r="H113" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="D114" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E114" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F114" t="s">
-        <v>415</v>
+        <v>51</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="H114" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="D115" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E115" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F115" t="s">
-        <v>415</v>
+        <v>51</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
       <c r="H115" t="s">
-        <v>430</v>
+        <v>418</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="D116" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E116" t="s">
-        <v>230</v>
+        <v>260</v>
+      </c>
+      <c r="F116" t="s">
+        <v>51</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
       <c r="H116" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="D117" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E117" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F117" t="s">
-        <v>415</v>
+        <v>60</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="H117" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="D118" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E118" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F118" t="s">
-        <v>415</v>
+        <v>60</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="H118" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="D119" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E119" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F119" t="s">
-        <v>415</v>
+        <v>60</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
       <c r="H119" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="D120" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E120" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F120" t="s">
-        <v>415</v>
+        <v>60</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="H120" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
       <c r="D121" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E121" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F121" t="s">
-        <v>415</v>
+        <v>60</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
       <c r="H121" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="D122" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E122" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F122" t="s">
-        <v>415</v>
+        <v>445</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
       <c r="H122" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>460</v>
+        <v>449</v>
       </c>
       <c r="D123" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E123" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F123" t="s">
-        <v>415</v>
+        <v>450</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="H123" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="D124" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E124" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F124" t="s">
-        <v>415</v>
+        <v>445</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="H124" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="D125" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E125" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F125" t="s">
-        <v>42</v>
+        <v>445</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="H125" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="D126" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E126" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>260</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="H126" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="D127" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E127" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F127" t="s">
-        <v>134</v>
+        <v>445</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="H127" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="D128" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E128" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F128" t="s">
-        <v>60</v>
+        <v>445</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="H128" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="D129" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E129" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F129" t="s">
-        <v>60</v>
+        <v>445</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="H129" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="D130" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E130" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F130" t="s">
-        <v>42</v>
+        <v>445</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="H130" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="D131" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E131" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F131" t="s">
-        <v>32</v>
+        <v>445</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="H131" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="D132" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E132" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F132" t="s">
-        <v>32</v>
+        <v>445</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="H132" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="D133" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E133" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F133" t="s">
-        <v>322</v>
+        <v>445</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
       <c r="H133" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="D134" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E134" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F134" t="s">
-        <v>322</v>
+        <v>445</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="H134" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="D135" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E135" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F135" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="H135" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="D136" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="E136" t="s">
-        <v>230</v>
+        <v>260</v>
       </c>
       <c r="F136" t="s">
-        <v>51</v>
+        <v>134</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="H136" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>10</v>
+        <v>506</v>
       </c>
       <c r="D137" t="s">
-        <v>516</v>
+        <v>259</v>
       </c>
       <c r="E137" t="s">
-        <v>517</v>
+        <v>260</v>
       </c>
       <c r="F137" t="s">
-        <v>518</v>
+        <v>134</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="H137" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>17</v>
+        <v>510</v>
       </c>
       <c r="D138" t="s">
-        <v>516</v>
+        <v>259</v>
       </c>
       <c r="E138" t="s">
-        <v>517</v>
+        <v>260</v>
       </c>
       <c r="F138" t="s">
-        <v>518</v>
+        <v>60</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="H138" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>21</v>
+        <v>514</v>
       </c>
       <c r="D139" t="s">
+        <v>259</v>
+      </c>
+      <c r="E139" t="s">
+        <v>260</v>
+      </c>
+      <c r="F139" t="s">
+        <v>60</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H139" t="s">
         <v>516</v>
-      </c>
-[...10 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>26</v>
+        <v>518</v>
       </c>
       <c r="D140" t="s">
-        <v>516</v>
+        <v>259</v>
       </c>
       <c r="E140" t="s">
-        <v>517</v>
+        <v>260</v>
       </c>
       <c r="F140" t="s">
-        <v>518</v>
+        <v>42</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="H140" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>31</v>
+        <v>522</v>
       </c>
       <c r="D141" t="s">
-        <v>516</v>
+        <v>259</v>
       </c>
       <c r="E141" t="s">
-        <v>517</v>
+        <v>260</v>
       </c>
       <c r="F141" t="s">
-        <v>518</v>
+        <v>32</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="H141" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>36</v>
+        <v>526</v>
       </c>
       <c r="D142" t="s">
-        <v>516</v>
+        <v>259</v>
       </c>
       <c r="E142" t="s">
-        <v>517</v>
+        <v>260</v>
       </c>
       <c r="F142" t="s">
-        <v>518</v>
+        <v>32</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="H142" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>10</v>
+        <v>530</v>
       </c>
       <c r="D143" t="s">
-        <v>537</v>
+        <v>259</v>
       </c>
       <c r="E143" t="s">
-        <v>538</v>
+        <v>260</v>
       </c>
       <c r="F143" t="s">
-        <v>518</v>
+        <v>352</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="H143" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>17</v>
+        <v>534</v>
       </c>
       <c r="D144" t="s">
-        <v>537</v>
+        <v>259</v>
       </c>
       <c r="E144" t="s">
-        <v>538</v>
+        <v>260</v>
       </c>
       <c r="F144" t="s">
-        <v>518</v>
+        <v>352</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="H144" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>21</v>
+        <v>538</v>
       </c>
       <c r="D145" t="s">
-        <v>537</v>
+        <v>259</v>
       </c>
       <c r="E145" t="s">
-        <v>538</v>
+        <v>260</v>
       </c>
       <c r="F145" t="s">
-        <v>518</v>
+        <v>51</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="H145" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>26</v>
+        <v>542</v>
       </c>
       <c r="D146" t="s">
-        <v>537</v>
+        <v>259</v>
       </c>
       <c r="E146" t="s">
-        <v>538</v>
+        <v>260</v>
       </c>
       <c r="F146" t="s">
-        <v>518</v>
+        <v>51</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="H146" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>545</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
+        <v>546</v>
+      </c>
+      <c r="E147" t="s">
+        <v>547</v>
+      </c>
+      <c r="F147" t="s">
+        <v>548</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="B147" t="s">
-[...14 lines deleted...]
-      <c r="G147" s="1" t="s">
+      <c r="H147" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>551</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>17</v>
+      </c>
+      <c r="D148" t="s">
+        <v>546</v>
+      </c>
+      <c r="E148" t="s">
+        <v>547</v>
+      </c>
+      <c r="F148" t="s">
+        <v>548</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="B148" t="s">
-[...11 lines deleted...]
-      <c r="F148" t="s">
+      <c r="H148" t="s">
         <v>553</v>
-      </c>
-[...4 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>554</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>21</v>
+      </c>
+      <c r="D149" t="s">
+        <v>546</v>
+      </c>
+      <c r="E149" t="s">
+        <v>547</v>
+      </c>
+      <c r="F149" t="s">
+        <v>548</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H149" t="s">
         <v>556</v>
-      </c>
-[...19 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="D150" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="E150" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="F150" t="s">
-        <v>234</v>
+        <v>548</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="H150" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="D151" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="E151" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="F151" t="s">
-        <v>32</v>
+        <v>548</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="H151" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D152" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="E152" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="F152" t="s">
-        <v>32</v>
+        <v>548</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="H152" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>566</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>567</v>
+      </c>
+      <c r="E153" t="s">
+        <v>568</v>
+      </c>
+      <c r="F153" t="s">
+        <v>548</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="B153" t="s">
-[...14 lines deleted...]
-      <c r="G153" s="1" t="s">
+      <c r="H153" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>571</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>17</v>
+      </c>
+      <c r="D154" t="s">
+        <v>567</v>
+      </c>
+      <c r="E154" t="s">
+        <v>568</v>
+      </c>
+      <c r="F154" t="s">
+        <v>548</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="B154" t="s">
-[...14 lines deleted...]
-      <c r="G154" s="1" t="s">
+      <c r="H154" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>574</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>21</v>
+      </c>
+      <c r="D155" t="s">
+        <v>567</v>
+      </c>
+      <c r="E155" t="s">
+        <v>568</v>
+      </c>
+      <c r="F155" t="s">
+        <v>548</v>
+      </c>
+      <c r="G155" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="B155" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H155" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>576</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>26</v>
+      </c>
+      <c r="D156" t="s">
+        <v>567</v>
+      </c>
+      <c r="E156" t="s">
+        <v>568</v>
+      </c>
+      <c r="F156" t="s">
+        <v>548</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H156" t="s">
         <v>578</v>
-      </c>
-[...19 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>579</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>31</v>
+      </c>
+      <c r="D157" t="s">
+        <v>567</v>
+      </c>
+      <c r="E157" t="s">
+        <v>568</v>
+      </c>
+      <c r="F157" t="s">
+        <v>548</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H157" t="s">
         <v>581</v>
-      </c>
-[...19 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>582</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>36</v>
+      </c>
+      <c r="D158" t="s">
+        <v>567</v>
+      </c>
+      <c r="E158" t="s">
+        <v>568</v>
+      </c>
+      <c r="F158" t="s">
+        <v>583</v>
+      </c>
+      <c r="G158" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="B158" t="s">
-[...14 lines deleted...]
-      <c r="G158" s="1" t="s">
+      <c r="H158" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>586</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159" t="s">
+        <v>567</v>
+      </c>
+      <c r="E159" t="s">
+        <v>568</v>
+      </c>
+      <c r="F159" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>518</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>588</v>
       </c>
       <c r="H159" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>590</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>96</v>
+        <v>46</v>
       </c>
       <c r="D160" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E160" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F160" t="s">
-        <v>518</v>
+        <v>264</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>591</v>
       </c>
       <c r="H160" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>593</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="D161" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E161" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F161" t="s">
-        <v>234</v>
+        <v>32</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>594</v>
       </c>
       <c r="H161" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>596</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>104</v>
+        <v>55</v>
       </c>
       <c r="D162" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E162" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F162" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>597</v>
       </c>
       <c r="H162" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>599</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>108</v>
+        <v>59</v>
       </c>
       <c r="D163" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E163" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F163" t="s">
-        <v>518</v>
+        <v>60</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>600</v>
       </c>
       <c r="H163" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>602</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>112</v>
+        <v>64</v>
       </c>
       <c r="D164" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E164" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F164" t="s">
-        <v>518</v>
+        <v>548</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>603</v>
       </c>
       <c r="H164" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>605</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="D165" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E165" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F165" t="s">
-        <v>518</v>
+        <v>548</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>606</v>
       </c>
       <c r="H165" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>608</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>121</v>
+        <v>72</v>
       </c>
       <c r="D166" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E166" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F166" t="s">
-        <v>518</v>
+        <v>548</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>609</v>
       </c>
       <c r="H166" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>611</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>125</v>
+        <v>76</v>
       </c>
       <c r="D167" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E167" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F167" t="s">
-        <v>518</v>
+        <v>32</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>612</v>
       </c>
       <c r="H167" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>614</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="D168" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E168" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F168" t="s">
-        <v>27</v>
+        <v>352</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>615</v>
       </c>
       <c r="H168" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>617</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="D169" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E169" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F169" t="s">
-        <v>22</v>
+        <v>548</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>618</v>
       </c>
       <c r="H169" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>620</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="D170" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E170" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F170" t="s">
-        <v>134</v>
+        <v>548</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>621</v>
       </c>
       <c r="H170" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>623</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="D171" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E171" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F171" t="s">
-        <v>518</v>
+        <v>264</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>624</v>
       </c>
       <c r="H171" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>626</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>146</v>
+        <v>104</v>
       </c>
       <c r="D172" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E172" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F172" t="s">
-        <v>32</v>
+        <v>117</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>627</v>
       </c>
       <c r="H172" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>629</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>150</v>
+        <v>108</v>
       </c>
       <c r="D173" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E173" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F173" t="s">
-        <v>117</v>
+        <v>548</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>630</v>
       </c>
       <c r="H173" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>632</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>154</v>
+        <v>112</v>
       </c>
       <c r="D174" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E174" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F174" t="s">
-        <v>13</v>
+        <v>548</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>633</v>
       </c>
       <c r="H174" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>635</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>158</v>
+        <v>116</v>
       </c>
       <c r="D175" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E175" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F175" t="s">
-        <v>13</v>
+        <v>548</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>636</v>
       </c>
       <c r="H175" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>638</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>162</v>
+        <v>121</v>
       </c>
       <c r="D176" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E176" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F176" t="s">
-        <v>13</v>
+        <v>548</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>639</v>
       </c>
       <c r="H176" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>641</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>166</v>
+        <v>125</v>
       </c>
       <c r="D177" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E177" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F177" t="s">
-        <v>117</v>
+        <v>548</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>642</v>
       </c>
       <c r="H177" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>644</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>170</v>
+        <v>129</v>
       </c>
       <c r="D178" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E178" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F178" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>645</v>
       </c>
       <c r="H178" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>647</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>174</v>
+        <v>133</v>
       </c>
       <c r="D179" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E179" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F179" t="s">
-        <v>518</v>
+        <v>22</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>648</v>
       </c>
       <c r="H179" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>650</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>178</v>
+        <v>138</v>
       </c>
       <c r="D180" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E180" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F180" t="s">
-        <v>518</v>
+        <v>134</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>651</v>
       </c>
       <c r="H180" t="s">
-        <v>543</v>
+        <v>652</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>182</v>
+        <v>142</v>
       </c>
       <c r="D181" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E181" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F181" t="s">
-        <v>518</v>
+        <v>548</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="H181" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>186</v>
+        <v>146</v>
       </c>
       <c r="D182" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E182" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F182" t="s">
         <v>32</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="H182" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>194</v>
+        <v>150</v>
       </c>
       <c r="D183" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E183" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F183" t="s">
-        <v>32</v>
+        <v>117</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="H183" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>366</v>
+        <v>154</v>
       </c>
       <c r="D184" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E184" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F184" t="s">
-        <v>518</v>
+        <v>13</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="H184" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>370</v>
+        <v>158</v>
       </c>
       <c r="D185" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E185" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F185" t="s">
-        <v>518</v>
+        <v>13</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="H185" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>374</v>
+        <v>162</v>
       </c>
       <c r="D186" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="E186" t="s">
-        <v>538</v>
+        <v>568</v>
       </c>
       <c r="F186" t="s">
-        <v>668</v>
+        <v>13</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>669</v>
       </c>
       <c r="H186" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>671</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>36</v>
+        <v>166</v>
       </c>
       <c r="D187" t="s">
-        <v>672</v>
+        <v>567</v>
       </c>
       <c r="E187" t="s">
-        <v>673</v>
+        <v>568</v>
       </c>
       <c r="F187" t="s">
         <v>117</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="H187" t="s">
-        <v>555</v>
+        <v>673</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>674</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>170</v>
+      </c>
+      <c r="D188" t="s">
+        <v>567</v>
+      </c>
+      <c r="E188" t="s">
+        <v>568</v>
+      </c>
+      <c r="F188" t="s">
+        <v>32</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="B188" t="s">
-[...11 lines deleted...]
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>677</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>68</v>
+        <v>174</v>
       </c>
       <c r="D189" t="s">
-        <v>672</v>
+        <v>567</v>
       </c>
       <c r="E189" t="s">
-        <v>673</v>
+        <v>568</v>
       </c>
       <c r="F189" t="s">
-        <v>518</v>
+        <v>548</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>678</v>
       </c>
       <c r="H189" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>680</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>104</v>
+        <v>178</v>
       </c>
       <c r="D190" t="s">
-        <v>672</v>
+        <v>567</v>
       </c>
       <c r="E190" t="s">
-        <v>673</v>
+        <v>568</v>
       </c>
       <c r="F190" t="s">
-        <v>117</v>
+        <v>548</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>681</v>
       </c>
       <c r="H190" t="s">
-        <v>598</v>
+        <v>573</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>682</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>129</v>
+        <v>182</v>
       </c>
       <c r="D191" t="s">
-        <v>672</v>
+        <v>567</v>
       </c>
       <c r="E191" t="s">
-        <v>673</v>
+        <v>568</v>
       </c>
       <c r="F191" t="s">
-        <v>27</v>
+        <v>548</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>683</v>
       </c>
       <c r="H191" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>685</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>17</v>
+        <v>186</v>
       </c>
       <c r="D192" t="s">
+        <v>567</v>
+      </c>
+      <c r="E192" t="s">
+        <v>568</v>
+      </c>
+      <c r="F192" t="s">
+        <v>32</v>
+      </c>
+      <c r="G192" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="E192" t="s">
+      <c r="H192" t="s">
         <v>687</v>
-      </c>
-[...7 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>688</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>194</v>
+      </c>
+      <c r="D193" t="s">
+        <v>567</v>
+      </c>
+      <c r="E193" t="s">
+        <v>568</v>
+      </c>
+      <c r="F193" t="s">
+        <v>32</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H193" t="s">
         <v>690</v>
-      </c>
-[...19 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>691</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>396</v>
+      </c>
+      <c r="D194" t="s">
+        <v>567</v>
+      </c>
+      <c r="E194" t="s">
+        <v>568</v>
+      </c>
+      <c r="F194" t="s">
+        <v>548</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H194" t="s">
         <v>693</v>
-      </c>
-[...19 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>17</v>
+        <v>400</v>
       </c>
       <c r="D195" t="s">
-        <v>694</v>
+        <v>567</v>
       </c>
       <c r="E195" t="s">
+        <v>568</v>
+      </c>
+      <c r="F195" t="s">
+        <v>548</v>
+      </c>
+      <c r="G195" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="G195" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H195" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>21</v>
+        <v>404</v>
       </c>
       <c r="D196" t="s">
-        <v>694</v>
+        <v>567</v>
       </c>
       <c r="E196" t="s">
-        <v>695</v>
+        <v>568</v>
       </c>
       <c r="F196" t="s">
-        <v>42</v>
+        <v>698</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="H196" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>701</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>36</v>
+      </c>
+      <c r="D197" t="s">
+        <v>702</v>
+      </c>
+      <c r="E197" t="s">
+        <v>703</v>
+      </c>
+      <c r="F197" t="s">
+        <v>117</v>
+      </c>
+      <c r="G197" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="B197" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H197" t="s">
-        <v>706</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="D198" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="E198" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>703</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="H198" t="s">
-        <v>709</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="D199" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="E199" t="s">
-        <v>695</v>
+        <v>703</v>
+      </c>
+      <c r="F199" t="s">
+        <v>548</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="H199" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>41</v>
+        <v>104</v>
       </c>
       <c r="D200" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="E200" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="F200" t="s">
-        <v>714</v>
+        <v>117</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="H200" t="s">
-        <v>716</v>
+        <v>628</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="D201" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="E201" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="F201" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="H201" t="s">
-        <v>719</v>
+        <v>714</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="D202" t="s">
-        <v>694</v>
+        <v>716</v>
       </c>
       <c r="E202" t="s">
-        <v>695</v>
+        <v>717</v>
       </c>
       <c r="F202" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="H202" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>720</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>21</v>
+      </c>
+      <c r="D203" t="s">
+        <v>716</v>
+      </c>
+      <c r="E203" t="s">
+        <v>717</v>
+      </c>
+      <c r="F203" t="s">
+        <v>264</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H203" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
         <v>723</v>
       </c>
-      <c r="B203" t="s">
-[...2 lines deleted...]
-      <c r="C203" t="s">
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
         <v>10</v>
       </c>
-      <c r="D203" t="s">
+      <c r="D204" t="s">
         <v>724</v>
       </c>
-      <c r="E203" t="s">
+      <c r="E204" t="s">
         <v>725</v>
       </c>
-      <c r="F203" t="s">
-[...2 lines deleted...]
-      <c r="G203" s="1" t="s">
+      <c r="F204" t="s">
+        <v>42</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>726</v>
       </c>
-      <c r="H203" t="s">
+      <c r="H204" t="s">
         <v>727</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>728</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>17</v>
+      </c>
+      <c r="D205" t="s">
+        <v>724</v>
+      </c>
+      <c r="E205" t="s">
+        <v>725</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H205" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>731</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>21</v>
+      </c>
+      <c r="D206" t="s">
+        <v>724</v>
+      </c>
+      <c r="E206" t="s">
+        <v>725</v>
+      </c>
+      <c r="F206" t="s">
+        <v>42</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H206" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>734</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>26</v>
+      </c>
+      <c r="D207" t="s">
+        <v>724</v>
+      </c>
+      <c r="E207" t="s">
+        <v>725</v>
+      </c>
+      <c r="F207" t="s">
+        <v>352</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H207" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>737</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>31</v>
+      </c>
+      <c r="D208" t="s">
+        <v>724</v>
+      </c>
+      <c r="E208" t="s">
+        <v>725</v>
+      </c>
+      <c r="F208" t="s">
+        <v>42</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H208" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>740</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>36</v>
+      </c>
+      <c r="D209" t="s">
+        <v>724</v>
+      </c>
+      <c r="E209" t="s">
+        <v>725</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H209" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>743</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>41</v>
+      </c>
+      <c r="D210" t="s">
+        <v>724</v>
+      </c>
+      <c r="E210" t="s">
+        <v>725</v>
+      </c>
+      <c r="F210" t="s">
+        <v>744</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H210" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>747</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>46</v>
+      </c>
+      <c r="D211" t="s">
+        <v>724</v>
+      </c>
+      <c r="E211" t="s">
+        <v>725</v>
+      </c>
+      <c r="F211" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H211" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>750</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>50</v>
+      </c>
+      <c r="D212" t="s">
+        <v>724</v>
+      </c>
+      <c r="E212" t="s">
+        <v>725</v>
+      </c>
+      <c r="F212" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H212" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>753</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>10</v>
+      </c>
+      <c r="D213" t="s">
+        <v>754</v>
+      </c>
+      <c r="E213" t="s">
+        <v>755</v>
+      </c>
+      <c r="F213" t="s">
+        <v>548</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H213" t="s">
+        <v>757</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8038,50 +8389,60 @@
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>