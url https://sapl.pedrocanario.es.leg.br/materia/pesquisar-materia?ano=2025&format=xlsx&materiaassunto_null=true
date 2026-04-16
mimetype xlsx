--- v3 (2026-03-01)
+++ v4 (2026-04-16)
@@ -10,5786 +10,6215 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4167" uniqueCount="1910">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4495" uniqueCount="2053">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luquinhas Baiense</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2337/indicacao_no_001-2025_-_instalacao_de_uma_academia_ao_ar_livre_no_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2337/indicacao_no_001-2025_-_instalacao_de_uma_academia_ao_ar_livre_no_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>QUE VIABILIZE ESTUDOS NECESSÁRIOS PARA A INSTALAÇÃO DE UMA “ACADEMIA AO AR LIVRE” (CONFORME SUGERE O ANEXO I), no Assentamento Castro Alves, nos arredores do campo “Bom de Bola”.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2338/indicacao_no_002-2025_-_construcao_de_uma_pista_para_ciclistas_e_pedestres_sentido_pedro_canario_-_camata_-_camata_-_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2338/indicacao_no_002-2025_-_construcao_de_uma_pista_para_ciclistas_e_pedestres_sentido_pedro_canario_-_camata_-_camata_-_pedro_canario.pdf</t>
   </si>
   <si>
     <t>“QUE VIABILIZE ESTUDOS NECESSÁRIOS PARA QUE SEJA CONSTRUÍDA UMA PISTA PARA CICLISTAS E PEDESTRES, SENTIDO PEDRO CANÁRIO – CAMATA, CAMATA – PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rogério Moura</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2339/indicacao_no_003-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2339/indicacao_no_003-2025.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA A LIMPEZA, MANUTENÇÃO (ALAMBRADO) DA QUADRA DE AREIA DO BAIRRO BOA VISTA E REALIZAR A PODA DAS ÁRVORES EM TORNO DA QUADRA”.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2341/indicacao_no_004-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2341/indicacao_no_004-2025.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA A LIMPEZA E PODA DE ÁRVORES ENTORNO DO CAMPO DE FUTEBOL DO BAIRRO CAMATA, BEM COMO A CONSTRUÇÃO DO BANCO DE RESERVAS E AINDA A PINTURA E MANUTENÇÃO DOS ALAMBRADOS".</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2342/indicacao_no_005-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2342/indicacao_no_005-2025.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA E REDE DE PROTEÇÃO DO CAMPO SOCIETY DO BAIRRO ESPLANADA".</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2343/indicacao_no_006-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2343/indicacao_no_006-2025.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS CONSTRUÇÃO DE CAMPO SOCIETY DE GRAMA SINTÉTICA DO BAIRRO BOA VISTA, A SER IMPLANTADO NA PRAÇA DA ANTIGA DELEGACIA".</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2344/indicacao_no_007-2025_-_van_para_atender_as_demandas_da_secretaria_de_esportes_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2344/indicacao_no_007-2025_-_van_para_atender_as_demandas_da_secretaria_de_esportes_municipal.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS VISANDO ADQUIRIR UMA VAN PARA ATENDER AS DEMANDAS DA SECRETARIA DE ESPORTES MUNICIPAL".</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_no_008-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_no_008-2025.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS VISANDO ESTENDER O BENEFÍCIO DE TICKET ALIMENTAÇÃO A TODOS OS SERVIDORES DA MUNICIPALIDADE, ALCANÇANDO OS COMISSIONADOS E CONTRATADOS".</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2346/indicacao_no_009-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2346/indicacao_no_009-2025.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER LEGISLATIVO ENVIDE ESFORÇOS VISANDO ESTENDER O BENEFÍCIO DE TICKET ALIMENTAÇÃO A TODOS OS SERVIDORES QUE PRESTAM SERVIÇOS A PODER LEGISLATIVO, ALCANÇANDO OS COMISSIONADOS E CONTRATADOS".</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Gil da Saúde, Chiquinho do Camata, Mateus Junior do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_no_010-2025_-_construcao_do_calcamento_das_ruas_do_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_no_010-2025_-_construcao_do_calcamento_das_ruas_do_bairro_camata.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA A CONSTRUÇÃO DO CALÇAMENTO DAS RUAS ABAIXO MENCIONADAS DO BAIRRO CAMATA”.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_no_011-2025_-_indicam_ao_executivo_ao_executivo_municipal_que_seja_promovida_a_drenagem_pluvial_em_todas_as_ruas_do_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_no_011-2025_-_indicam_ao_executivo_ao_executivo_municipal_que_seja_promovida_a_drenagem_pluvial_em_todas_as_ruas_do_bairro_camata.pdf</t>
   </si>
   <si>
     <t>“INDICAM AO EXECUTIVO MUNICIPAL QUE SEJA PROMOVIDA A DRENAGEM PLUVIAL EM TODAS AS RUAS DO BAIRRO CAMATA”.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Diel da Pizzaria</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_no_012-2025_-_conclusao_do_calcamento_das_ruas_localizadas_no_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_no_012-2025_-_conclusao_do_calcamento_das_ruas_localizadas_no_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL ENVIE TODOS OS ESFORÇOS NECESSÁRIOS PARA CONCLUSÃO DO CALÇAMENTO DAS RUAS MENCIONADAS, LOCALIZADAS NO BAIRRO CANARINHO”.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_no_013-2025_-_criar_uma_legislacao_que_estabeleca_regras_para_as_atividades_de_pesca_na_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_no_013-2025_-_criar_uma_legislacao_que_estabeleca_regras_para_as_atividades_de_pesca_na_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO SE EMPENHE NO SENTIDO DE CRIAR UMA LEGISLAÇÃO QUE ESTABELEÇA REGRAS PARA AS ATIVIDADES DE PESCA NA LAGOA AUGUSTO RUSCHI, PREFERENCIALMENTE QUE PROMOVA UM DIA ESPECIAL NA SEMANA AUTORIZANDO A PRATICA DA PESCA".</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_no_014-2025_-_constucao_de_quebra-molas_nas_ruas_localizadas_no_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_no_014-2025_-_constucao_de_quebra-molas_nas_ruas_localizadas_no_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJAM CONSTRUIDOS QUEBRA-MOLAS NAS RUAS MENCIONADAS, LOCALIZADAS NO BAIRRO CANARINHO”.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_no_015-2025_-_rede_fluvial_e_trincheira_de_drenagem_para_rua_osman_santana_moura_localizada_no_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_no_015-2025_-_rede_fluvial_e_trincheira_de_drenagem_para_rua_osman_santana_moura_localizada_no_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA FEITA REDE FLUVIAL E TRINCHEIRA DE DRENAGEM PARA RUA OSMAN SANTANA MOURA, LOCALIZADA NO BAIRRO CANARINHO”.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Renato de Taquaras</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_no_016-2025_-_implantacao_de_uma_subprefeitura_nos_distritos_de_cristal_do_norte_floresta_do_sul_e_taquaras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_no_016-2025_-_implantacao_de_uma_subprefeitura_nos_distritos_de_cristal_do_norte_floresta_do_sul_e_taquaras.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO ENVIE ESFORÇOS NECESSÁRIOS PARA IMPLANTAÇÃO DE UMA SUBPREFEITURA NOS DISTRITOS DE CRISTAL DO NORTE, FLORESTA DO SUL E TAQUARAS”.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_no_017-2025_-_estender_o_atendimento_do_cac_aos_distritos_de_floresta_do_sul_cristal_e_taquaras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_no_017-2025_-_estender_o_atendimento_do_cac_aos_distritos_de_floresta_do_sul_cristal_e_taquaras.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER LEGISLATIVO MUNICIPAL ENVIE ESFORÇOS NO SENTIDO DE ESTENDER O ATENDIMENTO DO CAC – CENTRO DE ATENDIMENTO AO CIDADÃO, AOS DISTRITOS DE FLORESTA DO SUL, CRISTAL E TAQUARAS”.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Kelsat</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_no_018-2025_-_instalacao_de_uma_unidade_de_farmacia_basica_no_distrito_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_no_018-2025_-_instalacao_de_uma_unidade_de_farmacia_basica_no_distrito_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA INSTALAÇÃO DE UMA UNIDADE DE FARMÁCIA BÁSICA NO DISTRITO DE CRISTAL DO NORTE”.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_no_019-2025_-_implantacao_de_um_conjunto_de_casas_populares_no_distrito_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_no_019-2025_-_implantacao_de_um_conjunto_de_casas_populares_no_distrito_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA IMPLANTAÇÃO DE UM CONJUNTO DE CASAS POPULARES NO DISTRITO DE CRISTAL DO NORTE”.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_no_020-2025_-_planejamento_de_obras_e_investimentos_a_reforma_completa_da_quadra_poliesportiva_de_cristal_piso_cobertura_iluminacao_equipamentos_esportivos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_no_020-2025_-_planejamento_de_obras_e_investimentos_a_reforma_completa_da_quadra_poliesportiva_de_cristal_piso_cobertura_iluminacao_equipamentos_esportivos.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE INCLUA, NO PLANEJAMENTO DE OBRAS E INVESTIMENTOS, A REFORMA COMPLETA DA QUADRA POLIESPORTIVA DE CRISTAL DO NORTE, COM MELHORIAS NO PISO, COBERTURA, ILUMINAÇÃO, INSTALAÇÃO DE EQUIPAMENTOS ESPORTIVOS E ADEQUAÇÃO DOS BANHEIROS E VESTIÁRIOS”.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Venturini</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_no_021-2025_-_proibir_estacionamento_de_carretas_onibus_e_carros_na_via_lateral_a_br_101.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_no_021-2025_-_proibir_estacionamento_de_carretas_onibus_e_carros_na_via_lateral_a_br_101.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER LEGISLATIVO ENVIDE ESFORÇOS PARA PROIBIR O ESTACIONAMENTO DE CARRETAS, ÔNIBUS E CARROS NA VIA LATERAL A BR 101, NAS PROXIMIDADES DA PRAÇA DA RODOVIÁRIA, POIS OS VEÍCULOS ESTACIONADOS NAQUELA REGIÃO IMPEDEM QUE SEJA VISUALIZADO A PLACA “EU AMO PEDRO CANÁRIO”, CUJA LOCALIZAÇÃO MAIS PRECISA É NA RUA CALTREM, 198-284 - CENTRO, PEDRO CANÁRIO – ES, ALÉM DISSO QUE SEJA FEITO A PODA DAS ÁRVORES PRÓXIMAS AO NOME DA CIDADE".</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_no_022-2025_-_que_a_eco_101_proiba_o_estacionamento_de_carretas_onibus_e_carros_na_via_lateral_a_br_101.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_no_022-2025_-_que_a_eco_101_proiba_o_estacionamento_de_carretas_onibus_e_carros_na_via_lateral_a_br_101.pdf</t>
   </si>
   <si>
     <t>“QUE A CONCESSIONARIA ECO 101  ENVIDE ESFORÇOS NO SENTIDO DE PROIBIR O ESTACIONAMENTO DE CARRETAS, ÔNIBUS E CARROS NA VIA LATERAL A BR 101( SENTIDO SUL), NAS PROXIMIDADES DA PRAÇA DA RODOVIÁRIA , POIS OS VEÍCULOS ESTACIONADOS NAQUELA REGIÃO  FORÇAM UM ESTREITAMENTE DA VIA PODENDO CAUSAR ACIDENTES COM PESSOAS, CLICLISTAS E COM OUTROS VEÍCULOS. (A LOCALIZAÇÃO MAIS PRECISA É NA RUA CALTREM, 198-284 - CENTRO, PEDRO CANÁRIO – ES”.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Gilberto Coelho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_no_023-2025_-_limpeza_troca_de_areia_manutencao__bem_como_a_poda_das_arvores_que_ficam_em_torno_da_praca_do_bairro_boa_vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_no_023-2025_-_limpeza_troca_de_areia_manutencao__bem_como_a_poda_das_arvores_que_ficam_em_torno_da_praca_do_bairro_boa_vista.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NECESSÁRIOS PARA LIMPEZA, TROCA DA AREIA (MANUTENÇÃO), BEM COMO A PODA DAS ÁRVORES QUE FICAM EM TORNO DA PRAÇA DO BAIRRO BOA VISTA’’.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2361/indicacao_no_024-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2361/indicacao_no_024-2025.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NECESSÁRIOS PARA REALIZAR PINTURA E MANUTENÇÃO DOS QUEBRAS MOLAS EM TODO O BAIRRO BOA VISTA’’.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2362/indicacao_no_025-2025_-_instalacao_de_cameras_nas_ruas_principais_e_no_centro_da_cidade_-_videomonitoramento.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2362/indicacao_no_025-2025_-_instalacao_de_cameras_nas_ruas_principais_e_no_centro_da_cidade_-_videomonitoramento.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER LEGISLATIVO ENVIDE ESFORÇOS PARA A INSTALAÇÃO DE CÂMERAS NAS RUAS PRINCIPAIS E NO CENTRO DA CIDADE DE PEDRO CANÁRIO, PARA QUE TENHA  VIDEOMONITORAMENTO DOS PRINCIPAIS LUGARES COM MAIOR CIRCULAÇÃO DE PESSOAS, COM O INTUITO DE SER UMA MEDIDA PARA AUMENTAR A SEGURANÇA, PREVENIR CRIMES E COLABORAR COM OS SERVIÇOS DA POLICIA MILITAR”.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2363/indicacao_no_026-2025_-_aquisicao_de_cacambas_estacionarias_e_caminhao_poliguindaste.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2363/indicacao_no_026-2025_-_aquisicao_de_cacambas_estacionarias_e_caminhao_poliguindaste.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA AQUISIÇÃO DE CAÇAMBAS ESTACIONÁRIAS E CAMINHÃO POLIGUINDASTE PARA OTIMIZAR A COLETA E TRANSPORTE DE RESÍDUOS SÓLIDOS’’.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2364/indicacao_no_027-2025_-_rede_fluvial_e_calcamento_da_rua_joao_p._da_silva_localizada_no_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2364/indicacao_no_027-2025_-_rede_fluvial_e_calcamento_da_rua_joao_p._da_silva_localizada_no_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA FEITA REDE FLUVIAL E CALÇAMENTO DA RUA JOÃO P. DA SILVA, LOCALIZADA NO BAIRRO CANARINHO”.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2365/indicacao_no_028-2025_-_bolsa_atleta_a_ser_concedida_aos_atletas_amadores_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2365/indicacao_no_028-2025_-_bolsa_atleta_a_ser_concedida_aos_atletas_amadores_do_municipio.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO SE EMPENHE NO SENTIDO DE CRIAR O BOLSA ATLETA, SENDO UM INCENTIVO FINANCEIRO A SER CONCEDIDO AOS ATLETAS AMADORES DO MUNICÍPIO DE PEDRO CANÁRIO ES”.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2366/indicacao_no_029-2025_-_constucao_de_um_novo_predio_para_alocar_a_e.m.e.f_antonio_guedes_alcoforado.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2366/indicacao_no_029-2025_-_constucao_de_um_novo_predio_para_alocar_a_e.m.e.f_antonio_guedes_alcoforado.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM SOLICITADOS OS ESTUDOS NECESSÁRIOS, PARA A CONSTRUÇÃO DE UM NOVO PRÉDIO PARA ALOCAR A E.M.E.F ANTÔNIO GUEDES ALCOFORADO, E QUE O PRÉDIO ATUAL SE TORNE SEDE DA PREFEITURA MUNICIPAL DE PEDRO CANÁRIO ASSIM TAMBÉM COMO AS SECRETÁRIAS CABIVÉIS".</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2367/indicacao_no_030-2025_-_construcao_de_um_parque_de_exposicao_onde_tenha_um_espaco_para_realizacao_de_eventos_vaquejada_e_uma_area_para_pratica_de_turfe.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2367/indicacao_no_030-2025_-_construcao_de_um_parque_de_exposicao_onde_tenha_um_espaco_para_realizacao_de_eventos_vaquejada_e_uma_area_para_pratica_de_turfe.pdf</t>
   </si>
   <si>
     <t>“QUE SEJAM SOLICITADOS OS ESTUDOS NECESSÁRIOS, PARA A CONSTRUÇÃO UM PARQUE DE EXPOSIÇÃO ONDE TENHA UM ESPAÇO PARA REALIZAÇÃO DE EVENTOS VAQUEJADA E UMA ÁREA PARA PRÁTICA DE TURFE (Turfe – é o esporte que promove e incentiva corridas de cavalos)”.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2369/indicacao_no_031-2025_-_parceria_com_samu_e_o_corpo_de_bombeiros_militar_para_que_todos_os_servidores_da_educacao_sejam_capacitados_com_primeiros_socorros.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2369/indicacao_no_031-2025_-_parceria_com_samu_e_o_corpo_de_bombeiros_militar_para_que_todos_os_servidores_da_educacao_sejam_capacitados_com_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA QUE SEJA FEITA UMA PARCERIA COM O SAMU E  O CORPO DE BOMBEIROS MILITAR PARA QUE  TODOS OS SERVIDORES DA EDUCAÇÃO SEJAM CAPACITADOS EM NOÇÕES DE PRIMEIROS SOCORROS, PRINCIPALMENTE PROFESSORES E FUNCIONÁRIOS DE ESCOLAS DE ENSINO PÚBLICO DE PEDRO CANÁRIO -ES".</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2370/indicacao_no_032-2025_-_sinalizacao_com_a_pintura_dos_quebra-molas_nas_av._minas_gerais_e_av._alberto_dos_reis_castro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2370/indicacao_no_032-2025_-_sinalizacao_com_a_pintura_dos_quebra-molas_nas_av._minas_gerais_e_av._alberto_dos_reis_castro.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA QUE SEJA FEITA A DEVIDA SINALIZAÇÃO COM A PINTURA DOS QUEBRA-MOLAS NAS AV. MINAS GERAIS E AV. ALBERTO DOS REIS CASTRO”.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2371/indicacao_no_033-2025_-_construcao_de_um_galpao_no_bairro_camata_destinado_ao_mercado_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2371/indicacao_no_033-2025_-_construcao_de_um_galpao_no_bairro_camata_destinado_ao_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM EMPENHADOS OS ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UM GALPÃO NO BAIRRO CAMATA DESTINADO AO MERCADO MUNICIPAL".</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2372/indicacao_no_034-2025_-_limpeza_e_manutencao_da_area_de_vaquejada_no_distrito_de_cristal_do_norte_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2372/indicacao_no_034-2025_-_limpeza_e_manutencao_da_area_de_vaquejada_no_distrito_de_cristal_do_norte_2.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM EMPENHADOS OS ESFORÇOS NECESSÁRIOS PARA A LIMPEZA E MANUTENÇAO DA ÁREA DE VAQUEJA NO DISTRITO DE CRISTAL DO NORTE".</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2377/indicacao_no_035-2025_-_reforma_da_quadra_de_futsal_esportiva_do_bairro_felinto_damiao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2377/indicacao_no_035-2025_-_reforma_da_quadra_de_futsal_esportiva_do_bairro_felinto_damiao.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA FEITA REFORMA DA QUADRA DE FUTSAL ESPORTIVA DO BAIRRO FELINTO DAMIÃO”.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2378/indicacao_no_036-2025_-_poste_e_rede_de_iluminacao_publica_no_final_da_rua_tancredo_neves_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2378/indicacao_no_036-2025_-_poste_e_rede_de_iluminacao_publica_no_final_da_rua_tancredo_neves_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA INSTALADO UM POSTE E REDE DE ILUMINAÇÃO PÚBLICA NO FINAL DA RUA TANCREDO NEVES, LOCALIZADA NO BAIRRO CANARINHO”.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2379/indicacao_no_037-2025_-_que_seja_aterrado_um_buraco_com_terraplanagem_na_rua_projetada_b_final_da_rua_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2379/indicacao_no_037-2025_-_que_seja_aterrado_um_buraco_com_terraplanagem_na_rua_projetada_b_final_da_rua_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA ATERRADO UM BURACO COM TERRAPLANAGEM NA RUA PROJETADA B (FINAL DA RUA), BAIRRO CANARINHO”.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2380/indicacao_no_038-2025_-_construcao_da_sede_da_associacao_cultural_anhanguera_ascan..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2380/indicacao_no_038-2025_-_construcao_da_sede_da_associacao_cultural_anhanguera_ascan..pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO CULTURAL ANHANGUERA (ASCAN)”.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2373/indicacao_no_039-2025_-_construcao_do_campo_de_grama_sintetica_localizada_no_bairro_santa_rita_campo_do_poeirao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2373/indicacao_no_039-2025_-_construcao_do_campo_de_grama_sintetica_localizada_no_bairro_santa_rita_campo_do_poeirao.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO VIABILIZE A CONSTRUÇÃO DO CAMPO DE GRAMA SINTÉTICA LOCALIZADA NO BAIRRO SANTA RITA, “CAMPO DO POEIRÃO”.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2374/indicacao_no_040-2025_-_conclusao_da_pavimentacao_das_ruas_de_todo_bairro_boa_vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2374/indicacao_no_040-2025_-_conclusao_da_pavimentacao_das_ruas_de_todo_bairro_boa_vista.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO VIABILIZE A CONCLUSÃO DA PAVIMENTAÇÃO DAS RUAS DE TODO BAIRRO BOA VISTA”.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_no_041-2025_-_reforma_da_unidade_basica_de_saude_localizada_na_sede_do_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_no_041-2025_-_reforma_da_unidade_basica_de_saude_localizada_na_sede_do_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO VIABILIZE A REFORMA DA UNIDADE BÁSICA DE SAÚDE LOCALIZADA NA SEDE DO ASSENTAMENTO CASTRO ALVES”.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2386/indicacao_no_042-2025_-_reforma_ou_possivel_construcao_da_empef_taquaras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2386/indicacao_no_042-2025_-_reforma_ou_possivel_construcao_da_empef_taquaras.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA REFORMA OU POSSÍVEL CONSTRUÇÃO DA EMPEF TAQUARAS”.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2387/indicacao_no_043-2025_-_implementacao_do_saneamento_basico_agua_esgoto_drenagem_e_pavimentacao_em_100_das_ruas_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2387/indicacao_no_043-2025_-_implementacao_do_saneamento_basico_agua_esgoto_drenagem_e_pavimentacao_em_100_das_ruas_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE SEJA DADO ANDAMENTO Á IMPLEMENTACAO DO SANEAMENTO BÁSICO ÁGUA, ESGOTO E DRENAGEM E PAVIMENTAÇAO EM 100% DAS RUAS DO DISTRITO CRISTAL DO NORTE, ESPECIALMENTE NO LOTEAMENTO NOVO, ABRANGENDO AS RUAS DR. MÁRIO VELO SILVARES E JOSÉ LUIZ DA COSTA”.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao_no_044-2025_-_construcao_de_um_complexo_esportivo_em_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao_no_044-2025_-_construcao_de_um_complexo_esportivo_em_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE INVIDE ESFORÇOS PARA A CONTRUÇÃO DE UM COMPLEXO ESPORTIVO EM CRISTAL DO NORTE, QUE SERVIRÁ COMO UM IMPORTANTE EQUIPAMENTO PARA O LAZER, SAÚDE E INCLUSÃO SOCIAL DA POPULAÇÃO LOCAL”.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2389/indicacao_no_045-2025_-_instalacao_de_lixeiras_em_todos_os_predios_publicos_municipais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2389/indicacao_no_045-2025_-_instalacao_de_lixeiras_em_todos_os_predios_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA A INSTALAÇÃO DE LIXEIRAS DE COLETA SELETIVA EM TODOS OS PRÉDIOS PÚBLICOS MUNICIPAIS’’.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2390/indicacao_no_046-2025_-_implantacao_de_placas_de_sinalizacao_na_entrada_de_floresta_do_sul_e_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2390/indicacao_no_046-2025_-_implantacao_de_placas_de_sinalizacao_na_entrada_de_floresta_do_sul_e_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL VIABILIZE OS ESTUDOS NECESSÁRIOS, JUNTO A SECRETARIA CABÍVEL, PARA IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO NA ENTRADA DE “FLORESTA DO SUL” E “ASSENTAMENTO CASTRO ALVES”, ASSIM COMO TAMBÉM NAS VIAS DA ZONA RURAL, POVOADOS E SÍTIOS".</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2391/indicacao_no_047-2025_-_aulas_de_reforco_para_criancas_do_1o_ao_6o_ano_do_ensino_fundamental_da_escola_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2391/indicacao_no_047-2025_-_aulas_de_reforco_para_criancas_do_1o_ao_6o_ano_do_ensino_fundamental_da_escola_municipal.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL VIABILIZE OS ESTUDOS NECESSÁRIOS, JUNTO A SECRETARIA CABÍVEL, PARA QUE SEJA APLICADO E ORGANIZADO AULAS DE REFORÇO PARA CRIANÇAS DO 1º AO 6º ANO DO ENSINO FUNDAMENTAL DA ESCOLA MUNICIPAL DE FORMA GRATUITA”.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2392/indicacao_no_048-2025_-_instalado_um_semaforo_e_faixa_de_pedestres_no_cruzamento_entre_a_av._mario_vello_silvares_e_praca_do_posto_santo_antonio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2392/indicacao_no_048-2025_-_instalado_um_semaforo_e_faixa_de_pedestres_no_cruzamento_entre_a_av._mario_vello_silvares_e_praca_do_posto_santo_antonio.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL VIABILIZE OS ESTUDOS NECESSÁRIOS, JUNTO A SECRETARIA CABÍVEL, PARA QUE SEJA INSTALADO UM SEMÁFORO COM RESPECTIVA FAIXA DE PEDESTRES NO CRUZAMENTO ENTRE A AV. MÁRIO VELLO SILVARES E PRAÇA DO POSTO SANTO ANTÔNIO, NO CENTRO DE PEDRO CANÁRIO/ES”.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2393/indicacao_no_049-2025_-_criacao_do_vale_feira_para_servidores_-_conforme_minuta_de_projeto_de_lei_anexo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2393/indicacao_no_049-2025_-_criacao_do_vale_feira_para_servidores_-_conforme_minuta_de_projeto_de_lei_anexo.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM ESTUDOS NECESSÁRIOS PARA A CRIAÇÃO DO VALE FEIRA PARA SERVIDORES, (CONFORME MODELO DE PROJETO DE LEI EM ANEXO), PARA QUE OS MESMOS COMPREM DA AGRICULTURA FAMILIAR DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2394/indicacao_no_050-2025_-_uso_de_automovel_que_nao_esteja_em_uso_para_associacao_de_protecao_e_valorizacao_da_vida_animal_-_pata_amiga.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2394/indicacao_no_050-2025_-_uso_de_automovel_que_nao_esteja_em_uso_para_associacao_de_protecao_e_valorizacao_da_vida_animal_-_pata_amiga.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL DISPONIBILIZE TODOS OS ESFORÇOS NECESSÁRIOS NO SENTIDO DE REALIZAR ESTUDOS PARA CESSÃO DE USO DE AUTOMÓVEL QUE NÃO ESTEJA EM USO PARA A ASSOCIÇÃO DE PROTEÇÃO E VALORIZAÇÃO DA VIDA ANIMAL – PATA AMIGA DE PEDRO CANÁRIO/ES”.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2395/indicacao_no_051-2025_-_construcao_de_um_canil_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2395/indicacao_no_051-2025_-_construcao_de_um_canil_municipal.pdf</t>
   </si>
   <si>
     <t>"PARA QUE O PODER EXECUTIVO VIABILIZE A CONSTRUÇÃO DE UM CANIL MUNICIPAL, COM ESTRUTURA E PESSOAL NECESSÁRIO PARA COLHER E CUIDAR DOS CÃES SOLTOS EM VIAS PÚBLICAS, COM LOCAL APROPRIADO E VETERINÁRIO, ATÉ DEVOLUÇÃO AOS DONOS OU A QUEM RESPONSÁVEL QUE QUEIRA ADOTAR".</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2396/indicacao_no_052-2025_-_construcao_de_um_mirante_na_av._salvador_bairro_boa_vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2396/indicacao_no_052-2025_-_construcao_de_um_mirante_na_av._salvador_bairro_boa_vista.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL VIABILIZE OS ESTUDOS NECESSÁRIOS, JUNTO A SECRETARIA CABÍVEL, PARA QUE CONSTRUA UM MIRANTE NA AV. SALVADOR, BAIRRO BOA VISTA".</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2397/indicacao_no_053-2025_-_continuidade_da_rua_morro_dantas_logo_apos_o_cruzamento_com_a_rua_itaguacu.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2397/indicacao_no_053-2025_-_continuidade_da_rua_morro_dantas_logo_apos_o_cruzamento_com_a_rua_itaguacu.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA CABÍVEL, PARA QUE SEJA FEITO A CONTINUIDADE DA RUA MORRO DANTAS LOGO APÓS O CRUZAMENTO COM A RUA ITAGUAÇU, CONFORME MAPA QUE SEGUE EM ANEXO".</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_no_054-2025_-_galpao_para_secagem_de_cafe_no_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_no_054-2025_-_galpao_para_secagem_de_cafe_no_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA COPETENTE, PARA QUE SEJA CONSTRUÍDO UM GALPÃO PARA SECAGEM DE CAFÉ NO ASSENTAMENTO CASTRO ALVES”.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2399/indicacao_no_055-2025_-_implantacao_de_uma_cabine_daa_policia_militar_em_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2399/indicacao_no_055-2025_-_implantacao_de_uma_cabine_daa_policia_militar_em_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“QUE DISPONIBILIZE TODOS OS ESFORÇOS NECESSÁRIOS NO SENTIDO DE REALIZAR ESTUDOS PARA A IMPLANTAÇÃO DE UMA CABINE DA POLÍCIA MILITAR, NO DISTRITO DE CRISTAL DO NORTE”.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2400/indicacao_no_056-2025_-_instalacao_de_placas_indicando_nomes_das_ruas_da_cidade_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2400/indicacao_no_056-2025_-_instalacao_de_placas_indicando_nomes_das_ruas_da_cidade_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>“SUGERE QUE PROCEDA COM INSTALAÇÃO DE PLACAS INDICANDO NOME DAS RUAS DA CIDADE DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2401/indicacao_no_057-2025_-_protecao_em_torno_da_areia_da_praca_do_boa_vista_e_espaco_de_lazer_infantil_com_parque_-_praca_saudavel.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2401/indicacao_no_057-2025_-_protecao_em_torno_da_areia_da_praca_do_boa_vista_e_espaco_de_lazer_infantil_com_parque_-_praca_saudavel.pdf</t>
   </si>
   <si>
     <t>“DISPONIBILIZE OS ESFORÇOS NECESSÁRIOS NO SENTIDO DE COLOCAR REDE DE PROTEÇÃO EM TORNO DA AREIA DA PRAÇA DO BAIRRO BOA VISTA E TRANSFORMAR EM UM ESPAÇO DE LAZER INFANTIL COM UM PARQUE PARA AS CRIANÇAS – PEDRO CANÁRIO/ES (PRAÇA SAUDÁVEL)”. Modelos em anexo.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_no_058-2025_-_instalacao_de_um_placar_eletronico_no_ginasio_de_esporte_osman_santana_moura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_no_058-2025_-_instalacao_de_um_placar_eletronico_no_ginasio_de_esporte_osman_santana_moura.pdf</t>
   </si>
   <si>
     <t>“QUE DISPONIBILIZE ESTUDOS NECESSÁRIOS PARA INSTALAÇÃO DE UM PLACAR ELETRÔNICO NO GINÁSIO DE ESPORTE OSMAN SANTANA MOURA EM PEDRO CANÁRIO/ES”.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_no_059-2025_-_instalacao_de_um_ponto_de_onibus_na_av._minas_gerais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_no_059-2025_-_instalacao_de_um_ponto_de_onibus_na_av._minas_gerais.pdf</t>
   </si>
   <si>
     <t>“QUE DISPONIBILIZE ESTUDOS NECESSÁRIOS PARA INSTALAÇÃO DE UM PONTO DE ÔNIBUS NA AVENIDA MINAS GERAIS, ALTURA DO Nº 380, EM FRENTE AO ANTIGO CENTRO EDUCACIONAL UNIÃO”.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_no_060-2025_-_implantacao_de_saidas_de_emergencia_e_sinalizacoes_nas_areas_poliesportivas_quadras_da_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_no_060-2025_-_implantacao_de_saidas_de_emergencia_e_sinalizacoes_nas_areas_poliesportivas_quadras_da_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>“QUE VIABILIZE ESTUDOS PARA IMPLANTAÇÃO DE SAÍDAS DE EMERGÊNCIA e sinalizações nas áreas poliesportivas (quadras) da Lagoa Augusto Ruschi”.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_no_061-2025_-_implantacao_de_rede_de_wi-fi_internet_gratuita_na_praca_do_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_no_061-2025_-_implantacao_de_rede_de_wi-fi_internet_gratuita_na_praca_do_bairro_camata.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA COPETENTE, PARA QUE IMPLANTADA REDE DE WI-FI (INTERNET GRATUITA) NA PRAÇA DO BAIRRO CAMATA”.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_no_062-2025_-_construcao_de_uma_rotatoria_na_entrada_de_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_no_062-2025_-_construcao_de_uma_rotatoria_na_entrada_de_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL VIABILIZE OS ESTUDOS NECESSÁRIOS, JUNTO A SECRETARIA CABÍVEL E AO DER/ES, PARA A CONSTRUÇÃO DE UMA ROTATÓRIA NA ENTRADA DE FLORESTA DO SUL”.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_no_063-2025_-_implantacao_de_uma_unidade_de_corpo_de_bombeiros_no_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_no_063-2025_-_implantacao_de_uma_unidade_de_corpo_de_bombeiros_no_municipio.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA ESTUDADO, EM PARCERIA COM O GOVERNO DO ESTADO, A POSSIBILIDADE DE IMPLANTAÇÃO DE UMA UNIDADE DE CORPO DE BOMBEIROS NO MUNICÍPIO DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_no_064-2025_-_criacao_do_centro_de_comercializacao_da_agricultura_familiar_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_no_064-2025_-_criacao_do_centro_de_comercializacao_da_agricultura_familiar_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL VIABILIZE OS ESTUDOS NECESSÁRIOS, JUNTO A SECRETARIA CABÍVEL, CRIAÇÃO DO CENTRO DE COMERCIALIZAÇÃO DA AGRICULTURA FAMILIAR DE PEDRO CANÁRIO/ES”.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_no_065-2025_-_pavimentacao_e_calcamento_com_bloquetes_na_travessa_minas_gerais_bairro_esplanada.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_no_065-2025_-_pavimentacao_e_calcamento_com_bloquetes_na_travessa_minas_gerais_bairro_esplanada.pdf</t>
   </si>
   <si>
     <t>“QUE PROVIDENCIE PAVIMENTAÇÃO E CALÇAMENTO COM BLOQUETES NA TRAVESSA MINAS GERAIS NO BAIRRO ESPLANADA, NA SEDE DE NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_no_066-2025_-_realizacao_do_casamento_comunitario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_no_066-2025_-_realizacao_do_casamento_comunitario.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO SE EMPENHE NOS ESFORÇOS NECESSÁRIOS PARA A REALIZAÇÃO DO CASAMENTO COMUNITÁRIO”.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_no_067-2025_-__desapropiacao_da_area_av._presidente_kennedy_para_construcao_do_predio_da_prefeitura_e_construcao_de_um_posto_de_saude_no_local.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_no_067-2025_-__desapropiacao_da_area_av._presidente_kennedy_para_construcao_do_predio_da_prefeitura_e_construcao_de_um_posto_de_saude_no_local.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA REALIZAR A DESAPROPRIAÇÃO DA ÁREA LOCALIZADA NA AV. PRESIDENTE KENNEDY, BAIRRO CENTRO EM FRENTE A LAGOA AUGUSTO RUSCHI PARA A CONSTRUÇÃO DO PRÉDIO DA PREFEITURA MUNICIPAL, ONDE PODERÁ SER ALOCADO TODAS AS SECRETÁRIAS EM UM ÚNICO LUGAR E PARALELAMENTE, SUGERE-SE A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO LOCAL A ONDE ATUALMENTE SE ENCONTRA A PREFEITURA”.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_no_068-2025_-_que_a_rodoviaria_do_municipio_seja_alocada_e_construida_em_uma_nova_area_localizada_na_rua_dr._washington_luiz_da_silva_bairro_novo_horizonte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_no_068-2025_-_que_a_rodoviaria_do_municipio_seja_alocada_e_construida_em_uma_nova_area_localizada_na_rua_dr._washington_luiz_da_silva_bairro_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA QUE A RODOVIÁRIA DO MUNICÍPIO SEJA REALOCADA E CONSTRUÍDA EM UMA NOVA ÁREA, LOCALIZADA NA RUA DR. WASHINGTON LUIZ DA SILVA, BAIRRO NOVO HORIZONTE AO LADO DA POLICIA CIVIL”.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Mateus Junior do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_no_069-2025_-_criar_convenio_de_apoio_para_realizacoes_das_atividades_da_associacao_pata_amiga_bem_como_cessao_do_espaco_para_instalacao_da_ong.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_no_069-2025_-_criar_convenio_de_apoio_para_realizacoes_das_atividades_da_associacao_pata_amiga_bem_como_cessao_do_espaco_para_instalacao_da_ong.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA CRIAR CONVÊNIO DE APOIO PARA REALIZAÇÕES DAS ATIVIDADES DA ASSOCIAÇÃO PATA AMIGA BEM COMO CESSÃO DE ESPAÇO PARA INSTALAÇÃO DA ONG”.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_no_070_-_uma_tela_de_protecao_junto_a_cerca_de_madeira_no_entorno_da_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_no_070_-_uma_tela_de_protecao_junto_a_cerca_de_madeira_no_entorno_da_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL VIABILIZE JUNTO A SECRETARIA CABÍVEL, PARA QUE SE FAÇA UMA TELA DE PROTEÇÃO JUNTO A CERCA DE MADEIRA NO ENTORNO DA LAGOA AUGUSTO RUSCHI”.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_no_071-2025_-_cestas_de_basquete_na_quadra_do_complexo_esportivo_da_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_no_071-2025_-_cestas_de_basquete_na_quadra_do_complexo_esportivo_da_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIE ESFORÇOS NO SENTIDO DE COLOCAR CESTAS DE BASQUETE NA QUADRA DO COMPLEXO ESPORTIVO LAGOA AUGUSTO RUSCHI”.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Gil da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2423/indicacao_no_072-2025_-_reforma_e_cobertura_do_parque_infantil_da_ceim_professora_normilia_cunha_santos_anexo_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2423/indicacao_no_072-2025_-_reforma_e_cobertura_do_parque_infantil_da_ceim_professora_normilia_cunha_santos_anexo_bairro_camata.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA A REFORMA E COBERTURA DO PARQUE INFANTIL DA CEIM PROFESSORA NORMILIA CUNHA SANTOS ANEXO, NO BAIRRO CAMATA”.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2424/indicacao_no_073-2025_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2424/indicacao_no_073-2025_2.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UMA PRAÇA DE LAZER NO DISTRITO DE TAQUARAS”.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2425/indicacao_no_074-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2425/indicacao_no_074-2025.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA A AQUISIÇÃO DE MÁQUINA DE COSTURA PARA FABRICAÇÃO DE TRAPOS E POSTERIOR DOAÇÃO A ASSOCIAÇÃO DE CATADORES DE MATERIAL RECICLÁVEL”.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao_no_075-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao_no_075-2025.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA EXECUÇÃO DE REFORMA DO MERCADO MUNICIPAL”.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao_no_076-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao_no_076-2025.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA CRIAÇÃO DE UM VIVEIRO MUNICIPAL”.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_no_077-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_no_077-2025.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA IMPLANTAÇÃO DE WI-FI GRATUITO EM LOCAIS PÚBLICOS, COMO PRAÇAS, CENTROS COMERCIAIS E RODOVIÁRIA”.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_no_078-2025_-_implementacao_de_um_poco_artesiano_no_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_no_078-2025_-_implementacao_de_um_poco_artesiano_no_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL ENVIE TODOS OS ESFORÇOS NECESSÁRIOS PARA IMPLEMENTAÇÃO DE UM POÇO ARTESIANO NO BAIRRO CANARINHO”.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_no_079-2025_-_ampliacao_de_acesso_a_area_esportiva_pedro_ribeiro_machado_acrescentar_mais_portoes_para_entrada_e_saida_-_lagoa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_no_079-2025_-_ampliacao_de_acesso_a_area_esportiva_pedro_ribeiro_machado_acrescentar_mais_portoes_para_entrada_e_saida_-_lagoa.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE AMPLIAÇÃO DOS ACESSOS À ÁREA ESPORTIVA PEDRO RIBEIRO MACHADO (ACRESCENTAR MAIS PORTÕES PARA ENTRADA E SAÍDA), SITUADA DENTRO DO COMPLEXO ESPORTIVO DA LAGOA AUGUSTO RUSCHI”.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Diel da Pizzaria, Rogério Moura</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_no_080-2025_-_construcao_de_um_campo_de_grama_sintetica_localizado_no_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_no_080-2025_-_construcao_de_um_campo_de_grama_sintetica_localizado_no_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA, LOCALIZADO NO BAIRRO CANARINHO”</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_no_081-2025_-_lixeiras_em_torno_da_lagoa_augusto_ruschi_bem_como_nas_ruas_paralelas_e_quebra-molas_nas_ruas_em_torno_da_lagoa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_no_081-2025_-_lixeiras_em_torno_da_lagoa_augusto_ruschi_bem_como_nas_ruas_paralelas_e_quebra-molas_nas_ruas_em_torno_da_lagoa.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO SE EMPENHE NO SENTIDO INSTALAR LIXEIRAS ENTORNO DA LAGOA AUGUSTO RUSCHI BEM COMO NAS RUAS PARALELAS”.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_no_082-2025_-_concurso_cujo_o_objeto_e_a_criacao_do_hino_do_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_no_082-2025_-_concurso_cujo_o_objeto_e_a_criacao_do_hino_do_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO SE EMPENHE NO SENTIDO DE REALIZAR UM CONCURSO CUJO OBJETO É A CRIAÇÃO DO HINO DO MUNICÍPIO DE PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2434/indicacao_no_083-2025_-_construcao_de_uma_unidade_de_saude_no_bairro_boa_vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2434/indicacao_no_083-2025_-_construcao_de_uma_unidade_de_saude_no_bairro_boa_vista.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE NO BAIRRO BOA VISTA”.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2435/indicacao_no_084-2025_-_sugere_elaboracao_de_projeto_de_lei_que_acrescente_4_letras_no_padrao_de_vencimentos_dos_prof._do_magist.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2435/indicacao_no_084-2025_-_sugere_elaboracao_de_projeto_de_lei_que_acrescente_4_letras_no_padrao_de_vencimentos_dos_prof._do_magist.pdf</t>
   </si>
   <si>
     <t>“SUGERE A ELABORAÇÃO DE PROJETO DE LEI QUE ACRESCENTE 4 LETRAS NO PADRÃO DE VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO”.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Chiquinho do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2436/indicacao_no_085-2025_-_indica_ao_presidente_da_camara_que_coloque_em_atividade_e_acao_ao_programa_julho_vermelho_-_lei_no_1.328-2018.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2436/indicacao_no_085-2025_-_indica_ao_presidente_da_camara_que_coloque_em_atividade_e_acao_ao_programa_julho_vermelho_-_lei_no_1.328-2018.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PRESIDENTE DA CÂMARA DE PEDRO CANÁRIO QUE COLOQUE EM ATIVIDADE E AÇÃO O PROGRAMA JULHO VERMELHO (LEI 1.328/2018)”.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_no_086-2025_-__reajuste_salarial_do_servidor_publico_contratado_e_que_seja_inserido_na_lei_de_revisao_geral_o_servidor.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_no_086-2025_-__reajuste_salarial_do_servidor_publico_contratado_e_que_seja_inserido_na_lei_de_revisao_geral_o_servidor.pdf</t>
   </si>
   <si>
     <t>“SUGERE ALTERAÇÃO EM CLÁUSULA DE CONTRATO NO QUE DIZ RESPEITO A FORMA DE REAJUSTE SALARIAL DO SERVIDOR PÚBLICO CONTRATADO, E QUE TAMBÉM SEJA INSERIDO NA LEI DE REVISÃO GERAL O SERVIDOR PÚBLICO MUNICIPAL CONTRATADO”.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no_087-2025_-_instalacao_de_portas_com_detector_de_metais_em_todas_as_escolas_municipais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no_087-2025_-_instalacao_de_portas_com_detector_de_metais_em_todas_as_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE TODOS OS ESFORÇOS PARA INSTALAÇÃO DE PORTAS COM DETECTOR DE METAIS EM TODAS AS ESCOLAS MUNICIPAIS”.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no_088-2025_-_ambulancia.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no_088-2025_-_ambulancia.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIO PARA QUE O PREFEITO JUNTO COM A SECRETARIA DE SAÚDE MANTENHA UMA AMBULÂNCIA NO POSTO DE SAÚDE DO CAMATA”.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_no_089-2025_-_contratacao_de_medicos_pediatras_para_atendimento.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_no_089-2025_-_contratacao_de_medicos_pediatras_para_atendimento.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIE ESFORÇOS JUNTO A SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE SEJA REALIZADA A CONTRATAÇÃO DE MÉDICOS (PEDIATRAS) PARA ATENDIMENTO NOS POSTOS DE SAÚDE DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_no_090-2025_-_perfuracao_de_um_poco_artesiano_no_distrito_de_taquaras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_no_090-2025_-_perfuracao_de_um_poco_artesiano_no_distrito_de_taquaras.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA PERFURAÇÃO DE UM POÇO ARTESIANO NO DISTRITO DE TAQUARAS”.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2442/indicacao_no_091-2025_-_pavimentacao_das_ruas_que_ainda_faltam_em_taquaras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2442/indicacao_no_091-2025_-_pavimentacao_das_ruas_que_ainda_faltam_em_taquaras.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA PAVIMENTAÇÃO DAS RUAS QUE AINDA FALTAM EM TAQUARAS”.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_no_092-2025_-_alterar_legislacao_tributaria_que_consiste_em_conceder_o_desconto_de_15_no_iptu_para_os_postos_de_combustiveis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_no_092-2025_-_alterar_legislacao_tributaria_que_consiste_em_conceder_o_desconto_de_15_no_iptu_para_os_postos_de_combustiveis.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA QUE NO SENTIDO DE ALTERAR A LEGISLAÇÃO TRIBUTÁRIA  QUE CONSISTA EM CONCEDER O DESCONTO DE 15% NO IPTU PARA POSTOS DE COMBUSTÍVEIS NÃO REPASSAREM PARA OS CONSUMIDORES FINAIS O AUMENTO DO PREÇO DO COMBUSTÍVEL QUE VEM SOFRENDO CONSTANTE REAJUSTE POR PARTE DO GOVERNO FEDERAL”.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_no_093-2025_-_disponibilizar_uma_assistente_social_em_tempo_integral_para_atender_o_centro_de_convivencia_de_floresta_do_sul_e_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_no_093-2025_-_disponibilizar_uma_assistente_social_em_tempo_integral_para_atender_o_centro_de_convivencia_de_floresta_do_sul_e_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NECESSÁRIOS PARA DISPONIBILIZAR UMA ASSISTENTE SOCIAL EM TEMPO INTEGRAL PARA ATENDER OS SERVIÇOS NO CENTRO DE CONVIVÊNCIA DOS DISTRITOS DE FLORESTA DO SUL E DO ASSENTAMENTO CASTRO ALVES”.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_no_094-2025_-_criacao_de_um_espaco_cultural_afim_de_atender_a_comunidade_anexo_ao_cras_do_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_no_094-2025_-_criacao_de_um_espaco_cultural_afim_de_atender_a_comunidade_anexo_ao_cras_do_bairro_camata.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIO JUNTO COM A SECRETARIA DA ASSISTÊNCIA SOCIAL, PARA A CRIAÇÃO DE UM ESPAÇO CULTURAL AFIM DE ATENDER A COMUNIDADE, ANEXO AO CRAS DO BAIRRO CAMATA”.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacao_no_095-2025_-_novo_projeto_de_revitalizacao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacao_no_095-2025_-_novo_projeto_de_revitalizacao.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO VIABILIZE JUNTO AO DETRAN, UM NOVO PROJETO DE REVITALIZAÇÃO HORIZONTAL E VERTICAL DO TRÂNSITO NA CIDADE DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_no_096-2025_-_pontos_de_iluminacao_pub._entre_as_ruas_gerson_ribeiro_de_souza_e_rua_getulio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_no_096-2025_-_pontos_de_iluminacao_pub._entre_as_ruas_gerson_ribeiro_de_souza_e_rua_getulio.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO VIABILIZE A INSTALAÇÃO DE ALGUNS PONTOS DE ILUMINAÇÃO PÚBLICA ENTRE AS RUAS GERSON RIBEIRO DE SOUZA E A RUA GETÚLIO VARGAS, RUAS ESTAS QUE FAZEM A LIGAÇÃO DOS BAIRROS ALVORADA E VISTA ALEGRE".</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2448/indicacao_no_097-2025_-_reforma_e_ampliacao_da_escola_municipal_felinto_damiao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2448/indicacao_no_097-2025_-_reforma_e_ampliacao_da_escola_municipal_felinto_damiao.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO VIABILIZE A REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL FELINTO DAMIÃO".</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_no_098-2025_-_mutirao_no_assent._castro_alves_e_floresta_do_sul_para_emissao_de_documento_de_identidade.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_no_098-2025_-_mutirao_no_assent._castro_alves_e_floresta_do_sul_para_emissao_de_documento_de_identidade.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO SE EMPENHE NO SENTIDO DE REALIZAR MUTIRÃO NO ASSENTAMENTO CASTRO ALVES E NO DISTRITO DE FLORESTA DO SUL PARA EMISSÃO DE DOCUMENTO DE IDENTIDADE AOS MORADORES DESSES DISTRITOS”.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacao_no_099-2025_-_construir_uma_area_de_lazer_praca_no_bairro_esplanada.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacao_no_099-2025_-_construir_uma_area_de_lazer_praca_no_bairro_esplanada.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS NO SENTIDO DE CONSTRUIR UMA ÁREA DE LAZER (PRAÇA) NO BAIRRO ESPLANADA”.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_no_100-2025_-_implantacao_de_um_posto_da_policia_rodoviaria_federal_na_divisa_entre_o_estado_do_es_e_bahia.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_no_100-2025_-_implantacao_de_um_posto_da_policia_rodoviaria_federal_na_divisa_entre_o_estado_do_es_e_bahia.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ESTUDE JUNTO A SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA E O MINISTÉRIO DA JUSTIÇA, A VIABILIDADE DE IMPLANTAR UM POSTO DA POLÍCIA RODOVIÁRIA FEDERAL NA DIVISA ENTRE O ESTADO DO ESPÍRITO SANTO E BAHIA”.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_no_101-2025_-_implantacao_da_sala_do_empreendedor_itinerante_para_realizacao_de_atendimento_nos_bairros_e_distrito_deste_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_no_101-2025_-_implantacao_da_sala_do_empreendedor_itinerante_para_realizacao_de_atendimento_nos_bairros_e_distrito_deste_municipio.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO VIABILIZE A IMPLANTAÇÃO DA “SALA DO EMPREENDEDOR ITINERANTE”, PARA REALIZAÇÃO DE ATENDIMENTO NOS BAIRROS E DISTRITOS DESTA MUNICIPALIDADE”.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2458/indicacao_no_102-2025_-_perfuracao_de_um_poco_artesiano_no_bairro_sao_geraldo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2458/indicacao_no_102-2025_-_perfuracao_de_um_poco_artesiano_no_bairro_sao_geraldo.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO VIABILIZE A PERFURAÇÃO DE UM POÇO ARTESIANO NO BAIRRO SÃO GERALDO”.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_no_103-2025_-_implantacao_de_calcadas_cidadas_na_sede_e_distritos_deste_municipio_visando_garantir_a_mobilidade_e_a_seguranca_de_todos_os_cidadaos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_no_103-2025_-_implantacao_de_calcadas_cidadas_na_sede_e_distritos_deste_municipio_visando_garantir_a_mobilidade_e_a_seguranca_de_todos_os_cidadaos.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO VIABILIZE A IMPLANTAÇÃO DE ‘CALÇADAS CIDADÃS’ NA SEDE E DISTRITOS DESTE MUNICÍPIO, VISANDO GARANTIR A MOBILIDADE E A SEGURANÇA DE TODOS OS CIDADÃOS, INDEPENDENTEMENTE DE SUAS LIMITAÇÕES”.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_no_104-2025_-_perfuracao_de_pocos_artesianos_em_pontos_estrategicos_do_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_no_104-2025_-_perfuracao_de_pocos_artesianos_em_pontos_estrategicos_do_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO VIABILIZE A PERFURAÇÃO DE POÇOS ARTESIANOS EM PONTOS ESTRATÉGICOS DO ASSENTAMENTO CASTRO ALVES”.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_no_105-2025_-_construcao_de_uma_unidade_de_pronto_atendimento_pa_24_horas..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_no_105-2025_-_construcao_de_uma_unidade_de_pronto_atendimento_pa_24_horas..pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO VIABILIZE A CONSTRUÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO (PA 24 HORAS)”.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_no_106-2025_-_instalacao_na_praca_do_bairro_boa_vista_de_aparelhos_de_academia_popular_ao_ar_livre_em_aco_inox.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_no_106-2025_-_instalacao_na_praca_do_bairro_boa_vista_de_aparelhos_de_academia_popular_ao_ar_livre_em_aco_inox.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO VIABILIZE A INSTALAÇÃO NA PRAÇA DO BAIRRO BOA VISTA APARELHOS DE ACADEMIA POPULAR AO AR LIVRE EM AÇO INOX".</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2463/indicacao_no_107-2025_-_implantacao_de_um_banco_municipal_de_materiais_ortopedicos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2463/indicacao_no_107-2025_-_implantacao_de_um_banco_municipal_de_materiais_ortopedicos.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO VIABILIZE A IMPLANTAÇÃO DE UM BANCO MUNICIPAL DE MATERIAIS ORTOPÉDICOS”.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2464/indicacao_no_108-2025_-_construcao_de_um_campo_de_grama_sintetica_no_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2464/indicacao_no_108-2025_-_construcao_de_um_campo_de_grama_sintetica_no_bairro_camata.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO VIABILIZE A CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA NO BAIRRO CAMATA”.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2465/indicacao_no_109-2025_-_ampliar_horarios_de_atendimento_nas_unidades_basicas_de_saude_desta_municipalidade.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2465/indicacao_no_109-2025_-_ampliar_horarios_de_atendimento_nas_unidades_basicas_de_saude_desta_municipalidade.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ESTUDE A POSSIBILIDADE DE AMPLIAR OS HORÁRIOS DE ATENDIMENTO NAS UNIDADES BÁSICAS DE SÁUDE DESTA MUNICIPALIDADE”.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2466/indicacao_no_110-2025_-_construcao_de_uma_quadra_de_esportes_para_o_novo_colegio_sao_joao_batista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2466/indicacao_no_110-2025_-_construcao_de_uma_quadra_de_esportes_para_o_novo_colegio_sao_joao_batista.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS PARA A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES PARA O NOVO COLÉGIO SÃO JOÃO BATISTA”.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2467/indicacao_no_111-2025_-_apos_a_inauguracao_da_nova_escola_sao_joao_batista_a_quadra_atual_seja_administrada_pela_secretaria_de_esportes.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2467/indicacao_no_111-2025_-_apos_a_inauguracao_da_nova_escola_sao_joao_batista_a_quadra_atual_seja_administrada_pela_secretaria_de_esportes.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIO PARA APÓS A INAUGURAÇÃO DA NOVA ESCOLA SÃO JOÃO BATISTA, A QUADRA DO ATUAL PRÉDIO SEJA ADMINISTRADA PELA SECRETARIA MUNICIPAL DE ESPORTES, GARANTINDO MAIS UM EQUIPAMENTO ESPORTIVO PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2468/indicacao_no_112-2025_-_construcao_de_quebra-molas_nas_ruas_mimoso_do_sul_rua_juscelino_kubitschek_rua_vale_do_itaunas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2468/indicacao_no_112-2025_-_construcao_de_quebra-molas_nas_ruas_mimoso_do_sul_rua_juscelino_kubitschek_rua_vale_do_itaunas.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL ENVIE TODOS OS ESFORÇOS NECESSÁRIO PARA COLOCAÇÃO/CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA MIMOSO DO SUL, BAIRRO NOVO HORIZONTE, RUA JUSCELINO KUBITSCHEK, BAIRRO SANTA RITA, E NA RUA VALE DO ITAUNAS QUE É CONHECIDA COMO RUA DE BAIXO, NO BAIRRO SÃO JOÃO EVANGELISTA (CAMATA I).</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2469/indicacao_no_113-2025_-_construir_uma_unidade_de_saude_para_o_distrito_de_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2469/indicacao_no_113-2025_-_construir_uma_unidade_de_saude_para_o_distrito_de_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA CONSTRUIR UMA UNIDADE DE DE SAÚDE PARA O DISTRITO DE FLORESTA DO SUL.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2470/indicacao_no_114-2025_-_reforma_e_manutencao_do_poco_de_abastecimentos_de_agua_publico_no_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2470/indicacao_no_114-2025_-_reforma_e_manutencao_do_poco_de_abastecimentos_de_agua_publico_no_bairro_camata.pdf</t>
   </si>
   <si>
     <t>REFORMA E MANUTENÇÃO PERIÓDICA DO POÇO DE ABASTECIMENTO DE ÁGUA PÚBLICO NO BAIRRO CAMATA.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2471/indicacao_no_115-2025_-_realizacao_de_calcamento_ou_recapeamento_da_rua_sao_mateus_em_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2471/indicacao_no_115-2025_-_realizacao_de_calcamento_ou_recapeamento_da_rua_sao_mateus_em_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA A REALIZAÇÃO DO CALÇAMENTO OU RECAPEAMENTO DA RUA SÃO MATEUS, NO DISTRITO DE CRISTAL DO NORTE, PROMOVENDO A MELHORIA DA MOBILIDADE URBANA E QUALIDADE DE VIDA DOS MORADORES.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2472/indicacao_no_116-2025_-_atendimento_profissional_de_radiologia_no_hospital_menino_jesus_por_tempo_integral.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2472/indicacao_no_116-2025_-_atendimento_profissional_de_radiologia_no_hospital_menino_jesus_por_tempo_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIO PARA QUE TENHA ATENDIMENTO DO PROFISSIONAL DE RADIOLOGIA NO HOSPITAL MENINO JESUS POR TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2473/indicacao_no_117-2025_-_limpeza_e_reforma_do_cemiterio_municipal_considerando_a_necessidade_de_manutencao_adequada.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2473/indicacao_no_117-2025_-_limpeza_e_reforma_do_cemiterio_municipal_considerando_a_necessidade_de_manutencao_adequada.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA LIMPEZA E REFORMA DO CEMITÉRIO MUNICIPAL, CONSIDERANDO A NECESSIDADE DE MANUTENÇÃO ADEQUADA DESSE ESPAÇO PÚBLICO DO MUNICÍPIO DE PEDRO CANÁRIO – ES.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2474/indicacao_no_118-2025_-_conclusao_do_calcamento_da_rua_mantenopolis_bairro_leonorio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2474/indicacao_no_118-2025_-_conclusao_do_calcamento_da_rua_mantenopolis_bairro_leonorio.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA A CONCLUSÃO DO CALÇAMENTO DA RUA MANTENÓPOLIS, NO BAIRRO LEONÓRIO.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2475/indicacao_no_119-2025_-_contratacao_de_um_medico_urologista_qo_menos_uma_vez_na_semana.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2475/indicacao_no_119-2025_-_contratacao_de_um_medico_urologista_qo_menos_uma_vez_na_semana.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIO JUNTO COM A SECRETARIA MUNICIPAL DE SAÚDE PARA A POSSIBILIDADE DE UMA CONTRATAÇÃO DE UM MÉDICO UROLOGISTA, AO MENOS UMA VEZ NA SEMANA.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2476/indicacao_no_120-2025_-_instalacao_de_placas_de_proibido_jogar_lixo_em_lugares_inapropiados_ou_em_terrenos_baldios.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2476/indicacao_no_120-2025_-_instalacao_de_placas_de_proibido_jogar_lixo_em_lugares_inapropiados_ou_em_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA INSTALAÇÃO DE PLACAS DE PROIBIDO JOGAR LIXO EM LUGARES INAPROPRIADOS OU EM TERRENOS BALDIOS.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2477/indicacao_no_121-2025_-_implementacao_de_um_sistema_de_cerco_eletronico_no_municipio_abrangendo_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2477/indicacao_no_121-2025_-_implementacao_de_um_sistema_de_cerco_eletronico_no_municipio_abrangendo_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA A IMPLEMENTAÇÃO DE UM SISTEMA DE CERCO ELETRÔNICO NO MUNICÍPIO DE PEDRO CANÁRIO ABRANGENDO TAMBÉM O DISTRITO DE CRISTAL DO NORTE, COM O OBJETIVO DE AUMENTAR A SEGURANÇA NAS VIAS E MELHORAR O MONITORAMENTO DE VEÍCULOS QUE CIRCULAM NAS ÁREAS URBANAS E RURAIS, ESPECIALMENTE NAS ÁREAS QUE FAZEM DIVISA COM OS ESTADOS DA BAHIA E MINAS GERAIS.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2478/indicacao_no_122-2025_-_interlocucao_junto_a_concessionaria_eco_101_visando_a_instalacao_de_semaforo_na_area_em_frente_ao_posto_ozorinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2478/indicacao_no_122-2025_-_interlocucao_junto_a_concessionaria_eco_101_visando_a_instalacao_de_semaforo_na_area_em_frente_ao_posto_ozorinho.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO ENVIDE ESFORÇOS NO SENTIDO DE ESTABELECER INTERLOCUÇÃO JUNTO A CONCESSIONÁRIA ECO 101 VISANDO A INSTALAÇÃO DE SEMÁFORO NA ÁREA EM FRENTE AO POSTO DE OZORINHO (ANTIGO POSTO IPIRANGA).</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Chiquinho do Camata, Diel da Pizzaria, Gilberto Coelho, Gil da Saúde, Kelsat, Luquinhas Baiense, Mateus Junior do Camata, Renato de Taquaras, Rogério Moura, Venturini, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2479/indicacao_no_123-2025_-_construcao_de_cobertura_de_eventos_na_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2479/indicacao_no_123-2025_-_construcao_de_cobertura_de_eventos_na_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIO PARA CONSTRUÇÃO DE COBERTURA NA ÁREA DE EVENTOS NA LAGOA AUGUSTO RUSCHI.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2480/indicacao_no_124-2025_-_envide_esforcos_junto_ao_der-es_no_sentido_de_viabilizar_a_instalacao_de_placas_de_sinalizacao_ao_longo_da_rod_es-209_que_liga_pc_a_cristal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2480/indicacao_no_124-2025_-_envide_esforcos_junto_ao_der-es_no_sentido_de_viabilizar_a_instalacao_de_placas_de_sinalizacao_ao_longo_da_rod_es-209_que_liga_pc_a_cristal.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO ENVIDE ESFORÇOS JUNTO AO DER-ES NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO AO LONGO DA RODOVIA ESTADUAL ES-209, TRECHO QUE LIGA O MUNICÍPIO DE PEDRO CANÁRIO AO DISTRITO DE CRISTAL DO NORTE, ALERTANDO AOS CONDUTORES QUANTO A PRESENÇA DE CICLISTAS.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2481/indicacao_no_125-2025_-_implantacao_de_espaco_de_animais_de_estimacao_na_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2481/indicacao_no_125-2025_-_implantacao_de_espaco_de_animais_de_estimacao_na_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL, EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA IMPLANTAÇÃO DE ESPAÇO PARA ANIMAIS DE ESTIMAÇÃO NA LAGOA AUGUSTO RUSCHI, LOCALIZADA NO CENTRO DO MUNICÍPIO DE PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Gilberto Coelho, Chiquinho do Camata, Diel da Pizzaria, Gil da Saúde, Kelsat, Luquinhas Baiense, Mateus Junior do Camata, Renato de Taquaras, Rogério Moura, Venturini, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2482/indicacao_no_126-2025_-_aplicacao_de_piso_salarial_para_todos_os_professores_da_rede_municipal_do_municipio_de_pedro_canario-es.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2482/indicacao_no_126-2025_-_aplicacao_de_piso_salarial_para_todos_os_professores_da_rede_municipal_do_municipio_de_pedro_canario-es.pdf</t>
   </si>
   <si>
     <t>“INDICAM AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA APLICAÇÃO DE PISO SALARIAL PARA TODOS OS PROFESSORES DA REDE MUNICIPAL DO MUNICÍPIO DE PEDRO CANÁRIO-ES”.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2483/indicacao_no_127-2025_-_construcao_de_um_campo_sintetico_no_distrito_de_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2483/indicacao_no_127-2025_-_construcao_de_um_campo_sintetico_no_distrito_de_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIO PARA CONSTRUÇÃO DE UM CAMPO SINTÉTICO NO DISTRITO DE FLORESTA DO SUL”.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2484/indicacao_no_128-2025_-_apoiar_a_associacao_de_agricultores_de_cristal_do_norte_no_desenvolvimento_de_apicultura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2484/indicacao_no_128-2025_-_apoiar_a_associacao_de_agricultores_de_cristal_do_norte_no_desenvolvimento_de_apicultura.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIO PARA APOIAR A ASSOCIAÇÃO DE AGRICULTORES DE CRISTAL DO NORTE NO DESENVOLVIMENTO DE APICULTURA”.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2485/indicacao_no_129-2025_-_construcao_de_uma_creche_no_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2485/indicacao_no_129-2025_-_construcao_de_uma_creche_no_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA CRECHE NO ASSENTAMENTO CASTRO ALVES”.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2486/indicacao_no_130-2025_-_pavimentacao_e_op_calcamento_com_bloquetes_da_rua_da_pimenta_leonorio_ii.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2486/indicacao_no_130-2025_-_pavimentacao_e_op_calcamento_com_bloquetes_da_rua_da_pimenta_leonorio_ii.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, QUE PROVIDENCIE A PAVIMENTAÇÃO E O CALÇAMENTO COM BLOQUETES DA RUA DA PIMENTA NO LEONÓRIO II”.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_no_131-2025_-_instituir_obrigatoriamente_o_exame_de_ecocardiograma_em_recem_nascidos_que_tiveram_alteracoes_no_teste_do_coracaozinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_no_131-2025_-_instituir_obrigatoriamente_o_exame_de_ecocardiograma_em_recem_nascidos_que_tiveram_alteracoes_no_teste_do_coracaozinho.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIO JUNTO COM A SECRETARIA DE SAÚDE PARA INSTITUIR OBRIGATORIAMENTE O EXAME DE ECOCARDIOGRAMA EM RECÉM NASCIDOS QUE TIVERAM ALTERAÇÕES NO TESTE DO CORAÇÃOZINHO”.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_no_132-2025_-_sejam_feitas_hortas_comunitarias_nas_regioes_e-ou_bairros_mais_carentes_de_pedro_canario-es.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_no_132-2025_-_sejam_feitas_hortas_comunitarias_nas_regioes_e-ou_bairros_mais_carentes_de_pedro_canario-es.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIO JUNTO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL PARA QUE SEJAM FEITAS HORTAS COMUNITÁRIAS NAS REGIÕES E/OU BAIRROS MAIS CARENTES DE PEDRO CANÁRIO /ES”.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2489/indicacao_no_133-2025_-_construido_quebra-molas_na_rua_paulo_vi_bairro_leonorio_ii.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2489/indicacao_no_133-2025_-_construido_quebra-molas_na_rua_paulo_vi_bairro_leonorio_ii.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA CONSTRUIDO QUEBRA-MOLAS NA RUA PAULO VI, BAIRRO LEONÓRIO II”.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2490/indicacao_no_134-2025_-_capeamento_asfaltico_na_rua_menino_jesus_-_vila_dos_sonhos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2490/indicacao_no_134-2025_-_capeamento_asfaltico_na_rua_menino_jesus_-_vila_dos_sonhos.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIE ESFORÇOS NECESSÁRIOS PARA QUE SEJA FEITO O CAPEAMENTO ASFÁLTICO NA RUA MENINO JESUS (VILA DOS SONHOS)”.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_no_135-2025_-_implantar_cameras_de_monitoramento_nas_escolas_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_no_135-2025_-_implantar_cameras_de_monitoramento_nas_escolas_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAR CÂMERAS DE MONITORAMENTO NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO”.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_no_136-2025_-_construcao_de_uma_nova_unidade_basica_de_saude_dr._ailme_venturim_borgo_no_distrito_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_no_136-2025_-_construcao_de_uma_nova_unidade_basica_de_saude_dr._ailme_venturim_borgo_no_distrito_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA CONSTRUÇÃO DE UMA NOVA UNIDADE BÁSICA DE SAÚDE DR. AILME VENTURIM BORGO NO DISTRITO DE CRISTAL DO NORTE”.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_no_137-2025_-_contrucao_de_um_campo_sintetico_na_localidade_carapinas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_no_137-2025_-_contrucao_de_um_campo_sintetico_na_localidade_carapinas.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UM CAMPO SINTÉTICO NA LOCALIDADE CARAPINAS”.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_no_138-2025_-_espaco_adequado_para_atendimento_do_cras_no_distrito_de_taquaras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_no_138-2025_-_espaco_adequado_para_atendimento_do_cras_no_distrito_de_taquaras.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UM LOCAL APROPRIADO OU DISPONIBILIZAÇÃO DE UM ESPAÇO ADEQUADO PARA ATENDIMENTO DO CRAS (CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL) NO DISTRITO DE TAQUARAS”.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_no_139-2025_-_criacao_de_servico_de_acolhimento_para_mulheres_vitimas_de_violencia_domestica.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_no_139-2025_-_criacao_de_servico_de_acolhimento_para_mulheres_vitimas_de_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA CRIAÇÃO DE SERVIÇO DE ACOLHIMENTO PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA”.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2502/indicacao_no_140-2025_-_implantacao_de_estacionamento_exclusivo_para_motocicletas_no_entorno_da_lagoa_agusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2502/indicacao_no_140-2025_-_implantacao_de_estacionamento_exclusivo_para_motocicletas_no_entorno_da_lagoa_agusto_ruschi.pdf</t>
   </si>
   <si>
     <t>“QUE DISPONIBILIZE OS ESFORÇOS NECESSÁRIOS NO SENTIDO DE IMPLANTAÇÃO DE ESTACIONAMENTO EXCLUSIVO PARA MOTOCICLETAS NO ENTORNO DA LAGOA AUGUSTO RUSCHI, PEDRO CANÁRIO/ES”.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_no_141-2025_-_contrucao_de_um_campo_de_futebol_society_no_bairro_colina.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_no_141-2025_-_contrucao_de_um_campo_de_futebol_society_no_bairro_colina.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY NO BAIRRO COLINA, COM A FINALIDADE DE OFERECER AOS JOVENS E ADOLESCENTES DA LOCALIDADE UM ESPAÇO ADEQUADO PARA A PRÁTICA ESPORTIVA E LAZER”.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_no_142-2025_-_construcao_de_uma_praca_de_lazer_no_bairro_colina_com_instalacao_de_brinquedos_educativos_para_criancas_e_idosos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_no_142-2025_-_construcao_de_uma_praca_de_lazer_no_bairro_colina_com_instalacao_de_brinquedos_educativos_para_criancas_e_idosos.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA DE LAZER NO BAIRRO COLINA, COM A INSTALAÇÃO DE BRINQUEDOS EDUCATIVOS E ESTRUTURAS VOLTADAS PARA O ENTRETENIMENTO E BEM-ESTAR DA COMUNIDADE, ESPECIALMENTE CRIANÇAS E IDOSOS".</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2505/indicacao_no_143-2025_-_implantacao_de_uma_passarela_na_travessia_das_tres_pistas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2505/indicacao_no_143-2025_-_implantacao_de_uma_passarela_na_travessia_das_tres_pistas.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA PASSARELA NA TRAVESSIA DAS TRÊS PISTAS, COM OBJETIVO DE GARANTIR MAIS SEGURANÇA E ACESSIBILIDADE AOS PEDESTRES, ESPECIALMENTE ESTUDANTES, IDOSOS E DEMAIS CIDADÃOS QUE NECESSITAM SE DESLOCAR ATÉ O POSTO DE SAÚDE E OUTROS BAIRROS DA CIDADE”.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Gil da Saúde, Gilberto Coelho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2506/indicacao_no_144-2025_-_campeonato_anual_de_pesca_esportiva_na_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2506/indicacao_no_144-2025_-_campeonato_anual_de_pesca_esportiva_na_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA REALIZAR ESTUDO DE VIABILIDADE A FIM DE ESTABELECER EM PEDRO CANÁRIO UM CAMPEONATO ANUAL DE PESCA ESPORTIVA NA LAGOA AUGUSTO RUSCHI".</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2507/indicacao_no_145-2025_-_contratacao_de_mais_um_profissional_de_radiologia_para_ampliacao_de_atendimento.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2507/indicacao_no_145-2025_-_contratacao_de_mais_um_profissional_de_radiologia_para_ampliacao_de_atendimento.pdf</t>
   </si>
   <si>
     <t>“QUE DISPONIBILIZE OS ESFORÇOS NECESSÁRIOS PARA A CONTRATAÇÃO DE MAIS UM PROFISSIONAL DE RADIOLOGIA PARA AMPLIAÇÃO DO ATENDIMENTO”.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_no_146-2025_-_pocos_artesianos_nos_bairros_vista_alegre_e_leonorio_ii_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_no_146-2025_-_pocos_artesianos_nos_bairros_vista_alegre_e_leonorio_ii_2.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA QUE SEJA FEITO POÇOS ARTESIANOS NOS BAIRROS VISTA ALEGRE E LEONÓRIO II, VISANDO GARANTIR O ACESSO À ÁGUA POTÁVEL PARA OS MORADORES DESSAS LOCALIDADES”.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_no_147-2025_-_disponibilizar_no_hospital_menino_jesus_um_ortopedista_que_possa_realizar_raio_x_com_laudo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_no_147-2025_-_disponibilizar_no_hospital_menino_jesus_um_ortopedista_que_possa_realizar_raio_x_com_laudo.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA QUE NO SENTIDO DE DISPONIBILIZAR NO HOSPITAL MENINO DE JESUS UM ORTOPEDISTA, E QUE POSSA REALIZAR RAIO X COM LAUDO”.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_no_148-2025_-_locar_um_imovel_para_funcionamento_do_centro_de_convivencia_e_fortalecimento_de_vinculos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_no_148-2025_-_locar_um_imovel_para_funcionamento_do_centro_de_convivencia_e_fortalecimento_de_vinculos.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA LOCAR UM NOVO IMÓVEL PARA FUNCIONAMENTO DO CENTRO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS (SCFV)”.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_no_149-2025_-_construcao_de_um_quebra-molas_na_rua_morro_dantassituada_no_centro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_no_149-2025_-_construcao_de_um_quebra-molas_na_rua_morro_dantassituada_no_centro.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA MORRO DANTAS, SITUADA NO CENTRO, EM PONTOS ESTRATÉGICOS DA VIA, PARA GARANTIR MAIOR SEGURANÇA DOS PEDESTRES”.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2512/indicacao_no_150-2025_-_implantacao_de_uma_faixa_de_pedestres_na_av._salvador_no_centro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2512/indicacao_no_150-2025_-_implantacao_de_uma_faixa_de_pedestres_na_av._salvador_no_centro.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES NA AVENIDA SALVADOR, NO CENTRO, COM O OBJETIVO DE GARANTIR MAIOR SEGURANÇA PARA OS PEDESTRES QUE TRANSITAM PELO LOCAL”.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_no_151-2025-_construcao_de_lombadas_quebra-molas_nas_ruas_castelo_branco_e_sebastiao_canal_bairro_santa_rita.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_no_151-2025-_construcao_de_lombadas_quebra-molas_nas_ruas_castelo_branco_e_sebastiao_canal_bairro_santa_rita.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA DETERMINAR À SECRETARIA COMPETENTE A CONSTRUÇÃO DE LOMBADAS (QUEBRA-MOLAS) NAS RUAS CASTELO BRANCO E SEBASTIÃO CANAL DO BAIRRO SANTA RITA”.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao_no_152-2025_-_atendimento_de_especialistas_de_podologia_nas_unidades_de_saude_do_nosso_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao_no_152-2025_-_atendimento_de_especialistas_de_podologia_nas_unidades_de_saude_do_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIE ESFORÇOS NECESSÁRIOS JUNTO COM A SECRETARIA DE SAÚDE PARA QUE NAS UNIDADES DE SAÚDE DO NOSSO MUNICIPIO TENHA ATENDIMENTOS DE ESPECIALISTAS DE PODOLOGIA”.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2519/indicacao_no_153-2025_-_implantacao_da_bolsa_estudantil_bolsa_aluno_para_estudantes_matriculados_na_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2519/indicacao_no_153-2025_-_implantacao_da_bolsa_estudantil_bolsa_aluno_para_estudantes_matriculados_na_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA IMPLANTAÇÃO DA BOLSA ESTUDANTIL “BOLSA ALUNO” PARA ESTUDANTES MATRÍCULADOS NA REDE MUNICIPAL DE ENSINO”.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2520/indicacao_no_154-2025_-_instalacao_de_playgrounds_adaptados_para_criancas_com_deficiencia_ou_mobilidade_reduzida_nas_pracas_da_lagoa_boa_vista_cras_camata_floresta_do_sul_e_cristal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2520/indicacao_no_154-2025_-_instalacao_de_playgrounds_adaptados_para_criancas_com_deficiencia_ou_mobilidade_reduzida_nas_pracas_da_lagoa_boa_vista_cras_camata_floresta_do_sul_e_cristal.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA INSTALAÇÃO DE PLAYGROUNDS ADAPTADOS PARA CRIANÇAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA NAS PRAÇAS DA LAGOA AUGUSTO RUSCHI, BOA VISTA, CRAS CAMATA, DISTRITOS DE FLORESTA DO SUL E CRISTAL DO NORTE”.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2521/indicacao_no_155-2025_-_cerca_de_tela_soldada_para_amutraca_-_associacao_de_mulheres_trabalhadoras_rurais_do_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2521/indicacao_no_155-2025_-_cerca_de_tela_soldada_para_amutraca_-_associacao_de_mulheres_trabalhadoras_rurais_do_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL PROVIDENCIE UMA CERCA DE TELA SOLDADA PARA AMUTRACA - ASSOCIAÇÂO DE MULHERES TRABALAHADORAS RURAIS DO ASSENTAMENTO CASTRO ALVES”.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_no_156-2025_-_instalacao_de_playgrounds_nas_pracas_do_cras_camata_floresta_do_sul_e_cristal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_no_156-2025_-_instalacao_de_playgrounds_nas_pracas_do_cras_camata_floresta_do_sul_e_cristal.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA INSTALAÇÃO DE PLAYGROUNDS NAS PRAÇAS DO CRAS CAMATA, DISTRITOS DE FLORESTA DO SUL E CRISTAL DO NORTE”.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2523/indicacao_no_157-2025_-_acoes_de_prevencao_e_promocao_da_saude_na_lagoa_augusto_ruschi_incluido_a_afericao_de_pressao_arterial_teste_de_glicemia_orientacao_sobre_alimentacao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2523/indicacao_no_157-2025_-_acoes_de_prevencao_e_promocao_da_saude_na_lagoa_augusto_ruschi_incluido_a_afericao_de_pressao_arterial_teste_de_glicemia_orientacao_sobre_alimentacao.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, JUNTO À SECRETARIA DE SAÚDE, ENVIDE ESFORÇOS NO SENTIDO DE REALIZAR AÇÕES DE PREVENÇÃO E PROMOÇÃO DA SAÚDE NA LAGOA AUGUSTO RUSCHI, INCLUINDO, A AFERIÇÃO DE PRESSÃO ARTERIAL, TESTES DE GLICEMIA, ORIENTAÇÃO SOBRE ALIMENTAÇÃO SAUDÁVEL, INFORMAÇÕES SOBRE PREVENÇÃO DE DOENÇAS E OUTRAS AÇÕES PERTINENTES À PROMOÇÃO DA SAÚDE".</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2524/indicacao_no_158-2025_-_aulas_de_aerobica_e_outras_modalidades_de_danca_a_serem_realizadas_na_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2524/indicacao_no_158-2025_-_aulas_de_aerobica_e_outras_modalidades_de_danca_a_serem_realizadas_na_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL, JUNTO À SECRETARIA DE ESPORTE, ENVIDE ESFORÇOS NO SENTIDO OFERTAR GRATUITAMENTE AOS MUNÍCIPES DE PEDRO CANÁRIO AULAS DE AERÓBICA E OUTRAS MODALIDADES DE DANÇA A SEREM REALIZADAS NA LAGOA AUGUSTO RUSCHI”.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2525/indicacao_no_159-2025_-_implementacao_de_salas_sensoriais_em_espacos_publicos_como_escolas_unidade_de_saude_centros_de_assistencia_social_para_pessoas_com_tea.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2525/indicacao_no_159-2025_-_implementacao_de_salas_sensoriais_em_espacos_publicos_como_escolas_unidade_de_saude_centros_de_assistencia_social_para_pessoas_com_tea.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA A CRIAÇÃO E IMPLEMENTAÇÃO DE SALAS SENSORIAIS EM ESPAÇOS PÚBLICOS, COMO ESCOLAS, UNIDADES DE SAÚDE, CENTROS DE ASSISTÊNCIA SOCIAL E DEMAIS LOCAIS  DE ATENDIMENTO À POPULAÇÃO, PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA)".</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_no_160-2025_-_construcao_de_um_quadra_poliesportiva_em_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_no_160-2025_-_construcao_de_um_quadra_poliesportiva_em_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO DISTRITO DE FLORESTA DO SUL”.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_no_161-2025_-_alimentacao_diferenciada_para_criancas_e_adolescentes_portadores_de_diabetes_doencas_celiacas_e_intolerancia_a_lactose.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_no_161-2025_-_alimentacao_diferenciada_para_criancas_e_adolescentes_portadores_de_diabetes_doencas_celiacas_e_intolerancia_a_lactose.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIE ESFORÇOS NECESSÁRIOS PARA  QUE SEJA DISPONIBILIZADO O FORNECIMENTO DE ALIMENTAÇÃO DIFERENCIADA PARA CRIANÇAS E ADOLESCENTES PORTADORES DE DIABETES, DOENÇAS CELÍACAS E INTOLERÂNCIA A LACTOSE PARA A MERENDA ESCOLAR NA REDE MUNICIPAL DE ENSINO”.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_no_162-2025_-_reforma_do_campo_de_taquaras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_no_162-2025_-_reforma_do_campo_de_taquaras.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA REFORMA DO CAMPO DE TAQUARAS".</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_no_163-2025_-_construcao_de_uma_creche_no_distrito_de_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_no_163-2025_-_construcao_de_uma_creche_no_distrito_de_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UMA CRECHE NO DISTRITO DE FLORESTA DO SUL”.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2530/indicacao_no_164-2025_-_construcao_de_moradias_populares_na_sede_pedro_canario_e_distritos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2530/indicacao_no_164-2025_-_construcao_de_moradias_populares_na_sede_pedro_canario_e_distritos.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE MORADIAS POPULARES NA SEDE PEDRO CANÁRIO E DISTRITOS”.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2531/indicacao_no_165-2025_-_instalacao_de_uma_academia_popular_na_praca_existente_no_distrito_de_floresta_do_sul_e_providencie_a_poda_das_arvores_da_mesma.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2531/indicacao_no_165-2025_-_instalacao_de_uma_academia_popular_na_praca_existente_no_distrito_de_floresta_do_sul_e_providencie_a_poda_das_arvores_da_mesma.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, ENVIDE ESFORÇOS PARA A INSTALAÇÃO DE UMA ACADEMIA POPULAR NA PRAÇA EXISTENTE NO DISTRITO DE FLORESTA DO SUL E PROVIDENCIE A PODA DAS ÁRVORES DA MESMA".</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2532/indicacao_no_166-2025_-_implementacao_do_projeto_sorriso_mais_bonito_voltado_a_saude_bucal_infantil.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2532/indicacao_no_166-2025_-_implementacao_do_projeto_sorriso_mais_bonito_voltado_a_saude_bucal_infantil.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE. CRIAÇÃO E IMPLEMENTAÇÃO DO PROJETO "SORRISO MAIS BONITO", VOLTADO À PROMOÇÃO DA SAÚDE BUCAL INFANTIL NO MUNICÍPIO DE PEDRO CANÁRIO, ATRAVÉS DA DISTRIBUIÇÃO DE KITS ODONTOLÓGICOS E AÇÕES EDUCATIVAS”.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_no_167-2025_-_instalar_mais_bancos_na_praca_da_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_no_167-2025_-_instalar_mais_bancos_na_praca_da_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA INSTALAR MAIS BANCOS NA PRAÇA DA LAGOA AUGUSTO RUSCHI”.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Gil da Saúde, Renato de Taquaras</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_no_168-2025_-_consultorio_odontologico_na_unidade_de_saude_renata_goncalves_de_araujo_taquaras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_no_168-2025_-_consultorio_odontologico_na_unidade_de_saude_renata_goncalves_de_araujo_taquaras.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA MONTAR UM CONSULTÓRIO ODONTOLÓGICO NA UNIDADE DE SAÚDE RENATA GONÇALVES DE ARAÚJO, EM TAQUARAS”.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_no_169-2025_-_novo_centro_de_referencia_de_assistencia_social_cras_no_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_no_169-2025_-_novo_centro_de_referencia_de_assistencia_social_cras_no_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM NOVO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS), NO BAIRRO CANARINHO, COM ESTRUTURA AMPLIADA PARA ATENDER À CRESCENTE DEMANDA E MELHORAR A QUALIDADE DO ATENDIMENTO À POPULAÇÃO”.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2542/indicacao_no_170-2025_-_construcao_de_um_centro_de_atencao_psicossocial_caps_novo_horizonte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2542/indicacao_no_170-2025_-_construcao_de_um_centro_de_atencao_psicossocial_caps_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UM CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS) NO BAIRRO NOVO HORIZONTE”.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2543/indicacao_no_171-2025_-_construcao_de_uma_unidade_de_saude_no_bairro_novo_horizonte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2543/indicacao_no_171-2025_-_construcao_de_uma_unidade_de_saude_no_bairro_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE NO BAIRRO NOVO HORIZONTE NO MUNICÍPIO DE PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2544/indicacao_no_172-2025_-_reforma_da_unidade_de_saude_do_bairro_sao_joao_batista_-_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2544/indicacao_no_172-2025_-_reforma_da_unidade_de_saude_do_bairro_sao_joao_batista_-_camata.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIDEM OS ESFORÇOS NECESSÁRIOS, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, PARA REALIZAR A REFORMA DA UNIDADE DE SAÚDE DO BAIRRO SÃO JOÃO BATISTA (CAMATA)”.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2545/indicacao_no_173-2025_-_construcao_de_mais_uma_unidade_de_saude_no_centro_da_cidade.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2545/indicacao_no_173-2025_-_construcao_de_mais_uma_unidade_de_saude_no_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE MAIS UMA UNIDADE DE SAÚDE NO CENTRO DE PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2546/indicacao_no_174-2025_-_manter_uma_ambulancia_na_unidade_de_saude_no_distrito_de_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2546/indicacao_no_174-2025_-_manter_uma_ambulancia_na_unidade_de_saude_no_distrito_de_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE JUNTO COM A SECRETARIA DE SAÚDE MANTENHA UMA AMBULÂNCIA NA UNIDADE DE SAÚDE NO DISTRITO DE FLORESTA DO SUL”.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_no_175-2025_-_implantacao_de_aula_de_musica_nas_escolas_e_oficinas_do_cras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_no_175-2025_-_implantacao_de_aula_de_musica_nas_escolas_e_oficinas_do_cras.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS, PARA IMPLANTAÇÃO DE AULA DE MÚSICA NAS ESCOLAS E OFICINAS DO CRAS, CONFORME MODELO DE PROJETO DE LEI EM ANEXO".</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Chiquinho do Camata, Gil da Saúde, Mateus Junior do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_no_176-2025_-_revogacao_das_taxas_de_foro_e_laudemio_incidentes_sobre_imoveis_localizados_nos_bairros_sao_joao_batista_e_saturnino_mauro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_no_176-2025_-_revogacao_das_taxas_de_foro_e_laudemio_incidentes_sobre_imoveis_localizados_nos_bairros_sao_joao_batista_e_saturnino_mauro.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A REVOGAÇÃO DAS TAXAS DE FORO E LAUDÊMIO INCIDENTES SOBRE OS IMÓVEIS LOCALIZADOS NOS BAIRROS SÃO JOÃO BATISTA (CAMATA I) E SATURNINO MAURO (CAMATA II)”.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_no_177-2025_-_regularizacao_fundiaria_em_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_no_177-2025_-_regularizacao_fundiaria_em_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJA REALIZADA A REGULARIZAÇÃO FUNDIÁRIA NO DISTRITO DE CRISTAL DO NORTE, COM O OBJETIVO DE GARANTIR SEGURANÇA JURÍDICA AOS MORADORES DA LOCALIDADE”.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2550/indicacao_no_178-2025_-_reinsercao_dos_niveis_i_e_ii_no_plano_de_cargos_e_salarios_do_magisterio_para_contratacao_de_professores_cursando_a_partir_do_5o_periodo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2550/indicacao_no_178-2025_-_reinsercao_dos_niveis_i_e_ii_no_plano_de_cargos_e_salarios_do_magisterio_para_contratacao_de_professores_cursando_a_partir_do_5o_periodo.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA A REINSERÇÃO DOS NÍVEIS I E II NO PLANO DE CARGOS E SALÁRIOS DO MAGISTÉRIO PÚBLICO MUNICIPAL, A FIM DE PERMITIR A CONTRATAÇÃO DE PROFESSORES CURSANDO A PARTIR DO 5º PERÍODO, EM CARÁTER TEMPORÁRIO E EMERGENCIAL, PARA ATENDER AS NECESSIDADES DA REDE MUNICIPAL DE ENSINO”.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2551/indicacao_no_179-2025_-_implantacao_de_drenagem_pluvial_pavimentacao_e_iluminacao_publica_na_rua_sao_rafael_bairro_colina.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2551/indicacao_no_179-2025_-_implantacao_de_drenagem_pluvial_pavimentacao_e_iluminacao_publica_na_rua_sao_rafael_bairro_colina.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE REDE DE DRENAGEM PLUVIAL, PAVIMENTAÇÃO E ILUMINAÇÃO PÚBLICA NA RUA SÃO RAFAEL, LOCALIZADA NO BAIRRO COLINA”.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2552/indicacao_no_180-2025_-_implantacao_de_infraestrutura_urbana_na_rua_projetada_i_no_bairro_colina_com_a_drenagem_pluvial_pavimentacao_e_instalacao_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2552/indicacao_no_180-2025_-_implantacao_de_infraestrutura_urbana_na_rua_projetada_i_no_bairro_colina_com_a_drenagem_pluvial_pavimentacao_e_instalacao_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE INFRAESTRUTURA URBANA NA RUA PROJETADA I, LOCALIZADA NO BAIRRO COLINA, COM A EXECUÇÃO DE DRENAGEM PLUVIAL, PAVIMENTAÇÃO E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA”.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_no_181-2025_-_construcao_de_arquibancada_com_cobertura_no_campo_de_futebol_da_comunidade_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_no_181-2025_-_construcao_de_arquibancada_com_cobertura_no_campo_de_futebol_da_comunidade_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA A CONSTRUÇÃO DE ARQUIBANCADAS COM COBERTURA NO CAMPO DE FUTEBOL DA COMUNIDADE DE CRISTAL DO NORTE”.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_no_182-2025_-_instalacao_de_arquibancadas_no_campo_de_futebol_de_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_no_182-2025_-_instalacao_de_arquibancadas_no_campo_de_futebol_de_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA INSTALAÇÃO DE ARQUIBANCADAS NO CAMPO DE FUTEBOL DE FLORESTA DO SUL".</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_no_183-2025_-_construcao_de_uma_unidade_basica_de_saude_nos_bairros_esplanada_e_alvorada.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_no_183-2025_-_construcao_de_uma_unidade_basica_de_saude_nos_bairros_esplanada_e_alvorada.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NOS BAIRROS ESPLANADA E ALVORADA”.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_no_184-2025_-_reforma_geral_da_praca_de_cristal_do_norte_e_manutencao_das_mesas_e_bancos_de_concreto.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_no_184-2025_-_reforma_geral_da_praca_de_cristal_do_norte_e_manutencao_das_mesas_e_bancos_de_concreto.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA A REFORMA GERAL DA PRAÇA DE CRISTAL DO NORTE E MANUTENÇÃO DAS MESAS E BANCOS DE CONCRETO”.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_no_185-2025_-_instalacao_de_quiosques_no_campo_de_futebol_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_no_185-2025_-_instalacao_de_quiosques_no_campo_de_futebol_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJA VIABILIZADA A INSTALAÇÃO DE QUIOSQUES NO CAMPO DE FUTEBOL DO DISTRITO DE CRISTAL DO NORTE”.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_no_186-2025_-_instalacao_de_bebedouros_em_toda_area_da_lagoa_augusto_ruschi_no_complexo_esportivo_e_na_area_de_eventos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_no_186-2025_-_instalacao_de_bebedouros_em_toda_area_da_lagoa_augusto_ruschi_no_complexo_esportivo_e_na_area_de_eventos.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, ENVIDE ESFORÇOS PARA A INSTALAÇÃO DE BEBEDOUROS EM TODA ÁREA DA LAGOA AUGUSTO RUSCHI, TANTO NO COMPLEXO ESPORTIVO QUANTO NA ÁREA DE EVENTOS".</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_no_187-2025_-_intensificacao_do_uso_do_carro_fumace_no_combate_aos_mosquitos_no_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_no_187-2025_-_intensificacao_do_uso_do_carro_fumace_no_combate_aos_mosquitos_no_municipio.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, ENVIDE ESFORÇOS NO SENTIDO DA INTENSIFICAÇÃO DO USO DO CARRO FUMACÊ NO COMBATE AOS MOSQUITOS NO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_no_188-2025_-_criacao_do_programa_guarda_mirim_no_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_no_188-2025_-_criacao_do_programa_guarda_mirim_no_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA CRIAÇÃO DO PROGRAMA GUARDA MIRIM NO MUNICÍPIO DE PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_no_189-2025_-_criacao_de_uma_fazendinha_educativa_e_turistica_na_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_no_189-2025_-_criacao_de_uma_fazendinha_educativa_e_turistica_na_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA CRIAÇÃO DE UMA FAZENDINHA EDUCATIVA E TURÍSTICA NA LAGOA AUGUSTO RUSCHI”.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_no_190-2025_-_revogacao_das_taxas_de_foro_e_laudemio_dos_imoveis_localizados_em_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_no_190-2025_-_revogacao_das_taxas_de_foro_e_laudemio_dos_imoveis_localizados_em_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL PARA QUE SEJA FEITA A REVOGAÇÃO DAS TAXAS DE FORO E LAUDÊMIO DOS IMÓVEIS LOCALIZADOS NO DISTRITO DE FLORESTA DO SUL”.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA PINTURA, MANUTENÇÃO E SINALIZAÇÃO DOS QUEBRAS MOLAS EM TODA A AVENIDA AMÁLIA NEGREIRO DE CASTRO’’.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_no_192-2025_-_implantacao_e_iluminacao_nos_pontos_de_onibus_do_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_no_192-2025_-_implantacao_e_iluminacao_nos_pontos_de_onibus_do_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NECESSÁRIOS PARA IMPLANTAÇÃO DE ILUMINAÇÃO NOS PONTOS DE ÔNIBUS DO ASSENTAMENTO CASTRO ALVES”.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_no_193-2025_-_construcao_da_sede_da_associacao_de_moradores_do_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_no_193-2025_-_construcao_da_sede_da_associacao_de_moradores_do_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS PARA A CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DE MORADORES DO BAIRRO CANARINHO – AMBC”.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_no_194-2025_-_adaptacao_de_ducha_para_a_area_de_futevolei_e_volei_na_arena_pedro_ribeiro_machado.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_no_194-2025_-_adaptacao_de_ducha_para_a_area_de_futevolei_e_volei_na_arena_pedro_ribeiro_machado.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS NECESSÁRIOS PARA ADAPTAÇÃO DE DUCHA PARA A ÁREA DE FUTEVÔLEI E VÔLEI NA ARENA PEDRO RIBEIRO MACHADO”.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_no_195-2025_-_construcao_de_caixa_ralo_na_rede_de_drenagem_pluvial_na_rua_bahia_sul_travessia_da_rua_felinto_damiao_colina.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_no_195-2025_-_construcao_de_caixa_ralo_na_rede_de_drenagem_pluvial_na_rua_bahia_sul_travessia_da_rua_felinto_damiao_colina.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE CAIXA RALO NA REDE DE DRENAGEM PLUVIAL NA RUA BAHIA SUL, NA TRAVESSIA COM A RUA FELINTO DAMIÃO, NO BAIRRO COLINA”.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Gilberto Coelho, Rogério Moura, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2568/indicacao_no_196-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_sao_vicente_no_bairro_boa_vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2568/indicacao_no_196-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_sao_vicente_no_bairro_boa_vista.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, QUE PROVIDENCIE A PAVIMENTAÇÃO E O CALÇAMENTO COM BLOQUETES DA RUA SÃO VICENTE NO BAIRRO BOA VISTA”.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2570/indicacao_no_197-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_sao_domingos_boa_vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2570/indicacao_no_197-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_sao_domingos_boa_vista.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, QUE PROVIDENCIE A PAVIMENTAÇÃO E O CALÇAMENTO COM BLOQUETES DA RUA SÃO DOMINGOS NO BAIRRO BOA VISTA”.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2571/indicacao_no_198-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_santa_luziaa_bairro_boa__vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2571/indicacao_no_198-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_santa_luziaa_bairro_boa__vista.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, QUE PROVIDENCIE A PAVIMENTAÇÃO E O CALÇAMENTO COM BLOQUETES DA RUA SANTA LUZIA NO BAIRRO BOA VISTA”.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2572/indicacao_no_199-2025_-_pavimentacao_e_calcamento_com_bloquetes_da_rua_santa_helena_boa_vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2572/indicacao_no_199-2025_-_pavimentacao_e_calcamento_com_bloquetes_da_rua_santa_helena_boa_vista.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, QUE PROVIDENCIE A PAVIMENTAÇÃO E O CALÇAMENTO COM BLOQUETES DA RUA SANTA HELENA NO BAIRRO BOA VISTA”.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_no_200-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_vila_velha_boa_vista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_no_200-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_vila_velha_boa_vista.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, QUE PROVIDENCIE A PAVIMENTAÇÃO E O CALÇAMENTO COM BLOQUETES DA RUA VILA VELHA NO BAIRRO BOA VISTA”.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_no_201-2025_-_pavimentacao_e_calcamento_com_bloquetes_da_rua_sao_silvestre_boa_vista..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_no_201-2025_-_pavimentacao_e_calcamento_com_bloquetes_da_rua_sao_silvestre_boa_vista..pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, QUE PROVIDENCIE A PAVIMENTAÇÃO E O CALÇAMENTO COM BLOQUETES DA RUA SÃO SILVESTRE NO BAIRRO BOA VISTA”.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao_no_202-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_sao_roque_boa_vista_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao_no_202-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_sao_roque_boa_vista_1.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL EMPENHE OS ESFORÇOS NECESSÁRIOS, JUNTO A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, QUE PROVIDENCIE A PAVIMENTAÇÃO E O CALÇAMENTO COM BLOQUETES DA RUA SÃO ROQUE NO BAIRRO BOA VISTA”.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2579/indicacao_no_203-2025_-_postes_com_iluminacao_publica_em_cristal_-_av._francisco_porfirio_de_souza_jose_luiz_da_costa_e_rotatoria.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2579/indicacao_no_203-2025_-_postes_com_iluminacao_publica_em_cristal_-_av._francisco_porfirio_de_souza_jose_luiz_da_costa_e_rotatoria.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS NECESSÁRIOS PARA QUE SEJA REALIZADA A INSTALAÇÃO DE POSTES COM ILUMINAÇÃO PÚBLICA EM CRISTAL DO NORTE NOS SEGUINTES LOCAIS: AVENIDA FRANCISCO PORFÍRIO DE SOUZA, RUA JOSÉ LUIZ DA COSTA E NA ROTATÓRIA CONSTRUÍDA".</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_no_204-2025_-_revitalizacao_do_centro_da_cidade_com_a_construcao_de_calcada_cidada_e_conclusao_do_asfalto.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_no_204-2025_-_revitalizacao_do_centro_da_cidade_com_a_construcao_de_calcada_cidada_e_conclusao_do_asfalto.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA QUE SEJA FEITA REVITALIZAÇÃO DO CENTRO DA CIDADE DE PEDRO CANÁRIO, COM A CONSTRUÇÃO DE CALÇADA CIDADÃ E CONCLUSÃO DO ASFALTO”.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao_no_205-2025_-_calcamento_com_pavimentacao_em_paralelepipedo__na_estrada_rural_-_fazenda_carapina.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao_no_205-2025_-_calcamento_com_pavimentacao_em_paralelepipedo__na_estrada_rural_-_fazenda_carapina.pdf</t>
   </si>
   <si>
     <t>“QUE SEJA PROVIDENCIADO O CALÇAMENTO COM PAVIMENTAÇÃO EM PARALELEPÍPEDO OU OUTRO MATERIAL ADEQUADO NA ESTRADA RURAL, DA LADEIRA, PASSANDO EM FRENTE A UNIDADE DE SAÚDE ATÉ A IGREJA BATISTA NA COMUNIDADE FAZENDA CARAPINA. APROXIMADAMENTE UMA EXTENSÃO DE 400M, CORRESPONDENTE AO TRECHO PONTILHANDO CONFORME ANEXO I”.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_no_206-2025_-_criacao_e_implementacao_do_gabinete_de_gestao_integrada_municipal_-_ggim.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_no_206-2025_-_criacao_e_implementacao_do_gabinete_de_gestao_integrada_municipal_-_ggim.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJA REALIZADA A CRIAÇÃO E IMPLEMENTAÇÃO DO GABINETE DE GESTÃO INTEGRADA MUNICIPAL - GGIM".</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_no_207-2025_-_instalacao_de_uma_academia_popular_no_campo_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_no_207-2025_-_instalacao_de_uma_academia_popular_no_campo_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJA REALIZADA A INSTALAÇÃO DE UMA ACADEMIA POPULAR NO CAMPO DE CRISTAL DO NORTE".</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_no_208-2025_-_paltaforma_digital_-_pedro_canario_conecta_destinada_a_divulgacao_de_servicos_e_profissionais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_no_208-2025_-_paltaforma_digital_-_pedro_canario_conecta_destinada_a_divulgacao_de_servicos_e_profissionais.pdf</t>
   </si>
   <si>
     <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO E OFERTA GRATUITA DE UMA PLATAFORMA DIGITAL DENOMINADA "PEDRO CANÁRIO CONECTA", DESTINADA À DIVULGAÇÃO DE SERVIÇOS E CONTRATAÇÃO DE PROFISSIONAIS LOCAIS”.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2584/indicacao_no_209-2025_-_criacao_e_implementacao_do_programa_esporte_na_melhor_idade_visando_a_saude_e_o_bem_estar_dos_idosos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2584/indicacao_no_209-2025_-_criacao_e_implementacao_do_programa_esporte_na_melhor_idade_visando_a_saude_e_o_bem_estar_dos_idosos.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL, ENVIDE ESFORÇOS PARA A CRIAÇÃO E IMPLEMENTAÇÃO DO PROGRAMA "ESPORTE NA MELHOR IDADE" NO MUNICÍPIO DE PEDRO CANÁRIO, VISANDO PROMOVER A SAÚDE, O BEM-ESTAR E A INTEGRAÇÃO SOCIAL DAS PESSOAS IDOSAS”.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2585/indicacao_no_210-2025_-_construcao_de_um_poco_artesiano_no_cras_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2585/indicacao_no_210-2025_-_construcao_de_um_poco_artesiano_no_cras_camata.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL QUE ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UM POÇO ARTESIANO NO CRAS CAMATA”.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_no_211-2025_-_inclusao_do_tratamento_endodontico_canal_nas_unidades_basicas_de_saude_do_municipios_e_distritos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_no_211-2025_-_inclusao_do_tratamento_endodontico_canal_nas_unidades_basicas_de_saude_do_municipios_e_distritos.pdf</t>
   </si>
   <si>
     <t>“SOLICITA AO PODER EXECUTIVO QUE EMPREENDA ESFORÇOS PARA VIABILIZAR A INCLUSÃO DO TRATAMENTO ENDODÔNTICO (CANAL) ENTRE OS PROCEDIMENTOS OFERTADOS PELAS EQUIPES DE SAÚDE BUCAL NAS UNIDADES BÁSICAS DE SAÚDE (UBS) DO MUNICÍPIO E DE SEUS DISTRITOS”.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2587/indicacao_no_212-2025_-_implantacao_do_programa_remedio_em_casa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2587/indicacao_no_212-2025_-_implantacao_do_programa_remedio_em_casa.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA IMPLANTAÇÃO DO PROGRAMA REMÉDIO EM CASA”.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2588/indicacao_no_213-2025_-_plantio_de_arvores_nativas_em_pontos_estrategicos_do_municipio_e_seus_distritos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2588/indicacao_no_213-2025_-_plantio_de_arvores_nativas_em_pontos_estrategicos_do_municipio_e_seus_distritos.pdf</t>
   </si>
   <si>
     <t>“SOLICITA AO PODER EXECUTIVO A ADOÇÃO DE MEDIDAS PARA O PLANTIO DE ÁRVORES NATIVAS EM PONTOS ESTRATÉGICOS DO MUNICÍPIO E SEUS DISTRITOS”.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2589/indicacao_no_214-2025_-_compactacao_do_trecho_de_estrada_localizado_entre_o_bairro_camata_e_ponte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2589/indicacao_no_214-2025_-_compactacao_do_trecho_de_estrada_localizado_entre_o_bairro_camata_e_ponte.pdf</t>
   </si>
   <si>
     <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE EMPREENDA OS ESFORÇOS NECESSÁRIOS PARA A COMPACTAÇÃO DO TRECHO DE ESTRADA LOCALIZADO ENTRE O BAIRRO CAMATA E A PONTE”.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2590/indicacao_no_215-2025_-_retorno_das_atividades_do_programa_campeoes_do_futuro_no_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2590/indicacao_no_215-2025_-_retorno_das_atividades_do_programa_campeoes_do_futuro_no_municipio.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA O RETORNO DAS ATIVIDADES DO PROGRAMA CAMPEÕES DO FUTURO NO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2591/indicacao_no_216-2025_-_contrucao_de_uma_unidade_de_educacao_infantil_-_creche_no_bairro_esplanada.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2591/indicacao_no_216-2025_-_contrucao_de_uma_unidade_de_educacao_infantil_-_creche_no_bairro_esplanada.pdf</t>
   </si>
   <si>
     <t>"SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE ENVIDEM TODOS OS ESFORÇOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA UNIDADE DE EDUCAÇÃO INFANTIL (CRECHE) NO BAIRRO ESPLANADA”.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2596/indicacao_no_217-2025_-_firmar_convenios_com_municipios_vizinhos_visando_a_autorizacao_de_uso_compartilhado_de_maquinas_e_equipamentos_publicos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2596/indicacao_no_217-2025_-_firmar_convenios_com_municipios_vizinhos_visando_a_autorizacao_de_uso_compartilhado_de_maquinas_e_equipamentos_publicos.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDEM ESFORÇOS NO SENTIDO DE FIRMAR CONVÊNIOS COM MUNICÍPIOS VIZINHOS, VISANDO À AUTORIZAÇÃO DE USO COMPARTILHADO DE MÁQUINAS E EQUIPAMENTOS PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO, PARA ATENDIMENTO A DEMANDAS ESPECÍFICAS E DE INTERESSE COLETIVO”.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_no_218-2025_-_reforma_da_praca_de_lazer_localizada_em_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_no_218-2025_-_reforma_da_praca_de_lazer_localizada_em_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, REALIZE A REFORMA DA PRAÇA DE LAZER LOCALIZADA NO DISTRITO DE FLORESTA DO SUL, ENVIDANDO TODOS OS ESFORÇOS NECESSÁRIOS PARA GARANTIR MELHORIAS NA INFRAESTRUTURA E NO ESPAÇO DE CONVIVÊNCIA DA COMUNIDADE LOCAL”.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2598/indicacao_no_219-2025_-_realizacao_de_reforma_na_praca_de_lazer_do_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2598/indicacao_no_219-2025_-_realizacao_de_reforma_na_praca_de_lazer_do_bairro_camata.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL QUE ENVIDEM ESFORÇOS, POR MEIO DA SECRETARIA DE OBRAS, PARA A REALIZAÇÃO DE REFORMA NA PRAÇA DE LAZER DO BAIRRO CAMATA”.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Mateus Junior do Camata, Chiquinho do Camata, Diel da Pizzaria, Gil da Saúde, Venturini</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2599/indicacao_no_220-2025_-_instalacao_de_um_semaforo_na_avenida_vila_velha_localizada_no_centro..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2599/indicacao_no_220-2025_-_instalacao_de_um_semaforo_na_avenida_vila_velha_localizada_no_centro..pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO QUE ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS PARA A INSTALAÇÃO DE UM SEMÁFORO NA AVENIDA VILA VELHA, LOCALIZADA NO CENTRO DO MUNICÍPIO DE PEDRO CANÁRIO</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_no_221-2025_-_implantacao_de_uma_academia_popular_na_praca_do_cras_do_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_no_221-2025_-_implantacao_de_uma_academia_popular_na_praca_do_cras_do_camata.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA IMPLANTAÇÃO DE UMA ACADEMIA POPULAR NA PRAÇA DO CRAS DO CAMATA”.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2604/indicacao_no_222-2025_-_correcao_da_defasagem_do_auxilio-moradia_com_base_em_indices_de_inflacao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2604/indicacao_no_222-2025_-_correcao_da_defasagem_do_auxilio-moradia_com_base_em_indices_de_inflacao.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO VIABILIZE A CORREÇÃO DA DEFASAGEM DO AUXÍLIO-MORADIA, COM BASE EM ÍNDICES DE INFLAÇÃO, GARANTINDO QUE ACOMPANHE A EVOLUÇÃO DOS PREÇOS DE MERCADO E QUE SEJA SUFICIENTE PARA COBRIR OS CUSTOS DE ALUGUEL DA POPULAÇÃO EM SITUAÇÃO DE VULNERABILIDADE DESTA MUNICIPALIDADE”.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_no_223-2025_-_novo_projeto_de_drenagem_comtemplando_a_rua_sao_gabriel_localizada_no_centro_rua_da_creche_bom_jesus.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_no_223-2025_-_novo_projeto_de_drenagem_comtemplando_a_rua_sao_gabriel_localizada_no_centro_rua_da_creche_bom_jesus.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO VIABILIZE UM NOVO PROJETO DE DRENAGEM CONTEMPLANDO A RUA SÃO GABRIEL LOCALIZADA NO CENTRO (RUA DA ANTIGA “CRECHE BOM JESUS”), HAJA VISTA QUE A ATUAL REDE DE DRENAGEM NÃO TEM SUPORTADO O FLUXO DE CHUVAS, OCASIONANDO ALAGAMENTOS".</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_no_224-2025_-_pavimentacao_da_rua_vivaldo_lopes_localizada_entre_os_bairros_esplanada_e_eldourado.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_no_224-2025_-_pavimentacao_da_rua_vivaldo_lopes_localizada_entre_os_bairros_esplanada_e_eldourado.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO VIABILIZE A PAVIMENTAÇÃO DA RUA VIVALDO LOPES, LOCALIZADA ENTRE OS BAIRROS ESPLANADA E ELDOURADO".</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Kelsat, Gilberto Coelho, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2607/indicacao_no_225-2025_-_calcamento_da_rua_jose_f._canario_no_trecho_localizado_em_frente_a_praca_da_matriz_centro..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2607/indicacao_no_225-2025_-_calcamento_da_rua_jose_f._canario_no_trecho_localizado_em_frente_a_praca_da_matriz_centro..pdf</t>
   </si>
   <si>
     <t>“INDICAM AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJA PROVIDENCIADO O CALÇAMENTO DA RUA JOSÉ F. CANÁRIO, NO TRECHO LOCALIZADO EM FRENTE À PRAÇA DA MATRIZ, NO CENTRO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_no_226-2025_-_instalacao_de_semaforos_em_pontos_estrategicos_do_municipio_av._prsidente_kennedy_av._alberto_dos_reis_castro_rua_caltren_e_av._salvador.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_no_226-2025_-_instalacao_de_semaforos_em_pontos_estrategicos_do_municipio_av._prsidente_kennedy_av._alberto_dos_reis_castro_rua_caltren_e_av._salvador.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO A INSTALAÇÃO DE SEMÁFOROS EM PONTOS ESTRATÉGICOS DO MUNICÍPIO, LOCALIZADOS NAS VIAS: AVENIDA PRESIDENTE KENNEDY, AVENIDA ALBERTO DOS REIS CASTRO, RUA CALTREN E AVENIDA SALVADOR”.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_no_227-2025_-_implantacao_de_uma_praca_de_alimentacao_na_antiga_pracinha_do_quiabo_localizada_no_centro_da_cidade.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_no_227-2025_-_implantacao_de_uma_praca_de_alimentacao_na_antiga_pracinha_do_quiabo_localizada_no_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA PRAÇA DE ALIMENTAÇÃO NA ANTIGA "PRACINHA DO QUIABO", LOCALIZADA NO CENTRO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_no_228-2025_-_aplicativo_digital_para_acompanhar_protocolos_reportar_problemas_como_buracos_nas_vias_iluminacao_publica.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_no_228-2025_-_aplicativo_digital_para_acompanhar_protocolos_reportar_problemas_como_buracos_nas_vias_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>“APLICATIVO DIGITAL DE SERVIÇOS PÚBLICOS NO MUNICÍPIO DE PEDRO CANÁRIO/ES, QUE PERMITE AO CIDADÃO SOLICITAR SERVIÇOS, ACOMPANHAR PROTOCOLOS, REPORTAR PROBLEMAS (COMO BURACOS NAS VIAS, ILUMINAÇÃO PÚBLICA DEFEITUOSA, DESCARTE IRREGULAR DE LIXO, ENTRE OUTROS), ALÉM DE ACESSAR INFORMAÇÕES E SERVIÇOS DISPONIBILIZADOS PELA PREFEITURA E PELA CÂMARA MUNICIPAL, CONFORME PL EM ANEXO”.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_no_229-2025_-_regulamenta_apreensao_de_animais_de_medio_e_grande_porte_soltos_nas_vias_e_logradouros_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_no_229-2025_-_regulamenta_apreensao_de_animais_de_medio_e_grande_porte_soltos_nas_vias_e_logradouros_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA A APREENSÃO DE ANIMAIS DE MÉDIO E GRANDE PORTE SOLTOS NAS VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS, CONFORME PROJETO DE LEI EM ANEXO”.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_no_230-2025_-_elaborar_um_projeto_de_lei_autorizando_o_municipio_a_firmar_convenio_com_o_estado_para_fins_de_repassa_financeiro_destinado_aos_policias_militares.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_no_230-2025_-_elaborar_um_projeto_de_lei_autorizando_o_municipio_a_firmar_convenio_com_o_estado_para_fins_de_repassa_financeiro_destinado_aos_policias_militares.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NO SENTIDO DE ELABORAR E ENCAMINHAR A ESTA CASA DE LEIS UM PROJETO DE LEI AUTORIZANDO O MUNICÍPIO DE PEDRO CANÁRIO A FIRMAR CONVÊNIO COM O ESTADO DO ESPÍRITO SANTO PARA FINS DE REPASSE FINANCEIRO DESTINADO AO CUSTEIO DA INDENIZAÇÃO SUPLEMENTAR DE ESCALA OPERACIONAL (ISEO) AOS POLICIAIS MILITARES QUE ATUAM NO MUNICÍPIO, CONFORME PREVISTO NA LEI COMPLEMENTAR ESTADUAL Nº 985/2021”.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_no_231-2025_-_tombar_a_tabua_lascada_como_partimonio_imaterial_e_desapropiar_a_area_que_a_festa_foi_realizada.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_no_231-2025_-_tombar_a_tabua_lascada_como_partimonio_imaterial_e_desapropiar_a_area_que_a_festa_foi_realizada.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA TOMBAR A TRADICIONAL FESTA DA TÁBUA LASCADA COMO PATRIMÔNIO IMATERIAL DO MUNICIPIO DE PEDRO CANÁRIO, BEM COMO, QUE PROVIDENCIE A DESAPROPIAÇÃO DA ÁREA QUE FOI REALIZADA A XXXIV Edição da FESTA NOS ÚLTIMOS DIAS 01,02 E 03 DE AGOSTO DE 2025, PARA QUE FIQUE COMO ESPAÇO FIXO DE REALIZAÇÃO DO EVENTO CITADO”.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_no_232-2025_-_manutencao_preventiva_e_corretiva_no_sistema_de_ar-condicionado_do_centro_de_referencia_de_assistencia_social_cras_do_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_no_232-2025_-_manutencao_preventiva_e_corretiva_no_sistema_de_ar-condicionado_do_centro_de_referencia_de_assistencia_social_cras_do_bairro_camata.pdf</t>
   </si>
   <si>
     <t>“INDICA A NECESSIDADE DE MANUTENÇÃO PREVENTIVA E CORRETIVA NO SISTEMA DE AR-CONDICIONADO DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS) DO BAIRRO CAMATA”.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_no_233-2025_-_instalacao_de_rampas_de_acesso_e_demais_adequacoes_necessarias_nos_quiosques_localizados_na_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_no_233-2025_-_instalacao_de_rampas_de_acesso_e_demais_adequacoes_necessarias_nos_quiosques_localizados_na_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>“QUE O EXECUTIVO MUNICIPAL, ENVIDE ESFORÇOS PARA QUE SEJAM REALIZADOS ESTUDOS E IMPLEMENTADAS OBRAS DE INFRAESTRUTURA PARA A INSTALAÇÃO DE RAMPAS DE ACESSO E DEMAIS ADEQUAÇÕES NECESSÁRIAS NOS QUIOSQUES LOCALIZADOS NA LAGOA AUGUSTO RUSCH, NO MUNICÍPIO DE PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_no_234-2025_-_atualizacao_dos_equipamentos_da_casa_do_cidadao_ultilizados_para_coleta_de_biometria_digital.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_no_234-2025_-_atualizacao_dos_equipamentos_da_casa_do_cidadao_ultilizados_para_coleta_de_biometria_digital.pdf</t>
   </si>
   <si>
     <t>“SOLICITA A ATUALIZAÇÃO DOS EQUIPAMENTOS DA CASA DO CIDADÃO, COM ÊNFASE NOS DISPOSITIVOS UTILIZADOS PARA A COLETA DE BIOMETRIA DIGITAL, VISANDO APRIMORAR A EFICIÊNCIA E A QUALIDADE DO ATENDIMENTO AO PÚBLICO”.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_no_235-2025_-_implantacao_de_uma_ciclovia_na_avenida_francisco_porfirio_de_souza_-_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_no_235-2025_-_implantacao_de_uma_ciclovia_na_avenida_francisco_porfirio_de_souza_-_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJA QUE PROVIDENCIADA A IMPLANTAÇÃO DE UMA CICLOVIA NA AVENIDA FRANCISCO PORFÍRIO DE SOUZA, NO DISTRITO DE CRISTAL DO NORTE, COM INÍCIO NAS IMEDIAÇÕES DA CASA ROSADA ATÉ A SAÍDA NA ROTATÓRIA".</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2617/indicacao_no_236-2025_-_disponibilizar_o_servico_de_tomografia_computadorizada_tc_no_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2617/indicacao_no_236-2025_-_disponibilizar_o_servico_de_tomografia_computadorizada_tc_no_municipio.pdf</t>
   </si>
   <si>
     <t>"A ADOÇÃO DE MEDIDAS PRA DISPONIBILIZAR O SERVIÇO DE TOMOGRAFIA COMPUTADORIZADA(TC) NO MUNICÍPIO DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2618/indicacao_no_237-2025_-_implantacao_de_cartao_nutri_ferias_para_alunos_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2618/indicacao_no_237-2025_-_implantacao_de_cartao_nutri_ferias_para_alunos_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>"QUE ESTUDE A VIABILIDADE DE IMPLATAÇÃO DO “CARTÃO NUTRI FÉRIAS” AOS ALUNOS DA REDE MUNICIPAL NO MUNICÍPIO DE PEDRO CANÁRIO, CONFORME MODELO DE PROJETO DE LEI EM ANEXO".</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_no_238-2025_-_servico_de_vigilancia_e_seguranca_24_horas_no_hospital_menino_jesus.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_no_238-2025_-_servico_de_vigilancia_e_seguranca_24_horas_no_hospital_menino_jesus.pdf</t>
   </si>
   <si>
     <t>"SEJA PROVIDENCIADO SERVIÇO DE VIGILÂNCIA OU SEGURANÇA 24 HORAS NO HOSPITAL MENINO JESUS, VISANDO GARANTIR A INTEGRIDADE FÍSICA DE PACIENTES, SERVIDORES E VISITANTES, BEM COMO A PROTEÇÃO DO PATRIMÔNIO PÚBLICO".</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_no_239-2025_-_lixeiras_publicas_com_separacao_de_residuos_reciclaveis_na_regiao_central_da_cidade_pracas_avenidas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_no_239-2025_-_lixeiras_publicas_com_separacao_de_residuos_reciclaveis_na_regiao_central_da_cidade_pracas_avenidas.pdf</t>
   </si>
   <si>
     <t>"QUE SEJAM PROVIDENCIADAS LIXEIRAS PÚBLICAS COM COMPARTIMENTOS PARA SEPARAÇÃO DE RESÍDUOS RECICLÁVEIS (PLÁSTICO, PAPEL, VIDRO E METAL), PRINCIPALMENTE NA REGIÃO CENTRAL DA CIDADE, EM PRAÇAS, AVENIDAS, E LOCAIS DE MAIOR CIRCULAÇÃO DE PESSOAS".</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_no_240-2025_-_atendimento_presencial_ou_remoto_de_medicos_cardiologista_neuropediatra_e_pneumologia.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_no_240-2025_-_atendimento_presencial_ou_remoto_de_medicos_cardiologista_neuropediatra_e_pneumologia.pdf</t>
   </si>
   <si>
     <t>“SOLICITA QUE O PODER EXECUTIVO MUNICIPAL, EM CONJUNTO COM A SECRETARIA DE SAÚDE, ENVIDEM TODOS OS ESFORÇOS NECESSÁRIOS PARA VIABILIZAR ATENDIMENTO PRESENCIAL OU REMOTO DE MÉDICOS ESPECIALISTAS EM CARDIOLOGIA, NEUROPEDIATRIA E PNEUMOLOGIA NO ÂMBITO DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_no_241-2025_-_atendimento_presencial_ou_remoto_de_especialistas_em_reumatologia_e_ortopedia_nas_unidades_de_saude.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_no_241-2025_-_atendimento_presencial_ou_remoto_de_especialistas_em_reumatologia_e_ortopedia_nas_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE ENVIDEM ESFORÇOS, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, PARA VIABILIZAR O ATENDIMENTO, PRESENCIAL OU REMOTO, COM ESPECIALISTAS EM REUMATOLOGIA E ORTOPEDIA NAS UNIDADES DE SAÚDE DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_no_242-2025_-_reforma_na_unidade_de_saude_felinto_damiao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_no_242-2025_-_reforma_na_unidade_de_saude_felinto_damiao.pdf</t>
   </si>
   <si>
     <t>“SOLICITA QUE O PODER EXECUTIVO MUNICIPAL ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, PARA A REALIZAÇÃO DE REFORMA NA UNIDADE DE SAÚDE FELINTO DAMIÃO”.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2628/indicacao_no_243-2025_-_implantacao_de_uma_sala_de_vacinacao_na_unidade_de_saude_em_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2628/indicacao_no_243-2025_-_implantacao_de_uma_sala_de_vacinacao_na_unidade_de_saude_em_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>“SOLICITA AO PODER EXECUTIVO MUNICIPAL QUE ENVIDEM ESFORÇOS, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, PARA A IMPLANTAÇÃO DE UMA SALA DE VACINAÇÃO NA UNIDADE DE SAÚDE FLORESTA DO SUL”.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_no_244-2025_-_construcao_de_uma_unidade_de_saude_no_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_no_244-2025_-_construcao_de_uma_unidade_de_saude_no_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIE TODOS OS ESFORÇOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE NO BAIRRO CANARINHO”.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_no_245-2025_-_reforma_da_usina_de_reciclagem_no_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_no_245-2025_-_reforma_da_usina_de_reciclagem_no_bairro_camata.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE TODOS OS ESFORÇOS NECESSÁRIOS JUNTO COM A SECRETARIA DE OBRAS PARA QUE SEJA REALIZADA A REFORMA DA USINA DE RECICLAGEM DO BAIRRO CAMATA”.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_no_246-2025_-_servico_de_teleconsulta_no_distrito_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_no_246-2025_-_servico_de_teleconsulta_no_distrito_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA IMPLANTAÇÃO DO SERVIÇO DE TELECONSULTA NO DISTRITO DE CRISTAL DO NORTE”.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Gil da Saúde, Diel da Pizzaria, Mateus Junior do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_no_247-2025_-_implantar_um_consultorio_odontologico_na_unidade_de_saude_do_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_no_247-2025_-_implantar_um_consultorio_odontologico_na_unidade_de_saude_do_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA IMPLANTAR UM CONSULTÓRIO ODONTOLÓGICO NA UNIDADE DE SAÚDE DO ASSENTAMENTO CASTRO ALVES”.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Mateus Junior do Camata, Gil da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_no_248-2025_-_implantacao_da_rede_de_esgoto_na_rua_zilda_gomes_natalaina_muniz_no_trecho_a_partir_da_av._vale_do_itaunas_bairro_camata_i.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_no_248-2025_-_implantacao_da_rede_de_esgoto_na_rua_zilda_gomes_natalaina_muniz_no_trecho_a_partir_da_av._vale_do_itaunas_bairro_camata_i.pdf</t>
   </si>
   <si>
     <t>“SOLICITA QUE O PODER EXECUTIVO MUNICIPAL ENVIDEM ESFORÇOS, POR MEIO DA SECRETARIA DE OBRAS E EM PARCERIA COM A CESAN, PARA A IMPLANTAÇÃO DE REDE DE ESGOTO NA RUA ZILDA GOMES NATALINA MUNIZ, NO TRECHO COMPREENDIDO A PARTIR DA AVENIDA VALE DO ITAÚNAS EM DIREÇÃO À PARTE INFERIOR DA VIA, NO BAIRRO SÃO JOÃO BATISTA – CAMATA I”.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_no_249-2025_-_pavimentacao_das_vias_do_conjunto_residencial_cridasa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_no_249-2025_-_pavimentacao_das_vias_do_conjunto_residencial_cridasa.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO DAS VIAS DO CONJUNTO RESIDENCIAL CRIDASA".</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2640/indicacao_no_250-2025_-_sugere_implantacao_da_creche_do_idoso_conforme_projeto_de_lei_em_anexo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2640/indicacao_no_250-2025_-_sugere_implantacao_da_creche_do_idoso_conforme_projeto_de_lei_em_anexo.pdf</t>
   </si>
   <si>
     <t>Sugere IMPLANTAÇÃO DA “CRECHE DO IDOSO”, conforme Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2641/indicacao_no_251-2025_-_sugere_contratacao_ou_disponibilizacao_de_profissional_de_nutricao_para_atuar_nos_centros_de_assistencia_social_-_cras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2641/indicacao_no_251-2025_-_sugere_contratacao_ou_disponibilizacao_de_profissional_de_nutricao_para_atuar_nos_centros_de_assistencia_social_-_cras.pdf</t>
   </si>
   <si>
     <t>“SUGERE A CONTRATAÇÃO OU DISPONIBILIZAÇÃO DE UM PROFISSIONAL DE NUTRIÇÃO PARA ATUAR NOS PROGRAMAS DA REDE PÚBLICA MUNICIPAL DA ASSISTÊNCIA SOCIAL, ESPECIALMENTE NOS CENTROS DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL – CRAS”.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2642/indicacao_no_252-2025_-_substituicao_do_parquinho_infantil_de_ferro_por_um_de_plastico_para_a_escola_jose_francisco_cordeiro_fazenda_carapina..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2642/indicacao_no_252-2025_-_substituicao_do_parquinho_infantil_de_ferro_por_um_de_plastico_para_a_escola_jose_francisco_cordeiro_fazenda_carapina..pdf</t>
   </si>
   <si>
     <t>“SUGERE A SUBSTITUIÇÃO DO PARQUINHO INFANTIL DE FERRO EXISTENTE NA ESCOLA JOSÉ FRANCISCO CORDEIRO – NA COMUNIDADE FAZENDA CARAPINA - POR UM PARQUINHO DE PLÁSTICO, VISANDO MAIOR SEGURANÇA E CONFORTO ÀS CRIANÇAS”.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2643/indicacao_no_253-2025_-_instalacao_de_bicicletarios_no_centro_de_pedro_canario_visando_incentivar_o_uso_de_bicicletas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2643/indicacao_no_253-2025_-_instalacao_de_bicicletarios_no_centro_de_pedro_canario_visando_incentivar_o_uso_de_bicicletas.pdf</t>
   </si>
   <si>
     <t>"SUGERE A INSTALAÇÃO DE BICICLETÁRIOS NO CENTRO DE PEDRO CANÁRIO, EM PONTOS ESTRATÉGICOS, VISANDO INCENTIVAR O USO DE BICICLETAS COMO MEIO DE TRANSPORTE E PROMOVER A MOBILIDADE URBANA SUSTENTÁVEL".</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Gil da Saúde, Mateus Junior do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2644/indicacao_no_254-2025_-_aquisicao_de_novas_cadeiras_odontologicas_para_os_consultorios_de_saude_bucal_das_unidades_basicas_de_saude.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2644/indicacao_no_254-2025_-_aquisicao_de_novas_cadeiras_odontologicas_para_os_consultorios_de_saude_bucal_das_unidades_basicas_de_saude.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA AQUISIÇÃO DE NOVAS CADEIRAS ODONTOLÓGICAS PARA OS CONSULTÓRIOS DE SAÚDE BUCAL DAS UNIDADE BÁSICAS DE SAÚDE ”.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2645/indicacao_no_255-2025_-_reforma_e_ampliacao_do_centro_de_referencia_de_assistencia_social_-_cras_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2645/indicacao_no_255-2025_-_reforma_e_ampliacao_do_centro_de_referencia_de_assistencia_social_-_cras_camata.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR REFORMA E AMPLIAÇÃO DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL – CRAS CAMATA".</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2646/indicacao_no_256-2025_-_criacao_do_conselho_municipal_de_esportes_visando_fortalecer_e_organizar_as_politicas_publicas_de_esporte_e_lazer.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2646/indicacao_no_256-2025_-_criacao_do_conselho_municipal_de_esportes_visando_fortalecer_e_organizar_as_politicas_publicas_de_esporte_e_lazer.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTES DE PEDRO CANÁRIO, VISANDO FORTALECER E ORGANIZAR AS POLÍTICAS PÚBLICAS DE ESPORTE E LAZER EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2647/indicacao_no_257-2025_-_substituicao_completa_do_gramado_sintetico_do_campo_society_localizado_no_parque_esportivo_da_lagoa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2647/indicacao_no_257-2025_-_substituicao_completa_do_gramado_sintetico_do_campo_society_localizado_no_parque_esportivo_da_lagoa.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS VISANDO A SUBSTITUIÇÃO COMPLETA DO GRAMADO SINTÉTICO DO CAMPO SOCIETY LOCALIZADO NO PARQUE ESPORTIVO DA LAGOA AUGUSTO RUSHI”.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2649/indicacao_no_258-2025_-_calcamentos_ruas_adelaide_b._morozini_jose_domingos_de_carvalho_manoel_r._souza_neto_e_domicio_ribom.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2649/indicacao_no_258-2025_-_calcamentos_ruas_adelaide_b._morozini_jose_domingos_de_carvalho_manoel_r._souza_neto_e_domicio_ribom.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA CALÇAMENTO DOS FINAIS DAS RUAS: ADELAIDE B. MOROZINI, JOSÉ DOMINGOS DE CARVALHO, MANOEL R. SOUZA NETO E DOMICIO RIBOM, AMBAS NO BAIRRO CAMATA II ”.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2650/indicacao_no_259-2025_-_instalacao_de_iluminacao_publica_e_realizacao_de_pavimentacao_na_rua_machado_bairro_vista_alegre.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2650/indicacao_no_259-2025_-_instalacao_de_iluminacao_publica_e_realizacao_de_pavimentacao_na_rua_machado_bairro_vista_alegre.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA E REALIZAÇÃO DE PAVIMENTAÇÃO NA RUA MACHADO, LOCALIZADA NO BAIRRO VISTA ALEGRE".</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Venturini, Chiquinho do Camata, Mateus Junior do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2651/indicacao_no_260-2025_-_instalacao_de_um_redutor_de_velocidade_com_placas_de_advertencia_nas_proximidades_da_cachoeira_dos_pretos_br_209.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2651/indicacao_no_260-2025_-_instalacao_de_um_redutor_de_velocidade_com_placas_de_advertencia_nas_proximidades_da_cachoeira_dos_pretos_br_209.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA INSTALAÇÃO UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS OU LOMBADA FÍSICA), DEVIDAMENTE SINALIZADO COM PLACAS DE ADVERTÊNCIA, NA VIA DE ACESSO À CACHOEIRA DOS PRETOS, NA RODOVIA ES-209, SENTIDO CRISTAL DO NORTE, NAS PROXIMIDADES DA REFERIDA CACHOEIRA”.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_no_261-2025_-_construcao_de_uma_creche_no_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_no_261-2025_-_construcao_de_uma_creche_no_bairro_camata.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UMA CRECHE NO BAIRRO CAMATA”.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_no_262-2025_-_renovacao_e_melhorias_dos_equipamentos_do_centro_de_fisioterapia_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_no_262-2025_-_renovacao_e_melhorias_dos_equipamentos_do_centro_de_fisioterapia_municipal.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA RENOVAÇÃO E MELHORIAS DOS EQUIPAMENTOS DO CENTRO DE FISIOTERAPIA MUNICIPAL</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Chiquinho do Camata, Venturini</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_no__263-2025_-_construcao_de_uma_unidade_basica_de_saude_ubs_no_bairro_vista_alegre.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_no__263-2025_-_construcao_de_uma_unidade_basica_de_saude_ubs_no_bairro_vista_alegre.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) NO BAIRRO VISTA ALEGRE”.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_no_264-2025_-_melhorias_nas_estradas_que_ligam_o_municipio_ao_distrito_de_agua_preta__em_conceicao_da_barra_e_reforma_da_ponte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_no_264-2025_-_melhorias_nas_estradas_que_ligam_o_municipio_ao_distrito_de_agua_preta__em_conceicao_da_barra_e_reforma_da_ponte.pdf</t>
   </si>
   <si>
     <t>“MELHORIAS NA ESTRADA QUE LIGA O MUNICÍPIO DE PEDRO CANÁRIO/ES AO DISTRITO DE ÁGUA PRETA, EM CONCEIÇÃO DA BARRA/ES, APROXIMADAMENTE 3KM DE ESTRADA, PASSANDO PELO POSTO CARRETEIRO, COM SERVIÇOS DE PATROLAMENTO, CASCALHAMENTO E DRENAGEM ADEQUADA; REFORMA URGENTE DA PONTE SITUADA NO TRECHO QUE CONECTA OS DOIS MUNICÍPIOS, GARANTINDO SEGURANÇA ESTRUTURAL, SINALIZAÇÃO E ACESSIBILIDADE ADEQUADA PARA VEÍCULOS E PEDESTRES”.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_no_265-2025_-_realizacao_do_servicos_de_poda_de_todas_as_arvores_do_bairro_camata_i_e_ii.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_no_265-2025_-_realizacao_do_servicos_de_poda_de_todas_as_arvores_do_bairro_camata_i_e_ii.pdf</t>
   </si>
   <si>
     <t>“INDICAM AO PODER EXECUTIVO QUE ENVIDE ESFORÇOS NECESSÁRIOS PARA A REALIZAÇÃO DOS SERVIÇOS DE PODA DE TODAS AS ÁRVORES QUE APRESENTEM NECESSIDADE, LOCALIZADAS NOS BAIRROS CAMATA I E CAMATA II”.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Chiquinho do Camata, Gilberto Coelho</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_no_266-2025_-_atribuir_o_nome_a_rua_mota_viana_a_uma_via_publica_do_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_no_266-2025_-_atribuir_o_nome_a_rua_mota_viana_a_uma_via_publica_do_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE ATRIBUIR O NOME “MANOEL MOTA VIANA” A UMA VIA PÚBLICA DO MUNICÍPIO DE PEDRO CANÁRIO–ES, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE".</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_no_267-2025_-_reforma_da_casa_de_passagem.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_no_267-2025_-_reforma_da_casa_de_passagem.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO MUNICIPAL ENVIE TODOS OS ESFORÇOS NECESSÁRIO JUNTO A SECRETARIA DE ASSISTÊNCIA SOCIAL, PARA QUE SEJA REALIZADO UMA REFORMA NA CASA DE PASSAGEM”.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_no_268-2025_-_implantacao_de_faixa_de_pedestres_sinalizacao_e_redutor_de_velocidade_na_rua_isaias_oliveira_freitas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_no_268-2025_-_implantacao_de_faixa_de_pedestres_sinalizacao_e_redutor_de_velocidade_na_rua_isaias_oliveira_freitas.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DO SETOR COMPETENTE, A NECESSIDADE DE IMPLANTAÇÃO DE FAIXA DE PEDESTRES, SINALIZAÇÃO VERTICAL E HORIZONTAL, REDUTORES DE VELOCIDADE (SE NECESSÁRIO), BEM COMO DEMAIS DISPOSITIVOS DE SEGURANÇA VIÁRIA NA RUA ISAÍAS OLIVEIRA FREITAS, NAS IMEDIAÇÕES DA NOVA CRECHE CEIM AMÉLIA LUCAS FARIAS EM CRISTAL DO NORTE".</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_no_269-2025_-_sinalizacao_de_transito_vertical_e_horizontal_incluindo_faixa_de_pedestres_em_frente_a_escola_maria_otilia.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_no_269-2025_-_sinalizacao_de_transito_vertical_e_horizontal_incluindo_faixa_de_pedestres_em_frente_a_escola_maria_otilia.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ENVIDE ESFORÇOS VISANDO IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO VERTICAL E HORIZONTAL, INCLUINDO FAIXA DE PEDESTRES, NA RUA TANCREDO NEVES, Nº 128, EM FRENTE À ESCOLA MUNICIPAL “MARIA OTÍLIA".</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao_no_270-2025_-_instalacao_de_redutor_de_velocidade_com_placas_na_rua_felinto_damiao_em_frente_a_casa_de_no_79_-_bairro_leonorio_i..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao_no_270-2025_-_instalacao_de_redutor_de_velocidade_com_placas_na_rua_felinto_damiao_em_frente_a_casa_de_no_79_-_bairro_leonorio_i..pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS), DEVIDAMENTE SINALIZADO COM PLACAS DE ADVERTÊNCIA, NA  RUA FELINTO DAMIÃO,  EM FRENTE A CASA DE Nº 79 – BAIRRO LEONÓRIO I".</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_no_271-2025_-_instalacao_de_redutor_de_velocidade_com_placas_de_advertencia_na_rua_felinto_damiao_s-n_leonorio_ii_prox_a_igreja_missao_rua_lateral_da_ceim_-_oficina_dos_sonhos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_no_271-2025_-_instalacao_de_redutor_de_velocidade_com_placas_de_advertencia_na_rua_felinto_damiao_s-n_leonorio_ii_prox_a_igreja_missao_rua_lateral_da_ceim_-_oficina_dos_sonhos.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA INSTALAÇÃO UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS), DEVIDAMENTE SINALIZADO COM PLACAS DE ADVERTÊNCIA, NA  RUA FELINTO DAMIÃO, S/N  – BAIRRO LEONÓRIO II, NAS PROXIMIDADES DA IGREJA MISSÃO, RUA LATERAL DA CEIM – OFICINA DOS SONHOS)”.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2702/indicacao_no_272-2025_-_realize_campanha_de_saude_nas_dependencias_da_associacao_pestalozzi_de_pedro_canario_vacinacaoatendimento_medico_oftalmologico_e_odontologico.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2702/indicacao_no_272-2025_-_realize_campanha_de_saude_nas_dependencias_da_associacao_pestalozzi_de_pedro_canario_vacinacaoatendimento_medico_oftalmologico_e_odontologico.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, REALIZE CAMPANHA DE SAÚDE NAS DEPENDÊNCIAS DA ASSOCIAÇÃO PESTALOZZI DE PEDRO CANÁRIO, CONTEMPLANDO AÇÕES DE VACINAÇÃO, ATENDIMENTO MÉDICO, OFTALMOLÓGICO E ODONTOLÓGICO DESTINADOS AOS ALUNOS DA INSTITUIÇÃO”.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_no_273-2025_-_analise_tecnica_em_relacao_qual_medida_a_ser_conferida_a_arvore_localizada_junto_ao_campo_do_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_no_273-2025_-_analise_tecnica_em_relacao_qual_medida_a_ser_conferida_a_arvore_localizada_junto_ao_campo_do_bairro_camata.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS BUSCANDO REALIZAR A ANÁLISE TÉCNICA EM RELAÇÃO QUAL MEDIDA A SER CONFERIDA A  ÁRVORE LOCALIZADA JUNTO AO CAMPO DO BAIRRO CAMATA, VISANDO A MELHOR SOLUÇÃO PARA MITIGAR OS DANOS À CALÇADA E AO MURO, COM ATENÇÃO AOS PRINCÍPIOS DE PRESERVAÇÃO AMBIENTAL”.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no_274-2025_-_servicos_de_manutencao_no_campo_society_do_bairro_esplanada_conserto_de_alambrados_a_reparacao_da_rede_de_protecao_e_a_limpeza_geral_do_local.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no_274-2025_-_servicos_de_manutencao_no_campo_society_do_bairro_esplanada_conserto_de_alambrados_a_reparacao_da_rede_de_protecao_e_a_limpeza_geral_do_local.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS BUSCANDO REALIZAR SERVIÇOS DE MANUTENÇÃO NO CAMPO SOCIETY DO BAIRRO ESPLANADA, INCLUINDO O CONSERTO DOS ALAMBRADOS, A REPARAÇÃO DA REDE DE PROTEÇÃO E A LIMPEZA GERAL DO LOCAL”.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_no_275-2025_-_instalacao_de_quebra-molas_nas_ruas_julia_bonelar_e_nossa_senhora_aparecida_bairro_esplanada.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_no_275-2025_-_instalacao_de_quebra-molas_nas_ruas_julia_bonelar_e_nossa_senhora_aparecida_bairro_esplanada.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS VISANDO A INSTALAÇÃO DE QUEBRA-MOLAS NAS RUAS JÚLIA BONELAR E NOSSA SENHORA APARECIDA, NO BAIRRO ESPLANADA, COM O OBJETIVO DE REDUZIR A VELOCIDADE DOS VEÍCULOS E GARANTIR A SEGURANÇA DE PEDESTRES E MORADORES".</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_no_276-2025_-_instalacao_e_iluminacao_publica_na_rua_santa_uberlandia_no_bairro_vista_alegre.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_no_276-2025_-_instalacao_e_iluminacao_publica_na_rua_santa_uberlandia_no_bairro_vista_alegre.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS VISANDO À INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NA RUA SANTA UBERLÂNDIA, NO BAIRRO VISTA ALEGRE, COM O OBJETIVO DE GARANTIR MAIS SEGURANÇA E QUALIDADE DE VIDA AOS MORADORES”.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_no_277-2025_-_manutencao_e_conservacao_dos_bancos_de_reserva_do_campo_society_do_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_no_277-2025_-_manutencao_e_conservacao_dos_bancos_de_reserva_do_campo_society_do_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS VISANDO A MANUTENÇÃO E CONSERVAÇÃO DOS BANCOS DE RESERVA DO CAMPO SOCIETY DO ASSENTAMENTO CASTRO ALVES”.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_no_278-2025_-_locar_um_imovel_para_o_funcionamento_do_centro_de_convivencia_e_fortalecimento_de_vinculos_de_floresta_do_sul.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_no_278-2025_-_locar_um_imovel_para_o_funcionamento_do_centro_de_convivencia_e_fortalecimento_de_vinculos_de_floresta_do_sul.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA LOCAR UM NOVO IMÓVEL PARA O FUNCIONAMENTO DO CENTRO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS (SCFV) DO DISTRITO DE FLORESTA DO SUL ”.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_no_279-2025_-_implantar_um_espaco_especifico_para_atendimento_das_teleconsultas_de_especialidades_no_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_no_279-2025_-_implantar_um_espaco_especifico_para_atendimento_das_teleconsultas_de_especialidades_no_municipio.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA IMPLANTAR UM ESPAÇO ESPECIFICO PARA ATENDIMENTO DAS TELECONSULTAS DE ESPECIALIDADES NO MUNICIPIO DE PEDRO CANÁRIO ”.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2712/indicacao_no_280-2025_-_instalacao_de_uma_nova_academia_popular_no_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2712/indicacao_no_280-2025_-_instalacao_de_uma_nova_academia_popular_no_bairro_camata.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA INSTALAÇÃO DE UMA NOVA ACADEMIA POPULAR NO BAIRRO CAMATA”.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_no_281-2025_-_implantacao_de_uma_unidade_movel_de_saude_-_carreta_itinerante_saude_da_mulher.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_no_281-2025_-_implantacao_de_uma_unidade_movel_de_saude_-_carreta_itinerante_saude_da_mulher.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, QUE ENVIDEM ESFORÇOS PARA A IMPLANTAÇÃO DE UMA UNIDADE MÓVEL DE SAÚDE – CARRETA ITINERANTE SAÚDE DA MULHER NO ÂMBITO DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2714/indicacao_no_282-2025_-_construcao_de_um_centro_de_referencia_de_assistencia_social_cras_em_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2714/indicacao_no_282-2025_-_construcao_de_um_centro_de_referencia_de_assistencia_social_cras_em_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA CONSTRUÇÃO DE UM CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS) NO DISTRITO DE CRISTAL DO NORTE."</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2715/indicacao_no_283-2025_-reforma_da_escola_tres_de_maio_localizada_no_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2715/indicacao_no_283-2025_-reforma_da_escola_tres_de_maio_localizada_no_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, ENVIDEM TODOS OS ESFORÇOS NECESSÁRIOS PARA VIABILIZAR A REFORMA DA ESCOLA TRÊS DE MAIO, LOCALIZADA NO ASSENTAMENTO CASTRO ALVES”.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2716/indicacao_no_284-2025_-_reforma_na_sede_da_prefeitura_municipal_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2716/indicacao_no_284-2025_-_reforma_na_sede_da_prefeitura_municipal_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>“INDICA AO PODER EXECUTIVO MUNICIPAL QUE ENVIDEM TODOS OS ESFORÇOS NECESSÁRIOS, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, PARA VIABILIZAR A REALIZAÇÃO DE REFORMA NA SEDE DA PREFEITURA MUNICIPAL DE PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2717/indicacao_no_285-2025_-_instlacao_de_playgroud_parquinho_infantil_no_assentamento_castro_alves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2717/indicacao_no_285-2025_-_instlacao_de_playgroud_parquinho_infantil_no_assentamento_castro_alves.pdf</t>
   </si>
   <si>
     <t>“QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA INSTALAÇÃO DE UM PLAYGROUD (PARQUINHO INFANTIL)  NO  ASSENTAMENTO CASTRO ALVES”.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2718/indicacao_no_286-2025_-_implantacao_de_quebra-molas_na_rua_getulio_vargas_localizada_no_bairro_vista_alegre.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2718/indicacao_no_286-2025_-_implantacao_de_quebra-molas_na_rua_getulio_vargas_localizada_no_bairro_vista_alegre.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO A IMPLANTAÇÃO DE QUEBRA-MOLAS NA RUA GETÚLIO VARGAS, LOCALIZADA NO BAIRRO VISTA ALEGRE".</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2719/indicacao_no_287-2025_-_criacao_de_uma_area_de_lazer_com_campo_society_no_bairro_vista_alegre.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2719/indicacao_no_287-2025_-_criacao_de_uma_area_de_lazer_com_campo_society_no_bairro_vista_alegre.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO A CRIAÇÃO DE UMA ÁREA DE LAZER COM CAMPO SOÇIETY NO BAIRRO VISTA ALEGRE”.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_no_288-2025_-_restauracao_e_revitalizacao_do_canteiro_central_do_distrito_de_cristal_do_norte_recuperacao_dos_meios-fios_nivelamento_jardinagem_e_pintura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_no_288-2025_-_restauracao_e_revitalizacao_do_canteiro_central_do_distrito_de_cristal_do_norte_recuperacao_dos_meios-fios_nivelamento_jardinagem_e_pintura.pdf</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE SEJA REALIZADA A RESTAURAÇÃO E REVITALIZAÇÃO DO CANTEIRO CENTRAL DO DISTRITO DE CRISTAL DO NORTE, INCLUINDO A RECUPERAÇÃO DOS MEIOS-FIOS, NIVELAMENTO, JARDINAGEM E PINTURA”.</t>
   </si>
   <si>
+    <t>3102</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3102/indicacao_n_289-2025_-_indica_a_secretaria_municipal_de_saude_que_providencie_junto_ao_ministerio_da_saude_o_credenciamento.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA À SECRETARIA MUNICIPAL DE SAÚDE QUE PROVIDENCIE, JUNTO AO MINISTÉRIO DA SAÚDE, O CREDENCIAMENTO DA UNIDADE DE SAÚDE SO ASSENTAMENTO CASTRO ALVES PARA A IMPLANTAÇÃO DE UMA EQUIPE DE ATENÇÃO PRIMÁRIA (EAP)".</t>
+  </si>
+  <si>
+    <t>3103</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_n_290-2025_-_que_determine_ao_setor_competente_a_instalacao_de_cobertura_na_area_frontal_da_escola_oficina_dos_sonhos.pdf</t>
+  </si>
+  <si>
+    <t>"QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE COBERTURA (TOLDO OU ESTRUTURA SIMILAR) NA ÁREA FRONTAL DA ESCOLA OFICINA DOS SONHOS, LOCAL ONDE OS PAIS E RESPONSÁVEIS COSTUMAM AGUARDAR DIARIAMENTE A ENTRADA E SAÍDA DOS ALUNOS".</t>
+  </si>
+  <si>
+    <t>3104</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3104/indicacao_n_291-2025_-_adocao_de_medidas_para_garantir_o_fornecimento_da_merenda_escolar_aos_professores_professora_e_demais_prosfissionais_da_educacao.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO A ADOÇÃO DE MEDIDAS PARA GARANTIR O FORNECIMENTO DA MERENDA ESCOLAR AOS PROFESSORES, PROFESSORAS E DEMAIS PROFISSIONAIS DA EDUCAÇÃO, DURANTE O PERÍODO DE PERMANÊNCIA NAS UNIDADES ESCOLARES, SEM QUALQUER DESCONTO NO VALE OU NO AUXÍLIO ALIMENTAÇÃO".</t>
+  </si>
+  <si>
+    <t>3105</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_n_292-2025_-_que_o_poder_executivo_envide_esforcos_no_sentido_de_realizar_a_repintura_e_remarcacao_da_quadra_poliesportiva.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NO SENTIDO DE REALIZAR A REPINTURA E REMARCAÇÃO DA QUADRA POLIESPORTIVA LOCALIZADA NO COMPLEXO DA LAGOA AUGUSTO RUSCHI EM VIRTUDE DA INSTALAÇÃO DAS ESTRUTURAS FÍSICSA PARA A PTRATICA DE BASQUETE".</t>
+  </si>
+  <si>
+    <t>3106</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3106/indicacao_n_293-2025_-_que_o_poder_executivo_viabilize_o_recapeamento_com_massa_asfaltixa_em_diversas_ruas_do_bairro_sao_geraldo.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO VIABILIZE RECAPEAMENTI COM MASSA ASFÁLTICA EM DIVERSAS RUAS DO BAIRRO SÃO GERALDO".</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3107/indicacao_n_294-2025_-_indica_ao_executivvo_municipal_a_necessidade_da_construcao_de_uma_trincheira_de_escoamento_de_agua.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA TRINCHEIRA DE ESCOAMENTO DE ÁGUA NA RUA MAGALHÃES, BAIRRO VISTA ALEGRE, NO FINAL DA RUA".</t>
+  </si>
+  <si>
+    <t>3108</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3108/indicacao_n_295-2025_-indica_ao_executivvo_municipal_a_necessidade_da_construcao_de_uma_trincheira_de_escoamento_de_agua.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECUTIVVO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA TRINCHEIRA DE ESCOAMENTO DE ÁGUA NA RUA GETÚLIO VARGAS, BAIRRO VISTA ALEGRE, NO FINAL DA RUA, CALÇADA".</t>
+  </si>
+  <si>
+    <t>3109</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>Diel da Pizzaria, Mateus Junior do Camata</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3109/indicacao_n_296-2025_-_indica_ao_executivo_municipal_a_realizacao_de_um_multirao_de_emissao_de_carterias_de_indentidade.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE UM MULTIRÃO DE EMISSÃO DE CARTERIAS DE INDENTIDADE (RG) NA SEDE DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3110</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>Gilberto Coelho, Kelsat</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3110/indicacao_n_297-2025_-_que_o_poder_executivo_envide_esforcos_necessarios_para_contrucao_de_uma_lombada_em_frente_ao_cemiterio_de_cristal_do_norte.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA CONTRUÇÃO DE UMA LOMBADA EM FRENTE AO CEMITÉRIO DE CRISTAL DO NORTE".</t>
+  </si>
+  <si>
+    <t>3111</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3111/indicacao_n_298-2025_-_que_o_poder_executivo_envide_esforcos_necessarios_para_instalacoes_de_bancos_na_lateral_do_cemiterio_de_cristal_do_norte.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA INSTALAÇÕES DE BANCOS NA LATERAL DO CEMITÉRIO DE CRISTAL DO NORTE".</t>
+  </si>
+  <si>
+    <t>3112</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3112/indicacao_n_299-2025_-__que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessarios_para_que_seja_realizada_uma_reforma_no_parque_de_vaquejada_do_bairro_camata.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE SEJA REALIZADA UMA REFORMA NO PARQUE DE VAQUEJADA DO BAIRRO CAMATA".</t>
+  </si>
+  <si>
+    <t>3113</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3113/indicacao_n_300-2025_-_que_o_poder_executivo_envide_todos_os_esforcos_necessarios_para_que_facam_uma_reforma_do_parque_da_vaquejada_do_distrito_de_floresta_do_sul.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE FAÇAM UMA REFORMA DO PARQUE DA VAQUEJADA DO DISTRITO DE FLORESTA DO SUL".</t>
+  </si>
+  <si>
+    <t>3114</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3114/indicacao_n_301-2025_-_que_o_poder_executivo_envide_esforcos_necessarios_para_contrucoes_de_02_dois_quebra-molas_na_rua_manoel_joaquim_xavier_no_bairro_leonorio_ii.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA CONTRUÇÕES DE 02 (DOIS) QUEBRA-MOLAS NA RUA MANOEL JOAQUIM XAVIER, NO BAIRRO LEONÓRIO II".</t>
+  </si>
+  <si>
+    <t>3115</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3115/indicacao_n_302-2025_-_pavimentacao_das_ruas_nivaldo_nunes_elcio_alvares_antonio_muniz_e_travessa_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECUTIVO A PAVIMENTAÇÃO DAS RUAS NIVALDO NUNES, ELCIO ÁLVARES, LUIZ BRAVIM, ANTÔNIO MUNIZ E TRAVESSA BELA VISTA, TODAS LOCALIZADAS NO BAIRRO ELDOURADO, COM TRAVESSIA PARA O BAIRRO ESPLANADA, NA CIDADE DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3116</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3116/indicacao_n_303-2025_-_instalacao_de_pontos_de_onibus_com_cobertura_no_distrito_de_taquaras.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIE ESFORÇOS NECESSÁRIOS PARA INSTALAÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA NO DISTRITO DE TAQUARAS, NS PROXIMIDADES DO CAMPO DE FUTEBOL, BEM COMO NO DISTRITO DE CRISTAL DO NORTE TAMBÉM PRÓXIMO AO CAMPO LOCAL".</t>
+  </si>
+  <si>
+    <t>3117</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3117/indicacao_n_304-2025_-_que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessarios_para_disponibilizacao_de_um_caminhao_vacol.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIE TODOS OS ESFORÇOS NECESSÁRIOS PARA A DISPONIBILIZAÇÃO D UM CAMINHÃO VACOL (CAMINHÃO LIMPA FOSSA) PARA ATENDIMENTO A POPULAÇÃO DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3118</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3118/indicacao_n_305-2025_-_que_o_poder_executivo_envide_esforcos_para_implantacao_de_um_laboratorio_educacional_de_robotica.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA IMPLANTAÇÃO DE UM LABORATÓRIO EDUCACIONAL DE ROBÓTICA NA ESCOLA SÃO JOÃO BATISTA NO BAIRRO CAMATA".</t>
+  </si>
+  <si>
+    <t>3119</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3119/indicacao_n_306-2025_-_que_o_poder_executivo_envide_esforcos_para_implantacao_de_um_laboratorio.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA IMPLANTAÇÃO DE UM LABORATÓRIO EDUCACIONAL DE ROBÓTICA NA ESCOLA GUEDES ALCOFORADO".</t>
+  </si>
+  <si>
+    <t>3120</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3120/indicacao_n_307-2025_-_que_o_poder_executivo_envide_esforcos_para_implantacao_de_um_laboratorio_educacional_de_robotica.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA IMPLANTAÇÃO DE UM LABORATÓRIO EDUCACIONAL DE ROBÓTICA NA ESCOLA FELINTO DAMIÃO".</t>
+  </si>
+  <si>
     <t>2385</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
     <t>Pautas das Sessões</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2385/pauta_da_01a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2385/pauta_da_01a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 01ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL".</t>
   </si>
   <si>
+    <t>2909</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2909/pauta_da_02a_sessao_ordinaria_do_1o_periodo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 02ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2910</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2910/pauta_da_03a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 03ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2911</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2911/pauta_da_04a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 04ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2912</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2912/pauta_da_05a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 05ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2913</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2913/pauta_da_06a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 06ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2914</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2914/pauta_da_07a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 07ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2915</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2915/pauta_da_08a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 08ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2916</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2916/pauta_da_09a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 09ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2917</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2917/pauta_da_10a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 10ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2918/pauta_da_11a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 11ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2919</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2919/pauta_da_12a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 12ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2920</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2920/pauta_da_13a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 13ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2921</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2921/pauta_da_14a_sessao_ordinaria_do_1o_periodo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 14ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2922</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2922/pauta_da_15a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 15ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2923</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2923/pauta_da_16a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 16ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2924</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2924/pauta_da_17a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 17ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2925</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2925/pauta_da_18a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 18ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2926</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2926/pauta_da_19a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 19ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2927</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2927/pauta_da_20a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 20ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2928</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2928/pauta_da_21a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 21ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>2929</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2929/pauta_da_22a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 22ª SESSÃO ORDINÁRIA DO 1º PERÍODO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
     <t>2538</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Gil da Saúde, Renato de Taquaras, Venturini</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2538/projeto_de_decreto_legislativo_no_001-2025_-_contas_exercicio_de_2023_-_responsavel_-_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2538/projeto_de_decreto_legislativo_no_001-2025_-_contas_exercicio_de_2023_-_responsavel_-_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>“PRESTAÇÃO DE CONTAS EXERCÍCIO 2023 – MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEL: BRUNO TEÓFILO ARAÚJO”.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2620/projeto_de_decreto_legislativo_no_002-2025_-_comenda_do_merito_esportivo_fernando_flavio_de_jesus.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2620/projeto_de_decreto_legislativo_no_002-2025_-_comenda_do_merito_esportivo_fernando_flavio_de_jesus.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. FERNANDO FLÁVIO DE JESUS”.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2621/projeto_de_decreto_legislativo_no_003-2025_-_comenda_do_merito_esportivo_roberto_vieira_de_jesus.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2621/projeto_de_decreto_legislativo_no_003-2025_-_comenda_do_merito_esportivo_roberto_vieira_de_jesus.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. RICARDO SUCI FREIRE”.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2622/projeto_de_decreto_legislativo_no_004-2025_-_comenda_do_merito_esportivo_ricardo_suci_freire.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2622/projeto_de_decreto_legislativo_no_004-2025_-_comenda_do_merito_esportivo_ricardo_suci_freire.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. ROBERTO VIEIRA DE JESUS”.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2663/projeto_de_decreto_legislativo_no_005-2025_-_empresa_trappuz_multimarcas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2663/projeto_de_decreto_legislativo_no_005-2025_-_empresa_trappuz_multimarcas.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE A EMPRESA TRAPPUZ MULTIMARCAS”.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2664/projeto_de_decreto_legislativo_no_006-2025_-_empresa_ciara_material_de_construcao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2664/projeto_de_decreto_legislativo_no_006-2025_-_empresa_ciara_material_de_construcao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE A EMPRESA CIARA MATERIAL DE CONSTRUÇÃO”.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2665/projeto_de_decreto_legislativo_no_007-2025_-_supermercado_linharense.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2665/projeto_de_decreto_legislativo_no_007-2025_-_supermercado_linharense.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA SUPERMERCADO LINHARENSE”.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2666/projeto_de_decreto_legislativo_no_008-2025_-_empresa_assistech_celulares.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2666/projeto_de_decreto_legislativo_no_008-2025_-_empresa_assistech_celulares.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA ASSISTECH CELULARES”.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2667/projeto_de_decreto_legislativo_no_009-2025_-_empresa_borracharia_do_regi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2667/projeto_de_decreto_legislativo_no_009-2025_-_empresa_borracharia_do_regi.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA BORRACHARIA DO REGI”.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2668/projeto_de_decreto_legislativo_no_010-2025_-_empresa_restaurante_sb_delivery_comida_caseira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2668/projeto_de_decreto_legislativo_no_010-2025_-_empresa_restaurante_sb_delivery_comida_caseira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA RESTAURANTE SB DELIVERY COMIDA CASEIRA”.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2669/projeto_de_decreto_legislativo_no_011-2025_-_casa_do_trabalhador.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2669/projeto_de_decreto_legislativo_no_011-2025_-_casa_do_trabalhador.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA CASA DO TRABALHADOR”.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2670/projeto_de_decreto_legislativo_no_012-2025_-_salluz_modas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2670/projeto_de_decreto_legislativo_no_012-2025_-_salluz_modas.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA SALLUZ MODAS”.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2671/projeto_de_decreto_legislativo_no_013-2025_-_empresa_distribuidora_do_para.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2671/projeto_de_decreto_legislativo_no_013-2025_-_empresa_distribuidora_do_para.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA DISTRIBUIDORA DO PARÁ”.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2672/projeto_de_decreto_legislativo_no_014-2025_-_sr._tarcisio_porto.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2672/projeto_de_decreto_legislativo_no_014-2025_-_sr._tarcisio_porto.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE AO SR. TARCÍSIO PORTO”.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2673/projeto_de_decreto_legislativo_no_015-2025_-_matos_calcados.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2673/projeto_de_decreto_legislativo_no_015-2025_-_matos_calcados.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA MATOS CALÇADOS”.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2674/projeto_de_decreto_legislativo_no_016-2025_-_5_estrelas_carros_e_motos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2674/projeto_de_decreto_legislativo_no_016-2025_-_5_estrelas_carros_e_motos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA 5 ESTRELAS CARROS E MOTOS”.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2675/projeto_de_decreto_legislativo_no_017-2025_-_salao_do_lagoa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2675/projeto_de_decreto_legislativo_no_017-2025_-_salao_do_lagoa.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA SALÃO DO LAGOA”.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2676/projeto_de_decreto_legislativo_no_018-2025_-_empresa_junior_motos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2676/projeto_de_decreto_legislativo_no_018-2025_-_empresa_junior_motos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA JUNIOR MOTOS”.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2677/projeto_de_decreto_legislativo_no_019-2025_-_realcred_solucoes_financeiras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2677/projeto_de_decreto_legislativo_no_019-2025_-_realcred_solucoes_financeiras.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA REALCRED SOLUÇÕES FINANCEIRAS”.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2678/projeto_de_decreto_legislativo_no_020-2025_-_empresa_supermercado_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2678/projeto_de_decreto_legislativo_no_020-2025_-_empresa_supermercado_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA SUPERMERCADO SANTOS”.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2679/projeto_de_decreto_legislativo_no_021-2025_-_empresa_acougue_allanzin.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2679/projeto_de_decreto_legislativo_no_021-2025_-_empresa_acougue_allanzin.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA AÇOUGUE ALLANZIN”.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2680/projeto_de_decreto_legislativo_no_022-2025_-_empresa_dular_moveis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2680/projeto_de_decreto_legislativo_no_022-2025_-_empresa_dular_moveis.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA DULAR MÓVEIS”.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2681/projeto_de_decreto_legislativo_no_023-2025_-_empresa_dular_moveis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2681/projeto_de_decreto_legislativo_no_023-2025_-_empresa_dular_moveis.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA CUNHA STORE”.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2682/projeto_de_decreto_legislativo_no_024-2025_-_fj_distribuidora.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2682/projeto_de_decreto_legislativo_no_024-2025_-_fj_distribuidora.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA FJ DISTRIBUIDORA”.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2683/projeto_de_decreto_legislativo_no_025-2025_-_novo_lar_moveis.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2683/projeto_de_decreto_legislativo_no_025-2025_-_novo_lar_moveis.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA NOVO LAR MÓVEIS”.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2684/projeto_de_decreto_legislativo_no_026-2025_-_empresa_costa_bike.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2684/projeto_de_decreto_legislativo_no_026-2025_-_empresa_costa_bike.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA COSTA BIKE”.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2685/projeto_de_decreto_legislativo_no_027-2025_-_empresa_distribuidora_avenida.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2685/projeto_de_decreto_legislativo_no_027-2025_-_empresa_distribuidora_avenida.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA DISTRIBUIDORA AVENIDA”.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2686/projeto_de_decreto_legislativo_no_028-2025_-_empresa_bar_das_coleguinhas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2686/projeto_de_decreto_legislativo_no_028-2025_-_empresa_bar_das_coleguinhas.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA BAR DAS COLEGUINHAS”.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2687/projeto_de_decreto_legislativo_no_029-2025_-_empresa_biratinha_design.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2687/projeto_de_decreto_legislativo_no_029-2025_-_empresa_biratinha_design.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA BIRATINHA DESIGN”.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2688/projeto_de_decreto_legislativo_no_030-2025_-_empresa_inovar_sistemas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2688/projeto_de_decreto_legislativo_no_030-2025_-_empresa_inovar_sistemas.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA INOVAR SISTEMAS”.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2689/projeto_de_decreto_legislativo_no_031-2025_-_empresa_lf_moto.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2689/projeto_de_decreto_legislativo_no_031-2025_-_empresa_lf_moto.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA LF MOTO”.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2690/projeto_de_decreto_legislativo_no_032-2025_-_cafe_e_prosa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2690/projeto_de_decreto_legislativo_no_032-2025_-_cafe_e_prosa.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA CAFÉ E PROSA”.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2691/projeto_de_decreto_legislativo_no_033-2025_-_adreia_magazine.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2691/projeto_de_decreto_legislativo_no_033-2025_-_adreia_magazine.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA ANDRÉIA MAGAZINE”.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2692/projeto_de_decreto_legislativo_no_034-2025_-_moto_racing.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2692/projeto_de_decreto_legislativo_no_034-2025_-_moto_racing.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA MOTO RACING”.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2693/projeto_de_decreto_legislativo_no_035-2025_-_alfa_boutique.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2693/projeto_de_decreto_legislativo_no_035-2025_-_alfa_boutique.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA ALFA BOUTIQUE”.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2694/projeto_de_decreto_legislativo_no_036-2025_-_coimbra_autopecas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2694/projeto_de_decreto_legislativo_no_036-2025_-_coimbra_autopecas.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA COIMBRA AUTOPEÇAS”.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2695/projeto_de_decreto_legislativo_no_037-2025_-_lima_gas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2695/projeto_de_decreto_legislativo_no_037-2025_-_lima_gas.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA EMPREENDEDOR DESTAQUE À EMPRESA LIMA GÁS”.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2721/projeto_de_decreto_legislativo_no_038-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2721/projeto_de_decreto_legislativo_no_038-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. FABRÍCIA SANTOS DAMASCENO VIANA”.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2722/projeto_de_decreto_legislativo_no_039-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2722/projeto_de_decreto_legislativo_no_039-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO A SRA. JULIANA SANTOS BORGO".</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2723/projeto_de_decreto_legislativo_no_040-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2723/projeto_de_decreto_legislativo_no_040-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. OTÍLIA MARTINS DE MAGALHÃES”.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2724/projeto_de_decreto_legislativo_no_041-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2724/projeto_de_decreto_legislativo_no_041-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. ALDENI FERREIRA MARES”.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2725/projeto_de_decreto_legislativo_no_042-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2725/projeto_de_decreto_legislativo_no_042-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES AO Sr. JOSÉ DIAS DO NASCIMENTO”.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2726/projeto_de_decreto_legislativo_no_043-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2726/projeto_de_decreto_legislativo_no_043-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. BELAIDE SOUZA LIMA”.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2727/projeto_de_decreto_legislativo_no_044-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2727/projeto_de_decreto_legislativo_no_044-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES AO Sr. ELEDIR SOARES MOTA”.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2728/projeto_de_decreto_legislativo_no_045-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2728/projeto_de_decreto_legislativo_no_045-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. GEDALVA COSTA”.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2729/projeto_de_decreto_legislativo_no_046-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2729/projeto_de_decreto_legislativo_no_046-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES AO Sr. ENÉIAS DOS SANTOS GAMA”.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2730/projeto_de_decreto_legislativo_no_047-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2730/projeto_de_decreto_legislativo_no_047-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. GLÁUCIA MARIA DE ALMEIDA ZIMMER”.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2731/projeto_de_decreto_legislativo_no_048-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2731/projeto_de_decreto_legislativo_no_048-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES AO Sr. MARCOS EGÍDIO BRUNELLI”.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2732/projeto_de_decreto_legislativo_no_049-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2732/projeto_de_decreto_legislativo_no_049-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. MARIA SICLEUDE DE AGUILAR SANTOS”.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2733/projeto_de_decreto_legislativo_no_050-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2733/projeto_de_decreto_legislativo_no_050-2025_-_comenda_a_servidores_publicos_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. ROSILENE OLIVEIRA ANDRADE”.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2853/projeto_de_decreto_legislativo_no_051-2025_-_dispoe_sobre_a_outorga_da_comenda_a_servidores_pub_a_sra._cassia_cristina_silva_de_oliveira_evangelista.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2853/projeto_de_decreto_legislativo_no_051-2025_-_dispoe_sobre_a_outorga_da_comenda_a_servidores_pub_a_sra._cassia_cristina_silva_de_oliveira_evangelista.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. CÁSSIA CRISTINA SILVA DE OLIVEIRA EVANGELISTA".</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES DE PEDRO CANÁRIO-ES A Sra. MARIA LÚCIA GUAITOLINI DE OLIVEIRA".</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2734/projeto_de_decreto_legislativo_no_053-2025_-_comenda_a_servidores_publicos_ao_sr._noe_albino_mol.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2734/projeto_de_decreto_legislativo_no_053-2025_-_comenda_a_servidores_publicos_ao_sr._noe_albino_mol.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES AO Sr. NOÉ ALBINO MOL”.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2754/projeto_de_decreto_legislativo_no_054-2025_-_comenda_a_servidores_publicos_a_sra._elsa_campos_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2754/projeto_de_decreto_legislativo_no_054-2025_-_comenda_a_servidores_publicos_a_sra._elsa_campos_da_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. ELSA CAMPOS DA SILVA”.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2755/projeto_de_decreto_legislativo_no_055-2025_-_comenda_a_servidores_publicos_a_sra._luzia_damascena_lobo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2755/projeto_de_decreto_legislativo_no_055-2025_-_comenda_a_servidores_publicos_a_sra._luzia_damascena_lobo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. LUZIA DAMASCENA LOBO”.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2756/projeto_de_decreto_legislativo_no_056-2025_-_comenda_a_servidores_publicos_a_sra._alessandra_baiense_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2756/projeto_de_decreto_legislativo_no_056-2025_-_comenda_a_servidores_publicos_a_sra._alessandra_baiense_pereira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. ALESSANDRA BAIENSE PEREIRA”.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2757/projeto_de_decreto_legislativo_no_057-2025_-_comenda_a_servidores_publicos_a_sra._eliana_regina_galletti.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2757/projeto_de_decreto_legislativo_no_057-2025_-_comenda_a_servidores_publicos_a_sra._eliana_regina_galletti.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. ELIANA REGINA GALLETTI”.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2758/projeto_de_decreto_legislativo_no_058-2025_-_comenda_a_servidores_publicos_a_sra._andreia_brunelli_lima_pereira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2758/projeto_de_decreto_legislativo_no_058-2025_-_comenda_a_servidores_publicos_a_sra._andreia_brunelli_lima_pereira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. ANDREIA BRUNELLI LIMA PEREIRA”.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2759/projeto_de_decreto_legislativo_no_059-2025_-_comenda_a_servidores_publicos_a_sra._cirleusa_figueredo_ramos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2759/projeto_de_decreto_legislativo_no_059-2025_-_comenda_a_servidores_publicos_a_sra._cirleusa_figueredo_ramos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. CIRLEUSA FIGUEREDO RAMOS”.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2760/projeto_de_decreto_legislativo_no_060-2025_-_comenda_a_servidores_publicos_ao_sr._manoel_de_jesus_gomes.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2760/projeto_de_decreto_legislativo_no_060-2025_-_comenda_a_servidores_publicos_ao_sr._manoel_de_jesus_gomes.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES AO Sr. MANOEL DE JESUS GOMES”.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2761/projeto_de_decreto_legislativo_no_061-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2761/projeto_de_decreto_legislativo_no_061-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. MARIA DA GLÓRIA MAGALHÃES SANTOS”.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2762/projeto_de_decreto_legislativo_no_062-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2762/projeto_de_decreto_legislativo_no_062-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. MATILDES GONÇALVES MAIA”.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2763/projeto_de_decreto_legislativo_no_063-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2763/projeto_de_decreto_legislativo_no_063-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES AO Sr. GILSON PEREIRA DOS SANTOS”.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2764/projeto_de_decreto_legislativo_no_064-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2764/projeto_de_decreto_legislativo_no_064-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. IZAURA ALVES DA ROCHA”.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2765/projeto_de_decreto_legislativo_no_065-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2765/projeto_de_decreto_legislativo_no_065-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. CELIA SANTANA BARROS”.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2766/projeto_de_decreto_legislativo_no_066-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2766/projeto_de_decreto_legislativo_no_066-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. LUCIANA SANTOS PINHEIRO”.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2767/projeto_de_decreto_legislativo_no_067-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2767/projeto_de_decreto_legislativo_no_067-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. PURCINA VALERIANO DE OLIVEIRA”.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2768/projeto_de_decreto_legislativo_no_068-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2768/projeto_de_decreto_legislativo_no_068-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. ROSIMERY PEREIRA WILDEMBERG”.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2769/projeto_de_decreto_legislativo_no_069-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2769/projeto_de_decreto_legislativo_no_069-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES AO Sr. HERLAN OLIVEIRA DIAS DE FREITAS”.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2770/projeto_de_decreto_legislativo_no_070-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2770/projeto_de_decreto_legislativo_no_070-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA A SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO CANÁRIO-ES A Sra. MARISETE PEREIRA DOS SANTOS”.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2771/projeto_de_decreto_legislativo_no_071-2025_-_comenda_do_merito_esportivo_ao_sr._luis_fernando_silva_oliveira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2771/projeto_de_decreto_legislativo_no_071-2025_-_comenda_do_merito_esportivo_ao_sr._luis_fernando_silva_oliveira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. LUÍS FERNANDO SILVA OLIVEIRA”.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2772/projeto_de_decreto_legislativo_no_072-2025_-_comenda_do_merito_esportivo_ao_sr._thomaz_raimundo_dos_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2772/projeto_de_decreto_legislativo_no_072-2025_-_comenda_do_merito_esportivo_ao_sr._thomaz_raimundo_dos_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. THOMAZ RAIMUNDO DOS SANTOS”.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2773/projeto_de_decreto_legislativo_no_073-2025_-_comenda_do_merito_esportivo_ao_sr._valdeir_castro_de_jesus.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2773/projeto_de_decreto_legislativo_no_073-2025_-_comenda_do_merito_esportivo_ao_sr._valdeir_castro_de_jesus.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. VALDEIR CASTRO DE JESUS”.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2774/projeto_de_decreto_legislativo_no_074-2025_-_comenda_do_merito_esportivo_ao_sr._thiago_vieira_dos_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2774/projeto_de_decreto_legislativo_no_074-2025_-_comenda_do_merito_esportivo_ao_sr._thiago_vieira_dos_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. THIAGO VIEIRA DOS SANTOS”.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2775/projeto_de_decreto_legislativo_no_075-2025_-_comenda_do_merito_esportivo_a_sra._andreia_cordeiro.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2775/projeto_de_decreto_legislativo_no_075-2025_-_comenda_do_merito_esportivo_a_sra._andreia_cordeiro.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO A Sra. ANDRÉIA CORDEIRO”.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2776/projeto_de_decreto_legislativo_no_076-2025_-_comenda_do_merito_esportivo_ao_sr._juscelino_rodrigues.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2776/projeto_de_decreto_legislativo_no_076-2025_-_comenda_do_merito_esportivo_ao_sr._juscelino_rodrigues.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. JUSCELINO RODRIGUES”.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2777/projeto_de_decreto_legislativo_no_077-2025_-_comenda_do_merito_esportivo_ao_sr._celio_jesus_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2777/projeto_de_decreto_legislativo_no_077-2025_-_comenda_do_merito_esportivo_ao_sr._celio_jesus_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. CÉLIO JESUS SILVA”.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2778/projeto_de_decreto_legislativo_no_078-2025_-_comenda_do_merito_esportivo_sr._jose_dos_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2778/projeto_de_decreto_legislativo_no_078-2025_-_comenda_do_merito_esportivo_sr._jose_dos_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. JOSÉ DOS SANTOS”.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2779/projeto_de_decreto_legislativo_no_079-2025_-_comenda_do_merito_esportivo_a_sra._rosilene_de_jesus_conceicao.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2779/projeto_de_decreto_legislativo_no_079-2025_-_comenda_do_merito_esportivo_a_sra._rosilene_de_jesus_conceicao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO A Sra. ROSILENE DE JESUS CONCEIÇÃO”.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2780/projeto_de_decreto_legislativo_no_080-2025_-_comenda_do_merito_esportivo_ao_sr._pedro_arthur_dias_tozetti.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2780/projeto_de_decreto_legislativo_no_080-2025_-_comenda_do_merito_esportivo_ao_sr._pedro_arthur_dias_tozetti.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. PEDRO ARTHUR DIAS TOZETTI”.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2781/projeto_de_decreto_legislativo_no_081-2025_-_comenda_do_merito_esportivo_ao_grupo_de_vaquejada_jj_ranch.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2781/projeto_de_decreto_legislativo_no_081-2025_-_comenda_do_merito_esportivo_ao_grupo_de_vaquejada_jj_ranch.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO GRUPO DE VAQUEJADA JJ RANCH”.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2782/projeto_de_decreto_legislativo_no_082-2025_-_comenda_do_merito_esportivo_ao_grupo_de_trilheiros_canarios_da_trilha.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2782/projeto_de_decreto_legislativo_no_082-2025_-_comenda_do_merito_esportivo_ao_grupo_de_trilheiros_canarios_da_trilha.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO GRUPO DE TRILHEIROS CANÁRIOS DA TRILHA”.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2783/projeto_de_decreto_legislativo_no_083-20025_-_comenda_do_merito_esportivo_ao_sr._elio_de_jesus_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2783/projeto_de_decreto_legislativo_no_083-20025_-_comenda_do_merito_esportivo_ao_sr._elio_de_jesus_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. ÉLIO DE JESUS SILVA”.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2784/projeto_de_decreto_legislativo_no_084-2025_-_comenda_do_merito_esportivo_a_equipe_sporting_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2784/projeto_de_decreto_legislativo_no_084-2025_-_comenda_do_merito_esportivo_a_equipe_sporting_canario.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO A EQUIPE SPORTING CANÁRIO”.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2785/projeto_de_decreto_legislativo_no_085-2025_-_comenda_do_merito_esportivo_ao_sr._wederson_moreira_dos_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2785/projeto_de_decreto_legislativo_no_085-2025_-_comenda_do_merito_esportivo_ao_sr._wederson_moreira_dos_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. WEDERSON MOREIRA DOS SANTOS”.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2786/projeto_de_decreto_legislativo_no_086-2025_-_comenda_do_merito_esportivo_ao_sr._neliton_paixao_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2786/projeto_de_decreto_legislativo_no_086-2025_-_comenda_do_merito_esportivo_ao_sr._neliton_paixao_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. NELITON PAIXÃO SANTOS”.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2787/projeto_de_decreto_legislativo_no_087-20205_-_comenda_do_merito_esportivo_ao_sr._anderson_guilherme_rangel.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2787/projeto_de_decreto_legislativo_no_087-20205_-_comenda_do_merito_esportivo_ao_sr._anderson_guilherme_rangel.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. ANDERSON GUILHERME RANGEL”.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2788/projeto_de_decreto_legislativo_no_088-2025_-_comenda_do_merito_esportivo_ao_sr._rian_lucas_marinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2788/projeto_de_decreto_legislativo_no_088-2025_-_comenda_do_merito_esportivo_ao_sr._rian_lucas_marinho.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. RIAN LUCAS MARINHO DE SOUZA”.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_decreto_legislativo_no_089-2025_-_comenda_do_merito_esportivo_a_sra._taynara_de_jesus_costa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_decreto_legislativo_no_089-2025_-_comenda_do_merito_esportivo_a_sra._taynara_de_jesus_costa.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO A Sra. TAYNARA DE JESUS COSTA”.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2790/projeto_de_decreto_legislativo_no_090-2025_-_comenda_do_merito_esportivo_ao_sr._antonio_rodrigues_moreira.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2790/projeto_de_decreto_legislativo_no_090-2025_-_comenda_do_merito_esportivo_ao_sr._antonio_rodrigues_moreira.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. ANTÔNIO RODRIGUES MOREIRA”.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2792/projeto_de_decreto_legislativo_no_091-2025_-_comenda_do_merito_esportivo_ao_sr._wellington_silva_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2792/projeto_de_decreto_legislativo_no_091-2025_-_comenda_do_merito_esportivo_ao_sr._wellington_silva_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. WELLINGTON SILVA SANTOS”.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2795/projeto_de_decreto_legislativo_no_092-2025_-_comenda_do_merito_esportivo_ao_sr._evandro_conceicao_dos_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2795/projeto_de_decreto_legislativo_no_092-2025_-_comenda_do_merito_esportivo_ao_sr._evandro_conceicao_dos_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. EVANDRO CONCEIÇÃO DOS SANTOS”.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2796/projeto_de_decreto_legislativo_no_093-2025_-_comenda_do_merito_esportivo_ao_sr._marcos_batista_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2796/projeto_de_decreto_legislativo_no_093-2025_-_comenda_do_merito_esportivo_ao_sr._marcos_batista_santos.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. MARCOS BATISTA SANTOS”.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2797/projeto_de_decreto_legislativo_no_094-2025_-_comenda_do_merito_esportivo_ao_sr._wellington_de_jesus_pacatuba.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2797/projeto_de_decreto_legislativo_no_094-2025_-_comenda_do_merito_esportivo_ao_sr._wellington_de_jesus_pacatuba.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. WELLINGTON DE JESUS PACATUBA”.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2798/projeto_de_decreto_legislativo_no_095-2025_-_comenda_do_merito_esportivo_ao_sr._osmar_ferreira_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2798/projeto_de_decreto_legislativo_no_095-2025_-_comenda_do_merito_esportivo_ao_sr._osmar_ferreira_da_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. OSMAR FERREIRA DA SILVA”.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2799/projeto_de_decreto_legislativo_no_096-2025_-_comenda_do_merito_esportivo_ao_sr._wagner_santos_souza.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2799/projeto_de_decreto_legislativo_no_096-2025_-_comenda_do_merito_esportivo_ao_sr._wagner_santos_souza.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. WAGNER SANTOS SOUZA”.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2800/projeto_de_decreto_legislativo_no_097-2025_-_comenda_do_merito_esportivo_ao_sr._evanilson_santos_correia.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2800/projeto_de_decreto_legislativo_no_097-2025_-_comenda_do_merito_esportivo_ao_sr._evanilson_santos_correia.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. EVANILSON SANTOS CORREIA”.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2801/projeto_de_decreto_legislativo_no_098-2025_-_comenda_do_merito_esportivo_a_arena_pc_beach_clube.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2801/projeto_de_decreto_legislativo_no_098-2025_-_comenda_do_merito_esportivo_a_arena_pc_beach_clube.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO A ARENA PC BEACH CLUBE”.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2802/projeto_de_decreto_legislativo_no_099-2025_-_comenda_do_merito_esportivo_ao_sr._orlando_antonio_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2802/projeto_de_decreto_legislativo_no_099-2025_-_comenda_do_merito_esportivo_ao_sr._orlando_antonio_da_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. ORLANDO ANTÔNIO DA SILVA”.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_de_decreto_legislativo_no_100-2025_-_comenda_do_merito_esportivo_ao_sr._zelito_pereira_da_silva.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_de_decreto_legislativo_no_100-2025_-_comenda_do_merito_esportivo_ao_sr._zelito_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. ZELITO PEREIRA DA SILVA”.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2804/projeto_de_decreto_legislativo_no_101-2025_-_prestacao_de_contas_exercicio_2021_-_responsavel_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2804/projeto_de_decreto_legislativo_no_101-2025_-_prestacao_de_contas_exercicio_2021_-_responsavel_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>"PRESTAÇÃO DE CONTAS EXERCÍCIO 2021 - MUNICÍPIO DE PEDRO CANÁRIO RESPONSÁVEL: BRUNO TEÓFILO ARAÚJO".</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2805/projeto_de_decreto_legislativo_no_102-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2805/projeto_de_decreto_legislativo_no_102-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A Sra. MARIA HELENA SARAIVA DA SILVA".</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2806/projeto_de_decreto_legislativo_no_103-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2806/projeto_de_decreto_legislativo_no_103-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A Sra. SÔNIA MARIA NEGRELLI SILVA".</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2807/projeto_de_decreto_legislativo_no_104-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2807/projeto_de_decreto_legislativo_no_104-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. OCTACIANO GOMES DE SOUZA NETO".</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2808/projeto_de_decreto_legislativo_no_105-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2808/projeto_de_decreto_legislativo_no_105-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. ANDRÉ LUIZ MARQUES MOREIRA".</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2809/projeto_de_decreto_legislativo_no_106-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2809/projeto_de_decreto_legislativo_no_106-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. ADALTO LEMOS RIBEIRO".</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2810/projeto_de_decreto_legislativo_no_107-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2810/projeto_de_decreto_legislativo_no_107-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. SOLIMAR BOASQUIVISKI".</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2811/projeto_de_decreto_legislativo_no_108-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2811/projeto_de_decreto_legislativo_no_108-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. JONAS DA SILVA DUTRA".</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2812/projeto_de_decreto_legislativo_no_109-2025_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2812/projeto_de_decreto_legislativo_no_109-2025_2.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A Sra. RAIMUNDA DE OLIVEIRA REZENDE".</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2813/projeto_de_decreto_legislativo_no_110-2025_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2813/projeto_de_decreto_legislativo_no_110-2025_2.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. EDECIL MORAES MIRANDA".</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2814/projeto_de_decreto_legislativo_no_111-2025_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2814/projeto_de_decreto_legislativo_no_111-2025_2.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. GILSON LUIZ ALTOÉ".</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2815/projeto_de_decreto_legislativo_no_112-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2815/projeto_de_decreto_legislativo_no_112-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. JOSÉ SILVA DE OLIVEIRA".</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2816/projeto_de_decreto_legislativo_no_113-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2816/projeto_de_decreto_legislativo_no_113-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. AILTON SÉRGIO PEREIRA ARAÚJO".</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2817/projeto_de_decreto_legislativo_no_114-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2817/projeto_de_decreto_legislativo_no_114-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. ALMIR SOUZA SILVA".</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2818/projeto_de_decreto_legislativo_no_115-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2818/projeto_de_decreto_legislativo_no_115-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. JAIR LEMES BARBOSA".</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2819/projeto_de_decreto_legislativo_no_116-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2819/projeto_de_decreto_legislativo_no_116-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A Sra. ELIZETE DE JESUS SILVA".</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2820/projeto_de_decreto_legislativo_no_117-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2820/projeto_de_decreto_legislativo_no_117-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. JOSÉ TEIXEIRA LIMA".</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2821/projeto_de_decreto_legislativo_no_118-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2821/projeto_de_decreto_legislativo_no_118-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. ARMÊNIO MACEDO MOREIRA".</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2822/projeto_de_decreto_legislativo_no_119-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2822/projeto_de_decreto_legislativo_no_119-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. ENES CONCEIÇÃO SANTOS".</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2823/projeto_de_decreto_legislativo_no_120-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2823/projeto_de_decreto_legislativo_no_120-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A Sra. LUZINETE DA SILVA COSTA".</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2824/projeto_de_decreto_legislativo_no_121-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2824/projeto_de_decreto_legislativo_no_121-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A Sra. THAYSSA ALVES SCHNABL".</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. JOÃO RESENDE SOARES".</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2826/projeto_de_decreto_legislativo_no_123-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2826/projeto_de_decreto_legislativo_no_123-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. JOÃO MIGUEL CRULHE".</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2827/projeto_de_decreto_legislativo_no_124-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2827/projeto_de_decreto_legislativo_no_124-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. JACKSON PEREIRA".</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2828/projeto_de_decreto_legislativo_no_125-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2828/projeto_de_decreto_legislativo_no_125-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. MILTON SILVA DE SOUZA JÚNIOR".</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2829/projeto_de_decreto_legislativo_no_126-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2829/projeto_de_decreto_legislativo_no_126-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CANARIENSE AO Sr. CARLOS JOSÉ DE MELO".</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2830/projeto_de_decreto_legislativo_no_127-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2830/projeto_de_decreto_legislativo_no_127-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CANARIENSE A Sra. ROSE ALCÂNTARA DE OLIVEIRA FREITAS".</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2831/projeto_de_decreto_legislativo_no_128-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2831/projeto_de_decreto_legislativo_no_128-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO Sr. JOÃO BATISTA XAVIER DE SOUZA".</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2832/projeto_de_decreto_legislativo_no_129-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2832/projeto_de_decreto_legislativo_no_129-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO PASTOR WELLINGHTON VIANA CRUZ".</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2833/projeto_de_decreto_legislativo_no_130-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2833/projeto_de_decreto_legislativo_no_130-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO Sr. MAURÍCIO OLIVEIRA PIRES".</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2834/projeto_de_decreto_legislativo_no_131-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2834/projeto_de_decreto_legislativo_no_131-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO Sr. JOÃO BATISTA PEREIRA DA SILVA".</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2835/projeto_de_decreto_legislativo_no_132-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2835/projeto_de_decreto_legislativo_no_132-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO Sr. FLÁVIO COSTA SOUZA".</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2836/projeto_de_decreto_legislativo_no_133-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2836/projeto_de_decreto_legislativo_no_133-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO A Sra. THAYRES PEREIRA SANTOS".</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2837/projeto_de_decreto_legislativo_no_134-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2837/projeto_de_decreto_legislativo_no_134-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO Sr. JOSIAS MÁRIO DA VITÓRIA".</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2838/projeto_de_decreto_legislativo_no_135-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2838/projeto_de_decreto_legislativo_no_135-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO Sr. DAVINÁCIO PAIXÃO DA SILVA".</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2839/projeto_de_decreto_legislativo_no_136-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2839/projeto_de_decreto_legislativo_no_136-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO A Sra. ELISÂNGELA MOL DE CARVALHO".</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2840/projeto_de_decreto_legislativo_no_137-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2840/projeto_de_decreto_legislativo_no_137-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO A Sra. LUCIMARA SANTOS DE JESUS".</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2841/projeto_de_decreto_legislativo_no_138-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2841/projeto_de_decreto_legislativo_no_138-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO Sr. NAILTON RAMOS DE OLIVEIRA".</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2842/projeto_de_decreto_legislativo_no_139-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2842/projeto_de_decreto_legislativo_no_139-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO Sr. VALDELI FERREIRA LIMA".</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2843/projeto_de_decreto_legislativo_no_140-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2843/projeto_de_decreto_legislativo_no_140-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO Sr. JOSÉ LAERTE CAMPORESI".</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2844/projeto_de_decreto_legislativo_no_141-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2844/projeto_de_decreto_legislativo_no_141-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO PASTOR MÁRCIO ROBERTO COSTA".</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2845/projeto_de_decreto_legislativo_no_142-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2845/projeto_de_decreto_legislativo_no_142-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO A Sra. PAULA CONTARINI MONTEIRO".</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2846/projeto_de_decreto_legislativo_no_143-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2846/projeto_de_decreto_legislativo_no_143-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO A Sra. VALDETE ROCHA DA SILVA".</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2847/projeto_de_decreto_legislativo_no_144-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2847/projeto_de_decreto_legislativo_no_144-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO A Sra. ANA CLÁUDIA FERREIRA ALVES".</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2848/projeto_de_decreto_legislativo_no_145-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2848/projeto_de_decreto_legislativo_no_145-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO EXECELENTÍSSIMO DR. LEANDRO CUNHA BERNARDES DA SILVEIRA".</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2849/projeto_de_decreto_legislativo_no_146-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2849/projeto_de_decreto_legislativo_no_146-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO AO Sr. MARCOS ANTÔNIO SOUZA GOMES".</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2850/projeto_de_decreto_legislativo_no_147-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2850/projeto_de_decreto_legislativo_no_147-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO A Sra. ELUCIMAR FARIA FERREIRA".</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2851/projeto_de_decreto_legislativo_no_148-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2851/projeto_de_decreto_legislativo_no_148-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO A Sra. ALTINA CARDOZO DE ALMEIDA".</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2852/projeto_de_decreto_legislativo_no_149-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2852/projeto_de_decreto_legislativo_no_149-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OUTORGA DA COMENDA PEDRO CANÁRIO RIBEIRO A Sra. SORAYA LOPES SENA".</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2336/projeto_de_lei_complementar_no_001-2025_-_altera_dispositivo_da_lei_complementar_no_034_de_27_de_setembro_de_2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2336/projeto_de_lei_complementar_no_001-2025_-_altera_dispositivo_da_lei_complementar_no_034_de_27_de_setembro_de_2019.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 034 DE 27 DE SETEMBRO DE 2019, QUE _x000D_
 INSTITUI O NOVO CÓDIGO DE POSTURAS DO MUNICÍPIO DE PEDRO CANÁRIO, ESTADO DO ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS E ACRESCENTA OS ARTIGOS 110-A Á 110-K QUE DISPÕE SOBRE DISCIPLINA E OBRIGATORIEDADE DO GERENCIAMENTO ADEQUADO DE RESÍDUOS SÓLIDOS GERADOS EM EVENTOS PÚBLICOS, PRIVADOS OU PÚBLICO-PRIVADOS NO MUNICÍPIO DE PEDRO CANÁRIO/ES E DÁ OUTRAS PROVIDÊNCIAS’’.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>Kleilson Martins Rezende</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2376/projeto_de_lei_complementar_no_002-2025_-_institui_nova_estrutura_dministrativa_municipal_da_prefeitura_municipal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2376/projeto_de_lei_complementar_no_002-2025_-_institui_nova_estrutura_dministrativa_municipal_da_prefeitura_municipal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NOVA ESTRUTURA ADMINISTRATIVA MUNICIPAL DA PREFEITURA MUNICIPAL DE PEDRO CANÁRIO(ES) E DÁ OUTRAS PREVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2421/projeto_de_lei_complementar_no_003-2025_-_institui_a_bonificacao_por_desempenho_no_ambito_da_secretaria_municipal_de_educacao_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2421/projeto_de_lei_complementar_no_003-2025_-_institui_a_bonificacao_por_desempenho_no_ambito_da_secretaria_municipal_de_educacao_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A BONIFICAÇÃO POR DESEMPENHO, NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PREVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2493/projeto_de_lei_complementar_no_004-2025_-_inclui_anexos_na_lc_09-2008_reestrutura_carreiras_no_sevico_publico_resolve.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2493/projeto_de_lei_complementar_no_004-2025_-_inclui_anexos_na_lc_09-2008_reestrutura_carreiras_no_sevico_publico_resolve.pdf</t>
   </si>
   <si>
     <t>“INCLUÍ ANEXOS NA LC 09/2008, REESTRUTURA CARREIRAS NO SERVIÇO PÚBLICO, RESOLVE PENDÊNCIAS JUDICIAIS E ADMINISTRATIVAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2514/projeto_de_lei_complementar_no_005-2025_-_acrescenta_e_altera_dispositivos_na_lei_comp._no_44-2021_e_nas_suas_atualiz._ref_a_estrutura_organiz._do_inst._de_previdencia_social.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2514/projeto_de_lei_complementar_no_005-2025_-_acrescenta_e_altera_dispositivos_na_lei_comp._no_44-2021_e_nas_suas_atualiz._ref_a_estrutura_organiz._do_inst._de_previdencia_social.pdf</t>
   </si>
   <si>
     <t>“ACRESCENTA E ALTERA DISPOSITIVOS NA LEI COMPLEMENTAR Nº 44/2021 E NAS SUAS ATUALIZAÇÕES REFERENTE A ESTRUTURA ORGANIZACIONAL NO INSTITUTO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_complementar_no_006-2025_-_concede_revisao_geral_anual_aos_servidores_publicos_municipais.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_complementar_no_006-2025_-_concede_revisao_geral_anual_aos_servidores_publicos_municipais.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_complementar_no_007-2025_-_altera_lei_complementar_no_06-2006_que_dispoe_sobre_o_plano_de_cargos_carreiras_e_vencimentos_do_magisterio_pub_p._fixar_o_piso_salarial_do_magisterio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_complementar_no_007-2025_-_altera_lei_complementar_no_06-2006_que_dispoe_sobre_o_plano_de_cargos_carreiras_e_vencimentos_do_magisterio_pub_p._fixar_o_piso_salarial_do_magisterio.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR Nº 06/2006, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE PEDRO CANÁRIO, PARA FIXAR O PISO SALARIAL DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2595/projeto_de_lei_complementar_no_008-2025_-_dispoe_sobre_a_adequacao_de_requisitos_atribuicoes_reestruturacao_de_carreira_e_realinhamento_de_remuneracoes_de_carg._publicos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2595/projeto_de_lei_complementar_no_008-2025_-_dispoe_sobre_a_adequacao_de_requisitos_atribuicoes_reestruturacao_de_carreira_e_realinhamento_de_remuneracoes_de_carg._publicos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 008/2025 – “DISPÕE SOBRE A ADEQUAÇÃO DE REQUISITOS, ATRIBUIÇÕES, REESTRUTURAÇÃO DE CARREIRA E REALINHAMENTO DE REMUNERAÇÕES DE CARGOS PÚBLICOS MUNICIPAIS NO PLANO DE CARGOS E SALÁRIOS – LC 09/2008, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2639/projeto_de_lei_complementar_no_009-2025_-__acrecenta_dispositivos_na_lc_04-2005_e_altera_dispositivo_da_lc_062-2025_e_da_outras_providencias_-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2639/projeto_de_lei_complementar_no_009-2025_-__acrecenta_dispositivos_na_lc_04-2005_e_altera_dispositivo_da_lc_062-2025_e_da_outras_providencias_-_sapl.pdf</t>
   </si>
   <si>
     <t>"ACRECENTA DISPOSITIVOS NA LC 04-2005 E ALTERA DISPOSITIVO DA LC 062-2025 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2696/projeto_de_lei_complementar_no_010-2025_-_altera_dispositivos_da_lei_complementar_no_034_de_27-09-2019_que_institui_o_codigo_de_posturas_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2696/projeto_de_lei_complementar_no_010-2025_-_altera_dispositivos_da_lei_complementar_no_034_de_27-09-2019_que_institui_o_codigo_de_posturas_do_municipio.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 034, DE 27 DE SETEMBRO DE 2019, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE PEDRO CANÁRIO, PARA DISPOR SOBRE O HORÁRIO DE FUNCIONAMENTO DOS ESTABELECIMENTOS COMERCIAIS E PRESTADORES DE SERVIÇOS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2720/projeto_de_lei_complementar_no_011-2025_-_altera_l.c_034-2019_que_institui_o_codigo_de_posturas_do_municipio_para_acrescentar_os_paragrafos_5o_ao_13o_ao_art_87_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2720/projeto_de_lei_complementar_no_011-2025_-_altera_l.c_034-2019_que_institui_o_codigo_de_posturas_do_municipio_para_acrescentar_os_paragrafos_5o_ao_13o_ao_art_87_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 034/2019 – CÓDIGO DE POSTURA -  ACRESCENTA OS ARTIGOS 110-A Á 110-K, E DÁ OUTRAS PROVIDÊNCIAS’’.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2747/projeto_de_lei_complementar_substitutivo_no_012-2025_-_altera_lei_complementar_municipal_no_009-2008_alterada_pela_lei_complementar_municipal_no_066-2025_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2747/projeto_de_lei_complementar_substitutivo_no_012-2025_-_altera_lei_complementar_municipal_no_009-2008_alterada_pela_lei_complementar_municipal_no_066-2025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO Nº 012/2025 – “ALTERA LEI COMPLEMENTAR MUNICIPAL Nº 009/2008, ALTERADA PELA LEI COMPLEMENTAR MUNICIPAL Nº 066/2025”.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2332/projeto_de_lei_no_001-2025_-_cria_o_programa_musica_nas_escolas_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2332/projeto_de_lei_no_001-2025_-_cria_o_programa_musica_nas_escolas_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“CRIA O PROGRAMA MÚSICA NAS ESCOLAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2333/projeto_de_lei_no_002-2025_-_cria_programa_de_apoio_as_maes_atipicas_de_pedro_canario-es.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2333/projeto_de_lei_no_002-2025_-_cria_programa_de_apoio_as_maes_atipicas_de_pedro_canario-es.pdf</t>
   </si>
   <si>
     <t>“CRIA PROGRAMA DE APOIO ÀS MÃES ATIPICAS DE PEDRO CANÁRIO-ES”.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2334/projeto_de_lei_no_003-2025_-_cria_a_proibicao_da_pratica_de_poluicao_sonora_na_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2334/projeto_de_lei_no_003-2025_-_cria_a_proibicao_da_pratica_de_poluicao_sonora_na_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>“CRIA PROIBIÇÃO DA PRÁTICA DE POLUIÇÃO SONORA NA LAGOA AUGUSTO RUSCHI NO MUNICÍPIO PEDRO CANÁRIO-ES”.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2335/projeto_de_lei_no_004-2025_-_institui_no_municipio_de_pedro_canario-es_a_semana_municipal_do_agronegocio_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2335/projeto_de_lei_no_004-2025_-_institui_no_municipio_de_pedro_canario-es_a_semana_municipal_do_agronegocio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO MUNICÍPIO DE PEDRO CANÁRIO/ES A SEMANA MUNICIPAL DO AGRONEGÓCIO E DÁ OUTRAS PROVIDÊNCIAS’’.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>Gilberto Carlos Coelho, Clécio Pereira da Silva, Renato Pinheiro Silva</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2381/projeto_de_lei_no_005-2025_-_altera_o_anexo_i_da_lei_munipal_no_1.363_de_08_de_2019.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2381/projeto_de_lei_no_005-2025_-_altera_o_anexo_i_da_lei_munipal_no_1.363_de_08_de_2019.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO I DA LEI Nº 1.363 DE 08 DE ABRIL DE 2019 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2382/projeto_de_lei_no_006-2025_-_dispoe_sobre_a_denominacao_da_rua_travessa_minas_gerais_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2382/projeto_de_lei_no_006-2025_-_dispoe_sobre_a_denominacao_da_rua_travessa_minas_gerais_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DA RUA TRAVESSA MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2383/projeto_de_lei_no_007-2025_-_institui_e_inclui_no_calendario_oficial_no_municipio_o_dia_de_conscientizacao_e_enfrentamento_a_fibromialgia.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2383/projeto_de_lei_no_007-2025_-_institui_e_inclui_no_calendario_oficial_no_municipio_o_dia_de_conscientizacao_e_enfrentamento_a_fibromialgia.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E INCLUI NO CALENDÁRIO OFICIAL NO MUNICÍPIO DE PEDRO CANÁRIO O ´DIA MUNICIPAL DE CONSCIENTIZAÇÃO E ENFRENTAMENTO À FIBROMIALGIA´, A SER COMEMORADO ANUALMENTE NO DIA 12 DE MAIO".</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2384/projeto_de_lei_no_008-2025_-_dispoe_sobre_a_obrigatoriedade_de_remocao_dos_cabos_e_fiacao_aerea_execentes_e_inutilizados_instalados_por_concessionarias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2384/projeto_de_lei_no_008-2025_-_dispoe_sobre_a_obrigatoriedade_de_remocao_dos_cabos_e_fiacao_aerea_execentes_e_inutilizados_instalados_por_concessionarias.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DE REMOÇÃO DOS CABOS E FIAÇÃO AÉREA, EXCEDENTES E INUTILIZADOS, INSTALADOS POR CONCESSIONÁRIAS QUE OPERAM OU UTILIZAM REDE AÉREA NO MUNICÍPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2416/projeto_de_lei_no_009-2025_-_dispoe_sobre_aula_de_canto_no_ambito_do_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2416/projeto_de_lei_no_009-2025_-_dispoe_sobre_aula_de_canto_no_ambito_do_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE “AULA DE CANTO” NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2417/projeto_de_lei_no_010-2025_-_institui_a_capacitacao_em_nocoes_de_primeiros_socorros_para_professores__funcionarios_da_educacao_e_de_estabelecimentos_de_ensino.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2417/projeto_de_lei_no_010-2025_-_institui_a_capacitacao_em_nocoes_de_primeiros_socorros_para_professores__funcionarios_da_educacao_e_de_estabelecimentos_de_ensino.pdf</t>
   </si>
   <si>
     <t>“INSTITUI OBRIGATORIEDADE A CAPACITAÇÃO EM NOÇÕES DE PRIMEIROS SOCORROS PARA PROFESSORES, FUNCIONARIOS DA EDUCAÇÃO E DE ESTABELECIMENTOS DE ENSINOS PUBLICOS MUNICÍPAL DE PEDRO CANÁRIO-ES”.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2418/projeto_de_lei_no_011-2025_-_dispoe_sobre_a_emissao_e_disponibilizacao_gratuita_de_carteira_estudantil.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2418/projeto_de_lei_no_011-2025_-_dispoe_sobre_a_emissao_e_disponibilizacao_gratuita_de_carteira_estudantil.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A EMISSÃO E DISPONIBILIZAÇÃO GRATUITA DE CARTEIRA ESTUDANTIL PARA ALUNOS DA REDE MUNICIPAL DE ENSINO PÚBLICO DE PEDRO CANÁRIO-ES”.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2419/projeto_de_lei_no_012-2025_-_dispoe_sobre_o_atendimento_preferencial_as_pessoas_com_fibromialgia_nos_locais_que_especifica.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2419/projeto_de_lei_no_012-2025_-_dispoe_sobre_o_atendimento_preferencial_as_pessoas_com_fibromialgia_nos_locais_que_especifica.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL ÀS PESSOAS COM FIBROMIALGIA NOS LOCAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2420/projeto_de_lei_no_013-2025_-_autoriza_o_poder_executivo_a_conceder_subvencao_a_associacao_recreativa_assistencial_ao_idoso_e_associacao_beneficente_cultural_e_da_agricultura_de_cristal_do_norte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2420/projeto_de_lei_no_013-2025_-_autoriza_o_poder_executivo_a_conceder_subvencao_a_associacao_recreativa_assistencial_ao_idoso_e_associacao_beneficente_cultural_e_da_agricultura_de_cristal_do_norte.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO A ASSOCIAÇÃO RECREATIVA ASSISTENCIAL AO IDOSO E ASSOCIAÇÃO BENEFICENTE CULTURAL E DA AGRICULTURA DE CRISTAL DO NORTE, INSTITUIÇÕES PRIVADAS DE CARÁTER ASSISTENCIAL E CULTURAL, SEM FINALIDADE LUCRATIVA”.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_de_lei_no_014-2025_-_alteracao_do_artigo_2o_da_lei_municipal_no_1.566-2023_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_de_lei_no_014-2025_-_alteracao_do_artigo_2o_da_lei_municipal_no_1.566-2023_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“ALTERAÇÃO DO ARTIGO 2° DA LEI MUNICIPAL N.° 1.566/2023 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2494/projeto_de_lei_no_015-2025_-_campanha_maio_laranja.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2494/projeto_de_lei_no_015-2025_-_campanha_maio_laranja.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA "MAIO LARANJA" E O "DIA MUNICIPAL DE COMBATE AO ABUSO E Á EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES NO MUNICÍPIO".</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2495/projeto_de_lei_no_016-2025_-_dia_da_empregada_domestica_no_calendario_oficial_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2495/projeto_de_lei_no_016-2025_-_dia_da_empregada_domestica_no_calendario_oficial_do_municipio.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O DIA MUNICIPAL DA EMPREGADA DOMÉSTICA NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2496/projeto_de_lei_no_017-2025_-_selo_autista_a_bordo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2496/projeto_de_lei_no_017-2025_-_selo_autista_a_bordo.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O SELO AUTISTA A BORDO, NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2497/projeto_de_lei_no_018-2025_-_dispoe_sobre_implantacao_de_atividades_esportivas_para_criancas_e_adolescentes_com_deficiencia_no_cronograma_esportivo_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2497/projeto_de_lei_no_018-2025_-_dispoe_sobre_implantacao_de_atividades_esportivas_para_criancas_e_adolescentes_com_deficiencia_no_cronograma_esportivo_do_municipio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE IMPLANTAÇÃO DE ATIVIDADES ESPORTIVAS PARA CRIANÇAS E ADOLESCENTES COM DEFICIÊNCIA NO CRONOGRAMA ESPORTIVO DO MUNICíPIO”.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2498/projeto_de_lei_no_019-2025_-_institui_o_programa_permanente_de_conscientizacao_e_tratamento_do_pe_torto_congenito_no_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2498/projeto_de_lei_no_019-2025_-_institui_o_programa_permanente_de_conscientizacao_e_tratamento_do_pe_torto_congenito_no_municipio.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PERMANENTE DE CONSCIENTIZAÇÃO E TRATAMENTO DO PÉ TORTO CONGÊNITO NO MUNICÍPIO DE PEDRO CANÁRIO – ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2513/projeto_de_lei_no_020-2025_-_dispoe_sobre_a_regulamentacao_da_pesca.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2513/projeto_de_lei_no_020-2025_-_dispoe_sobre_a_regulamentacao_da_pesca.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO DA PESCA AMADORA E DESPORTIVA EM ÁREAS URBANAS PÚBLICAS NO MUNICÍPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2534/projeto_de_lei_no_021-2025_-_criacao_do_projeto_sorriso_mais_bonito_destinado_a_promocao_da_saude_bucal_infantil.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2534/projeto_de_lei_no_021-2025_-_criacao_do_projeto_sorriso_mais_bonito_destinado_a_promocao_da_saude_bucal_infantil.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO PROJETO "SORRISO MAIS BONITO", DESTINADO Á PROMOÇÃO DA SAÚDE BUCAL INFANTIL NO MUNICIPIO DE PEDRO CANÁRIO, ATRAVÉS DA DISTRIBUIÇÃO DE KITS ODONTOLÓGICOS E REALIZAÇÃO DE AÇÕES EDUCATIVAS”.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2535/projeto_de_lei_no_022-2025_-_altera_dispositivo_da_lei_municipal_no_1.537-2023_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2535/projeto_de_lei_no_022-2025_-_altera_dispositivo_da_lei_municipal_no_1.537-2023_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 1.537/2023, E DÁ OUTROS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2536/projeto_de_lei_no_023-2025_-_institui_a_politica_municipal_de_educacao_ambiental_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2536/projeto_de_lei_no_023-2025_-_institui_a_politica_municipal_de_educacao_ambiental_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO AMBIENTAL DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2537/projeto_de_lei_no_024-2025_-_institui_o_fundo_municipal_dos_direitos_da_pessoa_idosa_do_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2537/projeto_de_lei_no_024-2025_-_institui_o_fundo_municipal_dos_direitos_da_pessoa_idosa_do_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA DO MUNICÍPIO DE PEDRO CANÁRIO - ES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2539/projeto_de_lei_no_025-2025_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_a_federacao_capixaba_de_corrida_de_aventura_fcca_associacao_civil_sem_finalidade_lucrativa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2539/projeto_de_lei_no_025-2025_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_a_federacao_capixaba_de_corrida_de_aventura_fcca_associacao_civil_sem_finalidade_lucrativa.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL A FEDERAÇÃO CAPIXABA DE CORRIDA DE AVENTURA (FCCA), ASSOCIAÇÃO CIVIL, SEM FINALIDADE LUCRATIVA”.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2576/projeto_de_lei_no_026-2025_-_obrigatoriedade_do_uso_de_focinheira_e_estabelece_normas_de_seguranca_para_conducao_de_caes.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2576/projeto_de_lei_no_026-2025_-_obrigatoriedade_do_uso_de_focinheira_e_estabelece_normas_de_seguranca_para_conducao_de_caes.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE FOCINHEIRA E ESTABELECE NORMAS DE SEGURANÇA PARA A CONDUÇÃO DE CÃES EM VIAS E LOCAIS PÚBLICOS NO MUNICÍPIO DE PEDRO CANÁRIO/ES.”</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2577/projeto_de_lei_no_027-2025_-_proibicao_do_uso_de_dispositivos_eletronicos_para_fumar_defs_incluindo_cigarros_eletronicos_vapes_pods....pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2577/projeto_de_lei_no_027-2025_-_proibicao_do_uso_de_dispositivos_eletronicos_para_fumar_defs_incluindo_cigarros_eletronicos_vapes_pods....pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DO USO DE DISPOSITIVOS ELETRÔNICOS PARA FUMAR (DEFS), INCLUINDO CIGARROS ELETRÔNICOS, VAPES, PODS, E PRODUTOS SIMILARES, EM LOCAIS DE USO COLETIVO, PÚBLICOS OU PRIVADOS, BEM COMO EM ÁREAS ABERTAS DE ACESSO PÚBLICO, NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2592/projeto_de_lei_no_028-2025_-_criacao_da_camara_intersetorial_de_seguranca_alimentar_e_nutricional_caisan_no_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2592/projeto_de_lei_no_028-2025_-_criacao_da_camara_intersetorial_de_seguranca_alimentar_e_nutricional_caisan_no_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DA CÂMARA INTERSETORIAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL (CAISAN) NO MUNICÍPIO DE PEDRO CANÁRIO/ES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2593/projeto_de_lei_no_029-2025_-_institui_o_aplicativo_digital_de_servicos_publicos_no_municipio_que_permite_ao_cidadao_solicitar_servicos_acompanhar_protocolos_reportar_problemas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2593/projeto_de_lei_no_029-2025_-_institui_o_aplicativo_digital_de_servicos_publicos_no_municipio_que_permite_ao_cidadao_solicitar_servicos_acompanhar_protocolos_reportar_problemas.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O APLICATIVO DIGITAL DE SERVIÇOS PÚBLICOS NO MUNICÍPIO DE PEDRO CANÁRIO/ES, QUE PERMITE AO CIDADÃO SOLICITAR SERVIÇOS, ACOMPANHAR PROTOCOLOS, REPORTAR PROBLEMAS E ACESSAR INFORMAÇÕES DA PREFEITURA E DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2594/projeto_de_lei_no_030-2025_-_institui_e_regulamenta_o_auxilio-alimentacao_de_carater_indenizatorio_aos_professores_e_pedagogos_contratados.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2594/projeto_de_lei_no_030-2025_-_institui_e_regulamenta_o_auxilio-alimentacao_de_carater_indenizatorio_aos_professores_e_pedagogos_contratados.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 030/2025 – “INSTITUI E REGULAMENTA O AUXÍLIO-ALIMENTAÇÃO DE CARÁTER INDENIZATÓRIO AOS PROFESSORES E PEDAGOGOS CONTRATADOS TEMPORARIAMENTE DA REDE MUNICIPAL DE ENSINO DE PEDRO CANÁRIO NO EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2601/projeto_de_lei_no_031-2025_-_institui_e_inclui_no_calendario_oficial_no_municipio_o_dia_municipal_do_terco_dos_homens_a_ser_comemorado_anualmente_no_dia_25_de_julho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2601/projeto_de_lei_no_031-2025_-_institui_e_inclui_no_calendario_oficial_no_municipio_o_dia_municipal_do_terco_dos_homens_a_ser_comemorado_anualmente_no_dia_25_de_julho.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E INCLUI NO CALENDÁRIO OFICIAL NO MUNICÍPIO DE PEDRO CANÁRIO O ´DIA MUNICIPAL DO TERÇO DOS HOMENS´, A SER COMEMORADO ANUALMENTE NO DIA 25 DE JULHO".</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2602/projeto_de_lei_no_032-2025_-_institui_o_programa_bike_legal_no_municipio_com_diretrizes_para_o_uso_seguro_e_responsavel_de_bicicletas_eletricas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2602/projeto_de_lei_no_032-2025_-_institui_o_programa_bike_legal_no_municipio_com_diretrizes_para_o_uso_seguro_e_responsavel_de_bicicletas_eletricas.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA "BIKE LEGAL" NO MUNICÍPIO DE PEDRO CANÁRIO, COM DIRETRIZES PARA O USO SEGURO E RESPONSÁVEL DE BICICLETAS ELÉTRICAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_no_033-2025_-_dispoe_sobre_o_bem-estar_sensorial_das_criancas_com_transtorno_espectro_autista_tea_nas_escolas_da_rede_publica.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_no_033-2025_-_dispoe_sobre_o_bem-estar_sensorial_das_criancas_com_transtorno_espectro_autista_tea_nas_escolas_da_rede_publica.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O BEM-ESTAR SENSORIAL DAS CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NAS ESCOLAS DA REDE PÚBLICA NO MUNICÍPIO DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2653/projeto_de_lei_no_034-2025_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providecias-1-4.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2653/projeto_de_lei_no_034-2025_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providecias-1-4.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2710/projeto_de_lei_no_035-2025_-_dispoe_sobre_a_implantacao_de_acoes_de_educacao_para_o_transito_no_ambito_escolar_e_na_sociedade_em_geral.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2710/projeto_de_lei_no_035-2025_-_dispoe_sobre_a_implantacao_de_acoes_de_educacao_para_o_transito_no_ambito_escolar_e_na_sociedade_em_geral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A IMPLANTAÇÃO DE AÇÕES DE EDUCAÇÃO PARA O TRÂNSITO NO ÂMBITO ESCOLAR E NA SOCIEDADE EM GERAL, NO MUNICÍPIO DE PEDRO CANÁRIO/ES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2711/projeto_de_lei_no_036-2025_-_declara_utilidade_publica_municipal_a_associacao_de_catadores_de_materiais_reciclaveis_do_municipio_de_pedro_canario_-_es.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2711/projeto_de_lei_no_036-2025_-_declara_utilidade_publica_municipal_a_associacao_de_catadores_de_materiais_reciclaveis_do_municipio_de_pedro_canario_-_es.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE CATADORES DE MATERIAIS RECICLÁVEIS DO MUNICÍPIO DE PEDRO CANÁRIO/ES”.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2736/projeto_de_lei_no_038-2025_-_acrescenta_paragrafo_unico_ao_art._1o_da_lei_municipal_no_1.518-2022_2-1-2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2736/projeto_de_lei_no_038-2025_-_acrescenta_paragrafo_unico_ao_art._1o_da_lei_municipal_no_1.518-2022_2-1-2.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA PARÁGRAFO ÚNICO AO ART. 1º DA LEI MUNICIPAL Nº 1.518/2022".</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2737/projeto_de_lei_no_039-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2737/projeto_de_lei_no_039-2025.pdf</t>
   </si>
   <si>
     <t>“ATUALIZA OS PERCENTUAIS E A BASE DECÁLCULO PARA A COBRANÇA DE FORO ANUAL E LAUDÊMIO SOBRE OS IMÓVEIS FOREIROS DE PROPRIEDADE DO MUNICÍPIO DE PEDRO CANÁRIO, REVOGA A LEI MUNICIPAL Nº 056/1986, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2741/projeto_de_lei_no_040-2025_-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2741/projeto_de_lei_no_040-2025_-_sapl.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2742/projeto_de_lei_no_041-2025_-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2742/projeto_de_lei_no_041-2025_-_sapl.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE PEDRO CANÁRIO PARA O PERÍODO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2743/projeto_de_lei_substitutivo_no_042-2025_-_loa.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2743/projeto_de_lei_substitutivo_no_042-2025_-_loa.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PEDRO CANÁRIO PARA O EXERCÍCIO FINANCEIRO DE 2026”.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2744/projeto_de_lei_no_044-2025_-_sapl.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2744/projeto_de_lei_no_044-2025_-_sapl.pdf</t>
   </si>
   <si>
     <t>“DESAFETA ÁREAS DE PATRIMÔNIO DO MUNICÍPIO, AUTORIZA SUAS ALIENAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2745/projeto_de_lei_no_045-2025_-_prorrogar_a_vigencia_do_plano_municipal_de_educacao_-_pme_do_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2745/projeto_de_lei_no_045-2025_-_prorrogar_a_vigencia_do_plano_municipal_de_educacao_-_pme_do_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>“PRORROGAR A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO-PME DO MUNICÍPIO DE PEDRO CANÁRIO”.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2740/projeto_de_lei_no_046-2025_-_altera_lei_municipal_no_1.263_-_2016_que_institui_o_programa_municipal_de_portadores_de_necessidades_especiais_em_turmas_regulares_de_ensino_publico.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2740/projeto_de_lei_no_046-2025_-_altera_lei_municipal_no_1.263_-_2016_que_institui_o_programa_municipal_de_portadores_de_necessidades_especiais_em_turmas_regulares_de_ensino_publico.pdf</t>
   </si>
   <si>
     <t>“ALTERA LEI MUNICIPAL Nº 1.263/2016, QUE INSTITUI O PROGRAMA MUNICIPAL DE INCLUSÃO DE PORTADORES DE NECESSIDADES ESPECIAIS, EM TURMAS REGULARES DE ENSINO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2746/projeto_de_lei_no_047-2025_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_ao_centro_comunitario_franco_rossetti.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2746/projeto_de_lei_no_047-2025_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_ao_centro_comunitario_franco_rossetti.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL AO CENTRO COMUNITÁRIO FRANCO ROSSETTI, INSTITUIÇÃO PRIVADA DE CARÁTER ASSISTENCIAL E CULTURAL, SEM FINALIDADE LUCRATIVA”.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2748/projeto_de_lei_no_048-2025_-_dispoe_sobre_a_obrigatoriedade_de_instalacao_de_cameras_de_monitoramento_em_todos_os_veiculos_destinados_ao_transporte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2748/projeto_de_lei_no_048-2025_-_dispoe_sobre_a_obrigatoriedade_de_instalacao_de_cameras_de_monitoramento_em_todos_os_veiculos_destinados_ao_transporte.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO EM TODOS OS VEÍCULOS DESTINADOS AO TRANSPORTE ESCOLAR DA REDE PÚBLICA DO MUNICÍPIO DE PEDRO CANÁRIO – ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2749/projeto_de_lei_no_049-2025_-_dispoe_sobre_as_alteracoes_do_plano_de_custeio_do_regime_propio_de_previdencia_social_do_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2749/projeto_de_lei_no_049-2025_-_dispoe_sobre_as_alteracoes_do_plano_de_custeio_do_regime_propio_de_previdencia_social_do_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"PROJETO DE LEI Nº 049/2025 – “DISPÕE SOBRE AS ALTERAÇÕES DO PLANO DE CUSTEIO DO REGIME PRÓPIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2750/projeto_de_lei_no_050-2025_-_estender_o_fornec_da_alimentacao_escolar_aos_prof_e_demais_prof_da_educ_basica_em_efetivo_exercicio_nas_unid_da_rede_pub.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2750/projeto_de_lei_no_050-2025_-_estender_o_fornec_da_alimentacao_escolar_aos_prof_e_demais_prof_da_educ_basica_em_efetivo_exercicio_nas_unid_da_rede_pub.pdf</t>
   </si>
   <si>
     <t>"ESTENDER O FORNEC DA ALIMENTAÇÃO ESCOLAR AOS PROF E DEMAIS PROF DA EDUC BÁSICA EM EFETIVO EXERCÍCIO NAS UNID DA REDE PÚB".</t>
   </si>
   <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>Gilberto Carlos Coelho</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3252/projeto_de_lei_no_051-2025_-_organiza_a_estrutura_administrativa_da_camara_municipal__de_pedro_canario.pdf</t>
+  </si>
+  <si>
+    <t>“ORGANIZA A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO, CRIA CARGOS DE LIVRE NOMEAÇÃO E EXONERAÇÃO (CARGOS EM COMISSÃO), ESTABELECE SUAS ATRIBUIÇÕES E REQUISITOS, E DEFINE NORMAS GERAIS PARA A GESTÃO DE PESSOAL, DOS SERVIÇOS PÚBLICOS E A CRIAÇÃO DE EQUIPES E COMISSÕES, EM CONFORMIDADE COM AS EXIGÊNCIAS CONSTITUCIONAIS E LEGAIS”.</t>
+  </si>
+  <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2752/projeto_de_lei_no_052-2025_-_dispoe_sobre_a_instituicao_da_honraria_de_destaque_municipal_comenda_edson_dos_santos_a_ser_concedida_anualmente_a_empresas_que_cont_para_o_desenv_e_fomento_do_esporte.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2752/projeto_de_lei_no_052-2025_-_dispoe_sobre_a_instituicao_da_honraria_de_destaque_municipal_comenda_edson_dos_santos_a_ser_concedida_anualmente_a_empresas_que_cont_para_o_desenv_e_fomento_do_esporte.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DA HONRARIA DE DESTAQUE MUNICIPAL "COMENDA EDSON DOS SANTOS", A SER CONCEDIDA ANUALMENTE A EMPRESAS QUE CONTRIBUEM PARA O DESENVOLVIMENTO E FOMENTO DO ESPORTE NO MUNICÍPIO DE PEDRO CANÁRIO – ES".</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2753/projeto_de_lei_no_053-2025_-_dispoe_sobre_a_contratacao_de_pessoal_por_tempo_determinado_para_atender_a_necessidade_temporaria_da_saude.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2753/projeto_de_lei_no_053-2025_-_dispoe_sobre_a_contratacao_de_pessoal_por_tempo_determinado_para_atender_a_necessidade_temporaria_da_saude.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE, VINCULADA A PROGRAMAS ESTRATÉGICOS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2791/projeto_de_lei_no_054-2025_-_inclui_o_paragrafo_unico_no_art_1o_e_altera_os_art._3o_da_lei_municipal_no_1.190-2015.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2791/projeto_de_lei_no_054-2025_-_inclui_o_paragrafo_unico_no_art_1o_e_altera_os_art._3o_da_lei_municipal_no_1.190-2015.pdf</t>
   </si>
   <si>
     <t>"INCLUI PARÁGRAFO ÚNICO NO ART. 1° E ALTERA OS ART. 3° DA LEI MUNICIPAL N° 1.190/2015".</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2793/projeto_de_lei_no_055-2025_-_institui_o_programa_de_farmacias_credenciadas_de_pedro_canario-es_para_cobertura_complementar_de_medicamentos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2793/projeto_de_lei_no_055-2025_-_institui_o_programa_de_farmacias_credenciadas_de_pedro_canario-es_para_cobertura_complementar_de_medicamentos.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE FARMÁCIAS CREDENCIADAS DE PEDRO CANÁRIO/ES, PARA COBERTURA COMPLEMENTAR DE MEDICAMENTOS DA RELAÇÃO MUNICIPAL DE MEDICAMENTOS (REMUNE) E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2794/projeto_de_lei_no_056-2025_-_dispoe_sobre_a_criacao_de_espaco_sensorial_inclusivo_na_praca_da_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2794/projeto_de_lei_no_056-2025_-_dispoe_sobre_a_criacao_de_espaco_sensorial_inclusivo_na_praca_da_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE ESPAÇO SENSORIAL INCLUSIVO NA PRAÇA DA LAGOA AUGUSTO RUSCHI, NO MUNICÍPIO DE PEDRO CANÁRIO/ES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2422/projeto_de_lei_substitutivo_no_013-2025_-_autoriza_o_executivo_a_conceder_subvencao_a_associacao_recretiva_assistencial_ao_idoso_e_a_associacao_beneficente_cultural_e_de_agricultura.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2422/projeto_de_lei_substitutivo_no_013-2025_-_autoriza_o_executivo_a_conceder_subvencao_a_associacao_recretiva_assistencial_ao_idoso_e_a_associacao_beneficente_cultural_e_de_agricultura.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO A ASSOCIAÇÃO RECREATIVA ASSISTENCIAL AO IDOSO E ASSOCIAÇÃO BENEFICENTE CULTURAL E DA AGRICULTURA DE CRISTAL DO NORTE..."</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Gilberto Carlos Coelho</t>
-[...2 lines deleted...]
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2623/projeto_de_resolucao_no_001-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2623/projeto_de_resolucao_no_001-2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI E REGULAMENTA, NO ÂMBITO DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO – ES, AS COMENDAS “PEDRO RIBEIRO MACHADO”, “EMPREENDEDOR DESTAQUE” E “SERVIDOR PÚBLICO MUNICIPAL”, REVOGA AS RESOLUÇÕES Nº 081/2023, 082/2023 E 083/2023, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda á Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2751/projeto_de_emenda_a_lei_organica_no_001-2025.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2751/projeto_de_emenda_a_lei_organica_no_001-2025.pdf</t>
   </si>
   <si>
     <t>“Dá nova redação ao inciso X do Art. 74 da Lei Orgânica do Município de Pedro Canário/ES, dispondo sobre o prazo de remessa da Prestação de Contas Anual de Governo”.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gilberto Coelho, Mateus Junior do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2454/requerimento_no_001-2025_-_voto_de_louvor_em_favor_de_bruno_teofilo_araujo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2454/requerimento_no_001-2025_-_voto_de_louvor_em_favor_de_bruno_teofilo_araujo.pdf</t>
   </si>
   <si>
     <t>Voto de louvor em favor de Bruno Teófilo Araújo, em virtude de sua nomeação como Superintendente Regional de Saúde da Região Norte do Espírito Santo.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2455/requerimento_no_002-2025_-_voto_de_louvor_em_favor_do_alegrai-vos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2455/requerimento_no_002-2025_-_voto_de_louvor_em_favor_do_alegrai-vos.pdf</t>
   </si>
   <si>
     <t>“Voto de louvor em favor do Alegrai-vos, em virtude de sua relevante atuação em Pedro Canário, promovendo a cultura, a fé e a solidariedade, levando mensagens de esperança e inspiração à comunidade.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>Gilberto Coelho, Kelsat</t>
-[...2 lines deleted...]
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2456/requerimento_no_003-2025_-_voto_de_louvor_em_favor_de_betania_santos_damasceno.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2456/requerimento_no_003-2025_-_voto_de_louvor_em_favor_de_betania_santos_damasceno.pdf</t>
   </si>
   <si>
     <t>Voto de louvor em favor de Betânia Santos Damasceno, em virtude de sua classificação como finalista na categoria – Potencializando a Matemática Beta, no Projeto Coleção PAES - 2024.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2457/requerimento_no_004-2025_-_voto_de_louvor_em_favor_yamara_barreto_santos.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2457/requerimento_no_004-2025_-_voto_de_louvor_em_favor_yamara_barreto_santos.pdf</t>
   </si>
   <si>
     <t>“Voto de louvor em favor de Yamára Barreto Santos, em virtude de sua premiação como Alfabetizadora destaque – 2024 da rede Municipal.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2637/requerimento_no_005-2025_-_voto_de_louvor_em_favor_do_13o_batalhao_da_policia_militar_-_3a_companhia_de_pedro_canario-1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2637/requerimento_no_005-2025_-_voto_de_louvor_em_favor_do_13o_batalhao_da_policia_militar_-_3a_companhia_de_pedro_canario-1.pdf</t>
   </si>
   <si>
     <t>"Requer Voto de Louvor em favor do 13° Batalhão da Policia Militar – 3ª Companhia de Pedro Canário – ES, pelos 190 anos da Polícia Militar do Espirito Santo e pelos serviços prestados a comunidade canariense".</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2638/requerimento_no_006-2025_-_requer_voto_de_louvor_e_sessao_solene_em_favor_dos_policiais_militares_em_comemoracao_dos_seus_190_anos_da_pmes-1_1.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2638/requerimento_no_006-2025_-_requer_voto_de_louvor_e_sessao_solene_em_favor_dos_policiais_militares_em_comemoracao_dos_seus_190_anos_da_pmes-1_1.pdf</t>
   </si>
   <si>
     <t>Requer Voto de louvor em favor: _x000D_
 _x000D_
 1)	2° SARGENTO ADALTO LEMOS RIBEIRO _x000D_
 2)	3° SARGENTO MARCELO BELINASSI_x000D_
 3)	CABO TALISSON SANTOS TEIXEIRA_x000D_
 4)	CABO VILSON NEVES DA CONCEIÇÃO_x000D_
 5)	SOLDADO JANUSA SILVA NERES REUTER_x000D_
 _x000D_
 “Em virtude da comemoração dos 190 anos da Policia Militar do Espirito Santo e pelo excelente trabalho prestado a comunidade canariense”.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2857/requerimento_no_007-2025_-_voto_de_louvor_e_sessao_solene_2.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2857/requerimento_no_007-2025_-_voto_de_louvor_e_sessao_solene_2.pdf</t>
   </si>
   <si>
     <t>"REQUER VOTO DE LOUVOR EM FAVOR DO NÚCLEO ESTRELA DA DANÇA, FASE SPORTS, SELEÇÃO DE BEACH SOCCER DE PEDRO CANÁRIO-ES, ATLETAS E  EQUIPE DA SELEÇÃO DE BEACH SOCCER, ANTÔNIO EDUARDO DOS SANTOS (DUDA BRASIL), BEM COMO REQUER SESSÃO SOLENE".</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2636/requerimento_no_008-2025_-_voto_de_louvor_em_favor_do_sr._elpidio_goncalves_dos_reis_policial_militar_aposentado.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2636/requerimento_no_008-2025_-_voto_de_louvor_em_favor_do_sr._elpidio_goncalves_dos_reis_policial_militar_aposentado.pdf</t>
   </si>
   <si>
     <t>"REQUER SESSÃO SOLENE E VOTO DE LOUVOR EM HOMENAGEM AO SR. ELPÍDIO GONÇALVES DOS REIS, POLICIAL MILITAR APOSENTADO DE MAIOR SENIORIDADE DA REGIÃO".</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2648/requerimento_no_009-2025_-_voto_de_louvor_em_favor_dos_apoiadores_na_realizacao_da_festa_da_tabua_lascada.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2648/requerimento_no_009-2025_-_voto_de_louvor_em_favor_dos_apoiadores_na_realizacao_da_festa_da_tabua_lascada.pdf</t>
   </si>
   <si>
     <t>“ Voto de louvor em virtude de seu apoio na realização da festa da Tábua Lascada”.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>Gilberto Coelho, Gil da Saúde, Kelsat, Mateus Junior do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_no_010-2025_-_requer_sessao_solene.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_no_010-2025_-_requer_sessao_solene.pdf</t>
   </si>
   <si>
     <t>"Requer Sessão Solene em homenagem as educadoras da Secretaria Municipal de Educação, em virtude do excelente desempenho alcançado por suas turmas dos 2º anos do ensino fundamental, na Avaliação Estadual PAEBES/ALFA – Programa de Avaliação da Educação Básica do Espírito Santo na etapa de Alfabetização".</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2697/requerimento_no_011-2025_-_voto_de_louvor_em_apoio_a_cada_colaborador_do_campeonato_esportivo_em_taquaras.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2697/requerimento_no_011-2025_-_voto_de_louvor_em_apoio_a_cada_colaborador_do_campeonato_esportivo_em_taquaras.pdf</t>
   </si>
   <si>
     <t>REQUERER Sessão Solene em favor dos colaboradores do quarto campeonato de futebol de Taquaras, em reconhecimento à sua importância esportiva, social e cultural para a comunidade local, a ser realizada no dia 18 de setembro de 2025 às 19h00min, na Câmara de Vereadores de Pedro Canário, sendo que na oportunidade será entregue certificado com VOTO DE LOUVOR  pelo apoio de cada um.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2698/requerimento_no_012-2025_-_realizacao_de_sessao_solene_do_servidor_publico_e_empreendedor_destaque_e_alteracao_de_horario_da_sessao_ordinaria_do_dia_07.10.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2698/requerimento_no_012-2025_-_realizacao_de_sessao_solene_do_servidor_publico_e_empreendedor_destaque_e_alteracao_de_horario_da_sessao_ordinaria_do_dia_07.10.pdf</t>
   </si>
   <si>
     <t>"REQUER REALIZAÇÃO DE SESSÕES SOLENE E ALTERAÇÃO EXTRAORDINÁRIA DE HORÁRIO DA 18ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2699/requerimento_no_013-2025_-_voto_de_louvor_em_favor_de_pedro_arthur_dias_tozetti.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2699/requerimento_no_013-2025_-_voto_de_louvor_em_favor_de_pedro_arthur_dias_tozetti.pdf</t>
   </si>
   <si>
     <t>"Requer Voto de Louvor em favor de Pedro Arthur Dias Tozetti, em reconhecimento à sua destacada conquista como Vice-Campeão Brasileiro de Karatê Inter Estilos – Categoria Kata Sub-21 Sênior, competição que reuniu 30 atletas de diversos estados do Brasil, demonstrando excelência, dedicação e orgulho para o município de Pedro Canário".</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2858/requerimento_no_014-2025_-_requer_sessao_solene_em_favor_da_secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2858/requerimento_no_014-2025_-_requer_sessao_solene_em_favor_da_secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>"REQUER VOTO DE LOUVOR E SESSÃO SOLENE EM FAVOR DA SECRETARIA MUNICIPAL DE SAÚDE E SUAS REPARTIÇÕES".</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2739/requerimento_no_015-2025_-_voto_de_louvor_em_homenagem_aos_servidores_da_secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2739/requerimento_no_015-2025_-_voto_de_louvor_em_homenagem_aos_servidores_da_secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>REQUERER VOTO DE LOUVOR,  em homenagem aos servidores da Secretaria Municipal de Saúde em reconhecimento ao comprometimento, à dedicação e à excelência no desempenho de suas funções, contribuindo de forma decisiva para a melhoria da saúde pública e o bem-estar da população.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6096,56 +6525,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2337/indicacao_no_001-2025_-_instalacao_de_uma_academia_ao_ar_livre_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2338/indicacao_no_002-2025_-_construcao_de_uma_pista_para_ciclistas_e_pedestres_sentido_pedro_canario_-_camata_-_camata_-_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2339/indicacao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2341/indicacao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2342/indicacao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2343/indicacao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2344/indicacao_no_007-2025_-_van_para_atender_as_demandas_da_secretaria_de_esportes_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2346/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_no_010-2025_-_construcao_do_calcamento_das_ruas_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_no_011-2025_-_indicam_ao_executivo_ao_executivo_municipal_que_seja_promovida_a_drenagem_pluvial_em_todas_as_ruas_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_no_012-2025_-_conclusao_do_calcamento_das_ruas_localizadas_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_no_013-2025_-_criar_uma_legislacao_que_estabeleca_regras_para_as_atividades_de_pesca_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_no_014-2025_-_constucao_de_quebra-molas_nas_ruas_localizadas_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_no_015-2025_-_rede_fluvial_e_trincheira_de_drenagem_para_rua_osman_santana_moura_localizada_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_no_016-2025_-_implantacao_de_uma_subprefeitura_nos_distritos_de_cristal_do_norte_floresta_do_sul_e_taquaras.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_no_017-2025_-_estender_o_atendimento_do_cac_aos_distritos_de_floresta_do_sul_cristal_e_taquaras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_no_018-2025_-_instalacao_de_uma_unidade_de_farmacia_basica_no_distrito_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_no_019-2025_-_implantacao_de_um_conjunto_de_casas_populares_no_distrito_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_no_020-2025_-_planejamento_de_obras_e_investimentos_a_reforma_completa_da_quadra_poliesportiva_de_cristal_piso_cobertura_iluminacao_equipamentos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_no_021-2025_-_proibir_estacionamento_de_carretas_onibus_e_carros_na_via_lateral_a_br_101.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_no_022-2025_-_que_a_eco_101_proiba_o_estacionamento_de_carretas_onibus_e_carros_na_via_lateral_a_br_101.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_no_023-2025_-_limpeza_troca_de_areia_manutencao__bem_como_a_poda_das_arvores_que_ficam_em_torno_da_praca_do_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2361/indicacao_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2362/indicacao_no_025-2025_-_instalacao_de_cameras_nas_ruas_principais_e_no_centro_da_cidade_-_videomonitoramento.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2363/indicacao_no_026-2025_-_aquisicao_de_cacambas_estacionarias_e_caminhao_poliguindaste.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2364/indicacao_no_027-2025_-_rede_fluvial_e_calcamento_da_rua_joao_p._da_silva_localizada_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2365/indicacao_no_028-2025_-_bolsa_atleta_a_ser_concedida_aos_atletas_amadores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2366/indicacao_no_029-2025_-_constucao_de_um_novo_predio_para_alocar_a_e.m.e.f_antonio_guedes_alcoforado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2367/indicacao_no_030-2025_-_construcao_de_um_parque_de_exposicao_onde_tenha_um_espaco_para_realizacao_de_eventos_vaquejada_e_uma_area_para_pratica_de_turfe.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2369/indicacao_no_031-2025_-_parceria_com_samu_e_o_corpo_de_bombeiros_militar_para_que_todos_os_servidores_da_educacao_sejam_capacitados_com_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2370/indicacao_no_032-2025_-_sinalizacao_com_a_pintura_dos_quebra-molas_nas_av._minas_gerais_e_av._alberto_dos_reis_castro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2371/indicacao_no_033-2025_-_construcao_de_um_galpao_no_bairro_camata_destinado_ao_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2372/indicacao_no_034-2025_-_limpeza_e_manutencao_da_area_de_vaquejada_no_distrito_de_cristal_do_norte_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2377/indicacao_no_035-2025_-_reforma_da_quadra_de_futsal_esportiva_do_bairro_felinto_damiao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2378/indicacao_no_036-2025_-_poste_e_rede_de_iluminacao_publica_no_final_da_rua_tancredo_neves_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2379/indicacao_no_037-2025_-_que_seja_aterrado_um_buraco_com_terraplanagem_na_rua_projetada_b_final_da_rua_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2380/indicacao_no_038-2025_-_construcao_da_sede_da_associacao_cultural_anhanguera_ascan..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2373/indicacao_no_039-2025_-_construcao_do_campo_de_grama_sintetica_localizada_no_bairro_santa_rita_campo_do_poeirao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2374/indicacao_no_040-2025_-_conclusao_da_pavimentacao_das_ruas_de_todo_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_no_041-2025_-_reforma_da_unidade_basica_de_saude_localizada_na_sede_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2386/indicacao_no_042-2025_-_reforma_ou_possivel_construcao_da_empef_taquaras.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2387/indicacao_no_043-2025_-_implementacao_do_saneamento_basico_agua_esgoto_drenagem_e_pavimentacao_em_100_das_ruas_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao_no_044-2025_-_construcao_de_um_complexo_esportivo_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2389/indicacao_no_045-2025_-_instalacao_de_lixeiras_em_todos_os_predios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2390/indicacao_no_046-2025_-_implantacao_de_placas_de_sinalizacao_na_entrada_de_floresta_do_sul_e_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2391/indicacao_no_047-2025_-_aulas_de_reforco_para_criancas_do_1o_ao_6o_ano_do_ensino_fundamental_da_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2392/indicacao_no_048-2025_-_instalado_um_semaforo_e_faixa_de_pedestres_no_cruzamento_entre_a_av._mario_vello_silvares_e_praca_do_posto_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2393/indicacao_no_049-2025_-_criacao_do_vale_feira_para_servidores_-_conforme_minuta_de_projeto_de_lei_anexo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2394/indicacao_no_050-2025_-_uso_de_automovel_que_nao_esteja_em_uso_para_associacao_de_protecao_e_valorizacao_da_vida_animal_-_pata_amiga.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2395/indicacao_no_051-2025_-_construcao_de_um_canil_municipal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2396/indicacao_no_052-2025_-_construcao_de_um_mirante_na_av._salvador_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2397/indicacao_no_053-2025_-_continuidade_da_rua_morro_dantas_logo_apos_o_cruzamento_com_a_rua_itaguacu.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_no_054-2025_-_galpao_para_secagem_de_cafe_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2399/indicacao_no_055-2025_-_implantacao_de_uma_cabine_daa_policia_militar_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2400/indicacao_no_056-2025_-_instalacao_de_placas_indicando_nomes_das_ruas_da_cidade_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2401/indicacao_no_057-2025_-_protecao_em_torno_da_areia_da_praca_do_boa_vista_e_espaco_de_lazer_infantil_com_parque_-_praca_saudavel.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_no_058-2025_-_instalacao_de_um_placar_eletronico_no_ginasio_de_esporte_osman_santana_moura.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_no_059-2025_-_instalacao_de_um_ponto_de_onibus_na_av._minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_no_060-2025_-_implantacao_de_saidas_de_emergencia_e_sinalizacoes_nas_areas_poliesportivas_quadras_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_no_061-2025_-_implantacao_de_rede_de_wi-fi_internet_gratuita_na_praca_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_no_062-2025_-_construcao_de_uma_rotatoria_na_entrada_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_no_063-2025_-_implantacao_de_uma_unidade_de_corpo_de_bombeiros_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_no_064-2025_-_criacao_do_centro_de_comercializacao_da_agricultura_familiar_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_no_065-2025_-_pavimentacao_e_calcamento_com_bloquetes_na_travessa_minas_gerais_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_no_066-2025_-_realizacao_do_casamento_comunitario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_no_067-2025_-__desapropiacao_da_area_av._presidente_kennedy_para_construcao_do_predio_da_prefeitura_e_construcao_de_um_posto_de_saude_no_local.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_no_068-2025_-_que_a_rodoviaria_do_municipio_seja_alocada_e_construida_em_uma_nova_area_localizada_na_rua_dr._washington_luiz_da_silva_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_no_069-2025_-_criar_convenio_de_apoio_para_realizacoes_das_atividades_da_associacao_pata_amiga_bem_como_cessao_do_espaco_para_instalacao_da_ong.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_no_070_-_uma_tela_de_protecao_junto_a_cerca_de_madeira_no_entorno_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_no_071-2025_-_cestas_de_basquete_na_quadra_do_complexo_esportivo_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2423/indicacao_no_072-2025_-_reforma_e_cobertura_do_parque_infantil_da_ceim_professora_normilia_cunha_santos_anexo_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2424/indicacao_no_073-2025_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2425/indicacao_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_no_078-2025_-_implementacao_de_um_poco_artesiano_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_no_079-2025_-_ampliacao_de_acesso_a_area_esportiva_pedro_ribeiro_machado_acrescentar_mais_portoes_para_entrada_e_saida_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_no_080-2025_-_construcao_de_um_campo_de_grama_sintetica_localizado_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_no_081-2025_-_lixeiras_em_torno_da_lagoa_augusto_ruschi_bem_como_nas_ruas_paralelas_e_quebra-molas_nas_ruas_em_torno_da_lagoa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_no_082-2025_-_concurso_cujo_o_objeto_e_a_criacao_do_hino_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2434/indicacao_no_083-2025_-_construcao_de_uma_unidade_de_saude_no_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2435/indicacao_no_084-2025_-_sugere_elaboracao_de_projeto_de_lei_que_acrescente_4_letras_no_padrao_de_vencimentos_dos_prof._do_magist.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2436/indicacao_no_085-2025_-_indica_ao_presidente_da_camara_que_coloque_em_atividade_e_acao_ao_programa_julho_vermelho_-_lei_no_1.328-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_no_086-2025_-__reajuste_salarial_do_servidor_publico_contratado_e_que_seja_inserido_na_lei_de_revisao_geral_o_servidor.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no_087-2025_-_instalacao_de_portas_com_detector_de_metais_em_todas_as_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no_088-2025_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_no_089-2025_-_contratacao_de_medicos_pediatras_para_atendimento.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_no_090-2025_-_perfuracao_de_um_poco_artesiano_no_distrito_de_taquaras.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2442/indicacao_no_091-2025_-_pavimentacao_das_ruas_que_ainda_faltam_em_taquaras.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_no_092-2025_-_alterar_legislacao_tributaria_que_consiste_em_conceder_o_desconto_de_15_no_iptu_para_os_postos_de_combustiveis.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_no_093-2025_-_disponibilizar_uma_assistente_social_em_tempo_integral_para_atender_o_centro_de_convivencia_de_floresta_do_sul_e_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_no_094-2025_-_criacao_de_um_espaco_cultural_afim_de_atender_a_comunidade_anexo_ao_cras_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacao_no_095-2025_-_novo_projeto_de_revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_no_096-2025_-_pontos_de_iluminacao_pub._entre_as_ruas_gerson_ribeiro_de_souza_e_rua_getulio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2448/indicacao_no_097-2025_-_reforma_e_ampliacao_da_escola_municipal_felinto_damiao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_no_098-2025_-_mutirao_no_assent._castro_alves_e_floresta_do_sul_para_emissao_de_documento_de_identidade.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacao_no_099-2025_-_construir_uma_area_de_lazer_praca_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_no_100-2025_-_implantacao_de_um_posto_da_policia_rodoviaria_federal_na_divisa_entre_o_estado_do_es_e_bahia.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_no_101-2025_-_implantacao_da_sala_do_empreendedor_itinerante_para_realizacao_de_atendimento_nos_bairros_e_distrito_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2458/indicacao_no_102-2025_-_perfuracao_de_um_poco_artesiano_no_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_no_103-2025_-_implantacao_de_calcadas_cidadas_na_sede_e_distritos_deste_municipio_visando_garantir_a_mobilidade_e_a_seguranca_de_todos_os_cidadaos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_no_104-2025_-_perfuracao_de_pocos_artesianos_em_pontos_estrategicos_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_no_105-2025_-_construcao_de_uma_unidade_de_pronto_atendimento_pa_24_horas..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_no_106-2025_-_instalacao_na_praca_do_bairro_boa_vista_de_aparelhos_de_academia_popular_ao_ar_livre_em_aco_inox.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2463/indicacao_no_107-2025_-_implantacao_de_um_banco_municipal_de_materiais_ortopedicos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2464/indicacao_no_108-2025_-_construcao_de_um_campo_de_grama_sintetica_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2465/indicacao_no_109-2025_-_ampliar_horarios_de_atendimento_nas_unidades_basicas_de_saude_desta_municipalidade.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2466/indicacao_no_110-2025_-_construcao_de_uma_quadra_de_esportes_para_o_novo_colegio_sao_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2467/indicacao_no_111-2025_-_apos_a_inauguracao_da_nova_escola_sao_joao_batista_a_quadra_atual_seja_administrada_pela_secretaria_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2468/indicacao_no_112-2025_-_construcao_de_quebra-molas_nas_ruas_mimoso_do_sul_rua_juscelino_kubitschek_rua_vale_do_itaunas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2469/indicacao_no_113-2025_-_construir_uma_unidade_de_saude_para_o_distrito_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2470/indicacao_no_114-2025_-_reforma_e_manutencao_do_poco_de_abastecimentos_de_agua_publico_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2471/indicacao_no_115-2025_-_realizacao_de_calcamento_ou_recapeamento_da_rua_sao_mateus_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2472/indicacao_no_116-2025_-_atendimento_profissional_de_radiologia_no_hospital_menino_jesus_por_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2473/indicacao_no_117-2025_-_limpeza_e_reforma_do_cemiterio_municipal_considerando_a_necessidade_de_manutencao_adequada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2474/indicacao_no_118-2025_-_conclusao_do_calcamento_da_rua_mantenopolis_bairro_leonorio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2475/indicacao_no_119-2025_-_contratacao_de_um_medico_urologista_qo_menos_uma_vez_na_semana.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2476/indicacao_no_120-2025_-_instalacao_de_placas_de_proibido_jogar_lixo_em_lugares_inapropiados_ou_em_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2477/indicacao_no_121-2025_-_implementacao_de_um_sistema_de_cerco_eletronico_no_municipio_abrangendo_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2478/indicacao_no_122-2025_-_interlocucao_junto_a_concessionaria_eco_101_visando_a_instalacao_de_semaforo_na_area_em_frente_ao_posto_ozorinho.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2479/indicacao_no_123-2025_-_construcao_de_cobertura_de_eventos_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2480/indicacao_no_124-2025_-_envide_esforcos_junto_ao_der-es_no_sentido_de_viabilizar_a_instalacao_de_placas_de_sinalizacao_ao_longo_da_rod_es-209_que_liga_pc_a_cristal.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2481/indicacao_no_125-2025_-_implantacao_de_espaco_de_animais_de_estimacao_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2482/indicacao_no_126-2025_-_aplicacao_de_piso_salarial_para_todos_os_professores_da_rede_municipal_do_municipio_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2483/indicacao_no_127-2025_-_construcao_de_um_campo_sintetico_no_distrito_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2484/indicacao_no_128-2025_-_apoiar_a_associacao_de_agricultores_de_cristal_do_norte_no_desenvolvimento_de_apicultura.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2485/indicacao_no_129-2025_-_construcao_de_uma_creche_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2486/indicacao_no_130-2025_-_pavimentacao_e_op_calcamento_com_bloquetes_da_rua_da_pimenta_leonorio_ii.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_no_131-2025_-_instituir_obrigatoriamente_o_exame_de_ecocardiograma_em_recem_nascidos_que_tiveram_alteracoes_no_teste_do_coracaozinho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_no_132-2025_-_sejam_feitas_hortas_comunitarias_nas_regioes_e-ou_bairros_mais_carentes_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2489/indicacao_no_133-2025_-_construido_quebra-molas_na_rua_paulo_vi_bairro_leonorio_ii.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2490/indicacao_no_134-2025_-_capeamento_asfaltico_na_rua_menino_jesus_-_vila_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_no_135-2025_-_implantar_cameras_de_monitoramento_nas_escolas_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_no_136-2025_-_construcao_de_uma_nova_unidade_basica_de_saude_dr._ailme_venturim_borgo_no_distrito_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_no_137-2025_-_contrucao_de_um_campo_sintetico_na_localidade_carapinas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_no_138-2025_-_espaco_adequado_para_atendimento_do_cras_no_distrito_de_taquaras.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_no_139-2025_-_criacao_de_servico_de_acolhimento_para_mulheres_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2502/indicacao_no_140-2025_-_implantacao_de_estacionamento_exclusivo_para_motocicletas_no_entorno_da_lagoa_agusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_no_141-2025_-_contrucao_de_um_campo_de_futebol_society_no_bairro_colina.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_no_142-2025_-_construcao_de_uma_praca_de_lazer_no_bairro_colina_com_instalacao_de_brinquedos_educativos_para_criancas_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2505/indicacao_no_143-2025_-_implantacao_de_uma_passarela_na_travessia_das_tres_pistas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2506/indicacao_no_144-2025_-_campeonato_anual_de_pesca_esportiva_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2507/indicacao_no_145-2025_-_contratacao_de_mais_um_profissional_de_radiologia_para_ampliacao_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_no_146-2025_-_pocos_artesianos_nos_bairros_vista_alegre_e_leonorio_ii_2.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_no_147-2025_-_disponibilizar_no_hospital_menino_jesus_um_ortopedista_que_possa_realizar_raio_x_com_laudo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_no_148-2025_-_locar_um_imovel_para_funcionamento_do_centro_de_convivencia_e_fortalecimento_de_vinculos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_no_149-2025_-_construcao_de_um_quebra-molas_na_rua_morro_dantassituada_no_centro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2512/indicacao_no_150-2025_-_implantacao_de_uma_faixa_de_pedestres_na_av._salvador_no_centro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_no_151-2025-_construcao_de_lombadas_quebra-molas_nas_ruas_castelo_branco_e_sebastiao_canal_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao_no_152-2025_-_atendimento_de_especialistas_de_podologia_nas_unidades_de_saude_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2519/indicacao_no_153-2025_-_implantacao_da_bolsa_estudantil_bolsa_aluno_para_estudantes_matriculados_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2520/indicacao_no_154-2025_-_instalacao_de_playgrounds_adaptados_para_criancas_com_deficiencia_ou_mobilidade_reduzida_nas_pracas_da_lagoa_boa_vista_cras_camata_floresta_do_sul_e_cristal.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2521/indicacao_no_155-2025_-_cerca_de_tela_soldada_para_amutraca_-_associacao_de_mulheres_trabalhadoras_rurais_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_no_156-2025_-_instalacao_de_playgrounds_nas_pracas_do_cras_camata_floresta_do_sul_e_cristal.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2523/indicacao_no_157-2025_-_acoes_de_prevencao_e_promocao_da_saude_na_lagoa_augusto_ruschi_incluido_a_afericao_de_pressao_arterial_teste_de_glicemia_orientacao_sobre_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2524/indicacao_no_158-2025_-_aulas_de_aerobica_e_outras_modalidades_de_danca_a_serem_realizadas_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2525/indicacao_no_159-2025_-_implementacao_de_salas_sensoriais_em_espacos_publicos_como_escolas_unidade_de_saude_centros_de_assistencia_social_para_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_no_160-2025_-_construcao_de_um_quadra_poliesportiva_em_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_no_161-2025_-_alimentacao_diferenciada_para_criancas_e_adolescentes_portadores_de_diabetes_doencas_celiacas_e_intolerancia_a_lactose.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_no_162-2025_-_reforma_do_campo_de_taquaras.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_no_163-2025_-_construcao_de_uma_creche_no_distrito_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2530/indicacao_no_164-2025_-_construcao_de_moradias_populares_na_sede_pedro_canario_e_distritos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2531/indicacao_no_165-2025_-_instalacao_de_uma_academia_popular_na_praca_existente_no_distrito_de_floresta_do_sul_e_providencie_a_poda_das_arvores_da_mesma.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2532/indicacao_no_166-2025_-_implementacao_do_projeto_sorriso_mais_bonito_voltado_a_saude_bucal_infantil.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_no_167-2025_-_instalar_mais_bancos_na_praca_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_no_168-2025_-_consultorio_odontologico_na_unidade_de_saude_renata_goncalves_de_araujo_taquaras.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_no_169-2025_-_novo_centro_de_referencia_de_assistencia_social_cras_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2542/indicacao_no_170-2025_-_construcao_de_um_centro_de_atencao_psicossocial_caps_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2543/indicacao_no_171-2025_-_construcao_de_uma_unidade_de_saude_no_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2544/indicacao_no_172-2025_-_reforma_da_unidade_de_saude_do_bairro_sao_joao_batista_-_camata.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2545/indicacao_no_173-2025_-_construcao_de_mais_uma_unidade_de_saude_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2546/indicacao_no_174-2025_-_manter_uma_ambulancia_na_unidade_de_saude_no_distrito_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_no_175-2025_-_implantacao_de_aula_de_musica_nas_escolas_e_oficinas_do_cras.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_no_176-2025_-_revogacao_das_taxas_de_foro_e_laudemio_incidentes_sobre_imoveis_localizados_nos_bairros_sao_joao_batista_e_saturnino_mauro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_no_177-2025_-_regularizacao_fundiaria_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2550/indicacao_no_178-2025_-_reinsercao_dos_niveis_i_e_ii_no_plano_de_cargos_e_salarios_do_magisterio_para_contratacao_de_professores_cursando_a_partir_do_5o_periodo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2551/indicacao_no_179-2025_-_implantacao_de_drenagem_pluvial_pavimentacao_e_iluminacao_publica_na_rua_sao_rafael_bairro_colina.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2552/indicacao_no_180-2025_-_implantacao_de_infraestrutura_urbana_na_rua_projetada_i_no_bairro_colina_com_a_drenagem_pluvial_pavimentacao_e_instalacao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_no_181-2025_-_construcao_de_arquibancada_com_cobertura_no_campo_de_futebol_da_comunidade_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_no_182-2025_-_instalacao_de_arquibancadas_no_campo_de_futebol_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_no_183-2025_-_construcao_de_uma_unidade_basica_de_saude_nos_bairros_esplanada_e_alvorada.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_no_184-2025_-_reforma_geral_da_praca_de_cristal_do_norte_e_manutencao_das_mesas_e_bancos_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_no_185-2025_-_instalacao_de_quiosques_no_campo_de_futebol_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_no_186-2025_-_instalacao_de_bebedouros_em_toda_area_da_lagoa_augusto_ruschi_no_complexo_esportivo_e_na_area_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_no_187-2025_-_intensificacao_do_uso_do_carro_fumace_no_combate_aos_mosquitos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_no_188-2025_-_criacao_do_programa_guarda_mirim_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_no_189-2025_-_criacao_de_uma_fazendinha_educativa_e_turistica_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_no_190-2025_-_revogacao_das_taxas_de_foro_e_laudemio_dos_imoveis_localizados_em_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_no_192-2025_-_implantacao_e_iluminacao_nos_pontos_de_onibus_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_no_193-2025_-_construcao_da_sede_da_associacao_de_moradores_do_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_no_194-2025_-_adaptacao_de_ducha_para_a_area_de_futevolei_e_volei_na_arena_pedro_ribeiro_machado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_no_195-2025_-_construcao_de_caixa_ralo_na_rede_de_drenagem_pluvial_na_rua_bahia_sul_travessia_da_rua_felinto_damiao_colina.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2568/indicacao_no_196-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_sao_vicente_no_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2570/indicacao_no_197-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_sao_domingos_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2571/indicacao_no_198-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_santa_luziaa_bairro_boa__vista.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2572/indicacao_no_199-2025_-_pavimentacao_e_calcamento_com_bloquetes_da_rua_santa_helena_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_no_200-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_vila_velha_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_no_201-2025_-_pavimentacao_e_calcamento_com_bloquetes_da_rua_sao_silvestre_boa_vista..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao_no_202-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_sao_roque_boa_vista_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2579/indicacao_no_203-2025_-_postes_com_iluminacao_publica_em_cristal_-_av._francisco_porfirio_de_souza_jose_luiz_da_costa_e_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_no_204-2025_-_revitalizacao_do_centro_da_cidade_com_a_construcao_de_calcada_cidada_e_conclusao_do_asfalto.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao_no_205-2025_-_calcamento_com_pavimentacao_em_paralelepipedo__na_estrada_rural_-_fazenda_carapina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_no_206-2025_-_criacao_e_implementacao_do_gabinete_de_gestao_integrada_municipal_-_ggim.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_no_207-2025_-_instalacao_de_uma_academia_popular_no_campo_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_no_208-2025_-_paltaforma_digital_-_pedro_canario_conecta_destinada_a_divulgacao_de_servicos_e_profissionais.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2584/indicacao_no_209-2025_-_criacao_e_implementacao_do_programa_esporte_na_melhor_idade_visando_a_saude_e_o_bem_estar_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2585/indicacao_no_210-2025_-_construcao_de_um_poco_artesiano_no_cras_camata.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_no_211-2025_-_inclusao_do_tratamento_endodontico_canal_nas_unidades_basicas_de_saude_do_municipios_e_distritos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2587/indicacao_no_212-2025_-_implantacao_do_programa_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2588/indicacao_no_213-2025_-_plantio_de_arvores_nativas_em_pontos_estrategicos_do_municipio_e_seus_distritos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2589/indicacao_no_214-2025_-_compactacao_do_trecho_de_estrada_localizado_entre_o_bairro_camata_e_ponte.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2590/indicacao_no_215-2025_-_retorno_das_atividades_do_programa_campeoes_do_futuro_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2591/indicacao_no_216-2025_-_contrucao_de_uma_unidade_de_educacao_infantil_-_creche_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2596/indicacao_no_217-2025_-_firmar_convenios_com_municipios_vizinhos_visando_a_autorizacao_de_uso_compartilhado_de_maquinas_e_equipamentos_publicos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_no_218-2025_-_reforma_da_praca_de_lazer_localizada_em_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2598/indicacao_no_219-2025_-_realizacao_de_reforma_na_praca_de_lazer_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2599/indicacao_no_220-2025_-_instalacao_de_um_semaforo_na_avenida_vila_velha_localizada_no_centro..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_no_221-2025_-_implantacao_de_uma_academia_popular_na_praca_do_cras_do_camata.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2604/indicacao_no_222-2025_-_correcao_da_defasagem_do_auxilio-moradia_com_base_em_indices_de_inflacao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_no_223-2025_-_novo_projeto_de_drenagem_comtemplando_a_rua_sao_gabriel_localizada_no_centro_rua_da_creche_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_no_224-2025_-_pavimentacao_da_rua_vivaldo_lopes_localizada_entre_os_bairros_esplanada_e_eldourado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2607/indicacao_no_225-2025_-_calcamento_da_rua_jose_f._canario_no_trecho_localizado_em_frente_a_praca_da_matriz_centro..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_no_226-2025_-_instalacao_de_semaforos_em_pontos_estrategicos_do_municipio_av._prsidente_kennedy_av._alberto_dos_reis_castro_rua_caltren_e_av._salvador.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_no_227-2025_-_implantacao_de_uma_praca_de_alimentacao_na_antiga_pracinha_do_quiabo_localizada_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_no_228-2025_-_aplicativo_digital_para_acompanhar_protocolos_reportar_problemas_como_buracos_nas_vias_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_no_229-2025_-_regulamenta_apreensao_de_animais_de_medio_e_grande_porte_soltos_nas_vias_e_logradouros_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_no_230-2025_-_elaborar_um_projeto_de_lei_autorizando_o_municipio_a_firmar_convenio_com_o_estado_para_fins_de_repassa_financeiro_destinado_aos_policias_militares.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_no_231-2025_-_tombar_a_tabua_lascada_como_partimonio_imaterial_e_desapropiar_a_area_que_a_festa_foi_realizada.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_no_232-2025_-_manutencao_preventiva_e_corretiva_no_sistema_de_ar-condicionado_do_centro_de_referencia_de_assistencia_social_cras_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_no_233-2025_-_instalacao_de_rampas_de_acesso_e_demais_adequacoes_necessarias_nos_quiosques_localizados_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_no_234-2025_-_atualizacao_dos_equipamentos_da_casa_do_cidadao_ultilizados_para_coleta_de_biometria_digital.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_no_235-2025_-_implantacao_de_uma_ciclovia_na_avenida_francisco_porfirio_de_souza_-_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2617/indicacao_no_236-2025_-_disponibilizar_o_servico_de_tomografia_computadorizada_tc_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2618/indicacao_no_237-2025_-_implantacao_de_cartao_nutri_ferias_para_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_no_238-2025_-_servico_de_vigilancia_e_seguranca_24_horas_no_hospital_menino_jesus.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_no_239-2025_-_lixeiras_publicas_com_separacao_de_residuos_reciclaveis_na_regiao_central_da_cidade_pracas_avenidas.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_no_240-2025_-_atendimento_presencial_ou_remoto_de_medicos_cardiologista_neuropediatra_e_pneumologia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_no_241-2025_-_atendimento_presencial_ou_remoto_de_especialistas_em_reumatologia_e_ortopedia_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_no_242-2025_-_reforma_na_unidade_de_saude_felinto_damiao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2628/indicacao_no_243-2025_-_implantacao_de_uma_sala_de_vacinacao_na_unidade_de_saude_em_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_no_244-2025_-_construcao_de_uma_unidade_de_saude_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_no_245-2025_-_reforma_da_usina_de_reciclagem_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_no_246-2025_-_servico_de_teleconsulta_no_distrito_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_no_247-2025_-_implantar_um_consultorio_odontologico_na_unidade_de_saude_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_no_248-2025_-_implantacao_da_rede_de_esgoto_na_rua_zilda_gomes_natalaina_muniz_no_trecho_a_partir_da_av._vale_do_itaunas_bairro_camata_i.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_no_249-2025_-_pavimentacao_das_vias_do_conjunto_residencial_cridasa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2640/indicacao_no_250-2025_-_sugere_implantacao_da_creche_do_idoso_conforme_projeto_de_lei_em_anexo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2641/indicacao_no_251-2025_-_sugere_contratacao_ou_disponibilizacao_de_profissional_de_nutricao_para_atuar_nos_centros_de_assistencia_social_-_cras.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2642/indicacao_no_252-2025_-_substituicao_do_parquinho_infantil_de_ferro_por_um_de_plastico_para_a_escola_jose_francisco_cordeiro_fazenda_carapina..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2643/indicacao_no_253-2025_-_instalacao_de_bicicletarios_no_centro_de_pedro_canario_visando_incentivar_o_uso_de_bicicletas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2644/indicacao_no_254-2025_-_aquisicao_de_novas_cadeiras_odontologicas_para_os_consultorios_de_saude_bucal_das_unidades_basicas_de_saude.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2645/indicacao_no_255-2025_-_reforma_e_ampliacao_do_centro_de_referencia_de_assistencia_social_-_cras_camata.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2646/indicacao_no_256-2025_-_criacao_do_conselho_municipal_de_esportes_visando_fortalecer_e_organizar_as_politicas_publicas_de_esporte_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2647/indicacao_no_257-2025_-_substituicao_completa_do_gramado_sintetico_do_campo_society_localizado_no_parque_esportivo_da_lagoa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2649/indicacao_no_258-2025_-_calcamentos_ruas_adelaide_b._morozini_jose_domingos_de_carvalho_manoel_r._souza_neto_e_domicio_ribom.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2650/indicacao_no_259-2025_-_instalacao_de_iluminacao_publica_e_realizacao_de_pavimentacao_na_rua_machado_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2651/indicacao_no_260-2025_-_instalacao_de_um_redutor_de_velocidade_com_placas_de_advertencia_nas_proximidades_da_cachoeira_dos_pretos_br_209.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_no_261-2025_-_construcao_de_uma_creche_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_no_262-2025_-_renovacao_e_melhorias_dos_equipamentos_do_centro_de_fisioterapia_municipal.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_no__263-2025_-_construcao_de_uma_unidade_basica_de_saude_ubs_no_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_no_264-2025_-_melhorias_nas_estradas_que_ligam_o_municipio_ao_distrito_de_agua_preta__em_conceicao_da_barra_e_reforma_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_no_265-2025_-_realizacao_do_servicos_de_poda_de_todas_as_arvores_do_bairro_camata_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_no_266-2025_-_atribuir_o_nome_a_rua_mota_viana_a_uma_via_publica_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_no_267-2025_-_reforma_da_casa_de_passagem.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_no_268-2025_-_implantacao_de_faixa_de_pedestres_sinalizacao_e_redutor_de_velocidade_na_rua_isaias_oliveira_freitas.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_no_269-2025_-_sinalizacao_de_transito_vertical_e_horizontal_incluindo_faixa_de_pedestres_em_frente_a_escola_maria_otilia.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao_no_270-2025_-_instalacao_de_redutor_de_velocidade_com_placas_na_rua_felinto_damiao_em_frente_a_casa_de_no_79_-_bairro_leonorio_i..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_no_271-2025_-_instalacao_de_redutor_de_velocidade_com_placas_de_advertencia_na_rua_felinto_damiao_s-n_leonorio_ii_prox_a_igreja_missao_rua_lateral_da_ceim_-_oficina_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2702/indicacao_no_272-2025_-_realize_campanha_de_saude_nas_dependencias_da_associacao_pestalozzi_de_pedro_canario_vacinacaoatendimento_medico_oftalmologico_e_odontologico.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_no_273-2025_-_analise_tecnica_em_relacao_qual_medida_a_ser_conferida_a_arvore_localizada_junto_ao_campo_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no_274-2025_-_servicos_de_manutencao_no_campo_society_do_bairro_esplanada_conserto_de_alambrados_a_reparacao_da_rede_de_protecao_e_a_limpeza_geral_do_local.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_no_275-2025_-_instalacao_de_quebra-molas_nas_ruas_julia_bonelar_e_nossa_senhora_aparecida_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_no_276-2025_-_instalacao_e_iluminacao_publica_na_rua_santa_uberlandia_no_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_no_277-2025_-_manutencao_e_conservacao_dos_bancos_de_reserva_do_campo_society_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_no_278-2025_-_locar_um_imovel_para_o_funcionamento_do_centro_de_convivencia_e_fortalecimento_de_vinculos_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_no_279-2025_-_implantar_um_espaco_especifico_para_atendimento_das_teleconsultas_de_especialidades_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2712/indicacao_no_280-2025_-_instalacao_de_uma_nova_academia_popular_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_no_281-2025_-_implantacao_de_uma_unidade_movel_de_saude_-_carreta_itinerante_saude_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2714/indicacao_no_282-2025_-_construcao_de_um_centro_de_referencia_de_assistencia_social_cras_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2715/indicacao_no_283-2025_-reforma_da_escola_tres_de_maio_localizada_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2716/indicacao_no_284-2025_-_reforma_na_sede_da_prefeitura_municipal_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2717/indicacao_no_285-2025_-_instlacao_de_playgroud_parquinho_infantil_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2718/indicacao_no_286-2025_-_implantacao_de_quebra-molas_na_rua_getulio_vargas_localizada_no_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2719/indicacao_no_287-2025_-_criacao_de_uma_area_de_lazer_com_campo_society_no_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_no_288-2025_-_restauracao_e_revitalizacao_do_canteiro_central_do_distrito_de_cristal_do_norte_recuperacao_dos_meios-fios_nivelamento_jardinagem_e_pintura.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2385/pauta_da_01a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2538/projeto_de_decreto_legislativo_no_001-2025_-_contas_exercicio_de_2023_-_responsavel_-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2620/projeto_de_decreto_legislativo_no_002-2025_-_comenda_do_merito_esportivo_fernando_flavio_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2621/projeto_de_decreto_legislativo_no_003-2025_-_comenda_do_merito_esportivo_roberto_vieira_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2622/projeto_de_decreto_legislativo_no_004-2025_-_comenda_do_merito_esportivo_ricardo_suci_freire.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2663/projeto_de_decreto_legislativo_no_005-2025_-_empresa_trappuz_multimarcas.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2664/projeto_de_decreto_legislativo_no_006-2025_-_empresa_ciara_material_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2665/projeto_de_decreto_legislativo_no_007-2025_-_supermercado_linharense.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2666/projeto_de_decreto_legislativo_no_008-2025_-_empresa_assistech_celulares.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2667/projeto_de_decreto_legislativo_no_009-2025_-_empresa_borracharia_do_regi.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2668/projeto_de_decreto_legislativo_no_010-2025_-_empresa_restaurante_sb_delivery_comida_caseira.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2669/projeto_de_decreto_legislativo_no_011-2025_-_casa_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2670/projeto_de_decreto_legislativo_no_012-2025_-_salluz_modas.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2671/projeto_de_decreto_legislativo_no_013-2025_-_empresa_distribuidora_do_para.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2672/projeto_de_decreto_legislativo_no_014-2025_-_sr._tarcisio_porto.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2673/projeto_de_decreto_legislativo_no_015-2025_-_matos_calcados.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2674/projeto_de_decreto_legislativo_no_016-2025_-_5_estrelas_carros_e_motos.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2675/projeto_de_decreto_legislativo_no_017-2025_-_salao_do_lagoa.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2676/projeto_de_decreto_legislativo_no_018-2025_-_empresa_junior_motos.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2677/projeto_de_decreto_legislativo_no_019-2025_-_realcred_solucoes_financeiras.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2678/projeto_de_decreto_legislativo_no_020-2025_-_empresa_supermercado_santos.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2679/projeto_de_decreto_legislativo_no_021-2025_-_empresa_acougue_allanzin.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2680/projeto_de_decreto_legislativo_no_022-2025_-_empresa_dular_moveis.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2681/projeto_de_decreto_legislativo_no_023-2025_-_empresa_dular_moveis.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2682/projeto_de_decreto_legislativo_no_024-2025_-_fj_distribuidora.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2683/projeto_de_decreto_legislativo_no_025-2025_-_novo_lar_moveis.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2684/projeto_de_decreto_legislativo_no_026-2025_-_empresa_costa_bike.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2685/projeto_de_decreto_legislativo_no_027-2025_-_empresa_distribuidora_avenida.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2686/projeto_de_decreto_legislativo_no_028-2025_-_empresa_bar_das_coleguinhas.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2687/projeto_de_decreto_legislativo_no_029-2025_-_empresa_biratinha_design.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2688/projeto_de_decreto_legislativo_no_030-2025_-_empresa_inovar_sistemas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2689/projeto_de_decreto_legislativo_no_031-2025_-_empresa_lf_moto.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2690/projeto_de_decreto_legislativo_no_032-2025_-_cafe_e_prosa.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2691/projeto_de_decreto_legislativo_no_033-2025_-_adreia_magazine.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2692/projeto_de_decreto_legislativo_no_034-2025_-_moto_racing.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2693/projeto_de_decreto_legislativo_no_035-2025_-_alfa_boutique.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2694/projeto_de_decreto_legislativo_no_036-2025_-_coimbra_autopecas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2695/projeto_de_decreto_legislativo_no_037-2025_-_lima_gas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2721/projeto_de_decreto_legislativo_no_038-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2722/projeto_de_decreto_legislativo_no_039-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2723/projeto_de_decreto_legislativo_no_040-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2724/projeto_de_decreto_legislativo_no_041-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2725/projeto_de_decreto_legislativo_no_042-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2726/projeto_de_decreto_legislativo_no_043-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2727/projeto_de_decreto_legislativo_no_044-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2728/projeto_de_decreto_legislativo_no_045-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2729/projeto_de_decreto_legislativo_no_046-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2730/projeto_de_decreto_legislativo_no_047-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2731/projeto_de_decreto_legislativo_no_048-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2732/projeto_de_decreto_legislativo_no_049-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2733/projeto_de_decreto_legislativo_no_050-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2853/projeto_de_decreto_legislativo_no_051-2025_-_dispoe_sobre_a_outorga_da_comenda_a_servidores_pub_a_sra._cassia_cristina_silva_de_oliveira_evangelista.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2734/projeto_de_decreto_legislativo_no_053-2025_-_comenda_a_servidores_publicos_ao_sr._noe_albino_mol.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2754/projeto_de_decreto_legislativo_no_054-2025_-_comenda_a_servidores_publicos_a_sra._elsa_campos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2755/projeto_de_decreto_legislativo_no_055-2025_-_comenda_a_servidores_publicos_a_sra._luzia_damascena_lobo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2756/projeto_de_decreto_legislativo_no_056-2025_-_comenda_a_servidores_publicos_a_sra._alessandra_baiense_pereira.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2757/projeto_de_decreto_legislativo_no_057-2025_-_comenda_a_servidores_publicos_a_sra._eliana_regina_galletti.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2758/projeto_de_decreto_legislativo_no_058-2025_-_comenda_a_servidores_publicos_a_sra._andreia_brunelli_lima_pereira.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2759/projeto_de_decreto_legislativo_no_059-2025_-_comenda_a_servidores_publicos_a_sra._cirleusa_figueredo_ramos.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2760/projeto_de_decreto_legislativo_no_060-2025_-_comenda_a_servidores_publicos_ao_sr._manoel_de_jesus_gomes.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2761/projeto_de_decreto_legislativo_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2762/projeto_de_decreto_legislativo_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2763/projeto_de_decreto_legislativo_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2764/projeto_de_decreto_legislativo_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2765/projeto_de_decreto_legislativo_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2766/projeto_de_decreto_legislativo_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2767/projeto_de_decreto_legislativo_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2768/projeto_de_decreto_legislativo_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2769/projeto_de_decreto_legislativo_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2770/projeto_de_decreto_legislativo_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2771/projeto_de_decreto_legislativo_no_071-2025_-_comenda_do_merito_esportivo_ao_sr._luis_fernando_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2772/projeto_de_decreto_legislativo_no_072-2025_-_comenda_do_merito_esportivo_ao_sr._thomaz_raimundo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2773/projeto_de_decreto_legislativo_no_073-2025_-_comenda_do_merito_esportivo_ao_sr._valdeir_castro_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2774/projeto_de_decreto_legislativo_no_074-2025_-_comenda_do_merito_esportivo_ao_sr._thiago_vieira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2775/projeto_de_decreto_legislativo_no_075-2025_-_comenda_do_merito_esportivo_a_sra._andreia_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2776/projeto_de_decreto_legislativo_no_076-2025_-_comenda_do_merito_esportivo_ao_sr._juscelino_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2777/projeto_de_decreto_legislativo_no_077-2025_-_comenda_do_merito_esportivo_ao_sr._celio_jesus_silva.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2778/projeto_de_decreto_legislativo_no_078-2025_-_comenda_do_merito_esportivo_sr._jose_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2779/projeto_de_decreto_legislativo_no_079-2025_-_comenda_do_merito_esportivo_a_sra._rosilene_de_jesus_conceicao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2780/projeto_de_decreto_legislativo_no_080-2025_-_comenda_do_merito_esportivo_ao_sr._pedro_arthur_dias_tozetti.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2781/projeto_de_decreto_legislativo_no_081-2025_-_comenda_do_merito_esportivo_ao_grupo_de_vaquejada_jj_ranch.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2782/projeto_de_decreto_legislativo_no_082-2025_-_comenda_do_merito_esportivo_ao_grupo_de_trilheiros_canarios_da_trilha.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2783/projeto_de_decreto_legislativo_no_083-20025_-_comenda_do_merito_esportivo_ao_sr._elio_de_jesus_silva.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2784/projeto_de_decreto_legislativo_no_084-2025_-_comenda_do_merito_esportivo_a_equipe_sporting_canario.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2785/projeto_de_decreto_legislativo_no_085-2025_-_comenda_do_merito_esportivo_ao_sr._wederson_moreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2786/projeto_de_decreto_legislativo_no_086-2025_-_comenda_do_merito_esportivo_ao_sr._neliton_paixao_santos.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2787/projeto_de_decreto_legislativo_no_087-20205_-_comenda_do_merito_esportivo_ao_sr._anderson_guilherme_rangel.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2788/projeto_de_decreto_legislativo_no_088-2025_-_comenda_do_merito_esportivo_ao_sr._rian_lucas_marinho.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_decreto_legislativo_no_089-2025_-_comenda_do_merito_esportivo_a_sra._taynara_de_jesus_costa.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2790/projeto_de_decreto_legislativo_no_090-2025_-_comenda_do_merito_esportivo_ao_sr._antonio_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2792/projeto_de_decreto_legislativo_no_091-2025_-_comenda_do_merito_esportivo_ao_sr._wellington_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2795/projeto_de_decreto_legislativo_no_092-2025_-_comenda_do_merito_esportivo_ao_sr._evandro_conceicao_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2796/projeto_de_decreto_legislativo_no_093-2025_-_comenda_do_merito_esportivo_ao_sr._marcos_batista_santos.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2797/projeto_de_decreto_legislativo_no_094-2025_-_comenda_do_merito_esportivo_ao_sr._wellington_de_jesus_pacatuba.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2798/projeto_de_decreto_legislativo_no_095-2025_-_comenda_do_merito_esportivo_ao_sr._osmar_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2799/projeto_de_decreto_legislativo_no_096-2025_-_comenda_do_merito_esportivo_ao_sr._wagner_santos_souza.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2800/projeto_de_decreto_legislativo_no_097-2025_-_comenda_do_merito_esportivo_ao_sr._evanilson_santos_correia.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2801/projeto_de_decreto_legislativo_no_098-2025_-_comenda_do_merito_esportivo_a_arena_pc_beach_clube.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2802/projeto_de_decreto_legislativo_no_099-2025_-_comenda_do_merito_esportivo_ao_sr._orlando_antonio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_de_decreto_legislativo_no_100-2025_-_comenda_do_merito_esportivo_ao_sr._zelito_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2804/projeto_de_decreto_legislativo_no_101-2025_-_prestacao_de_contas_exercicio_2021_-_responsavel_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2805/projeto_de_decreto_legislativo_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2806/projeto_de_decreto_legislativo_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2807/projeto_de_decreto_legislativo_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2808/projeto_de_decreto_legislativo_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2809/projeto_de_decreto_legislativo_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2810/projeto_de_decreto_legislativo_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2811/projeto_de_decreto_legislativo_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2812/projeto_de_decreto_legislativo_no_109-2025_2.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2813/projeto_de_decreto_legislativo_no_110-2025_2.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2814/projeto_de_decreto_legislativo_no_111-2025_2.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2815/projeto_de_decreto_legislativo_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2816/projeto_de_decreto_legislativo_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2817/projeto_de_decreto_legislativo_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2818/projeto_de_decreto_legislativo_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2819/projeto_de_decreto_legislativo_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2820/projeto_de_decreto_legislativo_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2821/projeto_de_decreto_legislativo_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2822/projeto_de_decreto_legislativo_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2823/projeto_de_decreto_legislativo_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2824/projeto_de_decreto_legislativo_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2826/projeto_de_decreto_legislativo_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2827/projeto_de_decreto_legislativo_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2828/projeto_de_decreto_legislativo_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2829/projeto_de_decreto_legislativo_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2830/projeto_de_decreto_legislativo_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2831/projeto_de_decreto_legislativo_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2832/projeto_de_decreto_legislativo_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2833/projeto_de_decreto_legislativo_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2834/projeto_de_decreto_legislativo_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2835/projeto_de_decreto_legislativo_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2836/projeto_de_decreto_legislativo_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2837/projeto_de_decreto_legislativo_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2838/projeto_de_decreto_legislativo_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2839/projeto_de_decreto_legislativo_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2840/projeto_de_decreto_legislativo_no_137-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2841/projeto_de_decreto_legislativo_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2842/projeto_de_decreto_legislativo_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2843/projeto_de_decreto_legislativo_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2844/projeto_de_decreto_legislativo_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2845/projeto_de_decreto_legislativo_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2846/projeto_de_decreto_legislativo_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2847/projeto_de_decreto_legislativo_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2848/projeto_de_decreto_legislativo_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2849/projeto_de_decreto_legislativo_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2850/projeto_de_decreto_legislativo_no_147-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2851/projeto_de_decreto_legislativo_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2852/projeto_de_decreto_legislativo_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2336/projeto_de_lei_complementar_no_001-2025_-_altera_dispositivo_da_lei_complementar_no_034_de_27_de_setembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2376/projeto_de_lei_complementar_no_002-2025_-_institui_nova_estrutura_dministrativa_municipal_da_prefeitura_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2421/projeto_de_lei_complementar_no_003-2025_-_institui_a_bonificacao_por_desempenho_no_ambito_da_secretaria_municipal_de_educacao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2493/projeto_de_lei_complementar_no_004-2025_-_inclui_anexos_na_lc_09-2008_reestrutura_carreiras_no_sevico_publico_resolve.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2514/projeto_de_lei_complementar_no_005-2025_-_acrescenta_e_altera_dispositivos_na_lei_comp._no_44-2021_e_nas_suas_atualiz._ref_a_estrutura_organiz._do_inst._de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_complementar_no_006-2025_-_concede_revisao_geral_anual_aos_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_complementar_no_007-2025_-_altera_lei_complementar_no_06-2006_que_dispoe_sobre_o_plano_de_cargos_carreiras_e_vencimentos_do_magisterio_pub_p._fixar_o_piso_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2595/projeto_de_lei_complementar_no_008-2025_-_dispoe_sobre_a_adequacao_de_requisitos_atribuicoes_reestruturacao_de_carreira_e_realinhamento_de_remuneracoes_de_carg._publicos.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2639/projeto_de_lei_complementar_no_009-2025_-__acrecenta_dispositivos_na_lc_04-2005_e_altera_dispositivo_da_lc_062-2025_e_da_outras_providencias_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2696/projeto_de_lei_complementar_no_010-2025_-_altera_dispositivos_da_lei_complementar_no_034_de_27-09-2019_que_institui_o_codigo_de_posturas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2720/projeto_de_lei_complementar_no_011-2025_-_altera_l.c_034-2019_que_institui_o_codigo_de_posturas_do_municipio_para_acrescentar_os_paragrafos_5o_ao_13o_ao_art_87_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2747/projeto_de_lei_complementar_substitutivo_no_012-2025_-_altera_lei_complementar_municipal_no_009-2008_alterada_pela_lei_complementar_municipal_no_066-2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2332/projeto_de_lei_no_001-2025_-_cria_o_programa_musica_nas_escolas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2333/projeto_de_lei_no_002-2025_-_cria_programa_de_apoio_as_maes_atipicas_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2334/projeto_de_lei_no_003-2025_-_cria_a_proibicao_da_pratica_de_poluicao_sonora_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2335/projeto_de_lei_no_004-2025_-_institui_no_municipio_de_pedro_canario-es_a_semana_municipal_do_agronegocio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2381/projeto_de_lei_no_005-2025_-_altera_o_anexo_i_da_lei_munipal_no_1.363_de_08_de_2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2382/projeto_de_lei_no_006-2025_-_dispoe_sobre_a_denominacao_da_rua_travessa_minas_gerais_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2383/projeto_de_lei_no_007-2025_-_institui_e_inclui_no_calendario_oficial_no_municipio_o_dia_de_conscientizacao_e_enfrentamento_a_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2384/projeto_de_lei_no_008-2025_-_dispoe_sobre_a_obrigatoriedade_de_remocao_dos_cabos_e_fiacao_aerea_execentes_e_inutilizados_instalados_por_concessionarias.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2416/projeto_de_lei_no_009-2025_-_dispoe_sobre_aula_de_canto_no_ambito_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2417/projeto_de_lei_no_010-2025_-_institui_a_capacitacao_em_nocoes_de_primeiros_socorros_para_professores__funcionarios_da_educacao_e_de_estabelecimentos_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2418/projeto_de_lei_no_011-2025_-_dispoe_sobre_a_emissao_e_disponibilizacao_gratuita_de_carteira_estudantil.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2419/projeto_de_lei_no_012-2025_-_dispoe_sobre_o_atendimento_preferencial_as_pessoas_com_fibromialgia_nos_locais_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2420/projeto_de_lei_no_013-2025_-_autoriza_o_poder_executivo_a_conceder_subvencao_a_associacao_recreativa_assistencial_ao_idoso_e_associacao_beneficente_cultural_e_da_agricultura_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_de_lei_no_014-2025_-_alteracao_do_artigo_2o_da_lei_municipal_no_1.566-2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2494/projeto_de_lei_no_015-2025_-_campanha_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2495/projeto_de_lei_no_016-2025_-_dia_da_empregada_domestica_no_calendario_oficial_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2496/projeto_de_lei_no_017-2025_-_selo_autista_a_bordo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2497/projeto_de_lei_no_018-2025_-_dispoe_sobre_implantacao_de_atividades_esportivas_para_criancas_e_adolescentes_com_deficiencia_no_cronograma_esportivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2498/projeto_de_lei_no_019-2025_-_institui_o_programa_permanente_de_conscientizacao_e_tratamento_do_pe_torto_congenito_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2513/projeto_de_lei_no_020-2025_-_dispoe_sobre_a_regulamentacao_da_pesca.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2534/projeto_de_lei_no_021-2025_-_criacao_do_projeto_sorriso_mais_bonito_destinado_a_promocao_da_saude_bucal_infantil.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2535/projeto_de_lei_no_022-2025_-_altera_dispositivo_da_lei_municipal_no_1.537-2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2536/projeto_de_lei_no_023-2025_-_institui_a_politica_municipal_de_educacao_ambiental_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2537/projeto_de_lei_no_024-2025_-_institui_o_fundo_municipal_dos_direitos_da_pessoa_idosa_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2539/projeto_de_lei_no_025-2025_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_a_federacao_capixaba_de_corrida_de_aventura_fcca_associacao_civil_sem_finalidade_lucrativa.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2576/projeto_de_lei_no_026-2025_-_obrigatoriedade_do_uso_de_focinheira_e_estabelece_normas_de_seguranca_para_conducao_de_caes.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2577/projeto_de_lei_no_027-2025_-_proibicao_do_uso_de_dispositivos_eletronicos_para_fumar_defs_incluindo_cigarros_eletronicos_vapes_pods....pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2592/projeto_de_lei_no_028-2025_-_criacao_da_camara_intersetorial_de_seguranca_alimentar_e_nutricional_caisan_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2593/projeto_de_lei_no_029-2025_-_institui_o_aplicativo_digital_de_servicos_publicos_no_municipio_que_permite_ao_cidadao_solicitar_servicos_acompanhar_protocolos_reportar_problemas.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2594/projeto_de_lei_no_030-2025_-_institui_e_regulamenta_o_auxilio-alimentacao_de_carater_indenizatorio_aos_professores_e_pedagogos_contratados.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2601/projeto_de_lei_no_031-2025_-_institui_e_inclui_no_calendario_oficial_no_municipio_o_dia_municipal_do_terco_dos_homens_a_ser_comemorado_anualmente_no_dia_25_de_julho.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2602/projeto_de_lei_no_032-2025_-_institui_o_programa_bike_legal_no_municipio_com_diretrizes_para_o_uso_seguro_e_responsavel_de_bicicletas_eletricas.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_no_033-2025_-_dispoe_sobre_o_bem-estar_sensorial_das_criancas_com_transtorno_espectro_autista_tea_nas_escolas_da_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2653/projeto_de_lei_no_034-2025_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providecias-1-4.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2710/projeto_de_lei_no_035-2025_-_dispoe_sobre_a_implantacao_de_acoes_de_educacao_para_o_transito_no_ambito_escolar_e_na_sociedade_em_geral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2711/projeto_de_lei_no_036-2025_-_declara_utilidade_publica_municipal_a_associacao_de_catadores_de_materiais_reciclaveis_do_municipio_de_pedro_canario_-_es.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2736/projeto_de_lei_no_038-2025_-_acrescenta_paragrafo_unico_ao_art._1o_da_lei_municipal_no_1.518-2022_2-1-2.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2737/projeto_de_lei_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2741/projeto_de_lei_no_040-2025_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2742/projeto_de_lei_no_041-2025_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2743/projeto_de_lei_substitutivo_no_042-2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2744/projeto_de_lei_no_044-2025_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2745/projeto_de_lei_no_045-2025_-_prorrogar_a_vigencia_do_plano_municipal_de_educacao_-_pme_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2740/projeto_de_lei_no_046-2025_-_altera_lei_municipal_no_1.263_-_2016_que_institui_o_programa_municipal_de_portadores_de_necessidades_especiais_em_turmas_regulares_de_ensino_publico.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2746/projeto_de_lei_no_047-2025_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_ao_centro_comunitario_franco_rossetti.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2748/projeto_de_lei_no_048-2025_-_dispoe_sobre_a_obrigatoriedade_de_instalacao_de_cameras_de_monitoramento_em_todos_os_veiculos_destinados_ao_transporte.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2749/projeto_de_lei_no_049-2025_-_dispoe_sobre_as_alteracoes_do_plano_de_custeio_do_regime_propio_de_previdencia_social_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2750/projeto_de_lei_no_050-2025_-_estender_o_fornec_da_alimentacao_escolar_aos_prof_e_demais_prof_da_educ_basica_em_efetivo_exercicio_nas_unid_da_rede_pub.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2752/projeto_de_lei_no_052-2025_-_dispoe_sobre_a_instituicao_da_honraria_de_destaque_municipal_comenda_edson_dos_santos_a_ser_concedida_anualmente_a_empresas_que_cont_para_o_desenv_e_fomento_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2753/projeto_de_lei_no_053-2025_-_dispoe_sobre_a_contratacao_de_pessoal_por_tempo_determinado_para_atender_a_necessidade_temporaria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2791/projeto_de_lei_no_054-2025_-_inclui_o_paragrafo_unico_no_art_1o_e_altera_os_art._3o_da_lei_municipal_no_1.190-2015.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2793/projeto_de_lei_no_055-2025_-_institui_o_programa_de_farmacias_credenciadas_de_pedro_canario-es_para_cobertura_complementar_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2794/projeto_de_lei_no_056-2025_-_dispoe_sobre_a_criacao_de_espaco_sensorial_inclusivo_na_praca_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2422/projeto_de_lei_substitutivo_no_013-2025_-_autoriza_o_executivo_a_conceder_subvencao_a_associacao_recretiva_assistencial_ao_idoso_e_a_associacao_beneficente_cultural_e_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2623/projeto_de_resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2751/projeto_de_emenda_a_lei_organica_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2454/requerimento_no_001-2025_-_voto_de_louvor_em_favor_de_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2455/requerimento_no_002-2025_-_voto_de_louvor_em_favor_do_alegrai-vos.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2456/requerimento_no_003-2025_-_voto_de_louvor_em_favor_de_betania_santos_damasceno.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2457/requerimento_no_004-2025_-_voto_de_louvor_em_favor_yamara_barreto_santos.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2637/requerimento_no_005-2025_-_voto_de_louvor_em_favor_do_13o_batalhao_da_policia_militar_-_3a_companhia_de_pedro_canario-1.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2638/requerimento_no_006-2025_-_requer_voto_de_louvor_e_sessao_solene_em_favor_dos_policiais_militares_em_comemoracao_dos_seus_190_anos_da_pmes-1_1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2857/requerimento_no_007-2025_-_voto_de_louvor_e_sessao_solene_2.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2636/requerimento_no_008-2025_-_voto_de_louvor_em_favor_do_sr._elpidio_goncalves_dos_reis_policial_militar_aposentado.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2648/requerimento_no_009-2025_-_voto_de_louvor_em_favor_dos_apoiadores_na_realizacao_da_festa_da_tabua_lascada.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_no_010-2025_-_requer_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2697/requerimento_no_011-2025_-_voto_de_louvor_em_apoio_a_cada_colaborador_do_campeonato_esportivo_em_taquaras.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2698/requerimento_no_012-2025_-_realizacao_de_sessao_solene_do_servidor_publico_e_empreendedor_destaque_e_alteracao_de_horario_da_sessao_ordinaria_do_dia_07.10.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2699/requerimento_no_013-2025_-_voto_de_louvor_em_favor_de_pedro_arthur_dias_tozetti.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2858/requerimento_no_014-2025_-_requer_sessao_solene_em_favor_da_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2739/requerimento_no_015-2025_-_voto_de_louvor_em_homenagem_aos_servidores_da_secretaria_municipal_de_saude.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2337/indicacao_no_001-2025_-_instalacao_de_uma_academia_ao_ar_livre_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2338/indicacao_no_002-2025_-_construcao_de_uma_pista_para_ciclistas_e_pedestres_sentido_pedro_canario_-_camata_-_camata_-_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2339/indicacao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2341/indicacao_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2342/indicacao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2343/indicacao_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2344/indicacao_no_007-2025_-_van_para_atender_as_demandas_da_secretaria_de_esportes_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2346/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_no_010-2025_-_construcao_do_calcamento_das_ruas_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_no_011-2025_-_indicam_ao_executivo_ao_executivo_municipal_que_seja_promovida_a_drenagem_pluvial_em_todas_as_ruas_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2349/indicacao_no_012-2025_-_conclusao_do_calcamento_das_ruas_localizadas_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2350/indicacao_no_013-2025_-_criar_uma_legislacao_que_estabeleca_regras_para_as_atividades_de_pesca_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2351/indicacao_no_014-2025_-_constucao_de_quebra-molas_nas_ruas_localizadas_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2352/indicacao_no_015-2025_-_rede_fluvial_e_trincheira_de_drenagem_para_rua_osman_santana_moura_localizada_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_no_016-2025_-_implantacao_de_uma_subprefeitura_nos_distritos_de_cristal_do_norte_floresta_do_sul_e_taquaras.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2354/indicacao_no_017-2025_-_estender_o_atendimento_do_cac_aos_distritos_de_floresta_do_sul_cristal_e_taquaras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_no_018-2025_-_instalacao_de_uma_unidade_de_farmacia_basica_no_distrito_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_no_019-2025_-_implantacao_de_um_conjunto_de_casas_populares_no_distrito_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2357/indicacao_no_020-2025_-_planejamento_de_obras_e_investimentos_a_reforma_completa_da_quadra_poliesportiva_de_cristal_piso_cobertura_iluminacao_equipamentos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2358/indicacao_no_021-2025_-_proibir_estacionamento_de_carretas_onibus_e_carros_na_via_lateral_a_br_101.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2359/indicacao_no_022-2025_-_que_a_eco_101_proiba_o_estacionamento_de_carretas_onibus_e_carros_na_via_lateral_a_br_101.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2360/indicacao_no_023-2025_-_limpeza_troca_de_areia_manutencao__bem_como_a_poda_das_arvores_que_ficam_em_torno_da_praca_do_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2361/indicacao_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2362/indicacao_no_025-2025_-_instalacao_de_cameras_nas_ruas_principais_e_no_centro_da_cidade_-_videomonitoramento.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2363/indicacao_no_026-2025_-_aquisicao_de_cacambas_estacionarias_e_caminhao_poliguindaste.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2364/indicacao_no_027-2025_-_rede_fluvial_e_calcamento_da_rua_joao_p._da_silva_localizada_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2365/indicacao_no_028-2025_-_bolsa_atleta_a_ser_concedida_aos_atletas_amadores_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2366/indicacao_no_029-2025_-_constucao_de_um_novo_predio_para_alocar_a_e.m.e.f_antonio_guedes_alcoforado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2367/indicacao_no_030-2025_-_construcao_de_um_parque_de_exposicao_onde_tenha_um_espaco_para_realizacao_de_eventos_vaquejada_e_uma_area_para_pratica_de_turfe.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2369/indicacao_no_031-2025_-_parceria_com_samu_e_o_corpo_de_bombeiros_militar_para_que_todos_os_servidores_da_educacao_sejam_capacitados_com_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2370/indicacao_no_032-2025_-_sinalizacao_com_a_pintura_dos_quebra-molas_nas_av._minas_gerais_e_av._alberto_dos_reis_castro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2371/indicacao_no_033-2025_-_construcao_de_um_galpao_no_bairro_camata_destinado_ao_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2372/indicacao_no_034-2025_-_limpeza_e_manutencao_da_area_de_vaquejada_no_distrito_de_cristal_do_norte_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2377/indicacao_no_035-2025_-_reforma_da_quadra_de_futsal_esportiva_do_bairro_felinto_damiao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2378/indicacao_no_036-2025_-_poste_e_rede_de_iluminacao_publica_no_final_da_rua_tancredo_neves_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2379/indicacao_no_037-2025_-_que_seja_aterrado_um_buraco_com_terraplanagem_na_rua_projetada_b_final_da_rua_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2380/indicacao_no_038-2025_-_construcao_da_sede_da_associacao_cultural_anhanguera_ascan..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2373/indicacao_no_039-2025_-_construcao_do_campo_de_grama_sintetica_localizada_no_bairro_santa_rita_campo_do_poeirao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2374/indicacao_no_040-2025_-_conclusao_da_pavimentacao_das_ruas_de_todo_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_no_041-2025_-_reforma_da_unidade_basica_de_saude_localizada_na_sede_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2386/indicacao_no_042-2025_-_reforma_ou_possivel_construcao_da_empef_taquaras.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2387/indicacao_no_043-2025_-_implementacao_do_saneamento_basico_agua_esgoto_drenagem_e_pavimentacao_em_100_das_ruas_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2388/indicacao_no_044-2025_-_construcao_de_um_complexo_esportivo_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2389/indicacao_no_045-2025_-_instalacao_de_lixeiras_em_todos_os_predios_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2390/indicacao_no_046-2025_-_implantacao_de_placas_de_sinalizacao_na_entrada_de_floresta_do_sul_e_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2391/indicacao_no_047-2025_-_aulas_de_reforco_para_criancas_do_1o_ao_6o_ano_do_ensino_fundamental_da_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2392/indicacao_no_048-2025_-_instalado_um_semaforo_e_faixa_de_pedestres_no_cruzamento_entre_a_av._mario_vello_silvares_e_praca_do_posto_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2393/indicacao_no_049-2025_-_criacao_do_vale_feira_para_servidores_-_conforme_minuta_de_projeto_de_lei_anexo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2394/indicacao_no_050-2025_-_uso_de_automovel_que_nao_esteja_em_uso_para_associacao_de_protecao_e_valorizacao_da_vida_animal_-_pata_amiga.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2395/indicacao_no_051-2025_-_construcao_de_um_canil_municipal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2396/indicacao_no_052-2025_-_construcao_de_um_mirante_na_av._salvador_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2397/indicacao_no_053-2025_-_continuidade_da_rua_morro_dantas_logo_apos_o_cruzamento_com_a_rua_itaguacu.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_no_054-2025_-_galpao_para_secagem_de_cafe_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2399/indicacao_no_055-2025_-_implantacao_de_uma_cabine_daa_policia_militar_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2400/indicacao_no_056-2025_-_instalacao_de_placas_indicando_nomes_das_ruas_da_cidade_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2401/indicacao_no_057-2025_-_protecao_em_torno_da_areia_da_praca_do_boa_vista_e_espaco_de_lazer_infantil_com_parque_-_praca_saudavel.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2402/indicacao_no_058-2025_-_instalacao_de_um_placar_eletronico_no_ginasio_de_esporte_osman_santana_moura.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2403/indicacao_no_059-2025_-_instalacao_de_um_ponto_de_onibus_na_av._minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2404/indicacao_no_060-2025_-_implantacao_de_saidas_de_emergencia_e_sinalizacoes_nas_areas_poliesportivas_quadras_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2405/indicacao_no_061-2025_-_implantacao_de_rede_de_wi-fi_internet_gratuita_na_praca_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2406/indicacao_no_062-2025_-_construcao_de_uma_rotatoria_na_entrada_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2407/indicacao_no_063-2025_-_implantacao_de_uma_unidade_de_corpo_de_bombeiros_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2408/indicacao_no_064-2025_-_criacao_do_centro_de_comercializacao_da_agricultura_familiar_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2409/indicacao_no_065-2025_-_pavimentacao_e_calcamento_com_bloquetes_na_travessa_minas_gerais_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2410/indicacao_no_066-2025_-_realizacao_do_casamento_comunitario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2411/indicacao_no_067-2025_-__desapropiacao_da_area_av._presidente_kennedy_para_construcao_do_predio_da_prefeitura_e_construcao_de_um_posto_de_saude_no_local.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2412/indicacao_no_068-2025_-_que_a_rodoviaria_do_municipio_seja_alocada_e_construida_em_uma_nova_area_localizada_na_rua_dr._washington_luiz_da_silva_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_no_069-2025_-_criar_convenio_de_apoio_para_realizacoes_das_atividades_da_associacao_pata_amiga_bem_como_cessao_do_espaco_para_instalacao_da_ong.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2414/indicacao_no_070_-_uma_tela_de_protecao_junto_a_cerca_de_madeira_no_entorno_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2415/indicacao_no_071-2025_-_cestas_de_basquete_na_quadra_do_complexo_esportivo_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2423/indicacao_no_072-2025_-_reforma_e_cobertura_do_parque_infantil_da_ceim_professora_normilia_cunha_santos_anexo_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2424/indicacao_no_073-2025_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2425/indicacao_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2426/indicacao_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2427/indicacao_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_no_078-2025_-_implementacao_de_um_poco_artesiano_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2430/indicacao_no_079-2025_-_ampliacao_de_acesso_a_area_esportiva_pedro_ribeiro_machado_acrescentar_mais_portoes_para_entrada_e_saida_-_lagoa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2431/indicacao_no_080-2025_-_construcao_de_um_campo_de_grama_sintetica_localizado_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2432/indicacao_no_081-2025_-_lixeiras_em_torno_da_lagoa_augusto_ruschi_bem_como_nas_ruas_paralelas_e_quebra-molas_nas_ruas_em_torno_da_lagoa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2433/indicacao_no_082-2025_-_concurso_cujo_o_objeto_e_a_criacao_do_hino_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2434/indicacao_no_083-2025_-_construcao_de_uma_unidade_de_saude_no_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2435/indicacao_no_084-2025_-_sugere_elaboracao_de_projeto_de_lei_que_acrescente_4_letras_no_padrao_de_vencimentos_dos_prof._do_magist.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2436/indicacao_no_085-2025_-_indica_ao_presidente_da_camara_que_coloque_em_atividade_e_acao_ao_programa_julho_vermelho_-_lei_no_1.328-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_no_086-2025_-__reajuste_salarial_do_servidor_publico_contratado_e_que_seja_inserido_na_lei_de_revisao_geral_o_servidor.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no_087-2025_-_instalacao_de_portas_com_detector_de_metais_em_todas_as_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no_088-2025_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2440/indicacao_no_089-2025_-_contratacao_de_medicos_pediatras_para_atendimento.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2441/indicacao_no_090-2025_-_perfuracao_de_um_poco_artesiano_no_distrito_de_taquaras.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2442/indicacao_no_091-2025_-_pavimentacao_das_ruas_que_ainda_faltam_em_taquaras.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2443/indicacao_no_092-2025_-_alterar_legislacao_tributaria_que_consiste_em_conceder_o_desconto_de_15_no_iptu_para_os_postos_de_combustiveis.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_no_093-2025_-_disponibilizar_uma_assistente_social_em_tempo_integral_para_atender_o_centro_de_convivencia_de_floresta_do_sul_e_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_no_094-2025_-_criacao_de_um_espaco_cultural_afim_de_atender_a_comunidade_anexo_ao_cras_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2446/indicacao_no_095-2025_-_novo_projeto_de_revitalizacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2447/indicacao_no_096-2025_-_pontos_de_iluminacao_pub._entre_as_ruas_gerson_ribeiro_de_souza_e_rua_getulio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2448/indicacao_no_097-2025_-_reforma_e_ampliacao_da_escola_municipal_felinto_damiao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_no_098-2025_-_mutirao_no_assent._castro_alves_e_floresta_do_sul_para_emissao_de_documento_de_identidade.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2450/indicacao_no_099-2025_-_construir_uma_area_de_lazer_praca_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2451/indicacao_no_100-2025_-_implantacao_de_um_posto_da_policia_rodoviaria_federal_na_divisa_entre_o_estado_do_es_e_bahia.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2453/indicacao_no_101-2025_-_implantacao_da_sala_do_empreendedor_itinerante_para_realizacao_de_atendimento_nos_bairros_e_distrito_deste_municipio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2458/indicacao_no_102-2025_-_perfuracao_de_um_poco_artesiano_no_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2459/indicacao_no_103-2025_-_implantacao_de_calcadas_cidadas_na_sede_e_distritos_deste_municipio_visando_garantir_a_mobilidade_e_a_seguranca_de_todos_os_cidadaos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2460/indicacao_no_104-2025_-_perfuracao_de_pocos_artesianos_em_pontos_estrategicos_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2461/indicacao_no_105-2025_-_construcao_de_uma_unidade_de_pronto_atendimento_pa_24_horas..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2462/indicacao_no_106-2025_-_instalacao_na_praca_do_bairro_boa_vista_de_aparelhos_de_academia_popular_ao_ar_livre_em_aco_inox.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2463/indicacao_no_107-2025_-_implantacao_de_um_banco_municipal_de_materiais_ortopedicos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2464/indicacao_no_108-2025_-_construcao_de_um_campo_de_grama_sintetica_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2465/indicacao_no_109-2025_-_ampliar_horarios_de_atendimento_nas_unidades_basicas_de_saude_desta_municipalidade.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2466/indicacao_no_110-2025_-_construcao_de_uma_quadra_de_esportes_para_o_novo_colegio_sao_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2467/indicacao_no_111-2025_-_apos_a_inauguracao_da_nova_escola_sao_joao_batista_a_quadra_atual_seja_administrada_pela_secretaria_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2468/indicacao_no_112-2025_-_construcao_de_quebra-molas_nas_ruas_mimoso_do_sul_rua_juscelino_kubitschek_rua_vale_do_itaunas.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2469/indicacao_no_113-2025_-_construir_uma_unidade_de_saude_para_o_distrito_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2470/indicacao_no_114-2025_-_reforma_e_manutencao_do_poco_de_abastecimentos_de_agua_publico_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2471/indicacao_no_115-2025_-_realizacao_de_calcamento_ou_recapeamento_da_rua_sao_mateus_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2472/indicacao_no_116-2025_-_atendimento_profissional_de_radiologia_no_hospital_menino_jesus_por_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2473/indicacao_no_117-2025_-_limpeza_e_reforma_do_cemiterio_municipal_considerando_a_necessidade_de_manutencao_adequada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2474/indicacao_no_118-2025_-_conclusao_do_calcamento_da_rua_mantenopolis_bairro_leonorio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2475/indicacao_no_119-2025_-_contratacao_de_um_medico_urologista_qo_menos_uma_vez_na_semana.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2476/indicacao_no_120-2025_-_instalacao_de_placas_de_proibido_jogar_lixo_em_lugares_inapropiados_ou_em_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2477/indicacao_no_121-2025_-_implementacao_de_um_sistema_de_cerco_eletronico_no_municipio_abrangendo_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2478/indicacao_no_122-2025_-_interlocucao_junto_a_concessionaria_eco_101_visando_a_instalacao_de_semaforo_na_area_em_frente_ao_posto_ozorinho.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2479/indicacao_no_123-2025_-_construcao_de_cobertura_de_eventos_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2480/indicacao_no_124-2025_-_envide_esforcos_junto_ao_der-es_no_sentido_de_viabilizar_a_instalacao_de_placas_de_sinalizacao_ao_longo_da_rod_es-209_que_liga_pc_a_cristal.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2481/indicacao_no_125-2025_-_implantacao_de_espaco_de_animais_de_estimacao_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2482/indicacao_no_126-2025_-_aplicacao_de_piso_salarial_para_todos_os_professores_da_rede_municipal_do_municipio_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2483/indicacao_no_127-2025_-_construcao_de_um_campo_sintetico_no_distrito_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2484/indicacao_no_128-2025_-_apoiar_a_associacao_de_agricultores_de_cristal_do_norte_no_desenvolvimento_de_apicultura.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2485/indicacao_no_129-2025_-_construcao_de_uma_creche_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2486/indicacao_no_130-2025_-_pavimentacao_e_op_calcamento_com_bloquetes_da_rua_da_pimenta_leonorio_ii.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_no_131-2025_-_instituir_obrigatoriamente_o_exame_de_ecocardiograma_em_recem_nascidos_que_tiveram_alteracoes_no_teste_do_coracaozinho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_no_132-2025_-_sejam_feitas_hortas_comunitarias_nas_regioes_e-ou_bairros_mais_carentes_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2489/indicacao_no_133-2025_-_construido_quebra-molas_na_rua_paulo_vi_bairro_leonorio_ii.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2490/indicacao_no_134-2025_-_capeamento_asfaltico_na_rua_menino_jesus_-_vila_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_no_135-2025_-_implantar_cameras_de_monitoramento_nas_escolas_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2492/indicacao_no_136-2025_-_construcao_de_uma_nova_unidade_basica_de_saude_dr._ailme_venturim_borgo_no_distrito_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2499/indicacao_no_137-2025_-_contrucao_de_um_campo_sintetico_na_localidade_carapinas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_no_138-2025_-_espaco_adequado_para_atendimento_do_cras_no_distrito_de_taquaras.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_no_139-2025_-_criacao_de_servico_de_acolhimento_para_mulheres_vitimas_de_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2502/indicacao_no_140-2025_-_implantacao_de_estacionamento_exclusivo_para_motocicletas_no_entorno_da_lagoa_agusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2503/indicacao_no_141-2025_-_contrucao_de_um_campo_de_futebol_society_no_bairro_colina.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2504/indicacao_no_142-2025_-_construcao_de_uma_praca_de_lazer_no_bairro_colina_com_instalacao_de_brinquedos_educativos_para_criancas_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2505/indicacao_no_143-2025_-_implantacao_de_uma_passarela_na_travessia_das_tres_pistas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2506/indicacao_no_144-2025_-_campeonato_anual_de_pesca_esportiva_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2507/indicacao_no_145-2025_-_contratacao_de_mais_um_profissional_de_radiologia_para_ampliacao_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2508/indicacao_no_146-2025_-_pocos_artesianos_nos_bairros_vista_alegre_e_leonorio_ii_2.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_no_147-2025_-_disponibilizar_no_hospital_menino_jesus_um_ortopedista_que_possa_realizar_raio_x_com_laudo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_no_148-2025_-_locar_um_imovel_para_funcionamento_do_centro_de_convivencia_e_fortalecimento_de_vinculos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_no_149-2025_-_construcao_de_um_quebra-molas_na_rua_morro_dantassituada_no_centro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2512/indicacao_no_150-2025_-_implantacao_de_uma_faixa_de_pedestres_na_av._salvador_no_centro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_no_151-2025-_construcao_de_lombadas_quebra-molas_nas_ruas_castelo_branco_e_sebastiao_canal_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao_no_152-2025_-_atendimento_de_especialistas_de_podologia_nas_unidades_de_saude_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2519/indicacao_no_153-2025_-_implantacao_da_bolsa_estudantil_bolsa_aluno_para_estudantes_matriculados_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2520/indicacao_no_154-2025_-_instalacao_de_playgrounds_adaptados_para_criancas_com_deficiencia_ou_mobilidade_reduzida_nas_pracas_da_lagoa_boa_vista_cras_camata_floresta_do_sul_e_cristal.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2521/indicacao_no_155-2025_-_cerca_de_tela_soldada_para_amutraca_-_associacao_de_mulheres_trabalhadoras_rurais_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_no_156-2025_-_instalacao_de_playgrounds_nas_pracas_do_cras_camata_floresta_do_sul_e_cristal.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2523/indicacao_no_157-2025_-_acoes_de_prevencao_e_promocao_da_saude_na_lagoa_augusto_ruschi_incluido_a_afericao_de_pressao_arterial_teste_de_glicemia_orientacao_sobre_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2524/indicacao_no_158-2025_-_aulas_de_aerobica_e_outras_modalidades_de_danca_a_serem_realizadas_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2525/indicacao_no_159-2025_-_implementacao_de_salas_sensoriais_em_espacos_publicos_como_escolas_unidade_de_saude_centros_de_assistencia_social_para_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2526/indicacao_no_160-2025_-_construcao_de_um_quadra_poliesportiva_em_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2527/indicacao_no_161-2025_-_alimentacao_diferenciada_para_criancas_e_adolescentes_portadores_de_diabetes_doencas_celiacas_e_intolerancia_a_lactose.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_no_162-2025_-_reforma_do_campo_de_taquaras.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_no_163-2025_-_construcao_de_uma_creche_no_distrito_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2530/indicacao_no_164-2025_-_construcao_de_moradias_populares_na_sede_pedro_canario_e_distritos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2531/indicacao_no_165-2025_-_instalacao_de_uma_academia_popular_na_praca_existente_no_distrito_de_floresta_do_sul_e_providencie_a_poda_das_arvores_da_mesma.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2532/indicacao_no_166-2025_-_implementacao_do_projeto_sorriso_mais_bonito_voltado_a_saude_bucal_infantil.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_no_167-2025_-_instalar_mais_bancos_na_praca_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2540/indicacao_no_168-2025_-_consultorio_odontologico_na_unidade_de_saude_renata_goncalves_de_araujo_taquaras.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2541/indicacao_no_169-2025_-_novo_centro_de_referencia_de_assistencia_social_cras_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2542/indicacao_no_170-2025_-_construcao_de_um_centro_de_atencao_psicossocial_caps_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2543/indicacao_no_171-2025_-_construcao_de_uma_unidade_de_saude_no_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2544/indicacao_no_172-2025_-_reforma_da_unidade_de_saude_do_bairro_sao_joao_batista_-_camata.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2545/indicacao_no_173-2025_-_construcao_de_mais_uma_unidade_de_saude_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2546/indicacao_no_174-2025_-_manter_uma_ambulancia_na_unidade_de_saude_no_distrito_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_no_175-2025_-_implantacao_de_aula_de_musica_nas_escolas_e_oficinas_do_cras.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2548/indicacao_no_176-2025_-_revogacao_das_taxas_de_foro_e_laudemio_incidentes_sobre_imoveis_localizados_nos_bairros_sao_joao_batista_e_saturnino_mauro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2549/indicacao_no_177-2025_-_regularizacao_fundiaria_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2550/indicacao_no_178-2025_-_reinsercao_dos_niveis_i_e_ii_no_plano_de_cargos_e_salarios_do_magisterio_para_contratacao_de_professores_cursando_a_partir_do_5o_periodo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2551/indicacao_no_179-2025_-_implantacao_de_drenagem_pluvial_pavimentacao_e_iluminacao_publica_na_rua_sao_rafael_bairro_colina.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2552/indicacao_no_180-2025_-_implantacao_de_infraestrutura_urbana_na_rua_projetada_i_no_bairro_colina_com_a_drenagem_pluvial_pavimentacao_e_instalacao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2553/indicacao_no_181-2025_-_construcao_de_arquibancada_com_cobertura_no_campo_de_futebol_da_comunidade_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2554/indicacao_no_182-2025_-_instalacao_de_arquibancadas_no_campo_de_futebol_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2555/indicacao_no_183-2025_-_construcao_de_uma_unidade_basica_de_saude_nos_bairros_esplanada_e_alvorada.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2556/indicacao_no_184-2025_-_reforma_geral_da_praca_de_cristal_do_norte_e_manutencao_das_mesas_e_bancos_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2557/indicacao_no_185-2025_-_instalacao_de_quiosques_no_campo_de_futebol_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2558/indicacao_no_186-2025_-_instalacao_de_bebedouros_em_toda_area_da_lagoa_augusto_ruschi_no_complexo_esportivo_e_na_area_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2559/indicacao_no_187-2025_-_intensificacao_do_uso_do_carro_fumace_no_combate_aos_mosquitos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2560/indicacao_no_188-2025_-_criacao_do_programa_guarda_mirim_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2561/indicacao_no_189-2025_-_criacao_de_uma_fazendinha_educativa_e_turistica_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2562/indicacao_no_190-2025_-_revogacao_das_taxas_de_foro_e_laudemio_dos_imoveis_localizados_em_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2564/indicacao_no_192-2025_-_implantacao_e_iluminacao_nos_pontos_de_onibus_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2565/indicacao_no_193-2025_-_construcao_da_sede_da_associacao_de_moradores_do_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2566/indicacao_no_194-2025_-_adaptacao_de_ducha_para_a_area_de_futevolei_e_volei_na_arena_pedro_ribeiro_machado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2567/indicacao_no_195-2025_-_construcao_de_caixa_ralo_na_rede_de_drenagem_pluvial_na_rua_bahia_sul_travessia_da_rua_felinto_damiao_colina.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2568/indicacao_no_196-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_sao_vicente_no_bairro_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2570/indicacao_no_197-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_sao_domingos_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2571/indicacao_no_198-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_santa_luziaa_bairro_boa__vista.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2572/indicacao_no_199-2025_-_pavimentacao_e_calcamento_com_bloquetes_da_rua_santa_helena_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2573/indicacao_no_200-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_vila_velha_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2574/indicacao_no_201-2025_-_pavimentacao_e_calcamento_com_bloquetes_da_rua_sao_silvestre_boa_vista..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2575/indicacao_no_202-2025_-_pavimentacao_e_o_calcamento_com_bloquetes_da_rua_sao_roque_boa_vista_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2579/indicacao_no_203-2025_-_postes_com_iluminacao_publica_em_cristal_-_av._francisco_porfirio_de_souza_jose_luiz_da_costa_e_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2578/indicacao_no_204-2025_-_revitalizacao_do_centro_da_cidade_com_a_construcao_de_calcada_cidada_e_conclusao_do_asfalto.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2580/indicacao_no_205-2025_-_calcamento_com_pavimentacao_em_paralelepipedo__na_estrada_rural_-_fazenda_carapina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2581/indicacao_no_206-2025_-_criacao_e_implementacao_do_gabinete_de_gestao_integrada_municipal_-_ggim.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2582/indicacao_no_207-2025_-_instalacao_de_uma_academia_popular_no_campo_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2583/indicacao_no_208-2025_-_paltaforma_digital_-_pedro_canario_conecta_destinada_a_divulgacao_de_servicos_e_profissionais.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2584/indicacao_no_209-2025_-_criacao_e_implementacao_do_programa_esporte_na_melhor_idade_visando_a_saude_e_o_bem_estar_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2585/indicacao_no_210-2025_-_construcao_de_um_poco_artesiano_no_cras_camata.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2586/indicacao_no_211-2025_-_inclusao_do_tratamento_endodontico_canal_nas_unidades_basicas_de_saude_do_municipios_e_distritos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2587/indicacao_no_212-2025_-_implantacao_do_programa_remedio_em_casa.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2588/indicacao_no_213-2025_-_plantio_de_arvores_nativas_em_pontos_estrategicos_do_municipio_e_seus_distritos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2589/indicacao_no_214-2025_-_compactacao_do_trecho_de_estrada_localizado_entre_o_bairro_camata_e_ponte.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2590/indicacao_no_215-2025_-_retorno_das_atividades_do_programa_campeoes_do_futuro_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2591/indicacao_no_216-2025_-_contrucao_de_uma_unidade_de_educacao_infantil_-_creche_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2596/indicacao_no_217-2025_-_firmar_convenios_com_municipios_vizinhos_visando_a_autorizacao_de_uso_compartilhado_de_maquinas_e_equipamentos_publicos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2597/indicacao_no_218-2025_-_reforma_da_praca_de_lazer_localizada_em_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2598/indicacao_no_219-2025_-_realizacao_de_reforma_na_praca_de_lazer_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2599/indicacao_no_220-2025_-_instalacao_de_um_semaforo_na_avenida_vila_velha_localizada_no_centro..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2600/indicacao_no_221-2025_-_implantacao_de_uma_academia_popular_na_praca_do_cras_do_camata.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2604/indicacao_no_222-2025_-_correcao_da_defasagem_do_auxilio-moradia_com_base_em_indices_de_inflacao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2605/indicacao_no_223-2025_-_novo_projeto_de_drenagem_comtemplando_a_rua_sao_gabriel_localizada_no_centro_rua_da_creche_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2606/indicacao_no_224-2025_-_pavimentacao_da_rua_vivaldo_lopes_localizada_entre_os_bairros_esplanada_e_eldourado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2607/indicacao_no_225-2025_-_calcamento_da_rua_jose_f._canario_no_trecho_localizado_em_frente_a_praca_da_matriz_centro..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2608/indicacao_no_226-2025_-_instalacao_de_semaforos_em_pontos_estrategicos_do_municipio_av._prsidente_kennedy_av._alberto_dos_reis_castro_rua_caltren_e_av._salvador.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2609/indicacao_no_227-2025_-_implantacao_de_uma_praca_de_alimentacao_na_antiga_pracinha_do_quiabo_localizada_no_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2610/indicacao_no_228-2025_-_aplicativo_digital_para_acompanhar_protocolos_reportar_problemas_como_buracos_nas_vias_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2611/indicacao_no_229-2025_-_regulamenta_apreensao_de_animais_de_medio_e_grande_porte_soltos_nas_vias_e_logradouros_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2612/indicacao_no_230-2025_-_elaborar_um_projeto_de_lei_autorizando_o_municipio_a_firmar_convenio_com_o_estado_para_fins_de_repassa_financeiro_destinado_aos_policias_militares.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2632/indicacao_no_231-2025_-_tombar_a_tabua_lascada_como_partimonio_imaterial_e_desapropiar_a_area_que_a_festa_foi_realizada.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2613/indicacao_no_232-2025_-_manutencao_preventiva_e_corretiva_no_sistema_de_ar-condicionado_do_centro_de_referencia_de_assistencia_social_cras_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2614/indicacao_no_233-2025_-_instalacao_de_rampas_de_acesso_e_demais_adequacoes_necessarias_nos_quiosques_localizados_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2615/indicacao_no_234-2025_-_atualizacao_dos_equipamentos_da_casa_do_cidadao_ultilizados_para_coleta_de_biometria_digital.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2616/indicacao_no_235-2025_-_implantacao_de_uma_ciclovia_na_avenida_francisco_porfirio_de_souza_-_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2617/indicacao_no_236-2025_-_disponibilizar_o_servico_de_tomografia_computadorizada_tc_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2618/indicacao_no_237-2025_-_implantacao_de_cartao_nutri_ferias_para_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2619/indicacao_no_238-2025_-_servico_de_vigilancia_e_seguranca_24_horas_no_hospital_menino_jesus.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2624/indicacao_no_239-2025_-_lixeiras_publicas_com_separacao_de_residuos_reciclaveis_na_regiao_central_da_cidade_pracas_avenidas.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2625/indicacao_no_240-2025_-_atendimento_presencial_ou_remoto_de_medicos_cardiologista_neuropediatra_e_pneumologia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2626/indicacao_no_241-2025_-_atendimento_presencial_ou_remoto_de_especialistas_em_reumatologia_e_ortopedia_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2627/indicacao_no_242-2025_-_reforma_na_unidade_de_saude_felinto_damiao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2628/indicacao_no_243-2025_-_implantacao_de_uma_sala_de_vacinacao_na_unidade_de_saude_em_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2629/indicacao_no_244-2025_-_construcao_de_uma_unidade_de_saude_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2630/indicacao_no_245-2025_-_reforma_da_usina_de_reciclagem_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2631/indicacao_no_246-2025_-_servico_de_teleconsulta_no_distrito_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2633/indicacao_no_247-2025_-_implantar_um_consultorio_odontologico_na_unidade_de_saude_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2634/indicacao_no_248-2025_-_implantacao_da_rede_de_esgoto_na_rua_zilda_gomes_natalaina_muniz_no_trecho_a_partir_da_av._vale_do_itaunas_bairro_camata_i.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2635/indicacao_no_249-2025_-_pavimentacao_das_vias_do_conjunto_residencial_cridasa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2640/indicacao_no_250-2025_-_sugere_implantacao_da_creche_do_idoso_conforme_projeto_de_lei_em_anexo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2641/indicacao_no_251-2025_-_sugere_contratacao_ou_disponibilizacao_de_profissional_de_nutricao_para_atuar_nos_centros_de_assistencia_social_-_cras.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2642/indicacao_no_252-2025_-_substituicao_do_parquinho_infantil_de_ferro_por_um_de_plastico_para_a_escola_jose_francisco_cordeiro_fazenda_carapina..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2643/indicacao_no_253-2025_-_instalacao_de_bicicletarios_no_centro_de_pedro_canario_visando_incentivar_o_uso_de_bicicletas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2644/indicacao_no_254-2025_-_aquisicao_de_novas_cadeiras_odontologicas_para_os_consultorios_de_saude_bucal_das_unidades_basicas_de_saude.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2645/indicacao_no_255-2025_-_reforma_e_ampliacao_do_centro_de_referencia_de_assistencia_social_-_cras_camata.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2646/indicacao_no_256-2025_-_criacao_do_conselho_municipal_de_esportes_visando_fortalecer_e_organizar_as_politicas_publicas_de_esporte_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2647/indicacao_no_257-2025_-_substituicao_completa_do_gramado_sintetico_do_campo_society_localizado_no_parque_esportivo_da_lagoa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2649/indicacao_no_258-2025_-_calcamentos_ruas_adelaide_b._morozini_jose_domingos_de_carvalho_manoel_r._souza_neto_e_domicio_ribom.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2650/indicacao_no_259-2025_-_instalacao_de_iluminacao_publica_e_realizacao_de_pavimentacao_na_rua_machado_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2651/indicacao_no_260-2025_-_instalacao_de_um_redutor_de_velocidade_com_placas_de_advertencia_nas_proximidades_da_cachoeira_dos_pretos_br_209.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2655/indicacao_no_261-2025_-_construcao_de_uma_creche_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2656/indicacao_no_262-2025_-_renovacao_e_melhorias_dos_equipamentos_do_centro_de_fisioterapia_municipal.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2657/indicacao_no__263-2025_-_construcao_de_uma_unidade_basica_de_saude_ubs_no_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2658/indicacao_no_264-2025_-_melhorias_nas_estradas_que_ligam_o_municipio_ao_distrito_de_agua_preta__em_conceicao_da_barra_e_reforma_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2659/indicacao_no_265-2025_-_realizacao_do_servicos_de_poda_de_todas_as_arvores_do_bairro_camata_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2660/indicacao_no_266-2025_-_atribuir_o_nome_a_rua_mota_viana_a_uma_via_publica_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2661/indicacao_no_267-2025_-_reforma_da_casa_de_passagem.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_no_268-2025_-_implantacao_de_faixa_de_pedestres_sinalizacao_e_redutor_de_velocidade_na_rua_isaias_oliveira_freitas.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2662/indicacao_no_269-2025_-_sinalizacao_de_transito_vertical_e_horizontal_incluindo_faixa_de_pedestres_em_frente_a_escola_maria_otilia.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2700/indicacao_no_270-2025_-_instalacao_de_redutor_de_velocidade_com_placas_na_rua_felinto_damiao_em_frente_a_casa_de_no_79_-_bairro_leonorio_i..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2701/indicacao_no_271-2025_-_instalacao_de_redutor_de_velocidade_com_placas_de_advertencia_na_rua_felinto_damiao_s-n_leonorio_ii_prox_a_igreja_missao_rua_lateral_da_ceim_-_oficina_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2702/indicacao_no_272-2025_-_realize_campanha_de_saude_nas_dependencias_da_associacao_pestalozzi_de_pedro_canario_vacinacaoatendimento_medico_oftalmologico_e_odontologico.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_no_273-2025_-_analise_tecnica_em_relacao_qual_medida_a_ser_conferida_a_arvore_localizada_junto_ao_campo_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2704/indicacao_no_274-2025_-_servicos_de_manutencao_no_campo_society_do_bairro_esplanada_conserto_de_alambrados_a_reparacao_da_rede_de_protecao_e_a_limpeza_geral_do_local.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_no_275-2025_-_instalacao_de_quebra-molas_nas_ruas_julia_bonelar_e_nossa_senhora_aparecida_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2706/indicacao_no_276-2025_-_instalacao_e_iluminacao_publica_na_rua_santa_uberlandia_no_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2707/indicacao_no_277-2025_-_manutencao_e_conservacao_dos_bancos_de_reserva_do_campo_society_do_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2708/indicacao_no_278-2025_-_locar_um_imovel_para_o_funcionamento_do_centro_de_convivencia_e_fortalecimento_de_vinculos_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_no_279-2025_-_implantar_um_espaco_especifico_para_atendimento_das_teleconsultas_de_especialidades_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2712/indicacao_no_280-2025_-_instalacao_de_uma_nova_academia_popular_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2713/indicacao_no_281-2025_-_implantacao_de_uma_unidade_movel_de_saude_-_carreta_itinerante_saude_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2714/indicacao_no_282-2025_-_construcao_de_um_centro_de_referencia_de_assistencia_social_cras_em_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2715/indicacao_no_283-2025_-reforma_da_escola_tres_de_maio_localizada_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2716/indicacao_no_284-2025_-_reforma_na_sede_da_prefeitura_municipal_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2717/indicacao_no_285-2025_-_instlacao_de_playgroud_parquinho_infantil_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2718/indicacao_no_286-2025_-_implantacao_de_quebra-molas_na_rua_getulio_vargas_localizada_no_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2719/indicacao_no_287-2025_-_criacao_de_uma_area_de_lazer_com_campo_society_no_bairro_vista_alegre.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_no_288-2025_-_restauracao_e_revitalizacao_do_canteiro_central_do_distrito_de_cristal_do_norte_recuperacao_dos_meios-fios_nivelamento_jardinagem_e_pintura.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3102/indicacao_n_289-2025_-_indica_a_secretaria_municipal_de_saude_que_providencie_junto_ao_ministerio_da_saude_o_credenciamento.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_n_290-2025_-_que_determine_ao_setor_competente_a_instalacao_de_cobertura_na_area_frontal_da_escola_oficina_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3104/indicacao_n_291-2025_-_adocao_de_medidas_para_garantir_o_fornecimento_da_merenda_escolar_aos_professores_professora_e_demais_prosfissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_n_292-2025_-_que_o_poder_executivo_envide_esforcos_no_sentido_de_realizar_a_repintura_e_remarcacao_da_quadra_poliesportiva.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3106/indicacao_n_293-2025_-_que_o_poder_executivo_viabilize_o_recapeamento_com_massa_asfaltixa_em_diversas_ruas_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3107/indicacao_n_294-2025_-_indica_ao_executivvo_municipal_a_necessidade_da_construcao_de_uma_trincheira_de_escoamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3108/indicacao_n_295-2025_-indica_ao_executivvo_municipal_a_necessidade_da_construcao_de_uma_trincheira_de_escoamento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3109/indicacao_n_296-2025_-_indica_ao_executivo_municipal_a_realizacao_de_um_multirao_de_emissao_de_carterias_de_indentidade.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3110/indicacao_n_297-2025_-_que_o_poder_executivo_envide_esforcos_necessarios_para_contrucao_de_uma_lombada_em_frente_ao_cemiterio_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3111/indicacao_n_298-2025_-_que_o_poder_executivo_envide_esforcos_necessarios_para_instalacoes_de_bancos_na_lateral_do_cemiterio_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3112/indicacao_n_299-2025_-__que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessarios_para_que_seja_realizada_uma_reforma_no_parque_de_vaquejada_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3113/indicacao_n_300-2025_-_que_o_poder_executivo_envide_todos_os_esforcos_necessarios_para_que_facam_uma_reforma_do_parque_da_vaquejada_do_distrito_de_floresta_do_sul.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3114/indicacao_n_301-2025_-_que_o_poder_executivo_envide_esforcos_necessarios_para_contrucoes_de_02_dois_quebra-molas_na_rua_manoel_joaquim_xavier_no_bairro_leonorio_ii.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3115/indicacao_n_302-2025_-_pavimentacao_das_ruas_nivaldo_nunes_elcio_alvares_antonio_muniz_e_travessa_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3116/indicacao_n_303-2025_-_instalacao_de_pontos_de_onibus_com_cobertura_no_distrito_de_taquaras.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3117/indicacao_n_304-2025_-_que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessarios_para_disponibilizacao_de_um_caminhao_vacol.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3118/indicacao_n_305-2025_-_que_o_poder_executivo_envide_esforcos_para_implantacao_de_um_laboratorio_educacional_de_robotica.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3119/indicacao_n_306-2025_-_que_o_poder_executivo_envide_esforcos_para_implantacao_de_um_laboratorio.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3120/indicacao_n_307-2025_-_que_o_poder_executivo_envide_esforcos_para_implantacao_de_um_laboratorio_educacional_de_robotica.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2385/pauta_da_01a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2909/pauta_da_02a_sessao_ordinaria_do_1o_periodo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2910/pauta_da_03a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2911/pauta_da_04a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2912/pauta_da_05a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2913/pauta_da_06a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2914/pauta_da_07a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2915/pauta_da_08a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2916/pauta_da_09a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2917/pauta_da_10a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2918/pauta_da_11a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2919/pauta_da_12a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2920/pauta_da_13a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2921/pauta_da_14a_sessao_ordinaria_do_1o_periodo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2922/pauta_da_15a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2923/pauta_da_16a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2924/pauta_da_17a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2925/pauta_da_18a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2926/pauta_da_19a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2927/pauta_da_20a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2928/pauta_da_21a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2929/pauta_da_22a_sessao_ordinaria_do_1o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2538/projeto_de_decreto_legislativo_no_001-2025_-_contas_exercicio_de_2023_-_responsavel_-_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2620/projeto_de_decreto_legislativo_no_002-2025_-_comenda_do_merito_esportivo_fernando_flavio_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2621/projeto_de_decreto_legislativo_no_003-2025_-_comenda_do_merito_esportivo_roberto_vieira_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2622/projeto_de_decreto_legislativo_no_004-2025_-_comenda_do_merito_esportivo_ricardo_suci_freire.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2663/projeto_de_decreto_legislativo_no_005-2025_-_empresa_trappuz_multimarcas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2664/projeto_de_decreto_legislativo_no_006-2025_-_empresa_ciara_material_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2665/projeto_de_decreto_legislativo_no_007-2025_-_supermercado_linharense.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2666/projeto_de_decreto_legislativo_no_008-2025_-_empresa_assistech_celulares.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2667/projeto_de_decreto_legislativo_no_009-2025_-_empresa_borracharia_do_regi.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2668/projeto_de_decreto_legislativo_no_010-2025_-_empresa_restaurante_sb_delivery_comida_caseira.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2669/projeto_de_decreto_legislativo_no_011-2025_-_casa_do_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2670/projeto_de_decreto_legislativo_no_012-2025_-_salluz_modas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2671/projeto_de_decreto_legislativo_no_013-2025_-_empresa_distribuidora_do_para.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2672/projeto_de_decreto_legislativo_no_014-2025_-_sr._tarcisio_porto.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2673/projeto_de_decreto_legislativo_no_015-2025_-_matos_calcados.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2674/projeto_de_decreto_legislativo_no_016-2025_-_5_estrelas_carros_e_motos.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2675/projeto_de_decreto_legislativo_no_017-2025_-_salao_do_lagoa.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2676/projeto_de_decreto_legislativo_no_018-2025_-_empresa_junior_motos.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2677/projeto_de_decreto_legislativo_no_019-2025_-_realcred_solucoes_financeiras.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2678/projeto_de_decreto_legislativo_no_020-2025_-_empresa_supermercado_santos.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2679/projeto_de_decreto_legislativo_no_021-2025_-_empresa_acougue_allanzin.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2680/projeto_de_decreto_legislativo_no_022-2025_-_empresa_dular_moveis.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2681/projeto_de_decreto_legislativo_no_023-2025_-_empresa_dular_moveis.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2682/projeto_de_decreto_legislativo_no_024-2025_-_fj_distribuidora.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2683/projeto_de_decreto_legislativo_no_025-2025_-_novo_lar_moveis.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2684/projeto_de_decreto_legislativo_no_026-2025_-_empresa_costa_bike.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2685/projeto_de_decreto_legislativo_no_027-2025_-_empresa_distribuidora_avenida.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2686/projeto_de_decreto_legislativo_no_028-2025_-_empresa_bar_das_coleguinhas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2687/projeto_de_decreto_legislativo_no_029-2025_-_empresa_biratinha_design.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2688/projeto_de_decreto_legislativo_no_030-2025_-_empresa_inovar_sistemas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2689/projeto_de_decreto_legislativo_no_031-2025_-_empresa_lf_moto.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2690/projeto_de_decreto_legislativo_no_032-2025_-_cafe_e_prosa.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2691/projeto_de_decreto_legislativo_no_033-2025_-_adreia_magazine.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2692/projeto_de_decreto_legislativo_no_034-2025_-_moto_racing.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2693/projeto_de_decreto_legislativo_no_035-2025_-_alfa_boutique.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2694/projeto_de_decreto_legislativo_no_036-2025_-_coimbra_autopecas.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2695/projeto_de_decreto_legislativo_no_037-2025_-_lima_gas.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2721/projeto_de_decreto_legislativo_no_038-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2722/projeto_de_decreto_legislativo_no_039-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2723/projeto_de_decreto_legislativo_no_040-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2724/projeto_de_decreto_legislativo_no_041-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2725/projeto_de_decreto_legislativo_no_042-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2726/projeto_de_decreto_legislativo_no_043-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2727/projeto_de_decreto_legislativo_no_044-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2728/projeto_de_decreto_legislativo_no_045-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2729/projeto_de_decreto_legislativo_no_046-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2730/projeto_de_decreto_legislativo_no_047-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2731/projeto_de_decreto_legislativo_no_048-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2732/projeto_de_decreto_legislativo_no_049-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2733/projeto_de_decreto_legislativo_no_050-2025_-_comenda_a_servidores_publicos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2853/projeto_de_decreto_legislativo_no_051-2025_-_dispoe_sobre_a_outorga_da_comenda_a_servidores_pub_a_sra._cassia_cristina_silva_de_oliveira_evangelista.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2734/projeto_de_decreto_legislativo_no_053-2025_-_comenda_a_servidores_publicos_ao_sr._noe_albino_mol.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2754/projeto_de_decreto_legislativo_no_054-2025_-_comenda_a_servidores_publicos_a_sra._elsa_campos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2755/projeto_de_decreto_legislativo_no_055-2025_-_comenda_a_servidores_publicos_a_sra._luzia_damascena_lobo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2756/projeto_de_decreto_legislativo_no_056-2025_-_comenda_a_servidores_publicos_a_sra._alessandra_baiense_pereira.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2757/projeto_de_decreto_legislativo_no_057-2025_-_comenda_a_servidores_publicos_a_sra._eliana_regina_galletti.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2758/projeto_de_decreto_legislativo_no_058-2025_-_comenda_a_servidores_publicos_a_sra._andreia_brunelli_lima_pereira.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2759/projeto_de_decreto_legislativo_no_059-2025_-_comenda_a_servidores_publicos_a_sra._cirleusa_figueredo_ramos.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2760/projeto_de_decreto_legislativo_no_060-2025_-_comenda_a_servidores_publicos_ao_sr._manoel_de_jesus_gomes.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2761/projeto_de_decreto_legislativo_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2762/projeto_de_decreto_legislativo_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2763/projeto_de_decreto_legislativo_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2764/projeto_de_decreto_legislativo_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2765/projeto_de_decreto_legislativo_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2766/projeto_de_decreto_legislativo_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2767/projeto_de_decreto_legislativo_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2768/projeto_de_decreto_legislativo_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2769/projeto_de_decreto_legislativo_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2770/projeto_de_decreto_legislativo_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2771/projeto_de_decreto_legislativo_no_071-2025_-_comenda_do_merito_esportivo_ao_sr._luis_fernando_silva_oliveira.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2772/projeto_de_decreto_legislativo_no_072-2025_-_comenda_do_merito_esportivo_ao_sr._thomaz_raimundo_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2773/projeto_de_decreto_legislativo_no_073-2025_-_comenda_do_merito_esportivo_ao_sr._valdeir_castro_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2774/projeto_de_decreto_legislativo_no_074-2025_-_comenda_do_merito_esportivo_ao_sr._thiago_vieira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2775/projeto_de_decreto_legislativo_no_075-2025_-_comenda_do_merito_esportivo_a_sra._andreia_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2776/projeto_de_decreto_legislativo_no_076-2025_-_comenda_do_merito_esportivo_ao_sr._juscelino_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2777/projeto_de_decreto_legislativo_no_077-2025_-_comenda_do_merito_esportivo_ao_sr._celio_jesus_silva.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2778/projeto_de_decreto_legislativo_no_078-2025_-_comenda_do_merito_esportivo_sr._jose_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2779/projeto_de_decreto_legislativo_no_079-2025_-_comenda_do_merito_esportivo_a_sra._rosilene_de_jesus_conceicao.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2780/projeto_de_decreto_legislativo_no_080-2025_-_comenda_do_merito_esportivo_ao_sr._pedro_arthur_dias_tozetti.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2781/projeto_de_decreto_legislativo_no_081-2025_-_comenda_do_merito_esportivo_ao_grupo_de_vaquejada_jj_ranch.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2782/projeto_de_decreto_legislativo_no_082-2025_-_comenda_do_merito_esportivo_ao_grupo_de_trilheiros_canarios_da_trilha.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2783/projeto_de_decreto_legislativo_no_083-20025_-_comenda_do_merito_esportivo_ao_sr._elio_de_jesus_silva.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2784/projeto_de_decreto_legislativo_no_084-2025_-_comenda_do_merito_esportivo_a_equipe_sporting_canario.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2785/projeto_de_decreto_legislativo_no_085-2025_-_comenda_do_merito_esportivo_ao_sr._wederson_moreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2786/projeto_de_decreto_legislativo_no_086-2025_-_comenda_do_merito_esportivo_ao_sr._neliton_paixao_santos.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2787/projeto_de_decreto_legislativo_no_087-20205_-_comenda_do_merito_esportivo_ao_sr._anderson_guilherme_rangel.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2788/projeto_de_decreto_legislativo_no_088-2025_-_comenda_do_merito_esportivo_ao_sr._rian_lucas_marinho.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2789/projeto_de_decreto_legislativo_no_089-2025_-_comenda_do_merito_esportivo_a_sra._taynara_de_jesus_costa.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2790/projeto_de_decreto_legislativo_no_090-2025_-_comenda_do_merito_esportivo_ao_sr._antonio_rodrigues_moreira.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2792/projeto_de_decreto_legislativo_no_091-2025_-_comenda_do_merito_esportivo_ao_sr._wellington_silva_santos.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2795/projeto_de_decreto_legislativo_no_092-2025_-_comenda_do_merito_esportivo_ao_sr._evandro_conceicao_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2796/projeto_de_decreto_legislativo_no_093-2025_-_comenda_do_merito_esportivo_ao_sr._marcos_batista_santos.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2797/projeto_de_decreto_legislativo_no_094-2025_-_comenda_do_merito_esportivo_ao_sr._wellington_de_jesus_pacatuba.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2798/projeto_de_decreto_legislativo_no_095-2025_-_comenda_do_merito_esportivo_ao_sr._osmar_ferreira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2799/projeto_de_decreto_legislativo_no_096-2025_-_comenda_do_merito_esportivo_ao_sr._wagner_santos_souza.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2800/projeto_de_decreto_legislativo_no_097-2025_-_comenda_do_merito_esportivo_ao_sr._evanilson_santos_correia.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2801/projeto_de_decreto_legislativo_no_098-2025_-_comenda_do_merito_esportivo_a_arena_pc_beach_clube.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2802/projeto_de_decreto_legislativo_no_099-2025_-_comenda_do_merito_esportivo_ao_sr._orlando_antonio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2803/projeto_de_decreto_legislativo_no_100-2025_-_comenda_do_merito_esportivo_ao_sr._zelito_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2804/projeto_de_decreto_legislativo_no_101-2025_-_prestacao_de_contas_exercicio_2021_-_responsavel_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2805/projeto_de_decreto_legislativo_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2806/projeto_de_decreto_legislativo_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2807/projeto_de_decreto_legislativo_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2808/projeto_de_decreto_legislativo_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2809/projeto_de_decreto_legislativo_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2810/projeto_de_decreto_legislativo_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2811/projeto_de_decreto_legislativo_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2812/projeto_de_decreto_legislativo_no_109-2025_2.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2813/projeto_de_decreto_legislativo_no_110-2025_2.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2814/projeto_de_decreto_legislativo_no_111-2025_2.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2815/projeto_de_decreto_legislativo_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2816/projeto_de_decreto_legislativo_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2817/projeto_de_decreto_legislativo_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2818/projeto_de_decreto_legislativo_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2819/projeto_de_decreto_legislativo_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2820/projeto_de_decreto_legislativo_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2821/projeto_de_decreto_legislativo_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2822/projeto_de_decreto_legislativo_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2823/projeto_de_decreto_legislativo_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2824/projeto_de_decreto_legislativo_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2826/projeto_de_decreto_legislativo_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2827/projeto_de_decreto_legislativo_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2828/projeto_de_decreto_legislativo_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2829/projeto_de_decreto_legislativo_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2830/projeto_de_decreto_legislativo_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2831/projeto_de_decreto_legislativo_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2832/projeto_de_decreto_legislativo_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2833/projeto_de_decreto_legislativo_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2834/projeto_de_decreto_legislativo_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2835/projeto_de_decreto_legislativo_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2836/projeto_de_decreto_legislativo_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2837/projeto_de_decreto_legislativo_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2838/projeto_de_decreto_legislativo_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2839/projeto_de_decreto_legislativo_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2840/projeto_de_decreto_legislativo_no_137-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2841/projeto_de_decreto_legislativo_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2842/projeto_de_decreto_legislativo_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2843/projeto_de_decreto_legislativo_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2844/projeto_de_decreto_legislativo_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2845/projeto_de_decreto_legislativo_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2846/projeto_de_decreto_legislativo_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2847/projeto_de_decreto_legislativo_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2848/projeto_de_decreto_legislativo_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2849/projeto_de_decreto_legislativo_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2850/projeto_de_decreto_legislativo_no_147-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2851/projeto_de_decreto_legislativo_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2852/projeto_de_decreto_legislativo_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2336/projeto_de_lei_complementar_no_001-2025_-_altera_dispositivo_da_lei_complementar_no_034_de_27_de_setembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2376/projeto_de_lei_complementar_no_002-2025_-_institui_nova_estrutura_dministrativa_municipal_da_prefeitura_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2421/projeto_de_lei_complementar_no_003-2025_-_institui_a_bonificacao_por_desempenho_no_ambito_da_secretaria_municipal_de_educacao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2493/projeto_de_lei_complementar_no_004-2025_-_inclui_anexos_na_lc_09-2008_reestrutura_carreiras_no_sevico_publico_resolve.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2514/projeto_de_lei_complementar_no_005-2025_-_acrescenta_e_altera_dispositivos_na_lei_comp._no_44-2021_e_nas_suas_atualiz._ref_a_estrutura_organiz._do_inst._de_previdencia_social.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_complementar_no_006-2025_-_concede_revisao_geral_anual_aos_servidores_publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_complementar_no_007-2025_-_altera_lei_complementar_no_06-2006_que_dispoe_sobre_o_plano_de_cargos_carreiras_e_vencimentos_do_magisterio_pub_p._fixar_o_piso_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2595/projeto_de_lei_complementar_no_008-2025_-_dispoe_sobre_a_adequacao_de_requisitos_atribuicoes_reestruturacao_de_carreira_e_realinhamento_de_remuneracoes_de_carg._publicos.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2639/projeto_de_lei_complementar_no_009-2025_-__acrecenta_dispositivos_na_lc_04-2005_e_altera_dispositivo_da_lc_062-2025_e_da_outras_providencias_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2696/projeto_de_lei_complementar_no_010-2025_-_altera_dispositivos_da_lei_complementar_no_034_de_27-09-2019_que_institui_o_codigo_de_posturas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2720/projeto_de_lei_complementar_no_011-2025_-_altera_l.c_034-2019_que_institui_o_codigo_de_posturas_do_municipio_para_acrescentar_os_paragrafos_5o_ao_13o_ao_art_87_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2747/projeto_de_lei_complementar_substitutivo_no_012-2025_-_altera_lei_complementar_municipal_no_009-2008_alterada_pela_lei_complementar_municipal_no_066-2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2332/projeto_de_lei_no_001-2025_-_cria_o_programa_musica_nas_escolas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2333/projeto_de_lei_no_002-2025_-_cria_programa_de_apoio_as_maes_atipicas_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2334/projeto_de_lei_no_003-2025_-_cria_a_proibicao_da_pratica_de_poluicao_sonora_na_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2335/projeto_de_lei_no_004-2025_-_institui_no_municipio_de_pedro_canario-es_a_semana_municipal_do_agronegocio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2381/projeto_de_lei_no_005-2025_-_altera_o_anexo_i_da_lei_munipal_no_1.363_de_08_de_2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2382/projeto_de_lei_no_006-2025_-_dispoe_sobre_a_denominacao_da_rua_travessa_minas_gerais_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2383/projeto_de_lei_no_007-2025_-_institui_e_inclui_no_calendario_oficial_no_municipio_o_dia_de_conscientizacao_e_enfrentamento_a_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2384/projeto_de_lei_no_008-2025_-_dispoe_sobre_a_obrigatoriedade_de_remocao_dos_cabos_e_fiacao_aerea_execentes_e_inutilizados_instalados_por_concessionarias.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2416/projeto_de_lei_no_009-2025_-_dispoe_sobre_aula_de_canto_no_ambito_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2417/projeto_de_lei_no_010-2025_-_institui_a_capacitacao_em_nocoes_de_primeiros_socorros_para_professores__funcionarios_da_educacao_e_de_estabelecimentos_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2418/projeto_de_lei_no_011-2025_-_dispoe_sobre_a_emissao_e_disponibilizacao_gratuita_de_carteira_estudantil.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2419/projeto_de_lei_no_012-2025_-_dispoe_sobre_o_atendimento_preferencial_as_pessoas_com_fibromialgia_nos_locais_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2420/projeto_de_lei_no_013-2025_-_autoriza_o_poder_executivo_a_conceder_subvencao_a_associacao_recreativa_assistencial_ao_idoso_e_associacao_beneficente_cultural_e_da_agricultura_de_cristal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_de_lei_no_014-2025_-_alteracao_do_artigo_2o_da_lei_municipal_no_1.566-2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2494/projeto_de_lei_no_015-2025_-_campanha_maio_laranja.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2495/projeto_de_lei_no_016-2025_-_dia_da_empregada_domestica_no_calendario_oficial_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2496/projeto_de_lei_no_017-2025_-_selo_autista_a_bordo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2497/projeto_de_lei_no_018-2025_-_dispoe_sobre_implantacao_de_atividades_esportivas_para_criancas_e_adolescentes_com_deficiencia_no_cronograma_esportivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2498/projeto_de_lei_no_019-2025_-_institui_o_programa_permanente_de_conscientizacao_e_tratamento_do_pe_torto_congenito_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2513/projeto_de_lei_no_020-2025_-_dispoe_sobre_a_regulamentacao_da_pesca.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2534/projeto_de_lei_no_021-2025_-_criacao_do_projeto_sorriso_mais_bonito_destinado_a_promocao_da_saude_bucal_infantil.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2535/projeto_de_lei_no_022-2025_-_altera_dispositivo_da_lei_municipal_no_1.537-2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2536/projeto_de_lei_no_023-2025_-_institui_a_politica_municipal_de_educacao_ambiental_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2537/projeto_de_lei_no_024-2025_-_institui_o_fundo_municipal_dos_direitos_da_pessoa_idosa_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2539/projeto_de_lei_no_025-2025_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_a_federacao_capixaba_de_corrida_de_aventura_fcca_associacao_civil_sem_finalidade_lucrativa.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2576/projeto_de_lei_no_026-2025_-_obrigatoriedade_do_uso_de_focinheira_e_estabelece_normas_de_seguranca_para_conducao_de_caes.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2577/projeto_de_lei_no_027-2025_-_proibicao_do_uso_de_dispositivos_eletronicos_para_fumar_defs_incluindo_cigarros_eletronicos_vapes_pods....pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2592/projeto_de_lei_no_028-2025_-_criacao_da_camara_intersetorial_de_seguranca_alimentar_e_nutricional_caisan_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2593/projeto_de_lei_no_029-2025_-_institui_o_aplicativo_digital_de_servicos_publicos_no_municipio_que_permite_ao_cidadao_solicitar_servicos_acompanhar_protocolos_reportar_problemas.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2594/projeto_de_lei_no_030-2025_-_institui_e_regulamenta_o_auxilio-alimentacao_de_carater_indenizatorio_aos_professores_e_pedagogos_contratados.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2601/projeto_de_lei_no_031-2025_-_institui_e_inclui_no_calendario_oficial_no_municipio_o_dia_municipal_do_terco_dos_homens_a_ser_comemorado_anualmente_no_dia_25_de_julho.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2602/projeto_de_lei_no_032-2025_-_institui_o_programa_bike_legal_no_municipio_com_diretrizes_para_o_uso_seguro_e_responsavel_de_bicicletas_eletricas.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei_no_033-2025_-_dispoe_sobre_o_bem-estar_sensorial_das_criancas_com_transtorno_espectro_autista_tea_nas_escolas_da_rede_publica.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2653/projeto_de_lei_no_034-2025_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providecias-1-4.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2710/projeto_de_lei_no_035-2025_-_dispoe_sobre_a_implantacao_de_acoes_de_educacao_para_o_transito_no_ambito_escolar_e_na_sociedade_em_geral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2711/projeto_de_lei_no_036-2025_-_declara_utilidade_publica_municipal_a_associacao_de_catadores_de_materiais_reciclaveis_do_municipio_de_pedro_canario_-_es.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2736/projeto_de_lei_no_038-2025_-_acrescenta_paragrafo_unico_ao_art._1o_da_lei_municipal_no_1.518-2022_2-1-2.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2737/projeto_de_lei_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2741/projeto_de_lei_no_040-2025_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2742/projeto_de_lei_no_041-2025_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2743/projeto_de_lei_substitutivo_no_042-2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2744/projeto_de_lei_no_044-2025_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2745/projeto_de_lei_no_045-2025_-_prorrogar_a_vigencia_do_plano_municipal_de_educacao_-_pme_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2740/projeto_de_lei_no_046-2025_-_altera_lei_municipal_no_1.263_-_2016_que_institui_o_programa_municipal_de_portadores_de_necessidades_especiais_em_turmas_regulares_de_ensino_publico.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2746/projeto_de_lei_no_047-2025_-_autoriza_o_poder_executivo_a_conceder_subvencao_social_ao_centro_comunitario_franco_rossetti.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2748/projeto_de_lei_no_048-2025_-_dispoe_sobre_a_obrigatoriedade_de_instalacao_de_cameras_de_monitoramento_em_todos_os_veiculos_destinados_ao_transporte.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2749/projeto_de_lei_no_049-2025_-_dispoe_sobre_as_alteracoes_do_plano_de_custeio_do_regime_propio_de_previdencia_social_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2750/projeto_de_lei_no_050-2025_-_estender_o_fornec_da_alimentacao_escolar_aos_prof_e_demais_prof_da_educ_basica_em_efetivo_exercicio_nas_unid_da_rede_pub.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/3252/projeto_de_lei_no_051-2025_-_organiza_a_estrutura_administrativa_da_camara_municipal__de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2752/projeto_de_lei_no_052-2025_-_dispoe_sobre_a_instituicao_da_honraria_de_destaque_municipal_comenda_edson_dos_santos_a_ser_concedida_anualmente_a_empresas_que_cont_para_o_desenv_e_fomento_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2753/projeto_de_lei_no_053-2025_-_dispoe_sobre_a_contratacao_de_pessoal_por_tempo_determinado_para_atender_a_necessidade_temporaria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2791/projeto_de_lei_no_054-2025_-_inclui_o_paragrafo_unico_no_art_1o_e_altera_os_art._3o_da_lei_municipal_no_1.190-2015.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2793/projeto_de_lei_no_055-2025_-_institui_o_programa_de_farmacias_credenciadas_de_pedro_canario-es_para_cobertura_complementar_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2794/projeto_de_lei_no_056-2025_-_dispoe_sobre_a_criacao_de_espaco_sensorial_inclusivo_na_praca_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2422/projeto_de_lei_substitutivo_no_013-2025_-_autoriza_o_executivo_a_conceder_subvencao_a_associacao_recretiva_assistencial_ao_idoso_e_a_associacao_beneficente_cultural_e_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2623/projeto_de_resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2751/projeto_de_emenda_a_lei_organica_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2454/requerimento_no_001-2025_-_voto_de_louvor_em_favor_de_bruno_teofilo_araujo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2455/requerimento_no_002-2025_-_voto_de_louvor_em_favor_do_alegrai-vos.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2456/requerimento_no_003-2025_-_voto_de_louvor_em_favor_de_betania_santos_damasceno.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2457/requerimento_no_004-2025_-_voto_de_louvor_em_favor_yamara_barreto_santos.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2637/requerimento_no_005-2025_-_voto_de_louvor_em_favor_do_13o_batalhao_da_policia_militar_-_3a_companhia_de_pedro_canario-1.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2638/requerimento_no_006-2025_-_requer_voto_de_louvor_e_sessao_solene_em_favor_dos_policiais_militares_em_comemoracao_dos_seus_190_anos_da_pmes-1_1.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2857/requerimento_no_007-2025_-_voto_de_louvor_e_sessao_solene_2.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2636/requerimento_no_008-2025_-_voto_de_louvor_em_favor_do_sr._elpidio_goncalves_dos_reis_policial_militar_aposentado.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2648/requerimento_no_009-2025_-_voto_de_louvor_em_favor_dos_apoiadores_na_realizacao_da_festa_da_tabua_lascada.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2654/requerimento_no_010-2025_-_requer_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2697/requerimento_no_011-2025_-_voto_de_louvor_em_apoio_a_cada_colaborador_do_campeonato_esportivo_em_taquaras.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2698/requerimento_no_012-2025_-_realizacao_de_sessao_solene_do_servidor_publico_e_empreendedor_destaque_e_alteracao_de_horario_da_sessao_ordinaria_do_dia_07.10.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2699/requerimento_no_013-2025_-_voto_de_louvor_em_favor_de_pedro_arthur_dias_tozetti.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2858/requerimento_no_014-2025_-_requer_sessao_solene_em_favor_da_secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2025/2739/requerimento_no_015-2025_-_voto_de_louvor_em_homenagem_aos_servidores_da_secretaria_municipal_de_saude.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H522"/>
+  <dimension ref="A1:H563"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="160.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -13625,6083 +14054,7149 @@
       </c>
       <c r="D289" t="s">
         <v>11</v>
       </c>
       <c r="E289" t="s">
         <v>12</v>
       </c>
       <c r="F289" t="s">
         <v>86</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="H289" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>1190</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>10</v>
+        <v>1191</v>
       </c>
       <c r="D290" t="s">
-        <v>1191</v>
+        <v>11</v>
       </c>
       <c r="E290" t="s">
+        <v>12</v>
+      </c>
+      <c r="F290" t="s">
+        <v>361</v>
+      </c>
+      <c r="G290" s="1" t="s">
         <v>1192</v>
       </c>
-      <c r="F290" t="s">
-[...2 lines deleted...]
-      <c r="G290" s="1" t="s">
+      <c r="H290" t="s">
         <v>1193</v>
-      </c>
-[...1 lines deleted...]
-        <v>1194</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
         <v>1195</v>
       </c>
-      <c r="B291" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D291" t="s">
+        <v>11</v>
+      </c>
+      <c r="E291" t="s">
+        <v>12</v>
+      </c>
+      <c r="F291" t="s">
+        <v>13</v>
+      </c>
+      <c r="G291" s="1" t="s">
         <v>1196</v>
       </c>
-      <c r="E291" t="s">
+      <c r="H291" t="s">
         <v>1197</v>
-      </c>
-[...7 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D292" t="s">
+        <v>11</v>
+      </c>
+      <c r="E292" t="s">
+        <v>12</v>
+      </c>
+      <c r="F292" t="s">
+        <v>86</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H292" t="s">
         <v>1201</v>
-      </c>
-[...19 lines deleted...]
-        <v>1203</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1204</v>
+        <v>1202</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>21</v>
+        <v>1203</v>
       </c>
       <c r="D293" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E293" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F293" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H293" t="s">
         <v>1205</v>
-      </c>
-[...1 lines deleted...]
-        <v>1206</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
         <v>1207</v>
       </c>
-      <c r="B294" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D294" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E294" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F294" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="H294" t="s">
         <v>1209</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>1210</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>30</v>
+        <v>1211</v>
       </c>
       <c r="D295" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E295" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F295" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="H295" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>34</v>
+        <v>1215</v>
       </c>
       <c r="D296" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E296" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F296" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="H296" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>38</v>
+        <v>1219</v>
       </c>
       <c r="D297" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E297" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F297" t="s">
-        <v>86</v>
+        <v>1220</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="H297" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>42</v>
+        <v>1224</v>
       </c>
       <c r="D298" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E298" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F298" t="s">
-        <v>99</v>
+        <v>1225</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1220</v>
+        <v>1226</v>
       </c>
       <c r="H298" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>46</v>
+        <v>1229</v>
       </c>
       <c r="D299" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E299" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F299" t="s">
-        <v>99</v>
+        <v>1225</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1223</v>
+        <v>1230</v>
       </c>
       <c r="H299" t="s">
-        <v>1224</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1225</v>
+        <v>1232</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>50</v>
+        <v>1233</v>
       </c>
       <c r="D300" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E300" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F300" t="s">
-        <v>99</v>
+        <v>294</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1226</v>
+        <v>1234</v>
       </c>
       <c r="H300" t="s">
-        <v>1227</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1228</v>
+        <v>1236</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>55</v>
+        <v>1237</v>
       </c>
       <c r="D301" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E301" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F301" t="s">
-        <v>361</v>
+        <v>1220</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1229</v>
+        <v>1238</v>
       </c>
       <c r="H301" t="s">
-        <v>1230</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1231</v>
+        <v>1240</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>59</v>
+        <v>1241</v>
       </c>
       <c r="D302" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E302" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>361</v>
+        <v>307</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1232</v>
+        <v>1242</v>
       </c>
       <c r="H302" t="s">
-        <v>1233</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1234</v>
+        <v>1244</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>64</v>
+        <v>1245</v>
       </c>
       <c r="D303" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E303" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F303" t="s">
-        <v>361</v>
+        <v>60</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1235</v>
+        <v>1246</v>
       </c>
       <c r="H303" t="s">
-        <v>1236</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1237</v>
+        <v>1248</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>68</v>
+        <v>1249</v>
       </c>
       <c r="D304" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E304" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F304" t="s">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1238</v>
+        <v>1250</v>
       </c>
       <c r="H304" t="s">
-        <v>1239</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1240</v>
+        <v>1252</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>72</v>
+        <v>1253</v>
       </c>
       <c r="D305" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E305" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F305" t="s">
-        <v>108</v>
+        <v>294</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1241</v>
+        <v>1254</v>
       </c>
       <c r="H305" t="s">
-        <v>1242</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1243</v>
+        <v>1256</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>76</v>
+        <v>1257</v>
       </c>
       <c r="D306" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E306" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>108</v>
+        <v>361</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1244</v>
+        <v>1258</v>
       </c>
       <c r="H306" t="s">
-        <v>1245</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1246</v>
+        <v>1260</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>81</v>
+        <v>1261</v>
       </c>
       <c r="D307" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E307" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1247</v>
+        <v>1262</v>
       </c>
       <c r="H307" t="s">
-        <v>1248</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1249</v>
+        <v>1264</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>85</v>
+        <v>1265</v>
       </c>
       <c r="D308" t="s">
-        <v>1196</v>
+        <v>11</v>
       </c>
       <c r="E308" t="s">
-        <v>1197</v>
+        <v>12</v>
       </c>
       <c r="F308" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1250</v>
+        <v>1266</v>
       </c>
       <c r="H308" t="s">
-        <v>1251</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1252</v>
+        <v>1268</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="D309" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E309" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F309" t="s">
-        <v>307</v>
+        <v>108</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1253</v>
+        <v>1271</v>
       </c>
       <c r="H309" t="s">
-        <v>1254</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1255</v>
+        <v>1273</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="D310" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E310" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F310" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1256</v>
+        <v>1274</v>
       </c>
       <c r="H310" t="s">
-        <v>1257</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1258</v>
+        <v>1276</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="D311" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E311" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F311" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1259</v>
+        <v>1277</v>
       </c>
       <c r="H311" t="s">
-        <v>1260</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1261</v>
+        <v>1279</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>103</v>
+        <v>26</v>
       </c>
       <c r="D312" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E312" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F312" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1262</v>
+        <v>1280</v>
       </c>
       <c r="H312" t="s">
-        <v>1263</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1264</v>
+        <v>1282</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="D313" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E313" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F313" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1265</v>
+        <v>1283</v>
       </c>
       <c r="H313" t="s">
-        <v>1266</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1267</v>
+        <v>1285</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="D314" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E314" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F314" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1268</v>
+        <v>1286</v>
       </c>
       <c r="H314" t="s">
-        <v>1269</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>38</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E315" t="s">
         <v>1270</v>
       </c>
-      <c r="B315" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F315" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1271</v>
+        <v>1289</v>
       </c>
       <c r="H315" t="s">
-        <v>1272</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1273</v>
+        <v>1291</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>120</v>
+        <v>42</v>
       </c>
       <c r="D316" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E316" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F316" t="s">
-        <v>294</v>
+        <v>108</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1274</v>
+        <v>1292</v>
       </c>
       <c r="H316" t="s">
-        <v>1275</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1276</v>
+        <v>1294</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>124</v>
+        <v>46</v>
       </c>
       <c r="D317" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E317" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F317" t="s">
-        <v>294</v>
+        <v>108</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1277</v>
+        <v>1295</v>
       </c>
       <c r="H317" t="s">
-        <v>1278</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1279</v>
+        <v>1297</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>128</v>
+        <v>50</v>
       </c>
       <c r="D318" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E318" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F318" t="s">
-        <v>294</v>
+        <v>108</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1280</v>
+        <v>1298</v>
       </c>
       <c r="H318" t="s">
-        <v>1281</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1282</v>
+        <v>1300</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>132</v>
+        <v>55</v>
       </c>
       <c r="D319" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E319" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F319" t="s">
-        <v>77</v>
+        <v>108</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1283</v>
+        <v>1301</v>
       </c>
       <c r="H319" t="s">
-        <v>1284</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1285</v>
+        <v>1303</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>136</v>
+        <v>59</v>
       </c>
       <c r="D320" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E320" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F320" t="s">
-        <v>77</v>
+        <v>108</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1286</v>
+        <v>1304</v>
       </c>
       <c r="H320" t="s">
-        <v>1287</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1288</v>
+        <v>1306</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>140</v>
+        <v>64</v>
       </c>
       <c r="D321" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E321" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F321" t="s">
-        <v>77</v>
+        <v>108</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1289</v>
+        <v>1307</v>
       </c>
       <c r="H321" t="s">
-        <v>1290</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1291</v>
+        <v>1309</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>144</v>
+        <v>68</v>
       </c>
       <c r="D322" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E322" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F322" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1292</v>
+        <v>1310</v>
       </c>
       <c r="H322" t="s">
-        <v>1293</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1294</v>
+        <v>1312</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>148</v>
+        <v>72</v>
       </c>
       <c r="D323" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E323" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F323" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="H323" t="s">
-        <v>1296</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1297</v>
+        <v>1315</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>152</v>
+        <v>76</v>
       </c>
       <c r="D324" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E324" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F324" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1298</v>
+        <v>1316</v>
       </c>
       <c r="H324" t="s">
-        <v>1299</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1300</v>
+        <v>1318</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>156</v>
+        <v>81</v>
       </c>
       <c r="D325" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E325" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F325" t="s">
-        <v>173</v>
+        <v>108</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1301</v>
+        <v>1319</v>
       </c>
       <c r="H325" t="s">
-        <v>1302</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1303</v>
+        <v>1321</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>160</v>
+        <v>85</v>
       </c>
       <c r="D326" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E326" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F326" t="s">
-        <v>173</v>
+        <v>108</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1304</v>
+        <v>1322</v>
       </c>
       <c r="H326" t="s">
-        <v>1305</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1306</v>
+        <v>1324</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>164</v>
+        <v>90</v>
       </c>
       <c r="D327" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E327" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F327" t="s">
-        <v>173</v>
+        <v>108</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1307</v>
+        <v>1325</v>
       </c>
       <c r="H327" t="s">
-        <v>1308</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>168</v>
+        <v>94</v>
       </c>
       <c r="D328" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E328" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F328" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1310</v>
+        <v>1328</v>
       </c>
       <c r="H328" t="s">
-        <v>1311</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1312</v>
+        <v>1330</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>172</v>
+        <v>98</v>
       </c>
       <c r="D329" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E329" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F329" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1313</v>
+        <v>1331</v>
       </c>
       <c r="H329" t="s">
-        <v>1314</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1315</v>
+        <v>1333</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>177</v>
+        <v>103</v>
       </c>
       <c r="D330" t="s">
-        <v>1196</v>
+        <v>1269</v>
       </c>
       <c r="E330" t="s">
-        <v>1197</v>
+        <v>1270</v>
       </c>
       <c r="F330" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1316</v>
+        <v>1334</v>
       </c>
       <c r="H330" t="s">
-        <v>1317</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1318</v>
+        <v>1336</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>181</v>
+        <v>10</v>
       </c>
       <c r="D331" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E331" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F331" t="s">
-        <v>99</v>
+        <v>1339</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1319</v>
+        <v>1340</v>
       </c>
       <c r="H331" t="s">
-        <v>1320</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1321</v>
+        <v>1342</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>185</v>
+        <v>17</v>
       </c>
       <c r="D332" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E332" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F332" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1322</v>
+        <v>1343</v>
       </c>
       <c r="H332" t="s">
-        <v>1323</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1324</v>
+        <v>1345</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>189</v>
+        <v>21</v>
       </c>
       <c r="D333" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E333" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F333" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1325</v>
+        <v>1346</v>
       </c>
       <c r="H333" t="s">
-        <v>1326</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1327</v>
+        <v>1348</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>193</v>
+        <v>26</v>
       </c>
       <c r="D334" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E334" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F334" t="s">
-        <v>361</v>
+        <v>22</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1328</v>
+        <v>1349</v>
       </c>
       <c r="H334" t="s">
-        <v>1329</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1330</v>
+        <v>1351</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>197</v>
+        <v>30</v>
       </c>
       <c r="D335" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E335" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F335" t="s">
-        <v>361</v>
+        <v>86</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1331</v>
+        <v>1352</v>
       </c>
       <c r="H335" t="s">
-        <v>1332</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1333</v>
+        <v>1354</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>201</v>
+        <v>34</v>
       </c>
       <c r="D336" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E336" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F336" t="s">
-        <v>361</v>
+        <v>86</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1334</v>
+        <v>1355</v>
       </c>
       <c r="H336" t="s">
-        <v>1335</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1336</v>
+        <v>1357</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>205</v>
+        <v>38</v>
       </c>
       <c r="D337" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E337" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F337" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1337</v>
+        <v>1358</v>
       </c>
       <c r="H337" t="s">
-        <v>1338</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>209</v>
+        <v>42</v>
       </c>
       <c r="D338" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E338" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F338" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="H338" t="s">
-        <v>1341</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1342</v>
+        <v>1363</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>213</v>
+        <v>46</v>
       </c>
       <c r="D339" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E339" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F339" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1343</v>
+        <v>1364</v>
       </c>
       <c r="H339" t="s">
-        <v>1344</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1345</v>
+        <v>1366</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>217</v>
+        <v>50</v>
       </c>
       <c r="D340" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E340" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F340" t="s">
-        <v>307</v>
+        <v>99</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1346</v>
+        <v>1367</v>
       </c>
       <c r="H340" t="s">
-        <v>1347</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1348</v>
+        <v>1369</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>221</v>
+        <v>55</v>
       </c>
       <c r="D341" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E341" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F341" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1349</v>
+        <v>1370</v>
       </c>
       <c r="H341" t="s">
-        <v>1350</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1351</v>
+        <v>1372</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>225</v>
+        <v>59</v>
       </c>
       <c r="D342" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E342" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F342" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>791</v>
+        <v>1373</v>
       </c>
       <c r="H342" t="s">
-        <v>1352</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1353</v>
+        <v>1375</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>229</v>
+        <v>64</v>
       </c>
       <c r="D343" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E343" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F343" t="s">
-        <v>60</v>
+        <v>361</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1354</v>
+        <v>1376</v>
       </c>
       <c r="H343" t="s">
-        <v>1355</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1356</v>
+        <v>1378</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>233</v>
+        <v>68</v>
       </c>
       <c r="D344" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E344" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F344" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1357</v>
+        <v>1379</v>
       </c>
       <c r="H344" t="s">
-        <v>1358</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1359</v>
+        <v>1381</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>237</v>
+        <v>72</v>
       </c>
       <c r="D345" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E345" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F345" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1360</v>
+        <v>1382</v>
       </c>
       <c r="H345" t="s">
-        <v>1361</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1362</v>
+        <v>1384</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>241</v>
+        <v>76</v>
       </c>
       <c r="D346" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E346" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F346" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1363</v>
+        <v>1385</v>
       </c>
       <c r="H346" t="s">
-        <v>1364</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1365</v>
+        <v>1387</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>245</v>
+        <v>81</v>
       </c>
       <c r="D347" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E347" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F347" t="s">
-        <v>13</v>
+        <v>307</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1366</v>
+        <v>1388</v>
       </c>
       <c r="H347" t="s">
-        <v>1367</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1368</v>
+        <v>1390</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>249</v>
+        <v>85</v>
       </c>
       <c r="D348" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E348" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F348" t="s">
-        <v>13</v>
+        <v>307</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1369</v>
+        <v>1391</v>
       </c>
       <c r="H348" t="s">
-        <v>1370</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1371</v>
+        <v>1393</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>253</v>
+        <v>90</v>
       </c>
       <c r="D349" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E349" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F349" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1372</v>
+        <v>1394</v>
       </c>
       <c r="H349" t="s">
-        <v>1373</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1374</v>
+        <v>1396</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>257</v>
+        <v>94</v>
       </c>
       <c r="D350" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E350" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F350" t="s">
-        <v>294</v>
+        <v>60</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1375</v>
+        <v>1397</v>
       </c>
       <c r="H350" t="s">
-        <v>1376</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1377</v>
+        <v>1399</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>261</v>
+        <v>98</v>
       </c>
       <c r="D351" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E351" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F351" t="s">
-        <v>294</v>
+        <v>60</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1378</v>
+        <v>1400</v>
       </c>
       <c r="H351" t="s">
-        <v>1379</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1380</v>
+        <v>1402</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>265</v>
+        <v>103</v>
       </c>
       <c r="D352" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E352" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F352" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1381</v>
+        <v>1403</v>
       </c>
       <c r="H352" t="s">
-        <v>1382</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1383</v>
+        <v>1405</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>269</v>
+        <v>107</v>
       </c>
       <c r="D353" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E353" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F353" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1384</v>
+        <v>1406</v>
       </c>
       <c r="H353" t="s">
-        <v>1385</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1386</v>
+        <v>1408</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>273</v>
+        <v>112</v>
       </c>
       <c r="D354" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E354" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F354" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1387</v>
+        <v>1409</v>
       </c>
       <c r="H354" t="s">
-        <v>1388</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1389</v>
+        <v>1411</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>277</v>
+        <v>116</v>
       </c>
       <c r="D355" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E355" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F355" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1390</v>
+        <v>1412</v>
       </c>
       <c r="H355" t="s">
-        <v>1391</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1392</v>
+        <v>1414</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>281</v>
+        <v>120</v>
       </c>
       <c r="D356" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E356" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F356" t="s">
-        <v>22</v>
+        <v>294</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1393</v>
+        <v>1415</v>
       </c>
       <c r="H356" t="s">
-        <v>1394</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1395</v>
+        <v>1417</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>285</v>
+        <v>124</v>
       </c>
       <c r="D357" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E357" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F357" t="s">
-        <v>22</v>
+        <v>294</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1396</v>
+        <v>1418</v>
       </c>
       <c r="H357" t="s">
-        <v>1397</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1398</v>
+        <v>1420</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>289</v>
+        <v>128</v>
       </c>
       <c r="D358" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E358" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F358" t="s">
-        <v>173</v>
+        <v>294</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1399</v>
+        <v>1421</v>
       </c>
       <c r="H358" t="s">
-        <v>1400</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1401</v>
+        <v>1423</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>293</v>
+        <v>132</v>
       </c>
       <c r="D359" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E359" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F359" t="s">
-        <v>173</v>
+        <v>77</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1402</v>
+        <v>1424</v>
       </c>
       <c r="H359" t="s">
-        <v>1403</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1404</v>
+        <v>1426</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>298</v>
+        <v>136</v>
       </c>
       <c r="D360" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E360" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F360" t="s">
-        <v>173</v>
+        <v>77</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1405</v>
+        <v>1427</v>
       </c>
       <c r="H360" t="s">
-        <v>1406</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1407</v>
+        <v>1429</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>302</v>
+        <v>140</v>
       </c>
       <c r="D361" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E361" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F361" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1408</v>
+        <v>1430</v>
       </c>
       <c r="H361" t="s">
-        <v>1409</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1410</v>
+        <v>1432</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>306</v>
+        <v>144</v>
       </c>
       <c r="D362" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E362" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F362" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1411</v>
+        <v>1433</v>
       </c>
       <c r="H362" t="s">
-        <v>1412</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1413</v>
+        <v>1435</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>311</v>
+        <v>148</v>
       </c>
       <c r="D363" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E363" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F363" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1414</v>
+        <v>1436</v>
       </c>
       <c r="H363" t="s">
-        <v>1415</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1416</v>
+        <v>1438</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>315</v>
+        <v>152</v>
       </c>
       <c r="D364" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E364" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F364" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1417</v>
+        <v>1439</v>
       </c>
       <c r="H364" t="s">
-        <v>1418</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1419</v>
+        <v>1441</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>319</v>
+        <v>156</v>
       </c>
       <c r="D365" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E365" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F365" t="s">
-        <v>99</v>
+        <v>173</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1420</v>
+        <v>1442</v>
       </c>
       <c r="H365" t="s">
-        <v>1421</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1422</v>
+        <v>1444</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>323</v>
+        <v>160</v>
       </c>
       <c r="D366" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E366" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F366" t="s">
-        <v>99</v>
+        <v>173</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1423</v>
+        <v>1445</v>
       </c>
       <c r="H366" t="s">
-        <v>1424</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1425</v>
+        <v>1447</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>327</v>
+        <v>164</v>
       </c>
       <c r="D367" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E367" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F367" t="s">
-        <v>361</v>
+        <v>173</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1426</v>
+        <v>1448</v>
       </c>
       <c r="H367" t="s">
-        <v>1427</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1428</v>
+        <v>1450</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>331</v>
+        <v>168</v>
       </c>
       <c r="D368" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E368" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F368" t="s">
-        <v>361</v>
+        <v>86</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1429</v>
+        <v>1451</v>
       </c>
       <c r="H368" t="s">
-        <v>1430</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1431</v>
+        <v>1453</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>335</v>
+        <v>172</v>
       </c>
       <c r="D369" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E369" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F369" t="s">
-        <v>361</v>
+        <v>86</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1432</v>
+        <v>1454</v>
       </c>
       <c r="H369" t="s">
-        <v>1433</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1434</v>
+        <v>1456</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>339</v>
+        <v>177</v>
       </c>
       <c r="D370" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E370" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F370" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1435</v>
+        <v>1457</v>
       </c>
       <c r="H370" t="s">
-        <v>1436</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1437</v>
+        <v>1459</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>344</v>
+        <v>181</v>
       </c>
       <c r="D371" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E371" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F371" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1438</v>
+        <v>1460</v>
       </c>
       <c r="H371" t="s">
-        <v>1439</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1440</v>
+        <v>1462</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>348</v>
+        <v>185</v>
       </c>
       <c r="D372" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E372" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F372" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1441</v>
+        <v>1463</v>
       </c>
       <c r="H372" t="s">
-        <v>1442</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1443</v>
+        <v>1465</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>352</v>
+        <v>189</v>
       </c>
       <c r="D373" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E373" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F373" t="s">
-        <v>307</v>
+        <v>99</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1444</v>
+        <v>1466</v>
       </c>
       <c r="H373" t="s">
-        <v>1445</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1446</v>
+        <v>1468</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>356</v>
+        <v>193</v>
       </c>
       <c r="D374" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E374" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F374" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1447</v>
+        <v>1469</v>
       </c>
       <c r="H374" t="s">
-        <v>1448</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1449</v>
+        <v>1471</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>360</v>
+        <v>197</v>
       </c>
       <c r="D375" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E375" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F375" t="s">
-        <v>307</v>
+        <v>361</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1450</v>
+        <v>1472</v>
       </c>
       <c r="H375" t="s">
-        <v>1451</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1452</v>
+        <v>1474</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>365</v>
+        <v>201</v>
       </c>
       <c r="D376" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E376" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F376" t="s">
-        <v>60</v>
+        <v>361</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1453</v>
+        <v>1475</v>
       </c>
       <c r="H376" t="s">
-        <v>1454</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1455</v>
+        <v>1477</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>369</v>
+        <v>205</v>
       </c>
       <c r="D377" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E377" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F377" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1456</v>
+        <v>1478</v>
       </c>
       <c r="H377" t="s">
-        <v>1457</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1458</v>
+        <v>1480</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>373</v>
+        <v>209</v>
       </c>
       <c r="D378" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E378" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F378" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1459</v>
+        <v>1481</v>
       </c>
       <c r="H378" t="s">
-        <v>1460</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1461</v>
+        <v>1483</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>377</v>
+        <v>213</v>
       </c>
       <c r="D379" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E379" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F379" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1462</v>
+        <v>1484</v>
       </c>
       <c r="H379" t="s">
-        <v>1463</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1464</v>
+        <v>1486</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>381</v>
+        <v>217</v>
       </c>
       <c r="D380" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E380" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F380" t="s">
-        <v>13</v>
+        <v>307</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1465</v>
+        <v>1487</v>
       </c>
       <c r="H380" t="s">
-        <v>1466</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1467</v>
+        <v>1489</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>385</v>
+        <v>221</v>
       </c>
       <c r="D381" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E381" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F381" t="s">
-        <v>13</v>
+        <v>307</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1468</v>
+        <v>1490</v>
       </c>
       <c r="H381" t="s">
-        <v>1469</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1470</v>
+        <v>1492</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>389</v>
+        <v>225</v>
       </c>
       <c r="D382" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E382" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F382" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1471</v>
+        <v>791</v>
       </c>
       <c r="H382" t="s">
-        <v>1472</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1473</v>
+        <v>1494</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>393</v>
+        <v>229</v>
       </c>
       <c r="D383" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E383" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F383" t="s">
-        <v>294</v>
+        <v>60</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1474</v>
+        <v>1495</v>
       </c>
       <c r="H383" t="s">
-        <v>1475</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1476</v>
+        <v>1497</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>397</v>
+        <v>233</v>
       </c>
       <c r="D384" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E384" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F384" t="s">
-        <v>294</v>
+        <v>60</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1477</v>
+        <v>1498</v>
       </c>
       <c r="H384" t="s">
-        <v>1478</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1479</v>
+        <v>1500</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>401</v>
+        <v>237</v>
       </c>
       <c r="D385" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E385" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F385" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1480</v>
+        <v>1501</v>
       </c>
       <c r="H385" t="s">
-        <v>1481</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1482</v>
+        <v>1503</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>405</v>
+        <v>241</v>
       </c>
       <c r="D386" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E386" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F386" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1483</v>
+        <v>1504</v>
       </c>
       <c r="H386" t="s">
-        <v>1484</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1485</v>
+        <v>1506</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>409</v>
+        <v>245</v>
       </c>
       <c r="D387" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E387" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F387" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1486</v>
+        <v>1507</v>
       </c>
       <c r="H387" t="s">
-        <v>1487</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1488</v>
+        <v>1509</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>413</v>
+        <v>249</v>
       </c>
       <c r="D388" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E388" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F388" t="s">
-        <v>173</v>
+        <v>13</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1489</v>
+        <v>1510</v>
       </c>
       <c r="H388" t="s">
-        <v>1490</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1491</v>
+        <v>1512</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>417</v>
+        <v>253</v>
       </c>
       <c r="D389" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E389" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F389" t="s">
-        <v>173</v>
+        <v>294</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1492</v>
+        <v>1513</v>
       </c>
       <c r="H389" t="s">
-        <v>1493</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1494</v>
+        <v>1515</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>421</v>
+        <v>257</v>
       </c>
       <c r="D390" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E390" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F390" t="s">
-        <v>173</v>
+        <v>294</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1495</v>
+        <v>1516</v>
       </c>
       <c r="H390" t="s">
-        <v>1496</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1497</v>
+        <v>1518</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>425</v>
+        <v>261</v>
       </c>
       <c r="D391" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E391" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F391" t="s">
-        <v>1198</v>
+        <v>294</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1498</v>
+        <v>1519</v>
       </c>
       <c r="H391" t="s">
-        <v>1499</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1500</v>
+        <v>1521</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>429</v>
+        <v>265</v>
       </c>
       <c r="D392" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E392" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F392" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1501</v>
+        <v>1522</v>
       </c>
       <c r="H392" t="s">
-        <v>1502</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1503</v>
+        <v>1524</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>433</v>
+        <v>269</v>
       </c>
       <c r="D393" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E393" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F393" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1504</v>
+        <v>1525</v>
       </c>
       <c r="H393" t="s">
-        <v>1505</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1506</v>
+        <v>1527</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>437</v>
+        <v>273</v>
       </c>
       <c r="D394" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E394" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F394" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1507</v>
+        <v>1528</v>
       </c>
       <c r="H394" t="s">
-        <v>1508</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1509</v>
+        <v>1530</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>441</v>
+        <v>277</v>
       </c>
       <c r="D395" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E395" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F395" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1510</v>
+        <v>1531</v>
       </c>
       <c r="H395" t="s">
-        <v>1511</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1512</v>
+        <v>1533</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>445</v>
+        <v>281</v>
       </c>
       <c r="D396" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E396" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F396" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1513</v>
+        <v>1534</v>
       </c>
       <c r="H396" t="s">
-        <v>1514</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1515</v>
+        <v>1536</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>449</v>
+        <v>285</v>
       </c>
       <c r="D397" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E397" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F397" t="s">
-        <v>361</v>
+        <v>22</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1516</v>
+        <v>1537</v>
       </c>
       <c r="H397" t="s">
-        <v>1517</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1518</v>
+        <v>1539</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>453</v>
+        <v>289</v>
       </c>
       <c r="D398" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E398" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F398" t="s">
-        <v>361</v>
+        <v>173</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1519</v>
+        <v>1540</v>
       </c>
       <c r="H398" t="s">
-        <v>1520</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1521</v>
+        <v>1542</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>457</v>
+        <v>293</v>
       </c>
       <c r="D399" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E399" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F399" t="s">
-        <v>108</v>
+        <v>173</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1522</v>
+        <v>1543</v>
       </c>
       <c r="H399" t="s">
-        <v>1523</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1524</v>
+        <v>1545</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>461</v>
+        <v>298</v>
       </c>
       <c r="D400" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E400" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F400" t="s">
-        <v>108</v>
+        <v>173</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1525</v>
+        <v>1546</v>
       </c>
       <c r="H400" t="s">
-        <v>1526</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1527</v>
+        <v>1548</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>465</v>
+        <v>302</v>
       </c>
       <c r="D401" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E401" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F401" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1528</v>
+        <v>1549</v>
       </c>
       <c r="H401" t="s">
-        <v>1529</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1530</v>
+        <v>1551</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>469</v>
+        <v>306</v>
       </c>
       <c r="D402" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E402" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F402" t="s">
-        <v>307</v>
+        <v>86</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1531</v>
+        <v>1552</v>
       </c>
       <c r="H402" t="s">
-        <v>1532</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1533</v>
+        <v>1554</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>473</v>
+        <v>311</v>
       </c>
       <c r="D403" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E403" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F403" t="s">
-        <v>307</v>
+        <v>86</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1534</v>
+        <v>1555</v>
       </c>
       <c r="H403" t="s">
-        <v>1535</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1536</v>
+        <v>1557</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>477</v>
+        <v>315</v>
       </c>
       <c r="D404" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E404" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F404" t="s">
-        <v>307</v>
+        <v>99</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1537</v>
+        <v>1558</v>
       </c>
       <c r="H404" t="s">
-        <v>1538</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1539</v>
+        <v>1560</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>481</v>
+        <v>319</v>
       </c>
       <c r="D405" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E405" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F405" t="s">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1540</v>
+        <v>1561</v>
       </c>
       <c r="H405" t="s">
-        <v>1541</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1542</v>
+        <v>1563</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>485</v>
+        <v>323</v>
       </c>
       <c r="D406" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E406" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F406" t="s">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1543</v>
+        <v>1564</v>
       </c>
       <c r="H406" t="s">
-        <v>1544</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1545</v>
+        <v>1566</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>489</v>
+        <v>327</v>
       </c>
       <c r="D407" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E407" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F407" t="s">
-        <v>13</v>
+        <v>361</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1546</v>
+        <v>1567</v>
       </c>
       <c r="H407" t="s">
-        <v>1547</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1548</v>
+        <v>1569</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>493</v>
+        <v>331</v>
       </c>
       <c r="D408" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E408" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F408" t="s">
-        <v>13</v>
+        <v>361</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1549</v>
+        <v>1570</v>
       </c>
       <c r="H408" t="s">
-        <v>1550</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1551</v>
+        <v>1572</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>497</v>
+        <v>335</v>
       </c>
       <c r="D409" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E409" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F409" t="s">
-        <v>294</v>
+        <v>361</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1552</v>
+        <v>1573</v>
       </c>
       <c r="H409" t="s">
-        <v>1553</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1554</v>
+        <v>1575</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>501</v>
+        <v>339</v>
       </c>
       <c r="D410" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E410" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F410" t="s">
-        <v>294</v>
+        <v>108</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1555</v>
+        <v>1576</v>
       </c>
       <c r="H410" t="s">
-        <v>1556</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1557</v>
+        <v>1578</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>505</v>
+        <v>344</v>
       </c>
       <c r="D411" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E411" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F411" t="s">
-        <v>77</v>
+        <v>108</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1558</v>
+        <v>1579</v>
       </c>
       <c r="H411" t="s">
-        <v>1559</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1560</v>
+        <v>1581</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>509</v>
+        <v>348</v>
       </c>
       <c r="D412" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E412" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F412" t="s">
-        <v>77</v>
+        <v>108</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>791</v>
+        <v>1582</v>
       </c>
       <c r="H412" t="s">
-        <v>1561</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1562</v>
+        <v>1584</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>513</v>
+        <v>352</v>
       </c>
       <c r="D413" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E413" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F413" t="s">
-        <v>77</v>
+        <v>307</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1563</v>
+        <v>1585</v>
       </c>
       <c r="H413" t="s">
-        <v>1564</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1565</v>
+        <v>1587</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>518</v>
+        <v>356</v>
       </c>
       <c r="D414" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E414" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F414" t="s">
-        <v>22</v>
+        <v>307</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1566</v>
+        <v>1588</v>
       </c>
       <c r="H414" t="s">
-        <v>1567</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1568</v>
+        <v>1590</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>522</v>
+        <v>360</v>
       </c>
       <c r="D415" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E415" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F415" t="s">
-        <v>22</v>
+        <v>307</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1569</v>
+        <v>1591</v>
       </c>
       <c r="H415" t="s">
-        <v>1570</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1571</v>
+        <v>1593</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>526</v>
+        <v>365</v>
       </c>
       <c r="D416" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E416" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F416" t="s">
-        <v>173</v>
+        <v>60</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1572</v>
+        <v>1594</v>
       </c>
       <c r="H416" t="s">
-        <v>1573</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1574</v>
+        <v>1596</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>531</v>
+        <v>369</v>
       </c>
       <c r="D417" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E417" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F417" t="s">
-        <v>173</v>
+        <v>60</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1575</v>
+        <v>1597</v>
       </c>
       <c r="H417" t="s">
-        <v>1576</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1577</v>
+        <v>1599</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>535</v>
+        <v>373</v>
       </c>
       <c r="D418" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E418" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F418" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1578</v>
+        <v>1600</v>
       </c>
       <c r="H418" t="s">
-        <v>1579</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1580</v>
+        <v>1602</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>539</v>
+        <v>377</v>
       </c>
       <c r="D419" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E419" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F419" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1581</v>
+        <v>1603</v>
       </c>
       <c r="H419" t="s">
-        <v>1582</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1583</v>
+        <v>1605</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>543</v>
+        <v>381</v>
       </c>
       <c r="D420" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E420" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F420" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1584</v>
+        <v>1606</v>
       </c>
       <c r="H420" t="s">
-        <v>1585</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1586</v>
+        <v>1608</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>547</v>
+        <v>385</v>
       </c>
       <c r="D421" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E421" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F421" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1587</v>
+        <v>1609</v>
       </c>
       <c r="H421" t="s">
-        <v>1588</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1589</v>
+        <v>1611</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>551</v>
+        <v>389</v>
       </c>
       <c r="D422" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E422" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F422" t="s">
-        <v>361</v>
+        <v>294</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1590</v>
+        <v>1612</v>
       </c>
       <c r="H422" t="s">
-        <v>1591</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1592</v>
+        <v>1614</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>555</v>
+        <v>393</v>
       </c>
       <c r="D423" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E423" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F423" t="s">
-        <v>361</v>
+        <v>294</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1593</v>
+        <v>1615</v>
       </c>
       <c r="H423" t="s">
-        <v>1594</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1595</v>
+        <v>1617</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>559</v>
+        <v>397</v>
       </c>
       <c r="D424" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E424" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F424" t="s">
-        <v>108</v>
+        <v>294</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1596</v>
+        <v>1618</v>
       </c>
       <c r="H424" t="s">
-        <v>1597</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1598</v>
+        <v>1620</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>563</v>
+        <v>401</v>
       </c>
       <c r="D425" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E425" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F425" t="s">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1599</v>
+        <v>1621</v>
       </c>
       <c r="H425" t="s">
-        <v>1600</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1601</v>
+        <v>1623</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>567</v>
+        <v>405</v>
       </c>
       <c r="D426" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E426" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F426" t="s">
-        <v>307</v>
+        <v>77</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1602</v>
+        <v>1624</v>
       </c>
       <c r="H426" t="s">
-        <v>1603</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1604</v>
+        <v>1626</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>571</v>
+        <v>409</v>
       </c>
       <c r="D427" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E427" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F427" t="s">
-        <v>307</v>
+        <v>77</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1605</v>
+        <v>1627</v>
       </c>
       <c r="H427" t="s">
-        <v>1606</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1607</v>
+        <v>1629</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>575</v>
+        <v>413</v>
       </c>
       <c r="D428" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E428" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F428" t="s">
-        <v>60</v>
+        <v>173</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1608</v>
+        <v>1630</v>
       </c>
       <c r="H428" t="s">
-        <v>1609</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1610</v>
+        <v>1632</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>579</v>
+        <v>417</v>
       </c>
       <c r="D429" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E429" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F429" t="s">
-        <v>60</v>
+        <v>173</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1611</v>
+        <v>1633</v>
       </c>
       <c r="H429" t="s">
-        <v>1612</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1613</v>
+        <v>1635</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>583</v>
+        <v>421</v>
       </c>
       <c r="D430" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E430" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F430" t="s">
-        <v>13</v>
+        <v>173</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1614</v>
+        <v>1636</v>
       </c>
       <c r="H430" t="s">
-        <v>1615</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1616</v>
+        <v>1638</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>587</v>
+        <v>425</v>
       </c>
       <c r="D431" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E431" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F431" t="s">
-        <v>13</v>
+        <v>1339</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1617</v>
+        <v>1639</v>
       </c>
       <c r="H431" t="s">
-        <v>1618</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1619</v>
+        <v>1641</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>591</v>
+        <v>429</v>
       </c>
       <c r="D432" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E432" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F432" t="s">
-        <v>294</v>
+        <v>86</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1620</v>
+        <v>1642</v>
       </c>
       <c r="H432" t="s">
-        <v>1621</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1622</v>
+        <v>1644</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>595</v>
+        <v>433</v>
       </c>
       <c r="D433" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E433" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F433" t="s">
-        <v>294</v>
+        <v>86</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1623</v>
+        <v>1645</v>
       </c>
       <c r="H433" t="s">
-        <v>1624</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1625</v>
+        <v>1647</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>599</v>
+        <v>437</v>
       </c>
       <c r="D434" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E434" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F434" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1626</v>
+        <v>1648</v>
       </c>
       <c r="H434" t="s">
-        <v>1627</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1628</v>
+        <v>1650</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>604</v>
+        <v>441</v>
       </c>
       <c r="D435" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E435" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F435" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1629</v>
+        <v>1651</v>
       </c>
       <c r="H435" t="s">
-        <v>1630</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1631</v>
+        <v>1653</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>608</v>
+        <v>445</v>
       </c>
       <c r="D436" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E436" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F436" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1632</v>
+        <v>1654</v>
       </c>
       <c r="H436" t="s">
-        <v>1633</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1634</v>
+        <v>1656</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>612</v>
+        <v>449</v>
       </c>
       <c r="D437" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E437" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F437" t="s">
-        <v>22</v>
+        <v>361</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1635</v>
+        <v>1657</v>
       </c>
       <c r="H437" t="s">
-        <v>1636</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1637</v>
+        <v>1659</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>616</v>
+        <v>453</v>
       </c>
       <c r="D438" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E438" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F438" t="s">
-        <v>173</v>
+        <v>361</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1638</v>
+        <v>1660</v>
       </c>
       <c r="H438" t="s">
-        <v>1639</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1640</v>
+        <v>1662</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>620</v>
+        <v>457</v>
       </c>
       <c r="D439" t="s">
-        <v>1196</v>
+        <v>1337</v>
       </c>
       <c r="E439" t="s">
-        <v>1197</v>
+        <v>1338</v>
       </c>
       <c r="F439" t="s">
-        <v>173</v>
+        <v>108</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1641</v>
+        <v>1663</v>
       </c>
       <c r="H439" t="s">
-        <v>1642</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1643</v>
+        <v>1665</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>10</v>
+        <v>461</v>
       </c>
       <c r="D440" t="s">
-        <v>1644</v>
+        <v>1337</v>
       </c>
       <c r="E440" t="s">
-        <v>1645</v>
+        <v>1338</v>
       </c>
       <c r="F440" t="s">
         <v>108</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1646</v>
+        <v>1666</v>
       </c>
       <c r="H440" t="s">
-        <v>1647</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1648</v>
+        <v>1668</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="D441" t="s">
-        <v>1644</v>
+        <v>1337</v>
       </c>
       <c r="E441" t="s">
-        <v>1645</v>
+        <v>1338</v>
       </c>
       <c r="F441" t="s">
-        <v>1649</v>
+        <v>108</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H441" t="s">
-        <v>1651</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1652</v>
+        <v>1671</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>21</v>
+        <v>469</v>
       </c>
       <c r="D442" t="s">
-        <v>1644</v>
+        <v>1337</v>
       </c>
       <c r="E442" t="s">
-        <v>1645</v>
+        <v>1338</v>
       </c>
       <c r="F442" t="s">
-        <v>1649</v>
+        <v>307</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1653</v>
+        <v>1672</v>
       </c>
       <c r="H442" t="s">
-        <v>1654</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1655</v>
+        <v>1674</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>26</v>
+        <v>473</v>
       </c>
       <c r="D443" t="s">
-        <v>1644</v>
+        <v>1337</v>
       </c>
       <c r="E443" t="s">
-        <v>1645</v>
+        <v>1338</v>
       </c>
       <c r="F443" t="s">
-        <v>1649</v>
+        <v>307</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1656</v>
+        <v>1675</v>
       </c>
       <c r="H443" t="s">
-        <v>1657</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1658</v>
+        <v>1677</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>30</v>
+        <v>477</v>
       </c>
       <c r="D444" t="s">
-        <v>1644</v>
+        <v>1337</v>
       </c>
       <c r="E444" t="s">
-        <v>1645</v>
+        <v>1338</v>
       </c>
       <c r="F444" t="s">
-        <v>1649</v>
+        <v>307</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1659</v>
+        <v>1678</v>
       </c>
       <c r="H444" t="s">
-        <v>1660</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1661</v>
+        <v>1680</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>34</v>
+        <v>481</v>
       </c>
       <c r="D445" t="s">
-        <v>1644</v>
+        <v>1337</v>
       </c>
       <c r="E445" t="s">
-        <v>1645</v>
+        <v>1338</v>
       </c>
       <c r="F445" t="s">
-        <v>1649</v>
+        <v>60</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1662</v>
+        <v>1681</v>
       </c>
       <c r="H445" t="s">
-        <v>1663</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1664</v>
+        <v>1683</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>38</v>
+        <v>485</v>
       </c>
       <c r="D446" t="s">
-        <v>1644</v>
+        <v>1337</v>
       </c>
       <c r="E446" t="s">
-        <v>1645</v>
+        <v>1338</v>
       </c>
       <c r="F446" t="s">
-        <v>1649</v>
+        <v>60</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1665</v>
+        <v>1684</v>
       </c>
       <c r="H446" t="s">
-        <v>1666</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1667</v>
+        <v>1686</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>42</v>
+        <v>489</v>
       </c>
       <c r="D447" t="s">
-        <v>1644</v>
+        <v>1337</v>
       </c>
       <c r="E447" t="s">
-        <v>1645</v>
+        <v>1338</v>
       </c>
       <c r="F447" t="s">
-        <v>1649</v>
+        <v>13</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1668</v>
+        <v>1687</v>
       </c>
       <c r="H447" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1670</v>
+        <v>1689</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>46</v>
+        <v>493</v>
       </c>
       <c r="D448" t="s">
-        <v>1644</v>
+        <v>1337</v>
       </c>
       <c r="E448" t="s">
-        <v>1645</v>
+        <v>1338</v>
       </c>
       <c r="F448" t="s">
-        <v>1649</v>
+        <v>13</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1671</v>
+        <v>1690</v>
       </c>
       <c r="H448" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1673</v>
+        <v>1692</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>50</v>
+        <v>497</v>
       </c>
       <c r="D449" t="s">
-        <v>1644</v>
+        <v>1337</v>
       </c>
       <c r="E449" t="s">
-        <v>1645</v>
+        <v>1338</v>
       </c>
       <c r="F449" t="s">
-        <v>1649</v>
+        <v>294</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1674</v>
+        <v>1693</v>
       </c>
       <c r="H449" t="s">
-        <v>1675</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1676</v>
+        <v>1695</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>55</v>
+        <v>501</v>
       </c>
       <c r="D450" t="s">
-        <v>1644</v>
+        <v>1337</v>
       </c>
       <c r="E450" t="s">
-        <v>1645</v>
+        <v>1338</v>
       </c>
       <c r="F450" t="s">
-        <v>60</v>
+        <v>294</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1677</v>
+        <v>1696</v>
       </c>
       <c r="H450" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>59</v>
+        <v>505</v>
       </c>
       <c r="D451" t="s">
-        <v>1644</v>
+        <v>1337</v>
       </c>
       <c r="E451" t="s">
-        <v>1645</v>
+        <v>1338</v>
       </c>
       <c r="F451" t="s">
-        <v>1649</v>
+        <v>77</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="H451" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1682</v>
+        <v>1701</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>10</v>
+        <v>509</v>
       </c>
       <c r="D452" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E452" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F452" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1685</v>
+        <v>791</v>
       </c>
       <c r="H452" t="s">
-        <v>1686</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1687</v>
+        <v>1703</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>17</v>
+        <v>513</v>
       </c>
       <c r="D453" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E453" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F453" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1688</v>
+        <v>1704</v>
       </c>
       <c r="H453" t="s">
-        <v>1689</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1690</v>
+        <v>1706</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>21</v>
+        <v>518</v>
       </c>
       <c r="D454" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E454" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F454" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1691</v>
+        <v>1707</v>
       </c>
       <c r="H454" t="s">
-        <v>1692</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1693</v>
+        <v>1709</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>26</v>
+        <v>522</v>
       </c>
       <c r="D455" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E455" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F455" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1694</v>
+        <v>1710</v>
       </c>
       <c r="H455" t="s">
-        <v>1695</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1696</v>
+        <v>1712</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>30</v>
+        <v>526</v>
       </c>
       <c r="D456" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E456" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F456" t="s">
-        <v>1697</v>
+        <v>173</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1698</v>
+        <v>1713</v>
       </c>
       <c r="H456" t="s">
-        <v>1699</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1700</v>
+        <v>1715</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>34</v>
+        <v>531</v>
       </c>
       <c r="D457" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E457" t="s">
-        <v>1684</v>
+        <v>1338</v>
+      </c>
+      <c r="F457" t="s">
+        <v>173</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1701</v>
+        <v>1716</v>
       </c>
       <c r="H457" t="s">
-        <v>1702</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1703</v>
+        <v>1718</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>38</v>
+        <v>535</v>
       </c>
       <c r="D458" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E458" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F458" t="s">
-        <v>173</v>
+        <v>86</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1704</v>
+        <v>1719</v>
       </c>
       <c r="H458" t="s">
-        <v>1705</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1706</v>
+        <v>1721</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>42</v>
+        <v>539</v>
       </c>
       <c r="D459" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E459" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F459" t="s">
-        <v>173</v>
+        <v>86</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1707</v>
+        <v>1722</v>
       </c>
       <c r="H459" t="s">
-        <v>1708</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1709</v>
+        <v>1724</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>46</v>
+        <v>543</v>
       </c>
       <c r="D460" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E460" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F460" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1710</v>
+        <v>1725</v>
       </c>
       <c r="H460" t="s">
-        <v>1711</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1712</v>
+        <v>1727</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>50</v>
+        <v>547</v>
       </c>
       <c r="D461" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E461" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F461" t="s">
         <v>99</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1713</v>
+        <v>1728</v>
       </c>
       <c r="H461" t="s">
-        <v>1714</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1715</v>
+        <v>1730</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>55</v>
+        <v>551</v>
       </c>
       <c r="D462" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E462" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F462" t="s">
-        <v>99</v>
+        <v>361</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1716</v>
+        <v>1731</v>
       </c>
       <c r="H462" t="s">
-        <v>1717</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1718</v>
+        <v>1733</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>59</v>
+        <v>555</v>
       </c>
       <c r="D463" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E463" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F463" t="s">
-        <v>173</v>
+        <v>361</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1719</v>
+        <v>1734</v>
       </c>
       <c r="H463" t="s">
-        <v>1720</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1721</v>
+        <v>1736</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>64</v>
+        <v>559</v>
       </c>
       <c r="D464" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E464" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F464" t="s">
-        <v>1649</v>
+        <v>108</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1722</v>
+        <v>1737</v>
       </c>
       <c r="H464" t="s">
-        <v>1723</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1724</v>
+        <v>1739</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>68</v>
+        <v>563</v>
       </c>
       <c r="D465" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E465" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F465" t="s">
-        <v>1649</v>
+        <v>108</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1725</v>
+        <v>1740</v>
       </c>
       <c r="H465" t="s">
-        <v>1726</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1727</v>
+        <v>1742</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>72</v>
+        <v>567</v>
       </c>
       <c r="D466" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E466" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F466" t="s">
-        <v>99</v>
+        <v>307</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1728</v>
+        <v>1743</v>
       </c>
       <c r="H466" t="s">
-        <v>1729</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1730</v>
+        <v>1745</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>76</v>
+        <v>571</v>
       </c>
       <c r="D467" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E467" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F467" t="s">
-        <v>22</v>
+        <v>307</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1731</v>
+        <v>1746</v>
       </c>
       <c r="H467" t="s">
-        <v>1732</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1733</v>
+        <v>1748</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>81</v>
+        <v>575</v>
       </c>
       <c r="D468" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E468" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F468" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1734</v>
+        <v>1749</v>
       </c>
       <c r="H468" t="s">
-        <v>1735</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1736</v>
+        <v>1751</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>85</v>
+        <v>579</v>
       </c>
       <c r="D469" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E469" t="s">
-        <v>1684</v>
+        <v>1338</v>
+      </c>
+      <c r="F469" t="s">
+        <v>60</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1737</v>
+        <v>1752</v>
       </c>
       <c r="H469" t="s">
-        <v>1738</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1739</v>
+        <v>1754</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>90</v>
+        <v>583</v>
       </c>
       <c r="D470" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E470" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F470" t="s">
-        <v>294</v>
+        <v>13</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1740</v>
+        <v>1755</v>
       </c>
       <c r="H470" t="s">
-        <v>1741</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1742</v>
+        <v>1757</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>94</v>
+        <v>587</v>
       </c>
       <c r="D471" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E471" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F471" t="s">
-        <v>1649</v>
+        <v>13</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
       <c r="H471" t="s">
-        <v>1744</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1745</v>
+        <v>1760</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>98</v>
+        <v>591</v>
       </c>
       <c r="D472" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E472" t="s">
-        <v>1684</v>
+        <v>1338</v>
+      </c>
+      <c r="F472" t="s">
+        <v>294</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1746</v>
+        <v>1761</v>
       </c>
       <c r="H472" t="s">
-        <v>1747</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1748</v>
+        <v>1763</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>103</v>
+        <v>595</v>
       </c>
       <c r="D473" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E473" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F473" t="s">
-        <v>1649</v>
+        <v>294</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1749</v>
+        <v>1764</v>
       </c>
       <c r="H473" t="s">
-        <v>1750</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1751</v>
+        <v>1766</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>107</v>
+        <v>599</v>
       </c>
       <c r="D474" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E474" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F474" t="s">
-        <v>1649</v>
+        <v>77</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1752</v>
+        <v>1767</v>
       </c>
       <c r="H474" t="s">
-        <v>1753</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1754</v>
+        <v>1769</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>112</v>
+        <v>604</v>
       </c>
       <c r="D475" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E475" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F475" t="s">
-        <v>1649</v>
+        <v>77</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1755</v>
+        <v>1770</v>
       </c>
       <c r="H475" t="s">
-        <v>1756</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1757</v>
+        <v>1772</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>116</v>
+        <v>608</v>
       </c>
       <c r="D476" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E476" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F476" t="s">
-        <v>1649</v>
+        <v>22</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1758</v>
+        <v>1773</v>
       </c>
       <c r="H476" t="s">
-        <v>1759</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1760</v>
+        <v>1775</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>120</v>
+        <v>612</v>
       </c>
       <c r="D477" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E477" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F477" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1761</v>
+        <v>1776</v>
       </c>
       <c r="H477" t="s">
-        <v>1762</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1763</v>
+        <v>1778</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>124</v>
+        <v>616</v>
       </c>
       <c r="D478" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E478" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F478" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1764</v>
+        <v>1779</v>
       </c>
       <c r="H478" t="s">
-        <v>1765</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1766</v>
+        <v>1781</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>128</v>
+        <v>620</v>
       </c>
       <c r="D479" t="s">
-        <v>1683</v>
+        <v>1337</v>
       </c>
       <c r="E479" t="s">
-        <v>1684</v>
+        <v>1338</v>
       </c>
       <c r="F479" t="s">
-        <v>1649</v>
+        <v>173</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1767</v>
+        <v>1782</v>
       </c>
       <c r="H479" t="s">
-        <v>1768</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1769</v>
+        <v>1784</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>132</v>
+        <v>10</v>
       </c>
       <c r="D480" t="s">
-        <v>1683</v>
+        <v>1785</v>
       </c>
       <c r="E480" t="s">
-        <v>1684</v>
+        <v>1786</v>
       </c>
       <c r="F480" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1770</v>
+        <v>1787</v>
       </c>
       <c r="H480" t="s">
-        <v>1771</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1772</v>
+        <v>1789</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="D481" t="s">
-        <v>1683</v>
+        <v>1785</v>
       </c>
       <c r="E481" t="s">
-        <v>1684</v>
+        <v>1786</v>
       </c>
       <c r="F481" t="s">
-        <v>1649</v>
+        <v>1790</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1773</v>
+        <v>1791</v>
       </c>
       <c r="H481" t="s">
-        <v>1774</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1775</v>
+        <v>1793</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="D482" t="s">
-        <v>1683</v>
+        <v>1785</v>
       </c>
       <c r="E482" t="s">
-        <v>1684</v>
+        <v>1786</v>
       </c>
       <c r="F482" t="s">
-        <v>108</v>
+        <v>1790</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1776</v>
+        <v>1794</v>
       </c>
       <c r="H482" t="s">
-        <v>1777</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1778</v>
+        <v>1796</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>144</v>
+        <v>26</v>
       </c>
       <c r="D483" t="s">
-        <v>1683</v>
+        <v>1785</v>
       </c>
       <c r="E483" t="s">
-        <v>1684</v>
+        <v>1786</v>
       </c>
       <c r="F483" t="s">
-        <v>22</v>
+        <v>1790</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1779</v>
+        <v>1797</v>
       </c>
       <c r="H483" t="s">
-        <v>1780</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1781</v>
+        <v>1799</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>148</v>
+        <v>30</v>
       </c>
       <c r="D484" t="s">
-        <v>1683</v>
+        <v>1785</v>
       </c>
       <c r="E484" t="s">
-        <v>1684</v>
+        <v>1786</v>
       </c>
       <c r="F484" t="s">
-        <v>108</v>
+        <v>1790</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1782</v>
+        <v>1800</v>
       </c>
       <c r="H484" t="s">
-        <v>1783</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1784</v>
+        <v>1802</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>152</v>
+        <v>34</v>
       </c>
       <c r="D485" t="s">
-        <v>1683</v>
+        <v>1785</v>
       </c>
       <c r="E485" t="s">
-        <v>1684</v>
+        <v>1786</v>
       </c>
       <c r="F485" t="s">
-        <v>1649</v>
+        <v>1790</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1785</v>
+        <v>1803</v>
       </c>
       <c r="H485" t="s">
-        <v>1786</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1787</v>
+        <v>1805</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>156</v>
+        <v>38</v>
       </c>
       <c r="D486" t="s">
-        <v>1683</v>
+        <v>1785</v>
       </c>
       <c r="E486" t="s">
-        <v>1684</v>
+        <v>1786</v>
       </c>
       <c r="F486" t="s">
-        <v>13</v>
+        <v>1790</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1788</v>
+        <v>1806</v>
       </c>
       <c r="H486" t="s">
-        <v>1789</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>42</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F487" t="s">
         <v>1790</v>
       </c>
-      <c r="B487" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G487" s="1" t="s">
-        <v>1791</v>
+        <v>1809</v>
       </c>
       <c r="H487" t="s">
-        <v>1792</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1793</v>
+        <v>1811</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>168</v>
+        <v>46</v>
       </c>
       <c r="D488" t="s">
-        <v>1683</v>
+        <v>1785</v>
       </c>
       <c r="E488" t="s">
-        <v>1684</v>
+        <v>1786</v>
+      </c>
+      <c r="F488" t="s">
+        <v>1790</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1794</v>
+        <v>1812</v>
       </c>
       <c r="H488" t="s">
-        <v>1795</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1796</v>
+        <v>1814</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="D489" t="s">
-        <v>1683</v>
+        <v>1785</v>
       </c>
       <c r="E489" t="s">
-        <v>1684</v>
+        <v>1786</v>
       </c>
       <c r="F489" t="s">
-        <v>1649</v>
+        <v>1790</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1797</v>
+        <v>1815</v>
       </c>
       <c r="H489" t="s">
-        <v>1798</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1799</v>
+        <v>1817</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>177</v>
+        <v>55</v>
       </c>
       <c r="D490" t="s">
-        <v>1683</v>
+        <v>1785</v>
       </c>
       <c r="E490" t="s">
-        <v>1684</v>
+        <v>1786</v>
       </c>
       <c r="F490" t="s">
-        <v>1649</v>
+        <v>60</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1800</v>
+        <v>1818</v>
       </c>
       <c r="H490" t="s">
-        <v>1801</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1802</v>
+        <v>1820</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>181</v>
+        <v>59</v>
       </c>
       <c r="D491" t="s">
-        <v>1683</v>
+        <v>1785</v>
       </c>
       <c r="E491" t="s">
-        <v>1684</v>
+        <v>1786</v>
       </c>
       <c r="F491" t="s">
-        <v>1649</v>
+        <v>1790</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1803</v>
+        <v>1821</v>
       </c>
       <c r="H491" t="s">
-        <v>1804</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1805</v>
+        <v>1823</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>185</v>
+        <v>10</v>
       </c>
       <c r="D492" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E492" t="s">
-        <v>1684</v>
+        <v>1825</v>
       </c>
       <c r="F492" t="s">
-        <v>1649</v>
+        <v>13</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1806</v>
+        <v>1826</v>
       </c>
       <c r="H492" t="s">
-        <v>1807</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1808</v>
+        <v>1828</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>193</v>
+        <v>17</v>
       </c>
       <c r="D493" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E493" t="s">
-        <v>1684</v>
+        <v>1825</v>
       </c>
       <c r="F493" t="s">
-        <v>1649</v>
+        <v>99</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1809</v>
+        <v>1829</v>
       </c>
       <c r="H493" t="s">
-        <v>1810</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1811</v>
+        <v>1831</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>197</v>
+        <v>21</v>
       </c>
       <c r="D494" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E494" t="s">
-        <v>1684</v>
+        <v>1825</v>
       </c>
       <c r="F494" t="s">
-        <v>1649</v>
+        <v>99</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1812</v>
+        <v>1832</v>
       </c>
       <c r="H494" t="s">
-        <v>1813</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1814</v>
+        <v>1834</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="D495" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E495" t="s">
-        <v>1684</v>
+        <v>1825</v>
       </c>
       <c r="F495" t="s">
-        <v>1649</v>
+        <v>108</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1815</v>
+        <v>1835</v>
       </c>
       <c r="H495" t="s">
-        <v>1816</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1817</v>
+        <v>1837</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>205</v>
+        <v>30</v>
       </c>
       <c r="D496" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E496" t="s">
-        <v>1684</v>
+        <v>1825</v>
       </c>
       <c r="F496" t="s">
-        <v>1649</v>
+        <v>1838</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1818</v>
+        <v>1839</v>
       </c>
       <c r="H496" t="s">
-        <v>1819</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1820</v>
+        <v>1841</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>209</v>
+        <v>34</v>
       </c>
       <c r="D497" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E497" t="s">
-        <v>1684</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1825</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1821</v>
+        <v>1842</v>
       </c>
       <c r="H497" t="s">
-        <v>1822</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1823</v>
+        <v>1844</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>213</v>
+        <v>38</v>
       </c>
       <c r="D498" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E498" t="s">
-        <v>1684</v>
+        <v>1825</v>
       </c>
       <c r="F498" t="s">
-        <v>1649</v>
+        <v>173</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1824</v>
+        <v>1845</v>
       </c>
       <c r="H498" t="s">
-        <v>1825</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1826</v>
+        <v>1847</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>217</v>
+        <v>42</v>
       </c>
       <c r="D499" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E499" t="s">
-        <v>1684</v>
+        <v>1825</v>
       </c>
       <c r="F499" t="s">
-        <v>86</v>
+        <v>173</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1827</v>
+        <v>1848</v>
       </c>
       <c r="H499" t="s">
-        <v>1828</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1829</v>
+        <v>1850</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>225</v>
+        <v>46</v>
       </c>
       <c r="D500" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E500" t="s">
-        <v>1684</v>
+        <v>1825</v>
       </c>
       <c r="F500" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1830</v>
+        <v>1851</v>
       </c>
       <c r="H500" t="s">
-        <v>1831</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1832</v>
+        <v>1853</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>229</v>
+        <v>50</v>
       </c>
       <c r="D501" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E501" t="s">
-        <v>1684</v>
+        <v>1825</v>
       </c>
       <c r="F501" t="s">
-        <v>1649</v>
+        <v>99</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1833</v>
+        <v>1854</v>
       </c>
       <c r="H501" t="s">
-        <v>1834</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1835</v>
+        <v>1856</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>233</v>
+        <v>55</v>
       </c>
       <c r="D502" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E502" t="s">
-        <v>1684</v>
+        <v>1825</v>
       </c>
       <c r="F502" t="s">
-        <v>514</v>
+        <v>99</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1836</v>
+        <v>1857</v>
       </c>
       <c r="H502" t="s">
-        <v>1837</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1838</v>
+        <v>1859</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>237</v>
+        <v>59</v>
       </c>
       <c r="D503" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E503" t="s">
-        <v>1684</v>
+        <v>1825</v>
       </c>
       <c r="F503" t="s">
-        <v>13</v>
+        <v>173</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1839</v>
+        <v>1860</v>
       </c>
       <c r="H503" t="s">
-        <v>1840</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1841</v>
+        <v>1862</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>241</v>
+        <v>64</v>
       </c>
       <c r="D504" t="s">
-        <v>1683</v>
+        <v>1824</v>
       </c>
       <c r="E504" t="s">
-        <v>1684</v>
+        <v>1825</v>
       </c>
       <c r="F504" t="s">
-        <v>13</v>
+        <v>1790</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1842</v>
+        <v>1863</v>
       </c>
       <c r="H504" t="s">
-        <v>1843</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1844</v>
+        <v>1865</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D505" t="s">
-        <v>1845</v>
+        <v>1824</v>
       </c>
       <c r="E505" t="s">
-        <v>1846</v>
+        <v>1825</v>
       </c>
       <c r="F505" t="s">
-        <v>1649</v>
+        <v>1790</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1847</v>
+        <v>1866</v>
       </c>
       <c r="H505" t="s">
-        <v>1848</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1849</v>
+        <v>1868</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="D506" t="s">
-        <v>1850</v>
+        <v>1824</v>
       </c>
       <c r="E506" t="s">
-        <v>1851</v>
+        <v>1825</v>
       </c>
       <c r="F506" t="s">
-        <v>1852</v>
+        <v>99</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1853</v>
+        <v>1869</v>
       </c>
       <c r="H506" t="s">
-        <v>1854</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1855</v>
+        <v>1871</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="D507" t="s">
-        <v>1856</v>
+        <v>1824</v>
       </c>
       <c r="E507" t="s">
-        <v>1857</v>
+        <v>1825</v>
       </c>
       <c r="F507" t="s">
-        <v>1649</v>
+        <v>22</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1858</v>
+        <v>1872</v>
       </c>
       <c r="H507" t="s">
-        <v>1859</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1860</v>
+        <v>1874</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="D508" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E508" t="s">
-        <v>1862</v>
+        <v>1825</v>
       </c>
       <c r="F508" t="s">
-        <v>1863</v>
+        <v>22</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1864</v>
+        <v>1875</v>
       </c>
       <c r="H508" t="s">
-        <v>1865</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1866</v>
+        <v>1877</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="D509" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E509" t="s">
-        <v>1862</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>1825</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1867</v>
+        <v>1878</v>
       </c>
       <c r="H509" t="s">
-        <v>1868</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1869</v>
+        <v>1880</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="D510" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E510" t="s">
-        <v>1862</v>
+        <v>1825</v>
       </c>
       <c r="F510" t="s">
-        <v>1870</v>
+        <v>294</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1871</v>
+        <v>1881</v>
       </c>
       <c r="H510" t="s">
-        <v>1872</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1873</v>
+        <v>1883</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="D511" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E511" t="s">
-        <v>1862</v>
+        <v>1825</v>
       </c>
       <c r="F511" t="s">
-        <v>1870</v>
+        <v>1790</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1874</v>
+        <v>1884</v>
       </c>
       <c r="H511" t="s">
-        <v>1875</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1876</v>
+        <v>1886</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="D512" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E512" t="s">
-        <v>1862</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>1825</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1877</v>
+        <v>1887</v>
       </c>
       <c r="H512" t="s">
-        <v>1878</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1879</v>
+        <v>1889</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="D513" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E513" t="s">
-        <v>1862</v>
+        <v>1825</v>
       </c>
       <c r="F513" t="s">
-        <v>99</v>
+        <v>1790</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1880</v>
+        <v>1890</v>
       </c>
       <c r="H513" t="s">
-        <v>1881</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1882</v>
+        <v>1892</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D514" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E514" t="s">
-        <v>1862</v>
+        <v>1825</v>
       </c>
       <c r="F514" t="s">
-        <v>22</v>
+        <v>1790</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1883</v>
+        <v>1893</v>
       </c>
       <c r="H514" t="s">
-        <v>1884</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1885</v>
+        <v>1895</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
       <c r="D515" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E515" t="s">
-        <v>1862</v>
+        <v>1825</v>
       </c>
       <c r="F515" t="s">
-        <v>13</v>
+        <v>1790</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1886</v>
+        <v>1896</v>
       </c>
       <c r="H515" t="s">
-        <v>1887</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1888</v>
+        <v>1898</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>46</v>
+        <v>116</v>
       </c>
       <c r="D516" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E516" t="s">
-        <v>1862</v>
+        <v>1825</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1790</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1889</v>
+        <v>1899</v>
       </c>
       <c r="H516" t="s">
-        <v>1890</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1891</v>
+        <v>1901</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>50</v>
+        <v>120</v>
       </c>
       <c r="D517" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E517" t="s">
-        <v>1862</v>
+        <v>1825</v>
       </c>
       <c r="F517" t="s">
-        <v>1892</v>
+        <v>60</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1893</v>
+        <v>1902</v>
       </c>
       <c r="H517" t="s">
-        <v>1894</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1895</v>
+        <v>1904</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>55</v>
+        <v>124</v>
       </c>
       <c r="D518" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E518" t="s">
-        <v>1862</v>
+        <v>1825</v>
       </c>
       <c r="F518" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1896</v>
+        <v>1905</v>
       </c>
       <c r="H518" t="s">
-        <v>1897</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1898</v>
+        <v>1907</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>59</v>
+        <v>128</v>
       </c>
       <c r="D519" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E519" t="s">
-        <v>1862</v>
+        <v>1825</v>
       </c>
       <c r="F519" t="s">
-        <v>514</v>
+        <v>1790</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1899</v>
+        <v>1908</v>
       </c>
       <c r="H519" t="s">
-        <v>1900</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1901</v>
+        <v>1910</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>64</v>
+        <v>132</v>
       </c>
       <c r="D520" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E520" t="s">
-        <v>1862</v>
+        <v>1825</v>
       </c>
       <c r="F520" t="s">
-        <v>514</v>
+        <v>13</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1902</v>
+        <v>1911</v>
       </c>
       <c r="H520" t="s">
-        <v>1903</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1904</v>
+        <v>1913</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="D521" t="s">
-        <v>1861</v>
+        <v>1824</v>
       </c>
       <c r="E521" t="s">
-        <v>1862</v>
+        <v>1825</v>
       </c>
       <c r="F521" t="s">
-        <v>307</v>
+        <v>1790</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1905</v>
+        <v>1914</v>
       </c>
       <c r="H521" t="s">
-        <v>1906</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1907</v>
+        <v>1916</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
+        <v>140</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F522" t="s">
+        <v>108</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>144</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F523" t="s">
+        <v>22</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>148</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F524" t="s">
+        <v>108</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>152</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F525" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>156</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F526" t="s">
+        <v>13</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>160</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F527" t="s">
+        <v>108</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>168</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1825</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>172</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F529" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>177</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F530" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>181</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F531" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>185</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F532" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>193</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F533" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>197</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F534" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>201</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F535" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>205</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F536" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>209</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F537" t="s">
+        <v>77</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>213</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F538" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>217</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F539" t="s">
+        <v>86</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>221</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F540" t="s">
+        <v>1971</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>225</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F541" t="s">
+        <v>22</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>229</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F542" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>233</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F543" t="s">
+        <v>514</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>237</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F544" t="s">
+        <v>13</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>241</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F545" t="s">
+        <v>13</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>64</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1991</v>
+      </c>
+      <c r="F546" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>10</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1996</v>
+      </c>
+      <c r="F547" t="s">
+        <v>1971</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>10</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E548" t="s">
+        <v>2001</v>
+      </c>
+      <c r="F548" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>10</v>
+      </c>
+      <c r="D549" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E549" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F549" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>17</v>
+      </c>
+      <c r="D550" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E550" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F550" t="s">
+        <v>108</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>21</v>
+      </c>
+      <c r="D551" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E551" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F551" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>26</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E552" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>30</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E553" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F553" t="s">
+        <v>99</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>34</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E554" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F554" t="s">
+        <v>99</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>38</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E555" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F555" t="s">
+        <v>22</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>42</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E556" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F556" t="s">
+        <v>13</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>46</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E557" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>50</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E558" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F558" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>55</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E559" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F559" t="s">
+        <v>77</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>59</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E560" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F560" t="s">
+        <v>514</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>64</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E561" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F561" t="s">
+        <v>514</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>68</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E562" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F562" t="s">
+        <v>307</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
         <v>72</v>
       </c>
-      <c r="D522" t="s">
-[...5 lines deleted...]
-      <c r="F522" t="s">
+      <c r="D563" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E563" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F563" t="s">
         <v>307</v>
       </c>
-      <c r="G522" s="1" t="s">
-[...3 lines deleted...]
-        <v>1909</v>
+      <c r="G563" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2052</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -20183,50 +21678,91 @@
     <hyperlink ref="G498" r:id="rId497"/>
     <hyperlink ref="G499" r:id="rId498"/>
     <hyperlink ref="G500" r:id="rId499"/>
     <hyperlink ref="G501" r:id="rId500"/>
     <hyperlink ref="G502" r:id="rId501"/>
     <hyperlink ref="G503" r:id="rId502"/>
     <hyperlink ref="G504" r:id="rId503"/>
     <hyperlink ref="G505" r:id="rId504"/>
     <hyperlink ref="G506" r:id="rId505"/>
     <hyperlink ref="G507" r:id="rId506"/>
     <hyperlink ref="G508" r:id="rId507"/>
     <hyperlink ref="G509" r:id="rId508"/>
     <hyperlink ref="G510" r:id="rId509"/>
     <hyperlink ref="G511" r:id="rId510"/>
     <hyperlink ref="G512" r:id="rId511"/>
     <hyperlink ref="G513" r:id="rId512"/>
     <hyperlink ref="G514" r:id="rId513"/>
     <hyperlink ref="G515" r:id="rId514"/>
     <hyperlink ref="G516" r:id="rId515"/>
     <hyperlink ref="G517" r:id="rId516"/>
     <hyperlink ref="G518" r:id="rId517"/>
     <hyperlink ref="G519" r:id="rId518"/>
     <hyperlink ref="G520" r:id="rId519"/>
     <hyperlink ref="G521" r:id="rId520"/>
     <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>