--- v0 (2026-03-01)
+++ v1 (2026-04-15)
@@ -10,632 +10,1079 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="648" uniqueCount="343">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luquinhas Baiense</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_no_001-2026-_implantacao_de_placas_com_qr_code.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_no_001-2026-_implantacao_de_placas_com_qr_code.pdf</t>
   </si>
   <si>
     <t>"INDICAR AO EXECELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, COM CÓPIA À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS, A IMPLANTAÇÃO DE PLACAS COM QR CODE EM POSTES DE ILUMINAÇÃO PÚBLICA, COM A FINALIDADE DE FACILITAR A IDENTIFICAÇÃO DE LÂMPADAS QUEIMADAS E AGILIZAR OS SERVIÇOS DE MANUTENÇÃO".</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_n_002-2026-melhoria_da_iluminacao_publica.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_n_002-2026-melhoria_da_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>"A INSTALAÇÃO E/OU MELHORIA DA ILUMINAÇÃO PÚBLICA NO ENTORNO DA ESCOLA 3 DE MAIO, LOCALIZADA NO ASSENTAMENTO CASTRO ALVES".</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_n_003-2026-instalacao_da_iluminacao_em_torno_da_reed.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_n_003-2026-instalacao_da_iluminacao_em_torno_da_reed.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, COM CÓPIA À SECRETARIA MUNICIPAL DE OBRAS E PROJETO E CONVÊNIOS, QUE SEJA REALIZADA A INSTALAÇÃO E/OU MELHORIA DA ILUMINAÇÃO PÚBLICA NO ENTORNO DA ACADEMIA REED FIT, SITUADA NA AVENIDA CASTELO BRANCO NA SEDE DE NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_no_004-2026-remodelacao_adequacao_padronizacao_lomba.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_no_004-2026-remodelacao_adequacao_padronizacao_lomba.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, COM CÓPIA À SECRETARIA MUNICIPAL DE OBRAS PROJETOS E CONVÊNIOS, POR MEIO DO SETOR COMPETENTE, QUE SEJAM ADOTADAS PROVIDÊNCIAS VISANDO A REMODELAÇÃO, ADEQUAÇÃO E PADRONIZAÇÃO DAS LOMBADAS (REDUTORES DE VELOCIDADE) EXISTENTES NAS VIAS PÚBLICAS DO MUNICÍPIO DE PEDRO CANÁRIO/ES, (CONFORME FOTO EM ANEXO)".</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Chiquinho do Camata, Gil da Saúde, Mateus Junior do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_n_005-2026-pavimentacao_asfaltica_da_av.jose_anchieta.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_n_005-2026-pavimentacao_asfaltica_da_av.jose_anchieta.pdf</t>
   </si>
   <si>
     <t>"SOLICITA-SE AO PODER EXECUTIVO A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A EXECUÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA JOSÉ ANCHIETA, LOCALIZADA NO CENTRO DO BAIRRO CAMATA, VIA DE RELEVANTE IMPORTÂNCIA PARA A MOBILIDADE URBANA E O DESENVOLVIMENTO DA REGIÃO.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Gil da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2866/indicacao_n_006-2026-espaco_adequado_para_formaturas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2866/indicacao_n_006-2026-espaco_adequado_para_formaturas.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA DISPONIBILIZAÇÃO DE UM ESPAÇO ADEQUADO E CLIMATIZADO NO MÊS DE DEZEMBRO PARA REALIZAÇÃO DAS FORMATURAS DE ESCOLAS MUNICIPAIS".</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Chiquinho do Camata, Gilberto Coelho, Gil da Saúde, Mateus Junior do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2867/indicacao_n007-2026-ponto_de_onibus_no_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2867/indicacao_n007-2026-ponto_de_onibus_no_bairro_camata.pdf</t>
   </si>
   <si>
     <t>"INDICAM AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UM PONTO DE ÔNIBUS EM FRENTE AO POSTO DE SAÚDE DO BAIRRO CAMATA E DE UM PONTO DE ÔNIBUS EM FRENTE AO CAMPO DO BAIRRO CAMATA, NO MUNICÍPIO DE PEDRO CANÁRIO/ES".</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2868/indicacao_n008-2026-calcamento_da_rua_paraiso_em_floresta_do_su.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2868/indicacao_n008-2026-calcamento_da_rua_paraiso_em_floresta_do_su.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA CALÇAMENTO DA RUA PARAÍSO NO TRECHO QUE LIGA O CAMPO AO CEMITÉRIO NO DISTRITO DE FLORESTA DO SUL".</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Mateus Junior do Camata, Diel da Pizzaria</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2873/indicacao_n_009-2026_-_indicam_ao_poder_executivo_municipal_a_disponibilizacao_de_transporte_da_saude_nos_periodos_da_manha_e_da_tarde.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2873/indicacao_n_009-2026_-_indicam_ao_poder_executivo_municipal_a_disponibilizacao_de_transporte_da_saude_nos_periodos_da_manha_e_da_tarde.pdf</t>
   </si>
   <si>
     <t>"INDICAM AO PODER EXECUTIVO MUNICIPAL A DISPONIBILIZAÇÃO DE TRANSPORTE DA SAÚDE, NOS PERÍODOS DA MANHÃ E DA TARDE, PARA DESLOCAMENTO DE PACIENTES PARA O MUNICÍPIO DE SÃO MATEUS PARA REALIZAÇÃO DE EXAMES".</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mateus Junior do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2874/indicacao_n_010-2026_-_que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessario_para_implantacao_de_uma_unidade_de_terapia_intensiva_movel_uti_movel_para_o_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2874/indicacao_n_010-2026_-_que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessario_para_implantacao_de_uma_unidade_de_terapia_intensiva_movel_uti_movel_para_o_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIE TODOS OS ESFORÇOS NECESSÁRIO PARA IMPLANTAÇÃO DE UMA UNIDADE DE TERAPIA INTENSIVA MÓVEL (UTI MÓVEL) PARA O MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Chiquinho do Camata, Diel da Pizzaria, Gilberto Coelho, Gil da Saúde, Kelsat, Luquinhas Baiense, Mateus Junior do Camata, Renato de Taquaras, Rogério Moura, Venturini, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2875/indicacao_n_011-2026_-_que_estude_a_viabilidade_tecnica_juridica_e_orcamentaria_para_a_desapropriacao_de_uma_nova_area_localizada_em_regiao_estrategica_do_municipio.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2875/indicacao_n_011-2026_-_que_estude_a_viabilidade_tecnica_juridica_e_orcamentaria_para_a_desapropriacao_de_uma_nova_area_localizada_em_regiao_estrategica_do_municipio.pdf</t>
   </si>
   <si>
     <t>"QUE ESTUDE A VIABILIDADE TÉCNICA, JURÍDICA E ORÇAMENTÁRIA PARA A DESAPROPRIAÇÃO DE UMA NOVA ÁREA, LOCALIZADA EM REGIÃO ESTRETÉGICA DO MUNICÍPIO, COM A FINALIDADE DE AMPLIAÇÃO DO PARK EMPRESARIAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Venturini</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_n_012-2026_-_que_o_poder_exevutivo_municipal_enivde_esforcos_no_sentido_de_elaborar_e_encaminhar_a_esta_casa_projeto_de_lei_que_institua_novamente_o_programa_de_recuperacao_fiscal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_n_012-2026_-_que_o_poder_exevutivo_municipal_enivde_esforcos_no_sentido_de_elaborar_e_encaminhar_a_esta_casa_projeto_de_lei_que_institua_novamente_o_programa_de_recuperacao_fiscal.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NO SENTIDO DE ELABORAR E ENCAMINAHR A ESTA CASA, PROJETO DE LEI QUE INSTITUA NOVAMENTE O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS NO MUNICÍPIO DE PEDRO CANÁRIO, POSSIBILITANDO AOS CONTRIBUINTES A REGULARIZAÇÃO DE DÉBITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS VENCIDOS, COM A CONCESSÃO DE BENEFÍCIOS COMO PARCELAMENTOS, REDUÇÃO DE JUROS E MULTAS".</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_n_013-2026_-_que_o_poder_executivo_municipal_envide_esforcos_no_sentido_de_promover_a_implantacao_e_instalacao_de_totens_de_seguranca_na_area_da_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_n_013-2026_-_que_o_poder_executivo_municipal_envide_esforcos_no_sentido_de_promover_a_implantacao_e_instalacao_de_totens_de_seguranca_na_area_da_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NO SENTIDO DE PROMOVER A IMPLANTAÇÃO E INSTALAÇÃO DE TOTENS DE SEGURANÇA NA ÁREA DA LAGOA AUGUSTO RUSCHI, COM O OBJETIVO DE REFORÇAR A SEGURANÇA PÚBLICA E GARANTIR MAIOR PROTEÇÃO AOS CIDADÃOS QUE FREQUENTAM O LOCAL".</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Rogério Moura</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2878/indicacao_n_014-2026_-_que_o_poder_executivo_envide_esforcos_no_sentido_de_realizar_a_repintura_e_remarcacao_da_quadra_poliesportiva_localizada_no_complexo_da_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2878/indicacao_n_014-2026_-_que_o_poder_executivo_envide_esforcos_no_sentido_de_realizar_a_repintura_e_remarcacao_da_quadra_poliesportiva_localizada_no_complexo_da_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NO SENTIDO DE REALIZAR A REPINTURA E REMARCAÇÃO DA QUADRA POLIESPORTIVA LOCALIZADA NO COMPLEXO DA LAGOA AUGUSTO RUSCHI EM VIRTUDE DA INSTALAÇÃO DAS ESTRUTURAS FISICAS PARA A PRATICA DE BASQUETE".</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2879/indicacao_n_015-2026_-_que_o_executivo_envide_esforcos_necessarios_para_que_seja_feita_a_construcao_do_banco_de_reservas_do_campo_de_futebol_do_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2879/indicacao_n_015-2026_-_que_o_executivo_envide_esforcos_necessarios_para_que_seja_feita_a_construcao_do_banco_de_reservas_do_campo_de_futebol_do_bairro_camata.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA QUE SEJA FEITA A CONSTRUÇÃO DO BANCO DE RESERVAS DO CAMPO DE FUTEBOL DO BAIRRO CAMATA, BEM COMO A PINTURA E MANUTENÇÃO DOS ALAMBRADOS".</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2880/indicacao_n_016-2026_-_que_o_executivo_envide_esforcos_necessarios_constucao_de_campo_society_de_grama_sintetica_do_bairro_boa_vista_a_ser_implantada_na_praca_da_antiga_delegacia.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2880/indicacao_n_016-2026_-_que_o_executivo_envide_esforcos_necessarios_constucao_de_campo_society_de_grama_sintetica_do_bairro_boa_vista_a_ser_implantada_na_praca_da_antiga_delegacia.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS CONSTRUÇÃO DE CAMPO SOCIETY DE GRAMA SINTÉTICA DO BAIRRO BOA VISTA, A SER IMPLANTADO NA PRAÇA DA ANTIGA DELEGACIA".</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2881/indicacao_n_017-2026_-_que_o_poder_executivo_envide_esforcos_visando_a_instalacao_de_quebra-moloas_nas_ruas_julia_bonelar_e_nossa_senhora_aparecida_no_bairro_esplanada.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2881/indicacao_n_017-2026_-_que_o_poder_executivo_envide_esforcos_visando_a_instalacao_de_quebra-moloas_nas_ruas_julia_bonelar_e_nossa_senhora_aparecida_no_bairro_esplanada.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS VISANDO A INSTALAÇÃO DE QUEBRA-MOLAS NAS RUAS JÚLIA BONELAR E NOSSA SENHORA APARECIDA, NO BAIRRO ESPLANADA, COM O OBJETIVO DE REDUZIR A VELOCIDADE DOS VEÍCULOS E GARANTIR A SEGURANÇA DE PEDESTRES E MORADORES".</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2882/indicacao_n_018-2026_-_que_o_poder_executivo_envide_esforcos_para_a_criacao_do_conselho_municipal_de_esportes_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2882/indicacao_n_018-2026_-_que_o_poder_executivo_envide_esforcos_para_a_criacao_do_conselho_municipal_de_esportes_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS PARA A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTES DE PEDRO CANÁRIO, VISANDO FORTALECER E ORGANIZAR AS POLÍTICAS PÚBLICAS DE ESPORTE E LAZER EM NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2883/indicacao_n_019-2026_-_que_o_executivo_municipal_envide_esforcos_para_que_sejam_realizados_estudos_de_implementadas_obras_de_infraestrutura_para_a_instalacao_de_rampas_de_acesso_no_quiosques.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2883/indicacao_n_019-2026_-_que_o_executivo_municipal_envide_esforcos_para_que_sejam_realizados_estudos_de_implementadas_obras_de_infraestrutura_para_a_instalacao_de_rampas_de_acesso_no_quiosques.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, ENVIDE ESFORÇOS PARA QUE SEJAM REALIZADOS ESTUDOS E IMPLEMENTADAS OBRAS DE INFRAESTRUTURA PARA A INSTALAÇÃO DE RAMPAS DE ACESSO E DEMAIS ADEQUAÇÕES NECESSÁRIAS NOS QUIOSQUES LOCALIZADOS NA LAGOA AUGUSTO RUSCHI, NO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2884/indicacao_n_020-2026_-_que_o_poder_executivo_envide_esforcos_visando_a_substituicao_completa_do_gramado_sintetico_do_campo_society_localizado_no_parque_esportivo_da_lagoa_augusto_ruschi.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2884/indicacao_n_020-2026_-_que_o_poder_executivo_envide_esforcos_visando_a_substituicao_completa_do_gramado_sintetico_do_campo_society_localizado_no_parque_esportivo_da_lagoa_augusto_ruschi.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS VISANDO A SUBSTITUIÇÃO COMPLETA DO GRAMADO SINTÉTICO DO CAMPO SOCIETY LOCALIZADO NO PARQUE ESPORTIVO DA LAGOA AUGUSTO RUSCHI".</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2885/indicacao_n_021-_2026-_que_o_poder_executivo_envide_esforcos_visando_implantacao_de_sinalizacao_de_transito_vertical_e_horizontal_incluindo_faixa_de_pedestres_na_rua_trancredo_neves.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2885/indicacao_n_021-_2026-_que_o_poder_executivo_envide_esforcos_visando_implantacao_de_sinalizacao_de_transito_vertical_e_horizontal_incluindo_faixa_de_pedestres_na_rua_trancredo_neves.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS VISANDO IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO VERTICAL E HORIZONTAL, INCLUINDO FAIXA DE PEDESTRES, NA RUA TANCREDO NEVES, N° 128, EM FRENTE À ESCOLA MUNICIPAL "MARIA OTÍLIA"."</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2886/indicacao_n022_-_2026-_que_o_poder_executivo_esforcos_buscando_realizar_servicos_de_manutencao_no_campo_society_do_bairro_esplanada_incluindo_conserto_dos_alambrados.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2886/indicacao_n022_-_2026-_que_o_poder_executivo_esforcos_buscando_realizar_servicos_de_manutencao_no_campo_society_do_bairro_esplanada_incluindo_conserto_dos_alambrados.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS BUSCANDO REALIZAR SERVIÇOS DE MANUTENÇÃO NO CAMPO SOCIETY DO BAIRRO ESPLANADA, INCLUINDO O CONSERTO DOS ALAMBRADOS, A REPARAÇÃO DA REDE DE PROTEÇÃO E A LIMPEZA GERAL DO LOCAL".</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS VISANDO A MANUTENÇÃO E CONSERVAÇÃO DOS BANCOS DE RESERVA DO CAMPO SOCIETY DO ASSENTAMENTO CASTRO ALVES".</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2888/indicacao_n_024-2026_-_que_o_poder_executivo_envide_esforcos_buscando_realizar_a_analise_tecnica_em_relacao_qual_medida_a_ser_conferida_a_arvore_localizada_junto_ao_campo_do_bairro_camata.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2888/indicacao_n_024-2026_-_que_o_poder_executivo_envide_esforcos_buscando_realizar_a_analise_tecnica_em_relacao_qual_medida_a_ser_conferida_a_arvore_localizada_junto_ao_campo_do_bairro_camata.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS BUSCANDO A REALIZAR NANÁLISE TÉCNICA EM RELAÇÃO QUAL MEDIDA A SER CONFERIDA A ÁRVORE LOCALIZADA JUNTO AO CAMPO DO BAIRRO CAMATA, VISANDO A MELHOR SOLUÇÃO PARA MITIGAR OS DANOS À CALÇADA E AO MURO, COM ATENÇÃO AOS PRINCÍPIOS DE PRESERVAÇÃO AMBIENTAL".</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2889/indicacao_n_025-2026_-_que_o_poder_executivo_se_empenhe_no_sentido_de_criar_o_bolsa_atleta_sendo_um_incentivo_financeiro_a_ser.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2889/indicacao_n_025-2026_-_que_o_poder_executivo_se_empenhe_no_sentido_de_criar_o_bolsa_atleta_sendo_um_incentivo_financeiro_a_ser.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO SE EMPENHE NO SENTIDO DE CRIAR O BOLSA ATLETA, SENDO UM INCENTIVO FINANCEIRO A SER CONCEDIDO AOS ATLETAS AMADORES DO MUNICÍPIO DE PEDRO CANÁRIO ES".</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Rogério Moura, Diel da Pizzaria</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2890/indicacao_n_026-2026_-_que_o_executivo_municipal_envide_esforcos_necessarios_para_construcao_de_um_campo_de_grama_sintetica_localizado_no_bairro_canarinho.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2890/indicacao_n_026-2026_-_que_o_executivo_municipal_envide_esforcos_necessarios_para_construcao_de_um_campo_de_grama_sintetica_localizado_no_bairro_canarinho.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL ENVIDE ESFORÇOS NECESSÁRIOS PARA CONSTRUÇÃO DE UM CAMPO DE GRAMA SINTÉTICA, LOCALIZADO NO BAIRRO CANARINHO".</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2891/indicacao_n_027-2026_-_que_o_executivo_municipal_junto_a_secretaria_de_esporte_envide_esforcos_no_sentido_ofertar_gratuitamente_aos_municipes_de_pedro_canario_aulas_de_aerobica_e_etc.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2891/indicacao_n_027-2026_-_que_o_executivo_municipal_junto_a_secretaria_de_esporte_envide_esforcos_no_sentido_ofertar_gratuitamente_aos_municipes_de_pedro_canario_aulas_de_aerobica_e_etc.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO MUNICIPAL, JUNTO À SECRETARIA DE ESPORTE, ENVIDE ESFORÇOS NO SENTIDO OFERTAR GRATUITAMENTE AOS MUNÍCIPES DE PEDRO CANÁRIO AULAS DE AERÓBICA E OUTRAS MODALIDADES DE DANÇA A SEREM REALIZADAS NA LAGOA AUGUSTO RUSCHI".</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2892/indicacao_n_028-2026_-_que_o_executivo_envide_esforcos_necessarios_visando_adquirir_uma_van_para_atender_as_demandas_da_secretaria_de_esportes_municipal.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2892/indicacao_n_028-2026_-_que_o_executivo_envide_esforcos_necessarios_visando_adquirir_uma_van_para_atender_as_demandas_da_secretaria_de_esportes_municipal.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS VISANDO ADQUIRIR UMA VAN PARA ATENDER AS DEMANDAS DA SECRETARIA DE ESPORTES MUNICIPAL".</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2893/indicacao_n_029-2026_-_que_o_executivo_envide_esforcos_necessarios_para_a_manutencao_da_iluminacao_publica_e_rede_de_protecao_do_campo_society_do_bairro_esplanada.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2893/indicacao_n_029-2026_-_que_o_executivo_envide_esforcos_necessarios_para_a_manutencao_da_iluminacao_publica_e_rede_de_protecao_do_campo_society_do_bairro_esplanada.pdf</t>
   </si>
   <si>
     <t>"QUE O EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA E REDE DE PROTEÇÃO DO CAMPO SOCIETY DO BAIRRO ESPLANADA".</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2895/indicacao_n_030-2026_-_que_o_poder_executivo_juntamente_com_a_secretaria_de_cultura_e_turismo_buscar_apoio_da_secretaria_de_cultura_e_turismo.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2895/indicacao_n_030-2026_-_que_o_poder_executivo_juntamente_com_a_secretaria_de_cultura_e_turismo_buscar_apoio_da_secretaria_de_cultura_e_turismo.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA DE CULTURA E TURISMO ENVIDE ESFORÇOS NECESSÁRIOS PARA BUSCAR APOIO DA SECRETARIA DE CULTURA E TURISMO DO ESPÍRITO SANTO E A AGENCIA DE DESENVOLVIMENTO DAS MICRO E PEQUENAS EMPRESAS E DO EMPREENDEDORISMO - ADERES, COM OBJETIVO DE CAPTAR APOIO TÉCNICO, INSTITUCIONAL E FINANCEIRO PARA A REALIZAÇÃO DO 35° FORRÓ DA TÁBUA LASCADA - EDIÇÃO 2026".</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2896/indicacao_n_031-2026_-_que_o_poder_executivo_envide_esforcos_para_viabilizar_a_implantacao_do_projeto_cinema_na_praca.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2896/indicacao_n_031_-_2026_-_que_o_poder_executivo_envide_esforcos_para_viabilizar_a_implantacao_do_projeto_cinema_na_praca.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA DE CULTURA E TURISMO ENVIDE ESFORÇOS NECESSÁRIOS PARA VIABILIZAR A IMPLANTAÇÃO DO PROJETO "CINEMA NA PRAÇA", COM A REALIZAÇÃO DE SESSÕES DE CINEMA GRATUITAS AO AR LIVRE NAS PRAÇAS PÚBLICAS DO MUNICÍPIO E DISTRITOS, PROMOVENDO O ACESSO DEMOCRÁTICO À CULTURA E AO AUDIOVISUAL PARA TODA A POPULAÇÃO".</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2897/indicacao_n032-2026_-_que_o_poder_executivo_municipal_realize_os_tramites_legais_para_o_fornecimento_de_bicicletas_eletricas.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2897/indicacao_n032-2026_-_que_o_poder_executivo_municipal_realize_os_tramites_legais_para_o_fornecimento_de_bicicletas_eletricas.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL REALIZE OS TRÂMITES LEGAIS PARA O FORNECIMENTO DE BICICLETAS ELÉTRICAS COMO EQUIPAMENTOS DE TRABALHO AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DO MUNICÍPIO".</t>
   </si>
   <si>
+    <t>2904</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Chiquinho do Camata, Diel da Pizzaria, Gil da Saúde, Mateus Junior do Camata</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2904/indicacao_n_033-2026_-__que_o_poder_executivo_faca_doacao_da_area_necessaria_para_a_ampliacao_da_escola_deuszuita_ribeiro_machado.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO FAÇA DOAÇÃO DA ÁREA NECESSÁRIA PARA A AMPLIAÇÃO DA ESCOLA DEUSZUITA RIBEIRO MACHADO, COM O OBJETIVO DE GARANTIR A MELHORIA DA INFRAESTRUTURA, A AMPLIAÇÃO DA CAPACIDADE DE ATENDIMENTO E A OFERTA DE MELHORES CONDIÇÕES DE ENSINO AOS ALUNOS DA UNIDADE ESCOLA".</t>
+  </si>
+  <si>
     <t>2901</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Diel da Pizzaria, Mateus Junior do Camata</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2901/indicacao_n_034-2026_-_indica_ao_executivo_a_implantacao_de_uma_fazenda_solar_municipio_bem_como_a_instalacao_de_uma_micro_fabrica_de_placa_solares.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2901/indicacao_n_034-2026_-_indica_ao_executivo_a_implantacao_de_uma_fazenda_solar_municipio_bem_como_a_instalacao_de_uma_micro_fabrica_de_placa_solares.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA FAZENDA SOLAR NO MUNICÍPIO, BEM COMO A INSTALAÇÃO DE UMA MICRO FÁBRICA DE PLACAS SOLARES, COM A FINALIDADE DE PRODUÇÃO DE ENERGIA RENOVÁVEL E GERAÇÃO DE EMPREGO E RENDA".</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Diel da Pizzaria</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2902/indicacao_n_035-2026_-_indica_ao_executivo_municipal_a_instalacao_de_postes_e_a_implantacao_de_sistema_de_iluminacao_publica_na_rua_maximiano_recco..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2902/indicacao_n_035-2026_-_indica_ao_executivo_municipal_a_instalacao_de_postes_e_a_implantacao_de_sistema_de_iluminacao_publica_na_rua_maximiano_recco..pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE POSTES E A IMPLANTAÇÃO DE SISTEMA DE ILUMINAÇÃO PÚBLICO NA RUA MAXIMIANO RECCO, SITUADA NO BAIRRO VISTA ALEGRE, NO MUNICÍPIO DE PEDRO CANÁRIO, VISANDO À AMPLIAÇÃO DA SEGURANÇA, MOBILIDADE E QUALIDADE DE VIDA DOS MORADORES".</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Kelsat</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2900/indicacao_n_036-2026_-_indica_ao_executivo_municipal_que_envide_esforcos_necessarios_para_a_aquisicao_e_instalacao_de_aparelhos_de_ar-condicionado_na_ceim_amelia_lucas_farias..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2900/indicacao_n_036-2026_-_indica_ao_executivo_municipal_que_envide_esforcos_necessarios_para_a_aquisicao_e_instalacao_de_aparelhos_de_ar-condicionado_na_ceim_amelia_lucas_farias..pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS NECESSÁRIOS PARA A AQUISIÇÃO E INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO NA CEIM AMÉLIA LUCAS FARIAS, LOCALIZADO NO DISTRITO DE CRISTAL DO NORTE".</t>
   </si>
   <si>
+    <t>2905</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Chiquinho do Camata</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2905/indicacao_n_037-2026_-_que_o_poder_executivo_municipal_por_meio_da_secretaria_competente_providencie_a_execucao_de_servicos_de_calcamento_e_a_instalacao_de_iluminacao_publica_na_area_social.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE, PROVIDENCIE A EXECUÇÃO DE SERVIÇOS DE CALÇAMENTO E A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ÁREA SOCIAL DO ASSENTAMENTO CASTRO ALVES".</t>
+  </si>
+  <si>
+    <t>2906</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2906/indicacao_n_038-2026-_que_o_poder_executivo_envide_esforcos_necessarios_para_apoiar_a_associacao_de_agricultores_do_municipio_de_pedro_canario_no_desenvolvimento_da_psicultura.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA APOIAR A ASSOCIAÇÃO DE AGRICULTORES DO MUNICÍPIO DE PEDRO CANÁRIO NO DESENVOLVIMENTO DA PSICUCULTURA (CRIAÇÃO DE PEIXES).</t>
+  </si>
+  <si>
+    <t>2907</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2907/indicacao_n_039-2026_-_que_o_poder_executivo_adote_as_providencias_necessarias_para_prestar_apoio_a_associacao_de_agricultores_do_municipio_de_pedro_canario_ao_desenvolvimento_da_avicultura.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA PRESTAR APOIO À ASSOCIAÇÃO DE AGRICULTORES DO MUNICÍPIO DE PEDRO CANÁRIO, VISANDO AO DESENVOLVIMENTO DA AVICULTURA (CRIAÇÃO DE AVES)".</t>
+  </si>
+  <si>
+    <t>2908</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2908/indicacao_n_040_-_2026_indica_ao_poder_executivo_que_determine_ao_setor_competente_a_construcao_de_banheiros_e_vestiarios_a_instalacao_de_ponto_de_agua.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO PODER EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE A CONSTRUÇÃO DE BANHEIROS E VESTIÁRIOS, A INSTALAÇÃO DE PONTO DE ÁGUA, BEM COMO A IMPLANTAÇÃO DE COBERTURA PARA OS FREQUENTADORES DO CAMPO SOCIETY LOCALIZADO NO ASSENTAMENTO CASTRO ALVES (CÓRREGO DO ENGANO)".</t>
+  </si>
+  <si>
+    <t>3096</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_n_041-2026_-_que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessario_para_a_disponibilzacao_de_uma_van_destinada_a_area_da_saude_no_municipio_de_pedro_canario.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIE TODOS OS ESFORÇOS NECESSÁRIO PARA A DISPONIBILZAÇÃO DE UMA VAN DESTINADA À ÁREA DA SAÚDE NO MUNICÍPIO DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3061</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_n_042-2026-indica_ao_execelentissimo_senhor_prefeito_municipal_com_copia_a_secretaria_municipal_de_servicos_urbanos_por_meio_do_setor_competente.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, COM CÓPIA A SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, POR MEIO DO SETOR COMPETENTE, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DE OBRAS DE CALÇAMENTO/PAVIMENTAÇÃO NA VIA LOCALIZADA NO ENTORNO DA ACADEMIA RED FIT, NESTE MUNICÍPIO".</t>
+  </si>
+  <si>
+    <t>3058</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Wanderson</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_n_043-2026_-_que_o_poder_executivo_municipal_viabilize_a_implantacao_de_um_ponto_de_onibus_proximo_a_escola_estadual_de_ensino_fundamental_tres_de_maio_no_assentamento_castro_alves.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO VIABILIZE A IMPLANTAÇÃO DE UM PONTO DE ÔNIBUS PRÓXIMO A ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL TRÊS DE MAIO, NO ASSENTAMENTO CASTRO ALVES".</t>
+  </si>
+  <si>
+    <t>3059</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_n_044-2026_-_que_o_poder_executivo_viabilize_a_implantacao_de_um_programa_de_controle_a_obesidade.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO VIABILIZE A IMPLANTAÇÃO DE UM PROGRAMA DE CONTROLE A OBESIDADE".</t>
+  </si>
+  <si>
+    <t>3098</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3098/indicacao_n_045-2026_-_que_o_poder_executivo_viabilize_a_implantacao_do_programa_municipal_leve_leite_de_suplementacao_alimentar_infantil.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO VIABILIZE A IMPLANTAÇÃO DO PROGRAMA MUNICIPAL "LEVE LEITE" DE SUPLEMENTAÇÃO ALIMENTAR INFANTIL".</t>
+  </si>
+  <si>
+    <t>3060</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Wanderson, Gilberto Coelho</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_n_046-2026-_que_o_poder_executivo_em_parceria_com_as_concessionarias_de_energia_eletrica_empresas_de_internet_e_telecomunicacoes.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO EM PARCERIA COM AS CONCESSIONÁRIAS DE ENERGIA ELÉTRICA, EMPRESAS DE INTERNET E TELECOMUNICAÇÕES, VIABILIZE A RETIRADA DE FIOS EM DESUSO QUE SE ENCONTRAM NA MALHA URBANA".</t>
+  </si>
+  <si>
+    <t>3099</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3099/indicacao_n_047-2026_-_que_o_poder_executivo_viabilize_a_contratacao_de_um_pedagogo_para_atuar_no_abrigo_institucional_desta_municipalidade.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO VIABILIZE A CONTRATAÇÃO DE UM PEDAGOGO PARA ATUAR NO ABRIGO INSTITUCIONAL DESTA MUNICIPALIDADE".</t>
+  </si>
+  <si>
+    <t>3305</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Renato de Taquaras</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3305/indicacao_n_048-2026_-_indico_ao_executivo_municipal_que_seja_desenvolvido_e_adotado_pela_secretaria_municipal_de_assistencia_social.pdf</t>
+  </si>
+  <si>
+    <t>"INDICO AO EXECUTIVO MUNICIPAL QUE SEJA DESENVOLVIDO E ADOTADO, PELA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, A IMPLEMENTAÇÃO DO "PROTOCOLO DE EFICÁCIA DE DIREITOS DO CADASTRO ÚNICO (CadÚnico)", COM IMPLEMENTAÇÃO NO MUNICÍPIO DE PEDRO CANÁRIO, INCLUINDO A SEDE MUNICIPAL E OS DISTRITOS DE CRISTAL, FLORESTA DO SUL E TAQUARAS, COMPOSTO PELOS SEGUINTES ELEMENTOS PRINCIPAIS".</t>
+  </si>
+  <si>
+    <t>3121</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_n049-2026_-_indica_ao_executivo_municipal_a_necessidade_de_construcao_de_banheiros_publicos_no_centro_do_municipio_de_pedro_canario.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE BANHEIROS PÚBLICOS NO CENTRO DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3122</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_n_050-2026_-_que_o_poder_executivo_adote_as_providencias_necessarias_para_a_construcao_de_um_predio_proprio_para_instalacao_do_servico.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA INSTALAÇÃO DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU) NO POLO EMPRESARIAL DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3123</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_n_051-2026_-_indica_ao_executivo_municipal_implantacao_de_sistema_de_monitoramento_com_cameras.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECUTIVO IMPLANTAÇÃO DE SISTEMA DE MONITORAMENTO COM CÂMERAS DE RECONHECIMENTO FACIAL EM TODAS AS ESCOLAS DAS REDES MUNICIPAL E ESTADUAL DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3253</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3253/indicacao_n_053-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_aquisicao_de_uma_retroescavadeira_dstinada_exclusivamente_a_usina_de_reciclagem_do_bairro_camata.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS AQUISIÇÃO DE UMA RETROESCAVADEIRA DESTINADA EXCLUSIVAMENTE À USINA DE RECICLAGEM DO BAIRRO CAMATA".</t>
+  </si>
+  <si>
+    <t>3300</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Gilberto Coelho, Chiquinho do Camata, Kelsat, Venturini</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3300/indicacao_n_054-2026_-_indicam_que_seja_viabilizada_em_parceria_com_o_orgao_competente_a_implantacao_do_servico_de_emissao_da_carteira_de_identidade_rg_na_camara.pdf</t>
+  </si>
+  <si>
+    <t>"INDICAM QUE SEJA VIABILIZADA, EM PARCERIA COM O ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DO SERVIÇO DE EMISSÃO DA CARTEIRA DE IDENTIDADE (RG) DA CÂMARA MUNICIPAL".</t>
+  </si>
+  <si>
+    <t>3255</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Gil da Saúde, Diel da Pizzaria</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_n_055-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_para_aquisicao_de_mobiliario_para_a_nova_estrutura_do_centro_de_referencia_de_assistencia_social_cras.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA AQUISIÇÃO DE MOBILIÁRIO PARA A NOVA ESTRUTURA DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS) DO BAIRRO CANARINHO".</t>
+  </si>
+  <si>
+    <t>3256</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3256/indicacao_n_056-2026_-_que_o_poder_executivo_atraves_da_secretaria_municipal_de_esportes_e_lazer_e_da_secretaria_municipal_de_obras_e_servicos_urbanos_nao_poupe_esforcos_no_sentido_iluminacao.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE ESPORTES E LAZER E DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, NÃO POUPE ESFORÇOS NO SENTIDO DE IMPLANTAR UM SISTEMA COMPLETO DE ILUMINAÇÃO NO CAMPO DE FUTEBOL DA SEDE, DENOMINADO OSMAN SANTANA MOURA".</t>
+  </si>
+  <si>
+    <t>3306</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3306/indicacao_n_057-2026_-_que_o_poder_executivo_municipal_envide_todos_os_esforcos_necessarios_para_que_nas_contratacoes_de_empresas_prestadoras_de_servico.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE, NAS CONTRATAÇÕES DE EMPRESAS PRESTADORAS DE SERVIÇOS NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO, SEJA ASSEGURADO, PELO PREFEITO E PELOS SETORES COMPETENTES, QUE TAIS EMPRESAS PROMOVAM A CONTRATAÇÃO E A CAPACITAÇÃO DE JOVENS APRENDIZES, CONTRIBUINDO PARA A AMPLIAÇÃO DAS OPORTUNIDADES DE EMPREGO E PARA O APRIMORAMENTO DA FORMAÇÃO PROFISSIONAL DA JUVENTUDE LOCAL".</t>
+  </si>
+  <si>
+    <t>3307</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3307/indicacao_n_058-2026_-_indica_ao_executivo_municipal_a_necessidade_de_implantacao_de_galpao_logistico_destinado_as_operacaoes_de_carga_e_descarga.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE GALPÃO LOGÍSTICO DESTINADO ÀS OPERAÇÕES DE CARGA E DESCARGA, COM DIVISÃO DE FLUXOS VIÁRIOS, NA SEDE DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3309</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3309/indicacao_n_060-2026_-_indica_ao_poder_executivo_municipal_a_promover_a_ampliacao_do_caee_vem-viver_pestalozzi_no_municipio_de_pedro_canario.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A PROMOVER A AMPLIAÇÃO DO CAEE VEM-VIVER PESTALOZZI, NO MUNICÍPIO DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3056</t>
+  </si>
+  <si>
+    <t>PAUTA</t>
+  </si>
+  <si>
+    <t>Pautas das Sessões</t>
+  </si>
+  <si>
+    <t>Gilberto Coelho</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3056/pauta_da_01a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 01ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3057</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3057/pauta_da_02a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 02ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3097</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3097/pauta_da_03a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 03ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3302</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3302/pauta_da_04a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 04ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
     <t>2859</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Kleilson Martins Rezende</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2859/projeto_de_lei_n_001-2026_credito_adicional.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2859/projeto_de_lei_n_001-2026_credito_adicional.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 001/2026 - "AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2869/projeto_de_lei_n_002-2026_-_dispoe_sobre_a_denominacao_do_campo_de_futebol_society_do_assentamento_castro_alves_no_municipio_de_pedro_canario-es_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2869/projeto_de_lei_n_002-2026_-_dispoe_sobre_a_denominacao_do_campo_de_futebol_society_do_assentamento_castro_alves_no_municipio_de_pedro_canario-es_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO DE FUTEBOL SOCIETY DO ASSENTAMENTO CASTRO ALVES, NO MUNICÍPIO DE PEDRO CANÁRIO/ES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2870/projeto_de_lei_no_003-2026_-_dispoe_a_denominacao_formal_de_logradouros_publicos_do_distrito_sede_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2870/projeto_de_lei_no_003-2026_-_dispoe_a_denominacao_formal_de_logradouros_publicos_do_distrito_sede_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"DISPÕE A DENOMINAÇÃO FORMAL DOS LOGRADOUROS PÚBLICOS NO DISTRITO SEDE DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2871/projeto_de_lei_n_004-2026_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2871/projeto_de_lei_n_004-2026_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2872/projeto_de_lei_no_005-2026_-_altera_dispositivos_da_lei_ordinaria_no_776-2006_do_municipio_de_pedro_canario.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2872/projeto_de_lei_no_005-2026_-_altera_dispositivos_da_lei_ordinaria_no_776-2006_do_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI ORDINÁRIA Nº 776/2006, DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>Mateus Junior do Camata, Chiquinho do Camata, Gil da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_no_006-2026.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_no_006-2026.pdf</t>
   </si>
   <si>
     <t>"DENOMINA LOGRADOURO PÚBLICO NO MUNICÍPIO DE PEDRO CANÁRIO - ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2898/projeto_de_lei_n_007-2026_-_dispoe_sobre_a_punicao_para_atos_de_destuicao_dano_ou_depredacao_do_patrimonio_publico_no_municipio_de_pedro_canario_-_es_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2898/projeto_de_lei_n_007-2026_-_dispoe_sobre_a_punicao_para_atos_de_destuicao_dano_ou_depredacao_do_patrimonio_publico_no_municipio_de_pedro_canario_-_es_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PUNIÇÃO PARA ATOS DE DESTRUIÇÃO, DANO OU DEPRADAÇÃO DO PATRIMÔNIO PÚBLICO DO MUNICÍPIO DE PEDRO CANÁRIO - ES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
+    <t>3100</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3100/projeto_de_lei_n008-2026_-_dispoe_sobre_a_padronizacao_e_regularizacao_da_numeracao_predial_no_distrito_sede_do_municipio_de_pedro_canario_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A PADRONIZAÇÃO E REGULARIZAÇÃO DA NUMERAÇÃO PREDIAL NO DISTRITO SEDE DO MUNICÍPIO DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3101</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3101/projeto_de_lei_n_009-2026_-_autoriza_o_poder_executivo_a_instituir_o_parque_empresarial_manoel_gomes_dos_santos_a_realizar_o_parcelamento_solo.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO A INSTITUIR O PARQUE EMPRESARIAL "MANOEL GOMES DOS SANTOS", A REALIZAR O PARCELAMENTO SOLO E A CONCEDER INCENTIVOS ECONÔMICOS MEDIANTE DOAÇÃO COM ENCARGOS DE IMÓVEIS PÚBLICOS A EMPRESAS INTERESSADAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3303</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3303/projeto_de_lei_n_010-2026_-_dispoe_sobre_a_denominacao_de_logradouro_publico_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3298</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3298/projeto_de_lei_n_011-2026_-_dispoe_sobre_o_plano_de_custeio_para_equacionamento_do_deficit_atuarial_do_instituto_de_previdencia_social_do_municipio_de_pedro_canario.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE O PLANO DE CUSTEIO PARA EQUACIONAMENTO DO DÉFICIT ATUARIAL DO INSTITUTO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE PEDRO CANÁRIO (IPASPEC), RENOGA A LEI MUNICIPAL N° 1.632/2025 E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3304</t>
+  </si>
+  <si>
+    <t>Gilberto Coelho, Kelsat, Renato de Taquaras</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3304/projeto_de_lei_n_012-2026_-_altera_incisos_do_artigo_22_da_lei_n_1.583_de_14_de_junho_de_2024_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA INCISOS DO ARTIGO 22 DA LEI N° 1.583, DE 14 DE JUNHO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3301</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3301/projeto_de_lei_n_013-2026_-_declara_de_utilidade_publica_municipal_a_associacao_canarios_da_senzala_nos_termos_da_lei_n_1.444-2021_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO CANÁRIOS DA SENZALA NOS TERMOS DA LEI N° 1.444-2021 E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3308</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3308/projeto_de_lei_n_014-2026_-_dispoe_sobre_a_obrigatoriedade_de_contratacao_minima_de_artistas_locais_em_eventos_realizados_financiados_ou_apoiados_pelo_poder_publico_municipal_de_pedro_canario.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE CONTRATAÇÃO MÍNIMA DE ARTISTAS LOCAIS EM EVENTOS REALIZADOS, FINANCIADOS OU APOIADOS PELO PODER PÚBLICO MUNICIPAL DE PEDRO CANÁRIO/ES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>2903</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2903/projeto_de_resolucao_n_001-2026_-_dispoe_sobre_a_instituicao_da_honraria_destaque_municipal_comenda_edson_santos.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A INSTITUIÇÃO DE HONRARIA DE DESTAQUE MUNICIPAL "COMENDA EDSON DOS SANTOS", A SER CONCECIDA ANUALMENTE A EMPRESAS QUE CONTRIBUEM PARA O DESENVOLVIMENTO E FOMENTO DDO ESPORTE NO MUNICÍPIO DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
     <t>2860</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda á Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_emenda_a_lei_organica_no_001-2026_-_altera_a_redacao_dos__1o_4o_5o_w_7o_do_art._15_inclui_o__19_no_art_15_e_revoga_o_art_16.pdf</t>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_emenda_a_lei_organica_no_001-2026_-_altera_a_redacao_dos__1o_4o_5o_w_7o_do_art._15_inclui_o__19_no_art_15_e_revoga_o_art_16.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA Nº 01/2026 - "ALTERA A REDAÇÃO DOS §§ 1º, 4, 5, 7º DO ART. 15. INLCUI O § 19º NO ART. 15 E REVOGA O ART. 16 DA LEI ORGÂNICA DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3254</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3254/requerimento_no_001-2026_-_requer_sessao_solene_e_voto_de_louvor_a_ser_realizada_15_de_maio_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"REQUER SESSÃO SOLENE E VOTO DE LOUVOR EM FAVOR DOS SERVIDORES PÚBLICOS DA ASSISTÊNCIA SOCIAL".</t>
+  </si>
+  <si>
+    <t>3297</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3297/requerimento_n_002-2026_-_requer_voto_de_louvor__em_favor_do_posto_carreteiro.pdf</t>
+  </si>
+  <si>
+    <t>"REQUER VOTO DE LOUVOR EM FAVOR DOS 50 ANOS DO POSTO CARRETEIRO".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -939,56 +1386,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_no_001-2026-_implantacao_de_placas_com_qr_code.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_n_002-2026-melhoria_da_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_n_003-2026-instalacao_da_iluminacao_em_torno_da_reed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_no_004-2026-remodelacao_adequacao_padronizacao_lomba.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_n_005-2026-pavimentacao_asfaltica_da_av.jose_anchieta.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2866/indicacao_n_006-2026-espaco_adequado_para_formaturas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2867/indicacao_n007-2026-ponto_de_onibus_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2868/indicacao_n008-2026-calcamento_da_rua_paraiso_em_floresta_do_su.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2873/indicacao_n_009-2026_-_indicam_ao_poder_executivo_municipal_a_disponibilizacao_de_transporte_da_saude_nos_periodos_da_manha_e_da_tarde.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2874/indicacao_n_010-2026_-_que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessario_para_implantacao_de_uma_unidade_de_terapia_intensiva_movel_uti_movel_para_o_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2875/indicacao_n_011-2026_-_que_estude_a_viabilidade_tecnica_juridica_e_orcamentaria_para_a_desapropriacao_de_uma_nova_area_localizada_em_regiao_estrategica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_n_012-2026_-_que_o_poder_exevutivo_municipal_enivde_esforcos_no_sentido_de_elaborar_e_encaminhar_a_esta_casa_projeto_de_lei_que_institua_novamente_o_programa_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_n_013-2026_-_que_o_poder_executivo_municipal_envide_esforcos_no_sentido_de_promover_a_implantacao_e_instalacao_de_totens_de_seguranca_na_area_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2878/indicacao_n_014-2026_-_que_o_poder_executivo_envide_esforcos_no_sentido_de_realizar_a_repintura_e_remarcacao_da_quadra_poliesportiva_localizada_no_complexo_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2879/indicacao_n_015-2026_-_que_o_executivo_envide_esforcos_necessarios_para_que_seja_feita_a_construcao_do_banco_de_reservas_do_campo_de_futebol_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2880/indicacao_n_016-2026_-_que_o_executivo_envide_esforcos_necessarios_constucao_de_campo_society_de_grama_sintetica_do_bairro_boa_vista_a_ser_implantada_na_praca_da_antiga_delegacia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2881/indicacao_n_017-2026_-_que_o_poder_executivo_envide_esforcos_visando_a_instalacao_de_quebra-moloas_nas_ruas_julia_bonelar_e_nossa_senhora_aparecida_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2882/indicacao_n_018-2026_-_que_o_poder_executivo_envide_esforcos_para_a_criacao_do_conselho_municipal_de_esportes_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2883/indicacao_n_019-2026_-_que_o_executivo_municipal_envide_esforcos_para_que_sejam_realizados_estudos_de_implementadas_obras_de_infraestrutura_para_a_instalacao_de_rampas_de_acesso_no_quiosques.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2884/indicacao_n_020-2026_-_que_o_poder_executivo_envide_esforcos_visando_a_substituicao_completa_do_gramado_sintetico_do_campo_society_localizado_no_parque_esportivo_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2885/indicacao_n_021-_2026-_que_o_poder_executivo_envide_esforcos_visando_implantacao_de_sinalizacao_de_transito_vertical_e_horizontal_incluindo_faixa_de_pedestres_na_rua_trancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2886/indicacao_n022_-_2026-_que_o_poder_executivo_esforcos_buscando_realizar_servicos_de_manutencao_no_campo_society_do_bairro_esplanada_incluindo_conserto_dos_alambrados.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2888/indicacao_n_024-2026_-_que_o_poder_executivo_envide_esforcos_buscando_realizar_a_analise_tecnica_em_relacao_qual_medida_a_ser_conferida_a_arvore_localizada_junto_ao_campo_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2889/indicacao_n_025-2026_-_que_o_poder_executivo_se_empenhe_no_sentido_de_criar_o_bolsa_atleta_sendo_um_incentivo_financeiro_a_ser.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2890/indicacao_n_026-2026_-_que_o_executivo_municipal_envide_esforcos_necessarios_para_construcao_de_um_campo_de_grama_sintetica_localizado_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2891/indicacao_n_027-2026_-_que_o_executivo_municipal_junto_a_secretaria_de_esporte_envide_esforcos_no_sentido_ofertar_gratuitamente_aos_municipes_de_pedro_canario_aulas_de_aerobica_e_etc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2892/indicacao_n_028-2026_-_que_o_executivo_envide_esforcos_necessarios_visando_adquirir_uma_van_para_atender_as_demandas_da_secretaria_de_esportes_municipal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2893/indicacao_n_029-2026_-_que_o_executivo_envide_esforcos_necessarios_para_a_manutencao_da_iluminacao_publica_e_rede_de_protecao_do_campo_society_do_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2895/indicacao_n_030-2026_-_que_o_poder_executivo_juntamente_com_a_secretaria_de_cultura_e_turismo_buscar_apoio_da_secretaria_de_cultura_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2896/indicacao_n_031-2026_-_que_o_poder_executivo_envide_esforcos_para_viabilizar_a_implantacao_do_projeto_cinema_na_praca.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2897/indicacao_n032-2026_-_que_o_poder_executivo_municipal_realize_os_tramites_legais_para_o_fornecimento_de_bicicletas_eletricas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2901/indicacao_n_034-2026_-_indica_ao_executivo_a_implantacao_de_uma_fazenda_solar_municipio_bem_como_a_instalacao_de_uma_micro_fabrica_de_placa_solares.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2902/indicacao_n_035-2026_-_indica_ao_executivo_municipal_a_instalacao_de_postes_e_a_implantacao_de_sistema_de_iluminacao_publica_na_rua_maximiano_recco..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2900/indicacao_n_036-2026_-_indica_ao_executivo_municipal_que_envide_esforcos_necessarios_para_a_aquisicao_e_instalacao_de_aparelhos_de_ar-condicionado_na_ceim_amelia_lucas_farias..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2859/projeto_de_lei_n_001-2026_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2869/projeto_de_lei_n_002-2026_-_dispoe_sobre_a_denominacao_do_campo_de_futebol_society_do_assentamento_castro_alves_no_municipio_de_pedro_canario-es_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2870/projeto_de_lei_no_003-2026_-_dispoe_a_denominacao_formal_de_logradouros_publicos_do_distrito_sede_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2871/projeto_de_lei_n_004-2026_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2872/projeto_de_lei_no_005-2026_-_altera_dispositivos_da_lei_ordinaria_no_776-2006_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2898/projeto_de_lei_n_007-2026_-_dispoe_sobre_a_punicao_para_atos_de_destuicao_dano_ou_depredacao_do_patrimonio_publico_no_municipio_de_pedro_canario_-_es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_emenda_a_lei_organica_no_001-2026_-_altera_a_redacao_dos__1o_4o_5o_w_7o_do_art._15_inclui_o__19_no_art_15_e_revoga_o_art_16.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_no_001-2026-_implantacao_de_placas_com_qr_code.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_n_002-2026-melhoria_da_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_n_003-2026-instalacao_da_iluminacao_em_torno_da_reed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_no_004-2026-remodelacao_adequacao_padronizacao_lomba.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_n_005-2026-pavimentacao_asfaltica_da_av.jose_anchieta.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2866/indicacao_n_006-2026-espaco_adequado_para_formaturas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2867/indicacao_n007-2026-ponto_de_onibus_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2868/indicacao_n008-2026-calcamento_da_rua_paraiso_em_floresta_do_su.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2873/indicacao_n_009-2026_-_indicam_ao_poder_executivo_municipal_a_disponibilizacao_de_transporte_da_saude_nos_periodos_da_manha_e_da_tarde.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2874/indicacao_n_010-2026_-_que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessario_para_implantacao_de_uma_unidade_de_terapia_intensiva_movel_uti_movel_para_o_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2875/indicacao_n_011-2026_-_que_estude_a_viabilidade_tecnica_juridica_e_orcamentaria_para_a_desapropriacao_de_uma_nova_area_localizada_em_regiao_estrategica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_n_012-2026_-_que_o_poder_exevutivo_municipal_enivde_esforcos_no_sentido_de_elaborar_e_encaminhar_a_esta_casa_projeto_de_lei_que_institua_novamente_o_programa_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_n_013-2026_-_que_o_poder_executivo_municipal_envide_esforcos_no_sentido_de_promover_a_implantacao_e_instalacao_de_totens_de_seguranca_na_area_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2878/indicacao_n_014-2026_-_que_o_poder_executivo_envide_esforcos_no_sentido_de_realizar_a_repintura_e_remarcacao_da_quadra_poliesportiva_localizada_no_complexo_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2879/indicacao_n_015-2026_-_que_o_executivo_envide_esforcos_necessarios_para_que_seja_feita_a_construcao_do_banco_de_reservas_do_campo_de_futebol_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2880/indicacao_n_016-2026_-_que_o_executivo_envide_esforcos_necessarios_constucao_de_campo_society_de_grama_sintetica_do_bairro_boa_vista_a_ser_implantada_na_praca_da_antiga_delegacia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2881/indicacao_n_017-2026_-_que_o_poder_executivo_envide_esforcos_visando_a_instalacao_de_quebra-moloas_nas_ruas_julia_bonelar_e_nossa_senhora_aparecida_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2882/indicacao_n_018-2026_-_que_o_poder_executivo_envide_esforcos_para_a_criacao_do_conselho_municipal_de_esportes_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2883/indicacao_n_019-2026_-_que_o_executivo_municipal_envide_esforcos_para_que_sejam_realizados_estudos_de_implementadas_obras_de_infraestrutura_para_a_instalacao_de_rampas_de_acesso_no_quiosques.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2884/indicacao_n_020-2026_-_que_o_poder_executivo_envide_esforcos_visando_a_substituicao_completa_do_gramado_sintetico_do_campo_society_localizado_no_parque_esportivo_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2885/indicacao_n_021-_2026-_que_o_poder_executivo_envide_esforcos_visando_implantacao_de_sinalizacao_de_transito_vertical_e_horizontal_incluindo_faixa_de_pedestres_na_rua_trancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2886/indicacao_n022_-_2026-_que_o_poder_executivo_esforcos_buscando_realizar_servicos_de_manutencao_no_campo_society_do_bairro_esplanada_incluindo_conserto_dos_alambrados.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2888/indicacao_n_024-2026_-_que_o_poder_executivo_envide_esforcos_buscando_realizar_a_analise_tecnica_em_relacao_qual_medida_a_ser_conferida_a_arvore_localizada_junto_ao_campo_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2889/indicacao_n_025-2026_-_que_o_poder_executivo_se_empenhe_no_sentido_de_criar_o_bolsa_atleta_sendo_um_incentivo_financeiro_a_ser.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2890/indicacao_n_026-2026_-_que_o_executivo_municipal_envide_esforcos_necessarios_para_construcao_de_um_campo_de_grama_sintetica_localizado_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2891/indicacao_n_027-2026_-_que_o_executivo_municipal_junto_a_secretaria_de_esporte_envide_esforcos_no_sentido_ofertar_gratuitamente_aos_municipes_de_pedro_canario_aulas_de_aerobica_e_etc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2892/indicacao_n_028-2026_-_que_o_executivo_envide_esforcos_necessarios_visando_adquirir_uma_van_para_atender_as_demandas_da_secretaria_de_esportes_municipal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2893/indicacao_n_029-2026_-_que_o_executivo_envide_esforcos_necessarios_para_a_manutencao_da_iluminacao_publica_e_rede_de_protecao_do_campo_society_do_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2895/indicacao_n_030-2026_-_que_o_poder_executivo_juntamente_com_a_secretaria_de_cultura_e_turismo_buscar_apoio_da_secretaria_de_cultura_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2896/indicacao_n_031_-_2026_-_que_o_poder_executivo_envide_esforcos_para_viabilizar_a_implantacao_do_projeto_cinema_na_praca.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2897/indicacao_n032-2026_-_que_o_poder_executivo_municipal_realize_os_tramites_legais_para_o_fornecimento_de_bicicletas_eletricas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2904/indicacao_n_033-2026_-__que_o_poder_executivo_faca_doacao_da_area_necessaria_para_a_ampliacao_da_escola_deuszuita_ribeiro_machado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2901/indicacao_n_034-2026_-_indica_ao_executivo_a_implantacao_de_uma_fazenda_solar_municipio_bem_como_a_instalacao_de_uma_micro_fabrica_de_placa_solares.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2902/indicacao_n_035-2026_-_indica_ao_executivo_municipal_a_instalacao_de_postes_e_a_implantacao_de_sistema_de_iluminacao_publica_na_rua_maximiano_recco..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2900/indicacao_n_036-2026_-_indica_ao_executivo_municipal_que_envide_esforcos_necessarios_para_a_aquisicao_e_instalacao_de_aparelhos_de_ar-condicionado_na_ceim_amelia_lucas_farias..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2905/indicacao_n_037-2026_-_que_o_poder_executivo_municipal_por_meio_da_secretaria_competente_providencie_a_execucao_de_servicos_de_calcamento_e_a_instalacao_de_iluminacao_publica_na_area_social.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2906/indicacao_n_038-2026-_que_o_poder_executivo_envide_esforcos_necessarios_para_apoiar_a_associacao_de_agricultores_do_municipio_de_pedro_canario_no_desenvolvimento_da_psicultura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2907/indicacao_n_039-2026_-_que_o_poder_executivo_adote_as_providencias_necessarias_para_prestar_apoio_a_associacao_de_agricultores_do_municipio_de_pedro_canario_ao_desenvolvimento_da_avicultura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2908/indicacao_n_040_-_2026_indica_ao_poder_executivo_que_determine_ao_setor_competente_a_construcao_de_banheiros_e_vestiarios_a_instalacao_de_ponto_de_agua.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_n_041-2026_-_que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessario_para_a_disponibilzacao_de_uma_van_destinada_a_area_da_saude_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_n_042-2026-indica_ao_execelentissimo_senhor_prefeito_municipal_com_copia_a_secretaria_municipal_de_servicos_urbanos_por_meio_do_setor_competente.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_n_043-2026_-_que_o_poder_executivo_municipal_viabilize_a_implantacao_de_um_ponto_de_onibus_proximo_a_escola_estadual_de_ensino_fundamental_tres_de_maio_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_n_044-2026_-_que_o_poder_executivo_viabilize_a_implantacao_de_um_programa_de_controle_a_obesidade.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3098/indicacao_n_045-2026_-_que_o_poder_executivo_viabilize_a_implantacao_do_programa_municipal_leve_leite_de_suplementacao_alimentar_infantil.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_n_046-2026-_que_o_poder_executivo_em_parceria_com_as_concessionarias_de_energia_eletrica_empresas_de_internet_e_telecomunicacoes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3099/indicacao_n_047-2026_-_que_o_poder_executivo_viabilize_a_contratacao_de_um_pedagogo_para_atuar_no_abrigo_institucional_desta_municipalidade.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3305/indicacao_n_048-2026_-_indico_ao_executivo_municipal_que_seja_desenvolvido_e_adotado_pela_secretaria_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_n049-2026_-_indica_ao_executivo_municipal_a_necessidade_de_construcao_de_banheiros_publicos_no_centro_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_n_050-2026_-_que_o_poder_executivo_adote_as_providencias_necessarias_para_a_construcao_de_um_predio_proprio_para_instalacao_do_servico.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_n_051-2026_-_indica_ao_executivo_municipal_implantacao_de_sistema_de_monitoramento_com_cameras.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3253/indicacao_n_053-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_aquisicao_de_uma_retroescavadeira_dstinada_exclusivamente_a_usina_de_reciclagem_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3300/indicacao_n_054-2026_-_indicam_que_seja_viabilizada_em_parceria_com_o_orgao_competente_a_implantacao_do_servico_de_emissao_da_carteira_de_identidade_rg_na_camara.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_n_055-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_para_aquisicao_de_mobiliario_para_a_nova_estrutura_do_centro_de_referencia_de_assistencia_social_cras.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3256/indicacao_n_056-2026_-_que_o_poder_executivo_atraves_da_secretaria_municipal_de_esportes_e_lazer_e_da_secretaria_municipal_de_obras_e_servicos_urbanos_nao_poupe_esforcos_no_sentido_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3306/indicacao_n_057-2026_-_que_o_poder_executivo_municipal_envide_todos_os_esforcos_necessarios_para_que_nas_contratacoes_de_empresas_prestadoras_de_servico.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3307/indicacao_n_058-2026_-_indica_ao_executivo_municipal_a_necessidade_de_implantacao_de_galpao_logistico_destinado_as_operacaoes_de_carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3309/indicacao_n_060-2026_-_indica_ao_poder_executivo_municipal_a_promover_a_ampliacao_do_caee_vem-viver_pestalozzi_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3056/pauta_da_01a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3057/pauta_da_02a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3097/pauta_da_03a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3302/pauta_da_04a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2859/projeto_de_lei_n_001-2026_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2869/projeto_de_lei_n_002-2026_-_dispoe_sobre_a_denominacao_do_campo_de_futebol_society_do_assentamento_castro_alves_no_municipio_de_pedro_canario-es_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2870/projeto_de_lei_no_003-2026_-_dispoe_a_denominacao_formal_de_logradouros_publicos_do_distrito_sede_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2871/projeto_de_lei_n_004-2026_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2872/projeto_de_lei_no_005-2026_-_altera_dispositivos_da_lei_ordinaria_no_776-2006_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2898/projeto_de_lei_n_007-2026_-_dispoe_sobre_a_punicao_para_atos_de_destuicao_dano_ou_depredacao_do_patrimonio_publico_no_municipio_de_pedro_canario_-_es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3100/projeto_de_lei_n008-2026_-_dispoe_sobre_a_padronizacao_e_regularizacao_da_numeracao_predial_no_distrito_sede_do_municipio_de_pedro_canario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3101/projeto_de_lei_n_009-2026_-_autoriza_o_poder_executivo_a_instituir_o_parque_empresarial_manoel_gomes_dos_santos_a_realizar_o_parcelamento_solo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3303/projeto_de_lei_n_010-2026_-_dispoe_sobre_a_denominacao_de_logradouro_publico_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3298/projeto_de_lei_n_011-2026_-_dispoe_sobre_o_plano_de_custeio_para_equacionamento_do_deficit_atuarial_do_instituto_de_previdencia_social_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3304/projeto_de_lei_n_012-2026_-_altera_incisos_do_artigo_22_da_lei_n_1.583_de_14_de_junho_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3301/projeto_de_lei_n_013-2026_-_declara_de_utilidade_publica_municipal_a_associacao_canarios_da_senzala_nos_termos_da_lei_n_1.444-2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3308/projeto_de_lei_n_014-2026_-_dispoe_sobre_a_obrigatoriedade_de_contratacao_minima_de_artistas_locais_em_eventos_realizados_financiados_ou_apoiados_pelo_poder_publico_municipal_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2903/projeto_de_resolucao_n_001-2026_-_dispoe_sobre_a_instituicao_da_honraria_destaque_municipal_comenda_edson_santos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_emenda_a_lei_organica_no_001-2026_-_altera_a_redacao_dos__1o_4o_5o_w_7o_do_art._15_inclui_o__19_no_art_15_e_revoga_o_art_16.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3254/requerimento_no_001-2026_-_requer_sessao_solene_e_voto_de_louvor_a_ser_realizada_15_de_maio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3297/requerimento_n_002-2026_-_requer_voto_de_louvor__em_favor_do_posto_carreteiro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H44"/>
+  <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="160.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1902,295 +2349,1294 @@
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>161</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H36" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>164</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="D37" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
         <v>166</v>
       </c>
-      <c r="F37" t="s">
+      <c r="G37" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>169</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>170</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>73</v>
+        <v>171</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H38" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="D39" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H39" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="D40" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="H40" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>29</v>
+        <v>183</v>
       </c>
       <c r="D41" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="H41" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>187</v>
       </c>
       <c r="D42" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>183</v>
+        <v>54</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="H42" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>191</v>
       </c>
       <c r="D43" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="H43" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
+        <v>195</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>196</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H44" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>199</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>200</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>196</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H45" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>203</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>204</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>196</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H46" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>207</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>208</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>209</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H47" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>212</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>213</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>196</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H48" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>216</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>217</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>218</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H49" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>221</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>222</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>161</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H50" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>225</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>226</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>49</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H51" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>229</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>230</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>161</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H52" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>233</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>234</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>35</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H53" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>237</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>238</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>239</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H54" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>242</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>243</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>244</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H55" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>247</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>248</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>73</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H56" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>251</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>252</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>54</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H57" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>255</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>256</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>161</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H58" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>259</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>260</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>161</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H59" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>263</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
         <v>10</v>
       </c>
-      <c r="D44" t="s">
-[...12 lines deleted...]
-        <v>193</v>
+      <c r="D60" t="s">
+        <v>264</v>
+      </c>
+      <c r="E60" t="s">
+        <v>265</v>
+      </c>
+      <c r="F60" t="s">
+        <v>266</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H60" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>269</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" t="s">
+        <v>264</v>
+      </c>
+      <c r="E61" t="s">
+        <v>265</v>
+      </c>
+      <c r="F61" t="s">
+        <v>266</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H61" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>272</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>21</v>
+      </c>
+      <c r="D62" t="s">
+        <v>264</v>
+      </c>
+      <c r="E62" t="s">
+        <v>265</v>
+      </c>
+      <c r="F62" t="s">
+        <v>266</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H62" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>275</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>25</v>
+      </c>
+      <c r="D63" t="s">
+        <v>264</v>
+      </c>
+      <c r="E63" t="s">
+        <v>265</v>
+      </c>
+      <c r="F63" t="s">
+        <v>266</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H63" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>278</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>279</v>
+      </c>
+      <c r="E64" t="s">
+        <v>280</v>
+      </c>
+      <c r="F64" t="s">
+        <v>281</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H64" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>284</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" t="s">
+        <v>279</v>
+      </c>
+      <c r="E65" t="s">
+        <v>280</v>
+      </c>
+      <c r="F65" t="s">
+        <v>73</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H65" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>287</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" t="s">
+        <v>279</v>
+      </c>
+      <c r="E66" t="s">
+        <v>280</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H66" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>290</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>25</v>
+      </c>
+      <c r="D67" t="s">
+        <v>279</v>
+      </c>
+      <c r="E67" t="s">
+        <v>280</v>
+      </c>
+      <c r="F67" t="s">
+        <v>281</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H67" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>293</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>29</v>
+      </c>
+      <c r="D68" t="s">
+        <v>279</v>
+      </c>
+      <c r="E68" t="s">
+        <v>280</v>
+      </c>
+      <c r="F68" t="s">
+        <v>281</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H68" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>296</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69" t="s">
+        <v>279</v>
+      </c>
+      <c r="E69" t="s">
+        <v>280</v>
+      </c>
+      <c r="F69" t="s">
+        <v>297</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H69" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>300</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70" t="s">
+        <v>279</v>
+      </c>
+      <c r="E70" t="s">
+        <v>280</v>
+      </c>
+      <c r="F70" t="s">
+        <v>54</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H70" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>303</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>44</v>
+      </c>
+      <c r="D71" t="s">
+        <v>279</v>
+      </c>
+      <c r="E71" t="s">
+        <v>280</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H71" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>306</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>48</v>
+      </c>
+      <c r="D72" t="s">
+        <v>279</v>
+      </c>
+      <c r="E72" t="s">
+        <v>280</v>
+      </c>
+      <c r="F72" t="s">
+        <v>281</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H72" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>309</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>53</v>
+      </c>
+      <c r="D73" t="s">
+        <v>279</v>
+      </c>
+      <c r="E73" t="s">
+        <v>280</v>
+      </c>
+      <c r="F73" t="s">
+        <v>166</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H73" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>312</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>58</v>
+      </c>
+      <c r="D74" t="s">
+        <v>279</v>
+      </c>
+      <c r="E74" t="s">
+        <v>280</v>
+      </c>
+      <c r="F74" t="s">
+        <v>281</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H74" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>315</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>63</v>
+      </c>
+      <c r="D75" t="s">
+        <v>279</v>
+      </c>
+      <c r="E75" t="s">
+        <v>280</v>
+      </c>
+      <c r="F75" t="s">
+        <v>316</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H75" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>319</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>68</v>
+      </c>
+      <c r="D76" t="s">
+        <v>279</v>
+      </c>
+      <c r="E76" t="s">
+        <v>280</v>
+      </c>
+      <c r="F76" t="s">
+        <v>266</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H76" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>322</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>72</v>
+      </c>
+      <c r="D77" t="s">
+        <v>279</v>
+      </c>
+      <c r="E77" t="s">
+        <v>280</v>
+      </c>
+      <c r="F77" t="s">
+        <v>161</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H77" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>325</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>326</v>
+      </c>
+      <c r="E78" t="s">
+        <v>327</v>
+      </c>
+      <c r="F78" t="s">
+        <v>73</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H78" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>330</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>331</v>
+      </c>
+      <c r="E79" t="s">
+        <v>332</v>
+      </c>
+      <c r="F79" t="s">
+        <v>281</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H79" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>335</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" t="s">
+        <v>336</v>
+      </c>
+      <c r="E80" t="s">
+        <v>337</v>
+      </c>
+      <c r="F80" t="s">
+        <v>49</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H80" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>340</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>17</v>
+      </c>
+      <c r="D81" t="s">
+        <v>336</v>
+      </c>
+      <c r="E81" t="s">
+        <v>337</v>
+      </c>
+      <c r="F81" t="s">
+        <v>266</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H81" t="s">
+        <v>342</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>