--- v1 (2026-04-15)
+++ v2 (2026-06-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="648" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1024" uniqueCount="510">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -711,50 +711,65 @@
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_n_050-2026_-_que_o_poder_executivo_adote_as_providencias_necessarias_para_a_construcao_de_um_predio_proprio_para_instalacao_do_servico.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONTRUÇÃO DE UM PRÉDIO PRÓPRIO PARA INSTALAÇÃO DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU) NO POLO EMPRESARIAL DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_n_051-2026_-_indica_ao_executivo_municipal_implantacao_de_sistema_de_monitoramento_com_cameras.pdf</t>
   </si>
   <si>
     <t>"INDICA AO EXECUTIVO IMPLANTAÇÃO DE SISTEMA DE MONITORAMENTO COM CÂMERAS DE RECONHECIMENTO FACIAL EM TODAS AS ESCOLAS DAS REDES MUNICIPAL E ESTADUAL DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
+    <t>3311</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>Gilberto Coelho</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3311/indicacao_n_052-2026_-_que_o_poder_executivo_envie_esforcos_para_realizacao_da_poda_das_arvores_na_escola_ceim_oficina_dos_sonhos.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER  EXECUTIVO ENVIE ESFORÇOS PARA REALIZAÇÃO DA PODA DAS ÁRVORES NA ESCOLA CEIM OFICINA DOS SONHOS, SITUADA NA RUA ESPÍRITO SANTO E RUA FELINTO DAMIÃO, BAIRRO LEONÓRIO II, TENDO EM VISTA A NECESSIDADE DE MANUTENÇÃO, UMA VEZ QUE AS ÁRVORES ESTÃO PRÓXIMAS À REDE ELÉTRICA, VISANDO TAMBÉM A SEGURANÇA DAS CRIANÇAS".</t>
+  </si>
+  <si>
     <t>3253</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3253/indicacao_n_053-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_aquisicao_de_uma_retroescavadeira_dstinada_exclusivamente_a_usina_de_reciclagem_do_bairro_camata.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS AQUISIÇÃO DE UMA RETROESCAVADEIRA DESTINADA EXCLUSIVAMENTE À USINA DE RECICLAGEM DO BAIRRO CAMATA".</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Gilberto Coelho, Chiquinho do Camata, Kelsat, Venturini</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3300/indicacao_n_054-2026_-_indicam_que_seja_viabilizada_em_parceria_com_o_orgao_competente_a_implantacao_do_servico_de_emissao_da_carteira_de_identidade_rg_na_camara.pdf</t>
   </si>
   <si>
     <t>"INDICAM QUE SEJA VIABILIZADA, EM PARCERIA COM O ÓRGÃO COMPETENTE, A IMPLANTAÇÃO DO SERVIÇO DE EMISSÃO DA CARTEIRA DE IDENTIDADE (RG) DA CÂMARA MUNICIPAL".</t>
@@ -789,119 +804,506 @@
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3306/indicacao_n_057-2026_-_que_o_poder_executivo_municipal_envide_todos_os_esforcos_necessarios_para_que_nas_contratacoes_de_empresas_prestadoras_de_servico.pdf</t>
   </si>
   <si>
     <t>"QUE O PODER EXECUTIVO MUNICIPAL ENVIDE TODOS OS ESFORÇOS NECESSÁRIOS PARA QUE, NAS CONTRATAÇÕES DE EMPRESAS PRESTADORAS DE SERVIÇOS NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO, SEJA ASSEGURADO, PELO PREFEITO E PELOS SETORES COMPETENTES, QUE TAIS EMPRESAS PROMOVAM A CONTRATAÇÃO E A CAPACITAÇÃO DE JOVENS APRENDIZES, CONTRIBUINDO PARA A AMPLIAÇÃO DAS OPORTUNIDADES DE EMPREGO E PARA O APRIMORAMENTO DA FORMAÇÃO PROFISSIONAL DA JUVENTUDE LOCAL".</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3307/indicacao_n_058-2026_-_indica_ao_executivo_municipal_a_necessidade_de_implantacao_de_galpao_logistico_destinado_as_operacaoes_de_carga_e_descarga.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE GALPÃO LOGÍSTICO DESTINADO ÀS OPERAÇÕES DE CARGA E DESCARGA, COM DIVISÃO DE FLUXOS VIÁRIOS, NA SEDE DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
+    <t>3312</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3312/indicacao_n_059-2026_-_indica_ao_poder_executivo_que_determine_ao_setor_competente_a_realizacao_dos_servicos_de_cascalhamento_nas_ladeiras_e_o_patrolamento.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO PODER EXECUTIVO QUE DETERMINE AO SETOR COMPETENTE A REALIZAÇÃO DOS SERVIÇOS DE CASCALHAMENTO NAS LADEIRAS E O PATROLAMENTO DOS PONTOS CRÍTICOS DE TODAS AS ESTRTADAS POR ONDE TRAFEGA O TRANSPORTE ESCOLAR NA ZONA RURAL".</t>
+  </si>
+  <si>
     <t>3309</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3309/indicacao_n_060-2026_-_indica_ao_poder_executivo_municipal_a_promover_a_ampliacao_do_caee_vem-viver_pestalozzi_no_municipio_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO MUNICIPAL A PROMOVER A AMPLIAÇÃO DO CAEE VEM-VIVER PESTALOZZI, NO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
+    <t>3310</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3310/indicacao_n_061-2026_-_que_o_poder_executivo_envie_esforcos_para_instalacao_de_cameras_de_videomonitoramento_em_todas_as_pracas_do_municipio_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIE ESFORÇOS PARA INSTALAÇÃO DE CÂMERAS DE VIDEOMONITORAMENTO EM TODAS AS PRAÇAS DO MUNICÍPIO DE PEDRO CANÁRIO/ES, VISNDO O REFORÇO DA SEGURANÇA PÚBLICA E A PRESERVAÇÃO DO PATRIMÔNIO PÚBLICO".</t>
+  </si>
+  <si>
+    <t>3323</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3323/indicacao_n_062-2026_-_indica_ao_executivo_a_ampliacao_da_escola_marcos_brunelli_no_municipio_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECUTIVO A AMPLIAÇÃO DA ESCOLA MARCOS BRUNELLI, NO MUNICÍPIO DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3324</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3324/indicacao_n_063-2026_-_indica_ao_executivo_a_aquisicao_e_utilizacao_de_motos_coletoras_de_lixo_para_atender_areas_de_dificil_acesso_no_municipio_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECUTIVO A AQUISIÇÃO E UTILIZAÇÃO DE MOTOS COLETORAS DE LIXO PARA ATENDER ÁREAS DE DIFÍCIL ACESSO NO MUNICÍPIO DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3325</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3325/indicacao_n_064-2026_-_indica_ao_executivo_a_construcao_de_uma_quadra_poliesportiva_e_de_um_playground_de_brinquedos_na_marcos_brunelli.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECUTIVO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA E DE UM PLAYGROUND DE BRINQUEDOS NA MARCOS BRUNELLI, NO MUNICÍPIO DE PEDRO CANÁRIO/ES".</t>
+  </si>
+  <si>
+    <t>3327</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3327/indicacao_n_065-2026_-__que_o_poder_executivo_municipal_realize_alguns_estudos_tecnicos_e_posteriormente_a_implantacao_de_pontos_de_entrega_voluntaria_pevs.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO MUNICIPAL REALIZE ALGUNS ESTUDOS TÉCNICOS E, POSTERIORMENTE A IMPLANTAÇÃO DE PONTOS DE ENTREGA VOLUNTÁRIA (PEVS) EM LOCAIS ESTRATÉGICOS DO MUNICÍPIO, DESTINADOS AO RECEBIMENTO DE RESÍDUOS DA CONSTRUÇÃO CIVIL (ENTULHO), RESTOS DE PODAS (GALHADAS) E MATERIAS  SIMILARES, PARA O MUNICÍPIO DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3326</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3326/indicacao_n_066-2026_-_que_o_poder_executivo_municipal_realize_um_levantamento_tecnico_e_planejamento_urbano_visando_a_definicao_e_implantacao_de_pontos_de_entrega_voluntaria_pevs.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO MUNICIPAL REALIZE UM LEVANTAMENTO TÉCNICO E PLANEJAMENTO URBANO VISANDO À DEFINIÇÃO E IMPLANTAÇÃO DE PONTOS DE ENTREGA VOLUNTÁRIA (PEVS) DE RECICLAGEM EM LOCAIS ESTRATÉGICOS NO MUNICÍPIO DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3328</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Diel da Pizzaria, Gil da Saúde, Mateus Junior do Camata</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3328/indicacao_n_067-2026_-_que_o_poder_execultivo_envide_esforcos_necessarios_junto_ao_aderes_agencia_de_desenvolvimento_das_micro_e_pequenas_empresas_e_do_empreendedorismo.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECULTIVO ENVIDE ESFORÇOS NECESSÁRIOS JUNTO AO ADERES (AGÊNCIA DE DESENVOLVIMENTO DAS MICRO E PEQUENAS EMPRESAS E DO EMPREENDEDORISMO) PARA IMPLANTAÇÃO DE UMA PADARIA COMUNITÁRIA EM PROL DA ASSOCIAÇÃO PESTALOZZI DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3335</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3335/indicacao_n_068-2026_-_que_o_poder_executivo_municipal_proceda_com_urgencia_a_pintura_das_delimitacoes.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO MUNICIPAL PROCESA, COM URGÊNCIA, À PINTURA DAS DELIMITAÇÕES DE ESTACIONAMENTO PRIVATIVO EM FRENTE ÀS ESCOLAS E CRECHES DO MUNICÍPIO".</t>
+  </si>
+  <si>
+    <t>3332</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3332/indicacao_n_069-2026__indica_ao_executivo_municipal_que_envie_esforcos_para_que_determine_ao_setor_competente_da_administracao_a_instalacao_de_lixeiras.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECUTIVO MUNICIPAL QUE ENVIDE ESFORÇOS PARA QUE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO A INSTALAÇÃO DE LIXEIRAS PARA COLETA SELETIVA NA PRACINHA DE CRISTAL DO NORTE E NO CAMPO POMPÍLIO DOMINGES DE AZEVEDO".</t>
+  </si>
+  <si>
+    <t>3330</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3330/indicacao_n_070-2026_-_que_o_poder_executivo_envie_esforcos_para_que_uma_area_ociosa_localizada_na_lagoa_augusto_ruschi_seja_destinada_a_construcao_de_um_teatro_municipal_em_pedro_canarioes..pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIE ESFORÇOS PARA QUE UMA ÁREA OCIOSA LOCALIZADA NA LAGOA AUGUSTO RUSCHI SEJA DESTINADA À CONSTRUÇÃO DE UM TEATRO MUNICIPAL EM PEDRO CANÁRIOES".</t>
+  </si>
+  <si>
+    <t>3331</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3331/indicacao_n_071-2026_-_que_o_poder_executivo_envie_esforcos_para_a_aquisicao_de_um_veiculo_varredor_de_rua_vassoura_mecanica_para_atender_as_demandas_de_limpeza_urbana.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIE ESFORÇOS PARA A AQUISIÇÃO DE UM VEÍCULO VARREDOR DE RUA (VASSOURA MECÂNICA) PARA ATENDER ÀS DEMANDAS DE LIMPEZA URBANA DO MUNICÍPIO DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3336</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3336/indicacao_n_072-2026_-_indica_ao_poder_execultivo_municipal_a_instalacao_de_um_letreiro_turistico_com_a_frase_eu_amo_cristal_do_norte..pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO PODER EXECULTIVO MUNICIPAL A INSTALAÇÃO DE UM LETREIRO TURÍSTICO COM A FRASE EU AMO CRISTAL DO NORTE".</t>
+  </si>
+  <si>
+    <t>3337</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3337/indicacao_n_073-2026_-_indica_ao_execultivo_municipal_que_esforcos_para_que_determine_ao_poder_execultivo_municipal_a_construcao_de_uma_ciclovia..pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECULTIVO MUNICIPAL QUE ESFORÇOS PARA QUE DETERMINE AO PODER EXECULTIVO MUNICIPAL A CONSTRUÇÃO DE UMA CICLOVIA LIGANDO A COMUNIDADE DE CRISTAL DO NORTE ATÉ A REGIÃO DA FAZENDA ZÉ DE VALIM".</t>
+  </si>
+  <si>
+    <t>3338</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3338/indicacao_n_074-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_para_instalacao_de_corrimao_e_piso_antiderrapante_na_entrada_da_casa_do_cidadao_de_pedro_canario.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS PARA INSTALAÇÃO DE CORRIMÃO E PISO ANTIDERRAPANTE NA ENTRADA DA CASA DO CIDADÃO DE PEDRO CANÁRIO".</t>
+  </si>
+  <si>
+    <t>3339</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3339/indicacao_n_075-2026_-__reforma_do_ginasio_de_esportes_osman_santana_moura_bem_cmo_a_disponibilizacao_de_vigia-seguranca_permanente_para_garantir_a_conservacao_organizacao_e_seguranca_do_espaco.pdf</t>
+  </si>
+  <si>
+    <t>"A REFORMA DO GINÁSIO DE ESPORTES OSMAN SANTANA MOURA, BEM CMO A DISPONIBILIZAÇÃO DE VIGIA-SEGURANÇA PERMANENTE PARA GARANTIR A CONSERVAÇÃO, ORGANIZAÇÃO E SEGURANÇA DO ESPAÇO PÚBLICO".</t>
+  </si>
+  <si>
+    <t>3342</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3342/indicacao_n_076-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_reforma_do_antigo_predio_da_escola_sao_joao_batista_no_bairro_camata.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO ENVIDE ESFORÇOS NECESSÁRIOS REFORMA DO ANTIGO PRÉDIO DA ESCOLA SÃO JOÃO BATISTA, NO BAIRRO CAMATA".</t>
+  </si>
+  <si>
+    <t>3340</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3340/indicacao_n_077-2026_-_que_o_poder_executivo_municipal_se_empenhe_no_sentido_de_viabilizar_junto_ao_governo_do_estado_do_espirito_santo_e_aos_orgaos_competentes_a_reabertura_do_posto_policial.pdf</t>
+  </si>
+  <si>
+    <t>"QUE O PODER EXECUTIVO MUNICIPAL SE EMPENHE NO SENTIDO DE VIABILIZAR, JUNTO AO GOVERNO DO ESTADO DO ESPÍRITO SANTO E AOS ÓRGÃOS COMPETENTES, A REABERTURA DO POSTO POLICIAL DO BAIRRO CAMATA, NO MUNICÍPIO DE PEDRO CANÁRIOES, VISANDO O REFORÇO DA SEGURANÇA PÚBLICA E A MAIOR PROTEÇÃO DOS MORADORES DA LOCALIDADE".</t>
+  </si>
+  <si>
+    <t>3344</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3344/indicacao_n_078-2026_-_indica_ao_executivo_a_implantacao_de_quebra-molas_na_rua_julia_bonelar_localizada_no_bairro_canarinho.pdf</t>
+  </si>
+  <si>
+    <t>"INDICA AO EXECUTIVO A IMPLANTAÇÃO DE QUEBRA-MOLAS NA RUA JULIA BONELAR, LOCALIZADA NO BAIRRO CANARINHO".</t>
+  </si>
+  <si>
+    <t>3345</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3345/indicacao_n_079-2026_-_para_que_viabilize_estudos_no_sentido_de_realizar_vacinacao_e_coleta_de_exames_domiciliares_para_pessoas_com_transtorno_do_espectro_autista_tea_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>"PARA QUE VIABILIZE ESTUDOS, NO SENTIDO DE REALIZAR VACINAÇÃO E COLETA DE EXAMES DOMICILIARES PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
     <t>3056</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
     <t>Pautas das Sessões</t>
   </si>
   <si>
-    <t>Gilberto Coelho</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3056/pauta_da_01a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 01ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3057/pauta_da_02a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 02ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3097/pauta_da_03a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 03ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3302/pauta_da_04a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"PAUTA DA 04ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO".</t>
   </si>
   <si>
+    <t>3313</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3313/pauta_da_05a_sessao_ordinaria_do_o_periodo_legislativo_da_11a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 05ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO - ES".</t>
+  </si>
+  <si>
+    <t>3334</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3334/pauta_da_06a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 06ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA DA CÂMARA MUNICIPAL DE PEDRO CANÁRIO-ES".</t>
+  </si>
+  <si>
+    <t>3357</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3357/pauta_da_07a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 07ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA".</t>
+  </si>
+  <si>
+    <t>3356</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3356/pauta_da_08a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>"PAUTA DA 08ª SESSÃO ORDINÁRIA DO 2º PERÍODO LEGISLATIVO DA 11ª LEGISLATURA".</t>
+  </si>
+  <si>
+    <t>3347</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3347/projeto_de_decreto_legislativo_n_001-2026_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_a_sra._gilcimara_santos_gomes_santana.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO A SRA. GILCIMARA SANTOS GOMES SANTANA".</t>
+  </si>
+  <si>
+    <t>3348</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3348/projeto_de_decreto_legislativo_n_002-2026_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._yago_silva.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. YAGO SILVA ANDRADE".</t>
+  </si>
+  <si>
+    <t>3349</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3349/projeto_de_decreto_legislativo_n_003-2026_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._wivison_carvalho_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. WIVISON CARVALHO DE SOUZA".</t>
+  </si>
+  <si>
+    <t>3351</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3351/projeto_de_decreto_legislativo_n_004-2026_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._mateus_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OUTORGA DA COMENDA MUNICIPAL DO MÉRITO ESPORTIVO PEDRO RIBEIRO MACHADO AO SR. MATEUS RODRIGUES DE ALMEIDA WANDERLEY".</t>
+  </si>
+  <si>
+    <t>3352</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3352/projeto_de_decreto_legislativo_n_005-2026_-_dispoe_sobre_a_outorga_da_comenda_de_destaque_municipal_edson_dos_santos_a_empresa_net_7.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A OUTORGA DA COMENDA DE DESTAQUE MUNICIPAL EDSON DOS SANTOS A EMPRESA NET 7".</t>
+  </si>
+  <si>
+    <t>3353</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3353/projeto_de_decreto_legislativo_n_006-2026_-_dispoe_sobre_a_outorga_da_comenda_de_destaque_municipal_edson_dos_santos_ao_posto_diamante_negro.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A OUTORGA DA COMENDA DE DESTAQUE MUNICIPAL EDSON DOS SANTOS AO POSTO DIAMANTE NEGRO".</t>
+  </si>
+  <si>
+    <t>3354</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3354/projeto_de_decreto_legislativo_n_007-2026_-_dispoe_sobre_a_outorga_da_comenda_de_destaque_municipal_edson_dos_santos_ao_supermercado_santos.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A OUTORGA DA COMENDA DE DESTAQUE MUNICIPAL EDSON DOS SANTOS AO SUPERMERCADO SANTOS".</t>
+  </si>
+  <si>
+    <t>3355</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3355/projeto_de_decreto_legislativo_n_008-2026_-_dispoe_sobre_a_outorga_da_comenda_de_destaque_municipal_edson_dos_santos_a_copa_cabixaba_mountain_bike.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A OUTORGA DA COMENDA DE DESTAQUE MUNICIPAL EDSON DOS SANTOS A COPA CAPIXABA DE MOUNTAIN BIKE".</t>
+  </si>
+  <si>
+    <t>3321</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Kleilson Martins Rezende</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3321/projeto_de_lei_complementar_no_001-2026_-_altera_a_lei_complementar_no_060_de_30_de_janeiro_de_2025_reestrutando_a_hierarquia_da_superintendencia_geral.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A LEI COMPLEMENTAR N° 060, DE 30 DE JANEIRO DE 2025, REESTRUTURANDO A HIERARQUIA DA SUPERITENDÊNCIA GERAL, EXTINGUINDO A SUPERITENDÊNCIA DE ASSUNTOS JURÍDICOS E A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, CRIANDO A SUPERITENDÊNCIA DE DESENVOLVIMENTO ECONÔMICO E A SECRETARIA MUNICIPAL DE DEFESA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3322</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3322/projeto_de_lei_complementar_no_002-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_profissional_nacional_do_magisterio_publico_da_educacao_basica.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL PROFISSINAL NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA NO ÂMBITO DO MUNICÍPIO DE PEDRO CANÁRIO/ES, ALTERA A TABELA DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3333</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3333/projeto_de_lei_complementar_n_003-2026_-_altera_a_lei_complementar_n_34-2019_para_dispor_sobre_a_responsabilidade_do_transportador.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A LEI COMPLEMENTAR N° 34/2019 PARA DISPOR SOBRA A RESPONSABILIDADE DO TRANSPORTADOR E DO PROPRIETÁRIO DA CARGA PELA PRESERVAÇÃO DA LIMPEZA DAS VIAS PÚBLICAS, ESTABELECENDO PENALIDADE E MEDIDAS DE REPARAÇÃO EM CASO DE LANÇAMENTO DE RESÍDUOS EM LOGRADOUROS PÚBLICOS".</t>
+  </si>
+  <si>
     <t>2859</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Kleilson Martins Rezende</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2859/projeto_de_lei_n_001-2026_credito_adicional.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 001/2026 - "AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2869/projeto_de_lei_n_002-2026_-_dispoe_sobre_a_denominacao_do_campo_de_futebol_society_do_assentamento_castro_alves_no_municipio_de_pedro_canario-es_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO DE FUTEBOL SOCIETY DO ASSENTAMENTO CASTRO ALVES, NO MUNICÍPIO DE PEDRO CANÁRIO/ES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2870/projeto_de_lei_no_003-2026_-_dispoe_a_denominacao_formal_de_logradouros_publicos_do_distrito_sede_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"DISPÕE A DENOMINAÇÃO FORMAL DOS LOGRADOUROS PÚBLICOS NO DISTRITO SEDE DE PEDRO CANÁRIO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2871</t>
@@ -987,102 +1389,201 @@
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3304/projeto_de_lei_n_012-2026_-_altera_incisos_do_artigo_22_da_lei_n_1.583_de_14_de_junho_de_2024_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"ALTERA INCISOS DO ARTIGO 22 DA LEI N° 1.583, DE 14 DE JUNHO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3301/projeto_de_lei_n_013-2026_-_declara_de_utilidade_publica_municipal_a_associacao_canarios_da_senzala_nos_termos_da_lei_n_1.444-2021_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO CANÁRIOS DA SENZALA NOS TERMOS DA LEI N° 1.444-2021 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3308/projeto_de_lei_n_014-2026_-_dispoe_sobre_a_obrigatoriedade_de_contratacao_minima_de_artistas_locais_em_eventos_realizados_financiados_ou_apoiados_pelo_poder_publico_municipal_de_pedro_canario.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE CONTRATAÇÃO MÍNIMA DE ARTISTAS LOCAIS EM EVENTOS REALIZADOS, FINANCIADOS OU APOIADOS PELO PODER PÚBLICO MUNICIPAL DE PEDRO CANÁRIO/ES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
+    <t>3315</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3315/projeto_de_lei_no_015-2026_-_dispoe_sobre_a_realizacao_de_vacinacao_e_coleta_de_exames_domiciliares_para_pessoas_com_transtorno_do_espectro_autista_tea_no_municipio_de_pedro_canario.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A REALIZAÇÃO DE VACINAÇÃO E COLETA DE EXAMES DOMICILIARES PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE PEDRO CANÁRIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3316</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3316/projeto_de_lei_no_016-2026_-_dispoe_sobre_a_regularizacao_da_atividade_de_mototaxi_e_a_criacao_de_pontos_de_apoio_aos_mototaxistas.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A REGULARIZAÇÃO DA ATIVIDADE DE MOTOTÁXI E A CRIAÇÃO DE PONTOS DE APOIO AOS MOTOTAXISTAS NO MUNICÍPIO DE PEDRO CANÁRIO/ES, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3317</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3317/projeto_de_lei_no_017-2026_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>3318</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3318/projeto_de_lei_no_018-2026_-_altera_dispositivos_da_lei_municipal_no_1.566_de_07_de_dezembro_de_2023_que_autoriza_contratar_operacao_de_credito.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 1.566, DE 07 DE DEZEMBRO DE 2023, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A. , COM GARANTIA DA UNIÃO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3319</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3319/projeto_de_lei_no_019-2026_-_altera_dispositivo_na_lei_municipal_no_1.094-2013.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA DISPOSITIVO DA LEI MUNICIPAL N° 1.094/2023".</t>
+  </si>
+  <si>
+    <t>3320</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3320/projeto_de_lei_no_022-2026_-_autoriza_o_poder_executivo_municipal_a_doar_bem_imovel_ao_estado_do_espirito_santo_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR BEM IMÓVEL AO ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3329</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3329/projeto_de_lei_no_023-2026_-_dispoe_sobre_a_autorizacao_para_extincao_de_regimes_enfiteuticos_para_fins_de_regularizacao_fundiaria_urbana_reurb-s.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A AUTORIZAÇÃO PARA EXTINÇÃO DE REGIMES ENFITÊUTICOS PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA URBANA (REURB-S) E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>3341</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3341/projeto_de_lei_n_024-2026_-_institui_e_altera_a_denominacao_oficial_das_vias_publicas_do_distrito_de_cristal_do_norte_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI E ALTERA A DENOMINAÇÃO OFICIAL DAS VIAS PÚBLICAS DO DISTRITO DE CRISTAL DO NORTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
     <t>2903</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2903/projeto_de_resolucao_n_001-2026_-_dispoe_sobre_a_instituicao_da_honraria_destaque_municipal_comenda_edson_santos.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DE HONRARIA DE DESTAQUE MUNICIPAL "COMENDA EDSON DOS SANTOS", A SER CONCECIDA ANUALMENTE A EMPRESAS QUE CONTRIBUEM PARA O DESENVOLVIMENTO E FOMENTO DDO ESPORTE NO MUNICÍPIO DE PEDRO CANÁRIO-ES".</t>
   </si>
   <si>
+    <t>3346</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3346/projeto_de_resolucacao_n_002-2026_-_altera_o_art._3_da_resolucao_n_089-2026_visando_ampliar_ate_03_o_numero_de_indicacoes_anuais_por_vereador.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA O ART. 3° DA RESOLUÇÃO N° 089/2026, VISANDO AMPLIAR PARA ATÉ 03 (TRÊS) O NÚMERO DE INDICAÇÕES ANUAIS POR VEREADOR PAR A CONCESSÃO DA HONRARIA DE DESTAQUE MUNICIPAL "COMENDA EDSON DOS SANTOS", E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
     <t>2860</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda á Lei Orgânica</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_emenda_a_lei_organica_no_001-2026_-_altera_a_redacao_dos__1o_4o_5o_w_7o_do_art._15_inclui_o__19_no_art_15_e_revoga_o_art_16.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA Nº 01/2026 - "ALTERA A REDAÇÃO DOS §§ 1º, 4, 5, 7º DO ART. 15. INLCUI O § 19º NO ART. 15 E REVOGA O ART. 16 DA LEI ORGÂNICA DO MUNICÍPIO DE PEDRO CANÁRIO".</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3254/requerimento_no_001-2026_-_requer_sessao_solene_e_voto_de_louvor_a_ser_realizada_15_de_maio_de_2026.pdf</t>
   </si>
   <si>
     <t>"REQUER SESSÃO SOLENE E VOTO DE LOUVOR EM FAVOR DOS SERVIDORES PÚBLICOS DA ASSISTÊNCIA SOCIAL".</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3297/requerimento_n_002-2026_-_requer_voto_de_louvor__em_favor_do_posto_carreteiro.pdf</t>
   </si>
   <si>
     <t>"REQUER VOTO DE LOUVOR EM FAVOR DOS 50 ANOS DO POSTO CARRETEIRO".</t>
+  </si>
+  <si>
+    <t>3314</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3314/requerimento_n_003-2026_-_requer_voto_de_louvor_em_favor_da_ex_senadora_rose_de_freitas.pdf</t>
+  </si>
+  <si>
+    <t>"REQUER OUVIDO PLENÁRIO DA CÂMARA QUE SEJA CONSIGNADO COM VOTO DE LOUVOR EM FAVOR DA EX SENADORA ROSE DE FREITAS".</t>
+  </si>
+  <si>
+    <t>3343</t>
+  </si>
+  <si>
+    <t>http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3343/requerimento_n_004-2026_-_requer_voto_de_louvor_em_homenagem_ao_cabo_pm_rr_jose_carlos_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>"REQUER VOTO DE LOUVOR EM HOMENAGEM AO CABO PM RR JOSÉ CARLOS DE OLIVEIRA".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1386,56 +1887,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_no_001-2026-_implantacao_de_placas_com_qr_code.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_n_002-2026-melhoria_da_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_n_003-2026-instalacao_da_iluminacao_em_torno_da_reed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_no_004-2026-remodelacao_adequacao_padronizacao_lomba.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_n_005-2026-pavimentacao_asfaltica_da_av.jose_anchieta.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2866/indicacao_n_006-2026-espaco_adequado_para_formaturas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2867/indicacao_n007-2026-ponto_de_onibus_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2868/indicacao_n008-2026-calcamento_da_rua_paraiso_em_floresta_do_su.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2873/indicacao_n_009-2026_-_indicam_ao_poder_executivo_municipal_a_disponibilizacao_de_transporte_da_saude_nos_periodos_da_manha_e_da_tarde.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2874/indicacao_n_010-2026_-_que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessario_para_implantacao_de_uma_unidade_de_terapia_intensiva_movel_uti_movel_para_o_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2875/indicacao_n_011-2026_-_que_estude_a_viabilidade_tecnica_juridica_e_orcamentaria_para_a_desapropriacao_de_uma_nova_area_localizada_em_regiao_estrategica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_n_012-2026_-_que_o_poder_exevutivo_municipal_enivde_esforcos_no_sentido_de_elaborar_e_encaminhar_a_esta_casa_projeto_de_lei_que_institua_novamente_o_programa_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_n_013-2026_-_que_o_poder_executivo_municipal_envide_esforcos_no_sentido_de_promover_a_implantacao_e_instalacao_de_totens_de_seguranca_na_area_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2878/indicacao_n_014-2026_-_que_o_poder_executivo_envide_esforcos_no_sentido_de_realizar_a_repintura_e_remarcacao_da_quadra_poliesportiva_localizada_no_complexo_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2879/indicacao_n_015-2026_-_que_o_executivo_envide_esforcos_necessarios_para_que_seja_feita_a_construcao_do_banco_de_reservas_do_campo_de_futebol_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2880/indicacao_n_016-2026_-_que_o_executivo_envide_esforcos_necessarios_constucao_de_campo_society_de_grama_sintetica_do_bairro_boa_vista_a_ser_implantada_na_praca_da_antiga_delegacia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2881/indicacao_n_017-2026_-_que_o_poder_executivo_envide_esforcos_visando_a_instalacao_de_quebra-moloas_nas_ruas_julia_bonelar_e_nossa_senhora_aparecida_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2882/indicacao_n_018-2026_-_que_o_poder_executivo_envide_esforcos_para_a_criacao_do_conselho_municipal_de_esportes_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2883/indicacao_n_019-2026_-_que_o_executivo_municipal_envide_esforcos_para_que_sejam_realizados_estudos_de_implementadas_obras_de_infraestrutura_para_a_instalacao_de_rampas_de_acesso_no_quiosques.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2884/indicacao_n_020-2026_-_que_o_poder_executivo_envide_esforcos_visando_a_substituicao_completa_do_gramado_sintetico_do_campo_society_localizado_no_parque_esportivo_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2885/indicacao_n_021-_2026-_que_o_poder_executivo_envide_esforcos_visando_implantacao_de_sinalizacao_de_transito_vertical_e_horizontal_incluindo_faixa_de_pedestres_na_rua_trancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2886/indicacao_n022_-_2026-_que_o_poder_executivo_esforcos_buscando_realizar_servicos_de_manutencao_no_campo_society_do_bairro_esplanada_incluindo_conserto_dos_alambrados.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2888/indicacao_n_024-2026_-_que_o_poder_executivo_envide_esforcos_buscando_realizar_a_analise_tecnica_em_relacao_qual_medida_a_ser_conferida_a_arvore_localizada_junto_ao_campo_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2889/indicacao_n_025-2026_-_que_o_poder_executivo_se_empenhe_no_sentido_de_criar_o_bolsa_atleta_sendo_um_incentivo_financeiro_a_ser.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2890/indicacao_n_026-2026_-_que_o_executivo_municipal_envide_esforcos_necessarios_para_construcao_de_um_campo_de_grama_sintetica_localizado_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2891/indicacao_n_027-2026_-_que_o_executivo_municipal_junto_a_secretaria_de_esporte_envide_esforcos_no_sentido_ofertar_gratuitamente_aos_municipes_de_pedro_canario_aulas_de_aerobica_e_etc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2892/indicacao_n_028-2026_-_que_o_executivo_envide_esforcos_necessarios_visando_adquirir_uma_van_para_atender_as_demandas_da_secretaria_de_esportes_municipal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2893/indicacao_n_029-2026_-_que_o_executivo_envide_esforcos_necessarios_para_a_manutencao_da_iluminacao_publica_e_rede_de_protecao_do_campo_society_do_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2895/indicacao_n_030-2026_-_que_o_poder_executivo_juntamente_com_a_secretaria_de_cultura_e_turismo_buscar_apoio_da_secretaria_de_cultura_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2896/indicacao_n_031_-_2026_-_que_o_poder_executivo_envide_esforcos_para_viabilizar_a_implantacao_do_projeto_cinema_na_praca.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2897/indicacao_n032-2026_-_que_o_poder_executivo_municipal_realize_os_tramites_legais_para_o_fornecimento_de_bicicletas_eletricas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2904/indicacao_n_033-2026_-__que_o_poder_executivo_faca_doacao_da_area_necessaria_para_a_ampliacao_da_escola_deuszuita_ribeiro_machado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2901/indicacao_n_034-2026_-_indica_ao_executivo_a_implantacao_de_uma_fazenda_solar_municipio_bem_como_a_instalacao_de_uma_micro_fabrica_de_placa_solares.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2902/indicacao_n_035-2026_-_indica_ao_executivo_municipal_a_instalacao_de_postes_e_a_implantacao_de_sistema_de_iluminacao_publica_na_rua_maximiano_recco..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2900/indicacao_n_036-2026_-_indica_ao_executivo_municipal_que_envide_esforcos_necessarios_para_a_aquisicao_e_instalacao_de_aparelhos_de_ar-condicionado_na_ceim_amelia_lucas_farias..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2905/indicacao_n_037-2026_-_que_o_poder_executivo_municipal_por_meio_da_secretaria_competente_providencie_a_execucao_de_servicos_de_calcamento_e_a_instalacao_de_iluminacao_publica_na_area_social.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2906/indicacao_n_038-2026-_que_o_poder_executivo_envide_esforcos_necessarios_para_apoiar_a_associacao_de_agricultores_do_municipio_de_pedro_canario_no_desenvolvimento_da_psicultura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2907/indicacao_n_039-2026_-_que_o_poder_executivo_adote_as_providencias_necessarias_para_prestar_apoio_a_associacao_de_agricultores_do_municipio_de_pedro_canario_ao_desenvolvimento_da_avicultura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2908/indicacao_n_040_-_2026_indica_ao_poder_executivo_que_determine_ao_setor_competente_a_construcao_de_banheiros_e_vestiarios_a_instalacao_de_ponto_de_agua.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_n_041-2026_-_que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessario_para_a_disponibilzacao_de_uma_van_destinada_a_area_da_saude_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_n_042-2026-indica_ao_execelentissimo_senhor_prefeito_municipal_com_copia_a_secretaria_municipal_de_servicos_urbanos_por_meio_do_setor_competente.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_n_043-2026_-_que_o_poder_executivo_municipal_viabilize_a_implantacao_de_um_ponto_de_onibus_proximo_a_escola_estadual_de_ensino_fundamental_tres_de_maio_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_n_044-2026_-_que_o_poder_executivo_viabilize_a_implantacao_de_um_programa_de_controle_a_obesidade.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3098/indicacao_n_045-2026_-_que_o_poder_executivo_viabilize_a_implantacao_do_programa_municipal_leve_leite_de_suplementacao_alimentar_infantil.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_n_046-2026-_que_o_poder_executivo_em_parceria_com_as_concessionarias_de_energia_eletrica_empresas_de_internet_e_telecomunicacoes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3099/indicacao_n_047-2026_-_que_o_poder_executivo_viabilize_a_contratacao_de_um_pedagogo_para_atuar_no_abrigo_institucional_desta_municipalidade.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3305/indicacao_n_048-2026_-_indico_ao_executivo_municipal_que_seja_desenvolvido_e_adotado_pela_secretaria_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_n049-2026_-_indica_ao_executivo_municipal_a_necessidade_de_construcao_de_banheiros_publicos_no_centro_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_n_050-2026_-_que_o_poder_executivo_adote_as_providencias_necessarias_para_a_construcao_de_um_predio_proprio_para_instalacao_do_servico.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_n_051-2026_-_indica_ao_executivo_municipal_implantacao_de_sistema_de_monitoramento_com_cameras.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3253/indicacao_n_053-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_aquisicao_de_uma_retroescavadeira_dstinada_exclusivamente_a_usina_de_reciclagem_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3300/indicacao_n_054-2026_-_indicam_que_seja_viabilizada_em_parceria_com_o_orgao_competente_a_implantacao_do_servico_de_emissao_da_carteira_de_identidade_rg_na_camara.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_n_055-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_para_aquisicao_de_mobiliario_para_a_nova_estrutura_do_centro_de_referencia_de_assistencia_social_cras.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3256/indicacao_n_056-2026_-_que_o_poder_executivo_atraves_da_secretaria_municipal_de_esportes_e_lazer_e_da_secretaria_municipal_de_obras_e_servicos_urbanos_nao_poupe_esforcos_no_sentido_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3306/indicacao_n_057-2026_-_que_o_poder_executivo_municipal_envide_todos_os_esforcos_necessarios_para_que_nas_contratacoes_de_empresas_prestadoras_de_servico.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3307/indicacao_n_058-2026_-_indica_ao_executivo_municipal_a_necessidade_de_implantacao_de_galpao_logistico_destinado_as_operacaoes_de_carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3309/indicacao_n_060-2026_-_indica_ao_poder_executivo_municipal_a_promover_a_ampliacao_do_caee_vem-viver_pestalozzi_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3056/pauta_da_01a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3057/pauta_da_02a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3097/pauta_da_03a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3302/pauta_da_04a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2859/projeto_de_lei_n_001-2026_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2869/projeto_de_lei_n_002-2026_-_dispoe_sobre_a_denominacao_do_campo_de_futebol_society_do_assentamento_castro_alves_no_municipio_de_pedro_canario-es_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2870/projeto_de_lei_no_003-2026_-_dispoe_a_denominacao_formal_de_logradouros_publicos_do_distrito_sede_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2871/projeto_de_lei_n_004-2026_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2872/projeto_de_lei_no_005-2026_-_altera_dispositivos_da_lei_ordinaria_no_776-2006_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2898/projeto_de_lei_n_007-2026_-_dispoe_sobre_a_punicao_para_atos_de_destuicao_dano_ou_depredacao_do_patrimonio_publico_no_municipio_de_pedro_canario_-_es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3100/projeto_de_lei_n008-2026_-_dispoe_sobre_a_padronizacao_e_regularizacao_da_numeracao_predial_no_distrito_sede_do_municipio_de_pedro_canario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3101/projeto_de_lei_n_009-2026_-_autoriza_o_poder_executivo_a_instituir_o_parque_empresarial_manoel_gomes_dos_santos_a_realizar_o_parcelamento_solo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3303/projeto_de_lei_n_010-2026_-_dispoe_sobre_a_denominacao_de_logradouro_publico_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3298/projeto_de_lei_n_011-2026_-_dispoe_sobre_o_plano_de_custeio_para_equacionamento_do_deficit_atuarial_do_instituto_de_previdencia_social_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3304/projeto_de_lei_n_012-2026_-_altera_incisos_do_artigo_22_da_lei_n_1.583_de_14_de_junho_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3301/projeto_de_lei_n_013-2026_-_declara_de_utilidade_publica_municipal_a_associacao_canarios_da_senzala_nos_termos_da_lei_n_1.444-2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3308/projeto_de_lei_n_014-2026_-_dispoe_sobre_a_obrigatoriedade_de_contratacao_minima_de_artistas_locais_em_eventos_realizados_financiados_ou_apoiados_pelo_poder_publico_municipal_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2903/projeto_de_resolucao_n_001-2026_-_dispoe_sobre_a_instituicao_da_honraria_destaque_municipal_comenda_edson_santos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_emenda_a_lei_organica_no_001-2026_-_altera_a_redacao_dos__1o_4o_5o_w_7o_do_art._15_inclui_o__19_no_art_15_e_revoga_o_art_16.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3254/requerimento_no_001-2026_-_requer_sessao_solene_e_voto_de_louvor_a_ser_realizada_15_de_maio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3297/requerimento_n_002-2026_-_requer_voto_de_louvor__em_favor_do_posto_carreteiro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2861/indicacao_no_001-2026-_implantacao_de_placas_com_qr_code.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_n_002-2026-melhoria_da_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_n_003-2026-instalacao_da_iluminacao_em_torno_da_reed.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2864/indicacao_no_004-2026-remodelacao_adequacao_padronizacao_lomba.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_n_005-2026-pavimentacao_asfaltica_da_av.jose_anchieta.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2866/indicacao_n_006-2026-espaco_adequado_para_formaturas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2867/indicacao_n007-2026-ponto_de_onibus_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2868/indicacao_n008-2026-calcamento_da_rua_paraiso_em_floresta_do_su.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2873/indicacao_n_009-2026_-_indicam_ao_poder_executivo_municipal_a_disponibilizacao_de_transporte_da_saude_nos_periodos_da_manha_e_da_tarde.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2874/indicacao_n_010-2026_-_que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessario_para_implantacao_de_uma_unidade_de_terapia_intensiva_movel_uti_movel_para_o_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2875/indicacao_n_011-2026_-_que_estude_a_viabilidade_tecnica_juridica_e_orcamentaria_para_a_desapropriacao_de_uma_nova_area_localizada_em_regiao_estrategica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2876/indicacao_n_012-2026_-_que_o_poder_exevutivo_municipal_enivde_esforcos_no_sentido_de_elaborar_e_encaminhar_a_esta_casa_projeto_de_lei_que_institua_novamente_o_programa_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2877/indicacao_n_013-2026_-_que_o_poder_executivo_municipal_envide_esforcos_no_sentido_de_promover_a_implantacao_e_instalacao_de_totens_de_seguranca_na_area_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2878/indicacao_n_014-2026_-_que_o_poder_executivo_envide_esforcos_no_sentido_de_realizar_a_repintura_e_remarcacao_da_quadra_poliesportiva_localizada_no_complexo_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2879/indicacao_n_015-2026_-_que_o_executivo_envide_esforcos_necessarios_para_que_seja_feita_a_construcao_do_banco_de_reservas_do_campo_de_futebol_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2880/indicacao_n_016-2026_-_que_o_executivo_envide_esforcos_necessarios_constucao_de_campo_society_de_grama_sintetica_do_bairro_boa_vista_a_ser_implantada_na_praca_da_antiga_delegacia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2881/indicacao_n_017-2026_-_que_o_poder_executivo_envide_esforcos_visando_a_instalacao_de_quebra-moloas_nas_ruas_julia_bonelar_e_nossa_senhora_aparecida_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2882/indicacao_n_018-2026_-_que_o_poder_executivo_envide_esforcos_para_a_criacao_do_conselho_municipal_de_esportes_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2883/indicacao_n_019-2026_-_que_o_executivo_municipal_envide_esforcos_para_que_sejam_realizados_estudos_de_implementadas_obras_de_infraestrutura_para_a_instalacao_de_rampas_de_acesso_no_quiosques.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2884/indicacao_n_020-2026_-_que_o_poder_executivo_envide_esforcos_visando_a_substituicao_completa_do_gramado_sintetico_do_campo_society_localizado_no_parque_esportivo_da_lagoa_augusto_ruschi.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2885/indicacao_n_021-_2026-_que_o_poder_executivo_envide_esforcos_visando_implantacao_de_sinalizacao_de_transito_vertical_e_horizontal_incluindo_faixa_de_pedestres_na_rua_trancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2886/indicacao_n022_-_2026-_que_o_poder_executivo_esforcos_buscando_realizar_servicos_de_manutencao_no_campo_society_do_bairro_esplanada_incluindo_conserto_dos_alambrados.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2888/indicacao_n_024-2026_-_que_o_poder_executivo_envide_esforcos_buscando_realizar_a_analise_tecnica_em_relacao_qual_medida_a_ser_conferida_a_arvore_localizada_junto_ao_campo_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2889/indicacao_n_025-2026_-_que_o_poder_executivo_se_empenhe_no_sentido_de_criar_o_bolsa_atleta_sendo_um_incentivo_financeiro_a_ser.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2890/indicacao_n_026-2026_-_que_o_executivo_municipal_envide_esforcos_necessarios_para_construcao_de_um_campo_de_grama_sintetica_localizado_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2891/indicacao_n_027-2026_-_que_o_executivo_municipal_junto_a_secretaria_de_esporte_envide_esforcos_no_sentido_ofertar_gratuitamente_aos_municipes_de_pedro_canario_aulas_de_aerobica_e_etc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2892/indicacao_n_028-2026_-_que_o_executivo_envide_esforcos_necessarios_visando_adquirir_uma_van_para_atender_as_demandas_da_secretaria_de_esportes_municipal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2893/indicacao_n_029-2026_-_que_o_executivo_envide_esforcos_necessarios_para_a_manutencao_da_iluminacao_publica_e_rede_de_protecao_do_campo_society_do_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2895/indicacao_n_030-2026_-_que_o_poder_executivo_juntamente_com_a_secretaria_de_cultura_e_turismo_buscar_apoio_da_secretaria_de_cultura_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2896/indicacao_n_031_-_2026_-_que_o_poder_executivo_envide_esforcos_para_viabilizar_a_implantacao_do_projeto_cinema_na_praca.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2897/indicacao_n032-2026_-_que_o_poder_executivo_municipal_realize_os_tramites_legais_para_o_fornecimento_de_bicicletas_eletricas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2904/indicacao_n_033-2026_-__que_o_poder_executivo_faca_doacao_da_area_necessaria_para_a_ampliacao_da_escola_deuszuita_ribeiro_machado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2901/indicacao_n_034-2026_-_indica_ao_executivo_a_implantacao_de_uma_fazenda_solar_municipio_bem_como_a_instalacao_de_uma_micro_fabrica_de_placa_solares.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2902/indicacao_n_035-2026_-_indica_ao_executivo_municipal_a_instalacao_de_postes_e_a_implantacao_de_sistema_de_iluminacao_publica_na_rua_maximiano_recco..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2900/indicacao_n_036-2026_-_indica_ao_executivo_municipal_que_envide_esforcos_necessarios_para_a_aquisicao_e_instalacao_de_aparelhos_de_ar-condicionado_na_ceim_amelia_lucas_farias..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2905/indicacao_n_037-2026_-_que_o_poder_executivo_municipal_por_meio_da_secretaria_competente_providencie_a_execucao_de_servicos_de_calcamento_e_a_instalacao_de_iluminacao_publica_na_area_social.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2906/indicacao_n_038-2026-_que_o_poder_executivo_envide_esforcos_necessarios_para_apoiar_a_associacao_de_agricultores_do_municipio_de_pedro_canario_no_desenvolvimento_da_psicultura.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2907/indicacao_n_039-2026_-_que_o_poder_executivo_adote_as_providencias_necessarias_para_prestar_apoio_a_associacao_de_agricultores_do_municipio_de_pedro_canario_ao_desenvolvimento_da_avicultura.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2908/indicacao_n_040_-_2026_indica_ao_poder_executivo_que_determine_ao_setor_competente_a_construcao_de_banheiros_e_vestiarios_a_instalacao_de_ponto_de_agua.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3096/indicacao_n_041-2026_-_que_o_poder_executivo_municipal_envie_todos_os_esforcos_necessario_para_a_disponibilzacao_de_uma_van_destinada_a_area_da_saude_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_n_042-2026-indica_ao_execelentissimo_senhor_prefeito_municipal_com_copia_a_secretaria_municipal_de_servicos_urbanos_por_meio_do_setor_competente.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_n_043-2026_-_que_o_poder_executivo_municipal_viabilize_a_implantacao_de_um_ponto_de_onibus_proximo_a_escola_estadual_de_ensino_fundamental_tres_de_maio_no_assentamento_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_n_044-2026_-_que_o_poder_executivo_viabilize_a_implantacao_de_um_programa_de_controle_a_obesidade.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3098/indicacao_n_045-2026_-_que_o_poder_executivo_viabilize_a_implantacao_do_programa_municipal_leve_leite_de_suplementacao_alimentar_infantil.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_n_046-2026-_que_o_poder_executivo_em_parceria_com_as_concessionarias_de_energia_eletrica_empresas_de_internet_e_telecomunicacoes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3099/indicacao_n_047-2026_-_que_o_poder_executivo_viabilize_a_contratacao_de_um_pedagogo_para_atuar_no_abrigo_institucional_desta_municipalidade.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3305/indicacao_n_048-2026_-_indico_ao_executivo_municipal_que_seja_desenvolvido_e_adotado_pela_secretaria_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_n049-2026_-_indica_ao_executivo_municipal_a_necessidade_de_construcao_de_banheiros_publicos_no_centro_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_n_050-2026_-_que_o_poder_executivo_adote_as_providencias_necessarias_para_a_construcao_de_um_predio_proprio_para_instalacao_do_servico.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_n_051-2026_-_indica_ao_executivo_municipal_implantacao_de_sistema_de_monitoramento_com_cameras.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3311/indicacao_n_052-2026_-_que_o_poder_executivo_envie_esforcos_para_realizacao_da_poda_das_arvores_na_escola_ceim_oficina_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3253/indicacao_n_053-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_aquisicao_de_uma_retroescavadeira_dstinada_exclusivamente_a_usina_de_reciclagem_do_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3300/indicacao_n_054-2026_-_indicam_que_seja_viabilizada_em_parceria_com_o_orgao_competente_a_implantacao_do_servico_de_emissao_da_carteira_de_identidade_rg_na_camara.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_n_055-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_para_aquisicao_de_mobiliario_para_a_nova_estrutura_do_centro_de_referencia_de_assistencia_social_cras.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3256/indicacao_n_056-2026_-_que_o_poder_executivo_atraves_da_secretaria_municipal_de_esportes_e_lazer_e_da_secretaria_municipal_de_obras_e_servicos_urbanos_nao_poupe_esforcos_no_sentido_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3306/indicacao_n_057-2026_-_que_o_poder_executivo_municipal_envide_todos_os_esforcos_necessarios_para_que_nas_contratacoes_de_empresas_prestadoras_de_servico.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3307/indicacao_n_058-2026_-_indica_ao_executivo_municipal_a_necessidade_de_implantacao_de_galpao_logistico_destinado_as_operacaoes_de_carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3312/indicacao_n_059-2026_-_indica_ao_poder_executivo_que_determine_ao_setor_competente_a_realizacao_dos_servicos_de_cascalhamento_nas_ladeiras_e_o_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3309/indicacao_n_060-2026_-_indica_ao_poder_executivo_municipal_a_promover_a_ampliacao_do_caee_vem-viver_pestalozzi_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3310/indicacao_n_061-2026_-_que_o_poder_executivo_envie_esforcos_para_instalacao_de_cameras_de_videomonitoramento_em_todas_as_pracas_do_municipio_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3323/indicacao_n_062-2026_-_indica_ao_executivo_a_ampliacao_da_escola_marcos_brunelli_no_municipio_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3324/indicacao_n_063-2026_-_indica_ao_executivo_a_aquisicao_e_utilizacao_de_motos_coletoras_de_lixo_para_atender_areas_de_dificil_acesso_no_municipio_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3325/indicacao_n_064-2026_-_indica_ao_executivo_a_construcao_de_uma_quadra_poliesportiva_e_de_um_playground_de_brinquedos_na_marcos_brunelli.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3327/indicacao_n_065-2026_-__que_o_poder_executivo_municipal_realize_alguns_estudos_tecnicos_e_posteriormente_a_implantacao_de_pontos_de_entrega_voluntaria_pevs.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3326/indicacao_n_066-2026_-_que_o_poder_executivo_municipal_realize_um_levantamento_tecnico_e_planejamento_urbano_visando_a_definicao_e_implantacao_de_pontos_de_entrega_voluntaria_pevs.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3328/indicacao_n_067-2026_-_que_o_poder_execultivo_envide_esforcos_necessarios_junto_ao_aderes_agencia_de_desenvolvimento_das_micro_e_pequenas_empresas_e_do_empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3335/indicacao_n_068-2026_-_que_o_poder_executivo_municipal_proceda_com_urgencia_a_pintura_das_delimitacoes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3332/indicacao_n_069-2026__indica_ao_executivo_municipal_que_envie_esforcos_para_que_determine_ao_setor_competente_da_administracao_a_instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3330/indicacao_n_070-2026_-_que_o_poder_executivo_envie_esforcos_para_que_uma_area_ociosa_localizada_na_lagoa_augusto_ruschi_seja_destinada_a_construcao_de_um_teatro_municipal_em_pedro_canarioes..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3331/indicacao_n_071-2026_-_que_o_poder_executivo_envie_esforcos_para_a_aquisicao_de_um_veiculo_varredor_de_rua_vassoura_mecanica_para_atender_as_demandas_de_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3336/indicacao_n_072-2026_-_indica_ao_poder_execultivo_municipal_a_instalacao_de_um_letreiro_turistico_com_a_frase_eu_amo_cristal_do_norte..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3337/indicacao_n_073-2026_-_indica_ao_execultivo_municipal_que_esforcos_para_que_determine_ao_poder_execultivo_municipal_a_construcao_de_uma_ciclovia..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3338/indicacao_n_074-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_para_instalacao_de_corrimao_e_piso_antiderrapante_na_entrada_da_casa_do_cidadao_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3339/indicacao_n_075-2026_-__reforma_do_ginasio_de_esportes_osman_santana_moura_bem_cmo_a_disponibilizacao_de_vigia-seguranca_permanente_para_garantir_a_conservacao_organizacao_e_seguranca_do_espaco.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3342/indicacao_n_076-2026_-_que_o_poder_executivo_envide_esforcos_necessarios_reforma_do_antigo_predio_da_escola_sao_joao_batista_no_bairro_camata.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3340/indicacao_n_077-2026_-_que_o_poder_executivo_municipal_se_empenhe_no_sentido_de_viabilizar_junto_ao_governo_do_estado_do_espirito_santo_e_aos_orgaos_competentes_a_reabertura_do_posto_policial.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3344/indicacao_n_078-2026_-_indica_ao_executivo_a_implantacao_de_quebra-molas_na_rua_julia_bonelar_localizada_no_bairro_canarinho.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3345/indicacao_n_079-2026_-_para_que_viabilize_estudos_no_sentido_de_realizar_vacinacao_e_coleta_de_exames_domiciliares_para_pessoas_com_transtorno_do_espectro_autista_tea_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3056/pauta_da_01a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3057/pauta_da_02a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3097/pauta_da_03a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3302/pauta_da_04a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3313/pauta_da_05a_sessao_ordinaria_do_o_periodo_legislativo_da_11a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3334/pauta_da_06a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura_da_camara_municipal_de_pedro_canario-es.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3357/pauta_da_07a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3356/pauta_da_08a_sessao_ordinaria_do_2o_periodo_legislativo_da_11a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3347/projeto_de_decreto_legislativo_n_001-2026_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_a_sra._gilcimara_santos_gomes_santana.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3348/projeto_de_decreto_legislativo_n_002-2026_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._yago_silva.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3349/projeto_de_decreto_legislativo_n_003-2026_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._wivison_carvalho_de_souza.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3351/projeto_de_decreto_legislativo_n_004-2026_-_dispoe_sobre_a_outorga_da_comenda_municipal_do_merito_esportivo_pedro_ribeiro_machado_ao_sr._mateus_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3352/projeto_de_decreto_legislativo_n_005-2026_-_dispoe_sobre_a_outorga_da_comenda_de_destaque_municipal_edson_dos_santos_a_empresa_net_7.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3353/projeto_de_decreto_legislativo_n_006-2026_-_dispoe_sobre_a_outorga_da_comenda_de_destaque_municipal_edson_dos_santos_ao_posto_diamante_negro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3354/projeto_de_decreto_legislativo_n_007-2026_-_dispoe_sobre_a_outorga_da_comenda_de_destaque_municipal_edson_dos_santos_ao_supermercado_santos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3355/projeto_de_decreto_legislativo_n_008-2026_-_dispoe_sobre_a_outorga_da_comenda_de_destaque_municipal_edson_dos_santos_a_copa_cabixaba_mountain_bike.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3321/projeto_de_lei_complementar_no_001-2026_-_altera_a_lei_complementar_no_060_de_30_de_janeiro_de_2025_reestrutando_a_hierarquia_da_superintendencia_geral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3322/projeto_de_lei_complementar_no_002-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_profissional_nacional_do_magisterio_publico_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3333/projeto_de_lei_complementar_n_003-2026_-_altera_a_lei_complementar_n_34-2019_para_dispor_sobre_a_responsabilidade_do_transportador.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2859/projeto_de_lei_n_001-2026_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2869/projeto_de_lei_n_002-2026_-_dispoe_sobre_a_denominacao_do_campo_de_futebol_society_do_assentamento_castro_alves_no_municipio_de_pedro_canario-es_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2870/projeto_de_lei_no_003-2026_-_dispoe_a_denominacao_formal_de_logradouros_publicos_do_distrito_sede_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2871/projeto_de_lei_n_004-2026_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2872/projeto_de_lei_no_005-2026_-_altera_dispositivos_da_lei_ordinaria_no_776-2006_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2898/projeto_de_lei_n_007-2026_-_dispoe_sobre_a_punicao_para_atos_de_destuicao_dano_ou_depredacao_do_patrimonio_publico_no_municipio_de_pedro_canario_-_es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3100/projeto_de_lei_n008-2026_-_dispoe_sobre_a_padronizacao_e_regularizacao_da_numeracao_predial_no_distrito_sede_do_municipio_de_pedro_canario_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3101/projeto_de_lei_n_009-2026_-_autoriza_o_poder_executivo_a_instituir_o_parque_empresarial_manoel_gomes_dos_santos_a_realizar_o_parcelamento_solo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3303/projeto_de_lei_n_010-2026_-_dispoe_sobre_a_denominacao_de_logradouro_publico_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3298/projeto_de_lei_n_011-2026_-_dispoe_sobre_o_plano_de_custeio_para_equacionamento_do_deficit_atuarial_do_instituto_de_previdencia_social_do_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3304/projeto_de_lei_n_012-2026_-_altera_incisos_do_artigo_22_da_lei_n_1.583_de_14_de_junho_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3301/projeto_de_lei_n_013-2026_-_declara_de_utilidade_publica_municipal_a_associacao_canarios_da_senzala_nos_termos_da_lei_n_1.444-2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3308/projeto_de_lei_n_014-2026_-_dispoe_sobre_a_obrigatoriedade_de_contratacao_minima_de_artistas_locais_em_eventos_realizados_financiados_ou_apoiados_pelo_poder_publico_municipal_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3315/projeto_de_lei_no_015-2026_-_dispoe_sobre_a_realizacao_de_vacinacao_e_coleta_de_exames_domiciliares_para_pessoas_com_transtorno_do_espectro_autista_tea_no_municipio_de_pedro_canario.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3316/projeto_de_lei_no_016-2026_-_dispoe_sobre_a_regularizacao_da_atividade_de_mototaxi_e_a_criacao_de_pontos_de_apoio_aos_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3317/projeto_de_lei_no_017-2026_-_autoriza_o_executivo_municipal_a_abrir_credito_adicional_especial_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3318/projeto_de_lei_no_018-2026_-_altera_dispositivos_da_lei_municipal_no_1.566_de_07_de_dezembro_de_2023_que_autoriza_contratar_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3319/projeto_de_lei_no_019-2026_-_altera_dispositivo_na_lei_municipal_no_1.094-2013.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3320/projeto_de_lei_no_022-2026_-_autoriza_o_poder_executivo_municipal_a_doar_bem_imovel_ao_estado_do_espirito_santo_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3329/projeto_de_lei_no_023-2026_-_dispoe_sobre_a_autorizacao_para_extincao_de_regimes_enfiteuticos_para_fins_de_regularizacao_fundiaria_urbana_reurb-s.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3341/projeto_de_lei_n_024-2026_-_institui_e_altera_a_denominacao_oficial_das_vias_publicas_do_distrito_de_cristal_do_norte_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2903/projeto_de_resolucao_n_001-2026_-_dispoe_sobre_a_instituicao_da_honraria_destaque_municipal_comenda_edson_santos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3346/projeto_de_resolucacao_n_002-2026_-_altera_o_art._3_da_resolucao_n_089-2026_visando_ampliar_ate_03_o_numero_de_indicacoes_anuais_por_vereador.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/2860/projeto_de_emenda_a_lei_organica_no_001-2026_-_altera_a_redacao_dos__1o_4o_5o_w_7o_do_art._15_inclui_o__19_no_art_15_e_revoga_o_art_16.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3254/requerimento_no_001-2026_-_requer_sessao_solene_e_voto_de_louvor_a_ser_realizada_15_de_maio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3297/requerimento_n_002-2026_-_requer_voto_de_louvor__em_favor_do_posto_carreteiro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3314/requerimento_n_003-2026_-_requer_voto_de_louvor_em_favor_da_ex_senadora_rose_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedrocanario.es.leg.br/media/sapl/public/materialegislativa/2026/3343/requerimento_n_004-2026_-_requer_voto_de_louvor_em_homenagem_ao_cabo_pm_rr_jose_carlos_de_oliveira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H81"/>
+  <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="160.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2774,77 +3275,77 @@
       </c>
       <c r="G52" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H52" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>233</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>234</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>35</v>
+        <v>235</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H53" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>239</v>
+        <v>35</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>240</v>
       </c>
       <c r="H54" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>242</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>243</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
@@ -2852,707 +3353,1929 @@
       </c>
       <c r="G55" s="1" t="s">
         <v>245</v>
       </c>
       <c r="H55" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>247</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>248</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>73</v>
+        <v>249</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H56" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H57" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>161</v>
+        <v>54</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H58" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>161</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H59" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>10</v>
+        <v>265</v>
       </c>
       <c r="D60" t="s">
-        <v>264</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>265</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
+        <v>171</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>268</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
         <v>269</v>
       </c>
-      <c r="B61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D61" t="s">
-        <v>264</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>265</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>266</v>
+        <v>161</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>270</v>
       </c>
       <c r="H61" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>272</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>21</v>
+        <v>273</v>
       </c>
       <c r="D62" t="s">
-        <v>264</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>265</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>266</v>
+        <v>235</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H62" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>25</v>
+        <v>277</v>
       </c>
       <c r="D63" t="s">
-        <v>264</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>265</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>266</v>
+        <v>156</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="H63" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>10</v>
+        <v>281</v>
       </c>
       <c r="D64" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>281</v>
+        <v>161</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>282</v>
       </c>
       <c r="H64" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>284</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>17</v>
+        <v>285</v>
       </c>
       <c r="D65" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>73</v>
+        <v>161</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H65" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>21</v>
+        <v>289</v>
       </c>
       <c r="D66" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>156</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="H66" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>25</v>
+        <v>293</v>
       </c>
       <c r="D67" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>281</v>
+        <v>54</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="H67" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>29</v>
+        <v>297</v>
       </c>
       <c r="D68" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="H68" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>34</v>
+        <v>302</v>
       </c>
       <c r="D69" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>297</v>
+        <v>64</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="H69" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>306</v>
       </c>
       <c r="D70" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>54</v>
+        <v>166</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="H70" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>44</v>
+        <v>310</v>
       </c>
       <c r="D71" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>235</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="H71" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>48</v>
+        <v>314</v>
       </c>
       <c r="D72" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>281</v>
+        <v>235</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="H72" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>53</v>
+        <v>318</v>
       </c>
       <c r="D73" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>166</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="H73" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>58</v>
+        <v>322</v>
       </c>
       <c r="D74" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>281</v>
+        <v>166</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="H74" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>63</v>
+        <v>326</v>
       </c>
       <c r="D75" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>316</v>
+        <v>35</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="H75" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>68</v>
+        <v>330</v>
       </c>
       <c r="D76" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>266</v>
+        <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="H76" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>72</v>
+        <v>334</v>
       </c>
       <c r="D77" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>280</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>161</v>
+        <v>30</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="H77" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>10</v>
+        <v>338</v>
       </c>
       <c r="D78" t="s">
-        <v>326</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>327</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>73</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="H78" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>342</v>
       </c>
       <c r="D79" t="s">
-        <v>331</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>332</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>281</v>
+        <v>161</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="H79" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>10</v>
+        <v>346</v>
       </c>
       <c r="D80" t="s">
-        <v>336</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>337</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="H80" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>350</v>
+      </c>
+      <c r="E81" t="s">
+        <v>351</v>
+      </c>
+      <c r="F81" t="s">
+        <v>235</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H81" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>354</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>17</v>
       </c>
-      <c r="D81" t="s">
-[...12 lines deleted...]
-        <v>342</v>
+      <c r="D82" t="s">
+        <v>350</v>
+      </c>
+      <c r="E82" t="s">
+        <v>351</v>
+      </c>
+      <c r="F82" t="s">
+        <v>235</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H82" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>357</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83" t="s">
+        <v>350</v>
+      </c>
+      <c r="E83" t="s">
+        <v>351</v>
+      </c>
+      <c r="F83" t="s">
+        <v>235</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H83" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>360</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>25</v>
+      </c>
+      <c r="D84" t="s">
+        <v>350</v>
+      </c>
+      <c r="E84" t="s">
+        <v>351</v>
+      </c>
+      <c r="F84" t="s">
+        <v>235</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H84" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>363</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>29</v>
+      </c>
+      <c r="D85" t="s">
+        <v>350</v>
+      </c>
+      <c r="E85" t="s">
+        <v>351</v>
+      </c>
+      <c r="F85" t="s">
+        <v>235</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H85" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>366</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>34</v>
+      </c>
+      <c r="D86" t="s">
+        <v>350</v>
+      </c>
+      <c r="E86" t="s">
+        <v>351</v>
+      </c>
+      <c r="F86" t="s">
+        <v>235</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H86" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>369</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87" t="s">
+        <v>350</v>
+      </c>
+      <c r="E87" t="s">
+        <v>351</v>
+      </c>
+      <c r="F87" t="s">
+        <v>235</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H87" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>372</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>44</v>
+      </c>
+      <c r="D88" t="s">
+        <v>350</v>
+      </c>
+      <c r="E88" t="s">
+        <v>351</v>
+      </c>
+      <c r="F88" t="s">
+        <v>235</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H88" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>375</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
+        <v>376</v>
+      </c>
+      <c r="E89" t="s">
+        <v>377</v>
+      </c>
+      <c r="F89" t="s">
+        <v>73</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H89" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>380</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>17</v>
+      </c>
+      <c r="D90" t="s">
+        <v>376</v>
+      </c>
+      <c r="E90" t="s">
+        <v>377</v>
+      </c>
+      <c r="F90" t="s">
+        <v>73</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H90" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>383</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>21</v>
+      </c>
+      <c r="D91" t="s">
+        <v>376</v>
+      </c>
+      <c r="E91" t="s">
+        <v>377</v>
+      </c>
+      <c r="F91" t="s">
+        <v>73</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H91" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>386</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>25</v>
+      </c>
+      <c r="D92" t="s">
+        <v>376</v>
+      </c>
+      <c r="E92" t="s">
+        <v>377</v>
+      </c>
+      <c r="F92" t="s">
+        <v>73</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H92" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>389</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>29</v>
+      </c>
+      <c r="D93" t="s">
+        <v>376</v>
+      </c>
+      <c r="E93" t="s">
+        <v>377</v>
+      </c>
+      <c r="F93" t="s">
+        <v>73</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H93" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>392</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>34</v>
+      </c>
+      <c r="D94" t="s">
+        <v>376</v>
+      </c>
+      <c r="E94" t="s">
+        <v>377</v>
+      </c>
+      <c r="F94" t="s">
+        <v>73</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H94" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>395</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95" t="s">
+        <v>376</v>
+      </c>
+      <c r="E95" t="s">
+        <v>377</v>
+      </c>
+      <c r="F95" t="s">
+        <v>73</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H95" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>398</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>44</v>
+      </c>
+      <c r="D96" t="s">
+        <v>376</v>
+      </c>
+      <c r="E96" t="s">
+        <v>377</v>
+      </c>
+      <c r="F96" t="s">
+        <v>73</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H96" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>401</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" t="s">
+        <v>402</v>
+      </c>
+      <c r="E97" t="s">
+        <v>403</v>
+      </c>
+      <c r="F97" t="s">
+        <v>404</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H97" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>407</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>17</v>
+      </c>
+      <c r="D98" t="s">
+        <v>402</v>
+      </c>
+      <c r="E98" t="s">
+        <v>403</v>
+      </c>
+      <c r="F98" t="s">
+        <v>404</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H98" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>410</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>21</v>
+      </c>
+      <c r="D99" t="s">
+        <v>402</v>
+      </c>
+      <c r="E99" t="s">
+        <v>403</v>
+      </c>
+      <c r="F99" t="s">
+        <v>218</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H99" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>413</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
+        <v>414</v>
+      </c>
+      <c r="E100" t="s">
+        <v>415</v>
+      </c>
+      <c r="F100" t="s">
+        <v>404</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H100" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>418</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>17</v>
+      </c>
+      <c r="D101" t="s">
+        <v>414</v>
+      </c>
+      <c r="E101" t="s">
+        <v>415</v>
+      </c>
+      <c r="F101" t="s">
+        <v>73</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H101" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>421</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>21</v>
+      </c>
+      <c r="D102" t="s">
+        <v>414</v>
+      </c>
+      <c r="E102" t="s">
+        <v>415</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H102" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>424</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>25</v>
+      </c>
+      <c r="D103" t="s">
+        <v>414</v>
+      </c>
+      <c r="E103" t="s">
+        <v>415</v>
+      </c>
+      <c r="F103" t="s">
+        <v>404</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H103" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>427</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>29</v>
+      </c>
+      <c r="D104" t="s">
+        <v>414</v>
+      </c>
+      <c r="E104" t="s">
+        <v>415</v>
+      </c>
+      <c r="F104" t="s">
+        <v>404</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H104" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>430</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>34</v>
+      </c>
+      <c r="D105" t="s">
+        <v>414</v>
+      </c>
+      <c r="E105" t="s">
+        <v>415</v>
+      </c>
+      <c r="F105" t="s">
+        <v>431</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H105" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>434</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>39</v>
+      </c>
+      <c r="D106" t="s">
+        <v>414</v>
+      </c>
+      <c r="E106" t="s">
+        <v>415</v>
+      </c>
+      <c r="F106" t="s">
+        <v>54</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H106" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>437</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>44</v>
+      </c>
+      <c r="D107" t="s">
+        <v>414</v>
+      </c>
+      <c r="E107" t="s">
+        <v>415</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H107" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>440</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>48</v>
+      </c>
+      <c r="D108" t="s">
+        <v>414</v>
+      </c>
+      <c r="E108" t="s">
+        <v>415</v>
+      </c>
+      <c r="F108" t="s">
+        <v>404</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H108" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>443</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>53</v>
+      </c>
+      <c r="D109" t="s">
+        <v>414</v>
+      </c>
+      <c r="E109" t="s">
+        <v>415</v>
+      </c>
+      <c r="F109" t="s">
+        <v>166</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H109" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>446</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>58</v>
+      </c>
+      <c r="D110" t="s">
+        <v>414</v>
+      </c>
+      <c r="E110" t="s">
+        <v>415</v>
+      </c>
+      <c r="F110" t="s">
+        <v>404</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H110" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>449</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>63</v>
+      </c>
+      <c r="D111" t="s">
+        <v>414</v>
+      </c>
+      <c r="E111" t="s">
+        <v>415</v>
+      </c>
+      <c r="F111" t="s">
+        <v>450</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H111" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>453</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>68</v>
+      </c>
+      <c r="D112" t="s">
+        <v>414</v>
+      </c>
+      <c r="E112" t="s">
+        <v>415</v>
+      </c>
+      <c r="F112" t="s">
+        <v>235</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H112" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>456</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>72</v>
+      </c>
+      <c r="D113" t="s">
+        <v>414</v>
+      </c>
+      <c r="E113" t="s">
+        <v>415</v>
+      </c>
+      <c r="F113" t="s">
+        <v>161</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H113" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>459</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>77</v>
+      </c>
+      <c r="D114" t="s">
+        <v>414</v>
+      </c>
+      <c r="E114" t="s">
+        <v>415</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H114" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>462</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>81</v>
+      </c>
+      <c r="D115" t="s">
+        <v>414</v>
+      </c>
+      <c r="E115" t="s">
+        <v>415</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H115" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>465</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>85</v>
+      </c>
+      <c r="D116" t="s">
+        <v>414</v>
+      </c>
+      <c r="E116" t="s">
+        <v>415</v>
+      </c>
+      <c r="F116" t="s">
+        <v>404</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H116" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>468</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>89</v>
+      </c>
+      <c r="D117" t="s">
+        <v>414</v>
+      </c>
+      <c r="E117" t="s">
+        <v>415</v>
+      </c>
+      <c r="F117" t="s">
+        <v>404</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H117" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>471</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>93</v>
+      </c>
+      <c r="D118" t="s">
+        <v>414</v>
+      </c>
+      <c r="E118" t="s">
+        <v>415</v>
+      </c>
+      <c r="F118" t="s">
+        <v>404</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H118" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>474</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>105</v>
+      </c>
+      <c r="D119" t="s">
+        <v>414</v>
+      </c>
+      <c r="E119" t="s">
+        <v>415</v>
+      </c>
+      <c r="F119" t="s">
+        <v>404</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H119" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>477</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>109</v>
+      </c>
+      <c r="D120" t="s">
+        <v>414</v>
+      </c>
+      <c r="E120" t="s">
+        <v>415</v>
+      </c>
+      <c r="F120" t="s">
+        <v>404</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H120" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>480</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>113</v>
+      </c>
+      <c r="D121" t="s">
+        <v>414</v>
+      </c>
+      <c r="E121" t="s">
+        <v>415</v>
+      </c>
+      <c r="F121" t="s">
+        <v>166</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H121" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>483</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" t="s">
+        <v>484</v>
+      </c>
+      <c r="E122" t="s">
+        <v>485</v>
+      </c>
+      <c r="F122" t="s">
+        <v>73</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H122" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>488</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>17</v>
+      </c>
+      <c r="D123" t="s">
+        <v>484</v>
+      </c>
+      <c r="E123" t="s">
+        <v>485</v>
+      </c>
+      <c r="F123" t="s">
+        <v>73</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H123" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>491</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" t="s">
+        <v>492</v>
+      </c>
+      <c r="E124" t="s">
+        <v>493</v>
+      </c>
+      <c r="F124" t="s">
+        <v>404</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H124" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>496</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" t="s">
+        <v>497</v>
+      </c>
+      <c r="E125" t="s">
+        <v>498</v>
+      </c>
+      <c r="F125" t="s">
+        <v>49</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H125" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>501</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>17</v>
+      </c>
+      <c r="D126" t="s">
+        <v>497</v>
+      </c>
+      <c r="E126" t="s">
+        <v>498</v>
+      </c>
+      <c r="F126" t="s">
+        <v>235</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H126" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>504</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>21</v>
+      </c>
+      <c r="D127" t="s">
+        <v>497</v>
+      </c>
+      <c r="E127" t="s">
+        <v>498</v>
+      </c>
+      <c r="F127" t="s">
+        <v>235</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H127" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>507</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>25</v>
+      </c>
+      <c r="D128" t="s">
+        <v>497</v>
+      </c>
+      <c r="E128" t="s">
+        <v>498</v>
+      </c>
+      <c r="F128" t="s">
+        <v>64</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H128" t="s">
+        <v>509</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3593,50 +5316,97 @@
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>