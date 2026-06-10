--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1036" uniqueCount="644">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1041" uniqueCount="646">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Abertura</t>
   </si>
   <si>
     <t>Horário (hh:mm)</t>
   </si>
   <si>
     <t>Encerramento</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>2022-05-25</t>
   </si>
   <si>
     <t>19:00</t>
   </si>
   <si>
@@ -684,1121 +684,1124 @@
   <si>
     <t>2020-12-01</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>4ª Extraordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>20ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>2020-11-17</t>
   </si>
   <si>
+    <t>19ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>2020-11-03</t>
+  </si>
+  <si>
+    <t>18ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>2020-10-20</t>
+  </si>
+  <si>
+    <t>17ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>2020-10-13</t>
+  </si>
+  <si>
+    <t>16ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>2020-10-06</t>
+  </si>
+  <si>
+    <t>15ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>2020-09-15</t>
+  </si>
+  <si>
+    <t>14ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>2020-09-01</t>
+  </si>
+  <si>
+    <t>13ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>2020-08-18</t>
+  </si>
+  <si>
+    <t>12ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>2020-08-14</t>
+  </si>
+  <si>
+    <t>11:54</t>
+  </si>
+  <si>
+    <t>11ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>2020-08-04</t>
+  </si>
+  <si>
+    <t>10ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>2020-07-21</t>
+  </si>
+  <si>
+    <t>9ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>2020-07-07</t>
+  </si>
+  <si>
+    <t>8ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>2020-06-30</t>
+  </si>
+  <si>
+    <t>10:14</t>
+  </si>
+  <si>
+    <t>7ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>2020-06-19</t>
+  </si>
+  <si>
+    <t>6ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>2020-06-05</t>
+  </si>
+  <si>
+    <t>10:27</t>
+  </si>
+  <si>
+    <t>5ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>2020-06-02</t>
+  </si>
+  <si>
+    <t>11:15</t>
+  </si>
+  <si>
+    <t>4ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>2020-05-15</t>
+  </si>
+  <si>
+    <t>10:45</t>
+  </si>
+  <si>
+    <t>3ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>2020-05-06</t>
+  </si>
+  <si>
+    <t>3ª Extraordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>2020-04-13</t>
+  </si>
+  <si>
+    <t>10:25</t>
+  </si>
+  <si>
+    <t>2ª Extraordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>2020-03-13</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>1ª Extraordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>2020-03-03</t>
+  </si>
+  <si>
+    <t>2ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>2020-02-17</t>
+  </si>
+  <si>
+    <t>19:34</t>
+  </si>
+  <si>
+    <t>1ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>2019-12-18</t>
+  </si>
+  <si>
+    <t>13:34</t>
+  </si>
+  <si>
+    <t>10ª Extraordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>2019-12-03</t>
+  </si>
+  <si>
+    <t>20:35</t>
+  </si>
+  <si>
+    <t>20ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>18:20</t>
+  </si>
+  <si>
+    <t>9ª Extraordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>2019-11-29</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>14:36</t>
+  </si>
+  <si>
+    <t>8ª Extraordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>2019-11-18</t>
+  </si>
+  <si>
+    <t>19:16</t>
+  </si>
+  <si>
+    <t>19ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>18:28</t>
+  </si>
+  <si>
+    <t>7ª Extraordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>2019-11-05</t>
+  </si>
+  <si>
+    <t>19:49</t>
+  </si>
+  <si>
+    <t>18ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>2019-10-29</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>6ª Extraordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>2019-10-22</t>
+  </si>
+  <si>
+    <t>19:53</t>
+  </si>
+  <si>
+    <t>17ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>2019-10-01</t>
+  </si>
+  <si>
+    <t>20:23</t>
+  </si>
+  <si>
+    <t>16ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>2019-09-17</t>
+  </si>
+  <si>
+    <t>15ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>2019-09-03</t>
+  </si>
+  <si>
+    <t>14ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>2019-08-20</t>
+  </si>
+  <si>
+    <t>13ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>2019-08-06</t>
+  </si>
+  <si>
+    <t>12ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>2019-07-16</t>
+  </si>
+  <si>
+    <t>11ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>2019-07-09</t>
+  </si>
+  <si>
+    <t>5ª Extraordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>2019-07-02</t>
+  </si>
+  <si>
+    <t>10ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>2019-06-18</t>
+  </si>
+  <si>
+    <t>9ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>2019-06-04</t>
+  </si>
+  <si>
+    <t>8ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>2019-05-24</t>
+  </si>
+  <si>
+    <t>4ª Extraordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>2019-05-21</t>
+  </si>
+  <si>
+    <t>7ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>2019-05-17</t>
+  </si>
+  <si>
+    <t>3ª Extraordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>2019-05-07</t>
+  </si>
+  <si>
+    <t>6ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>2019-04-26</t>
+  </si>
+  <si>
+    <t>2ª Extraordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>2019-04-22</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>1ª Extraordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>2019-04-16</t>
+  </si>
+  <si>
+    <t>5ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>2019-04-02</t>
+  </si>
+  <si>
+    <t>4ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>2019-03-19</t>
+  </si>
+  <si>
+    <t>3ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>2019-03-12</t>
+  </si>
+  <si>
+    <t>07:00</t>
+  </si>
+  <si>
+    <t>2ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>2019-02-15</t>
+  </si>
+  <si>
+    <t>1ª Ordinária da 3ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>2018-12-11</t>
+  </si>
+  <si>
+    <t>18ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>2018-12-04</t>
+  </si>
+  <si>
+    <t>2018-12-15</t>
+  </si>
+  <si>
+    <t>20ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>2018-11-30</t>
+  </si>
+  <si>
+    <t>17ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>2018-11-28</t>
+  </si>
+  <si>
+    <t>19:20</t>
+  </si>
+  <si>
+    <t>2018-11-14</t>
+  </si>
+  <si>
+    <t>16ª 2º Extraordinária do dia da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>15ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>2018-11-20</t>
+  </si>
+  <si>
+    <t>19ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>2018-11-12</t>
+  </si>
+  <si>
+    <t>14ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>2018-11-06</t>
+  </si>
+  <si>
+    <t>18ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>2018-10-24</t>
+  </si>
+  <si>
+    <t>13ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>2018-10-16</t>
+  </si>
+  <si>
+    <t>17ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>2018-10-02</t>
+  </si>
+  <si>
+    <t>16ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>2018-09-18</t>
+  </si>
+  <si>
+    <t>15ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>2018-09-13</t>
+  </si>
+  <si>
+    <t>2018-09-19</t>
+  </si>
+  <si>
+    <t>12ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>2018-09-04</t>
+  </si>
+  <si>
+    <t>14ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>2018-08-23</t>
+  </si>
+  <si>
+    <t>11ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>2018-08-21</t>
+  </si>
+  <si>
+    <t>13ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>2018-08-17</t>
+  </si>
+  <si>
+    <t>10ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>2018-08-09</t>
+  </si>
+  <si>
+    <t>9ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>2018-08-07</t>
+  </si>
+  <si>
+    <t>12ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>2018-07-17</t>
+  </si>
+  <si>
+    <t>11ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>2018-07-12</t>
+  </si>
+  <si>
+    <t>8ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>2018-07-03</t>
+  </si>
+  <si>
+    <t>10ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>2018-06-19</t>
+  </si>
+  <si>
+    <t>9ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>2018-06-05</t>
+  </si>
+  <si>
+    <t>8ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>2018-05-25</t>
+  </si>
+  <si>
+    <t>7ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>2018-05-22</t>
+  </si>
+  <si>
+    <t>7ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>2018-05-15</t>
+  </si>
+  <si>
+    <t>6ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>2018-05-08</t>
+  </si>
+  <si>
+    <t>6ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>2018-05-02</t>
+  </si>
+  <si>
+    <t>5ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>2018-04-17</t>
+  </si>
+  <si>
+    <t>5ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>2018-04-10</t>
+  </si>
+  <si>
+    <t>4ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>2018-04-03</t>
+  </si>
+  <si>
+    <t>4ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>2018-03-20</t>
+  </si>
+  <si>
+    <t>3ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>2018-03-09</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>3ª 2º Extraordinária do dia da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>2ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>2018-03-06</t>
+  </si>
+  <si>
+    <t>2ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>2018-02-15</t>
+  </si>
+  <si>
+    <t>1ª Ordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>1ª Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>2017-12-22</t>
+  </si>
+  <si>
+    <t>24ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>2017-12-13</t>
+  </si>
+  <si>
+    <t>23ª 2º Extraordinária do dia da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>22ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>2017-12-11</t>
+  </si>
+  <si>
+    <t>21ª 2º Extraordinária do dia da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>20ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>2017-12-05</t>
+  </si>
+  <si>
+    <t>19ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>20ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>2017-11-29</t>
+  </si>
+  <si>
+    <t>18ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>2017-11-27</t>
+  </si>
+  <si>
+    <t>17ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>2017-11-23</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>16ª 2º Extraordinária do dia da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>15ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>2017-11-21</t>
+  </si>
+  <si>
+    <t>14ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>19ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>2017-11-16</t>
+  </si>
+  <si>
+    <t>13ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>2017-11-07</t>
+  </si>
+  <si>
+    <t>18ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2017-10-24</t>
+  </si>
+  <si>
+    <t>12ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>2017-10-17</t>
+  </si>
+  <si>
+    <t>17ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2017-10-06</t>
+  </si>
+  <si>
+    <t>11ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>2017-10-03</t>
+  </si>
+  <si>
+    <t>16ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>2017-09-19</t>
+  </si>
+  <si>
+    <t>15ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>2017-09-05</t>
+  </si>
+  <si>
+    <t>14ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>2017-08-22</t>
+  </si>
+  <si>
+    <t>13ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>2017-08-01</t>
+  </si>
+  <si>
+    <t>12ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
+  </si>
+  <si>
     <t>10</t>
   </si>
   <si>
-    <t>19ª Ordinária da 4ª Sessão Legislativa da 9ª Legislatura</t>
-[...1066 lines deleted...]
-  <si>
     <t>2017-07-26</t>
   </si>
   <si>
     <t>10ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2017-07-19</t>
   </si>
   <si>
     <t>9ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2017-07-18</t>
   </si>
   <si>
     <t>11ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>55</t>
@@ -1864,50 +1867,53 @@
     <t>6ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2017-04-27</t>
   </si>
   <si>
     <t>6ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2017-04-18</t>
   </si>
   <si>
     <t>5ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>2017-04-10</t>
+  </si>
+  <si>
+    <t>4ª Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>2017-04-04</t>
   </si>
   <si>
     <t>4ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2017-03-21</t>
   </si>
   <si>
     <t>3ª Ordinária da 1ª Sessão Legislativa da 9ª Legislatura</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2017-03-10</t>
   </si>
@@ -2878,50 +2884,53 @@
         <v>113</v>
       </c>
       <c r="C29" t="s">
         <v>7</v>
       </c>
       <c r="D29" t="s">
         <v>113</v>
       </c>
       <c r="E29" t="s">
         <v>114</v>
       </c>
       <c r="F29" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>116</v>
       </c>
       <c r="B30" t="s">
         <v>117</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
+      <c r="D30" t="s">
+        <v>117</v>
+      </c>
       <c r="E30" t="s">
         <v>118</v>
       </c>
       <c r="F30" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>120</v>
       </c>
       <c r="B31" t="s">
         <v>121</v>
       </c>
       <c r="C31" t="s">
         <v>122</v>
       </c>
       <c r="D31" t="s">
         <v>121</v>
       </c>
       <c r="E31" t="s">
         <v>123</v>
       </c>
       <c r="F31" t="s">
         <v>124</v>
@@ -3453,1170 +3462,1182 @@
       </c>
       <c r="B58" t="s">
         <v>216</v>
       </c>
       <c r="C58" t="s">
         <v>54</v>
       </c>
       <c r="D58" t="s">
         <v>216</v>
       </c>
       <c r="E58" t="s">
         <v>217</v>
       </c>
       <c r="F58" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>222</v>
       </c>
       <c r="B59" t="s">
         <v>223</v>
       </c>
       <c r="C59" t="s">
+        <v>54</v>
+      </c>
+      <c r="D59" t="s">
+        <v>223</v>
+      </c>
+      <c r="F59" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
+        <v>225</v>
+      </c>
+      <c r="B60" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C60" t="s">
         <v>54</v>
       </c>
+      <c r="D60" t="s">
+        <v>226</v>
+      </c>
       <c r="F60" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
+        <v>228</v>
+      </c>
+      <c r="B61" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="C61" t="s">
         <v>54</v>
       </c>
       <c r="F61" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
+        <v>231</v>
+      </c>
+      <c r="B62" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C62" t="s">
         <v>54</v>
       </c>
       <c r="F62" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
+        <v>234</v>
+      </c>
+      <c r="B63" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C63" t="s">
         <v>54</v>
       </c>
+      <c r="D63" t="s">
+        <v>235</v>
+      </c>
       <c r="F63" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
+        <v>237</v>
+      </c>
+      <c r="B64" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="C64" t="s">
         <v>54</v>
       </c>
       <c r="F64" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
+        <v>240</v>
+      </c>
+      <c r="B65" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C65" t="s">
         <v>54</v>
       </c>
+      <c r="D65" t="s">
+        <v>241</v>
+      </c>
       <c r="F65" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
+        <v>243</v>
+      </c>
+      <c r="B66" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="C66" t="s">
         <v>54</v>
       </c>
       <c r="D66" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E66" t="s">
         <v>217</v>
       </c>
       <c r="F66" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
+        <v>246</v>
+      </c>
+      <c r="B67" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="C67" t="s">
         <v>54</v>
       </c>
       <c r="D67" t="s">
+        <v>247</v>
+      </c>
+      <c r="E67" t="s">
         <v>248</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
+        <v>250</v>
+      </c>
+      <c r="B68" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="C68" t="s">
         <v>54</v>
       </c>
       <c r="D68" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="E68" t="s">
         <v>81</v>
       </c>
       <c r="F68" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
+        <v>253</v>
+      </c>
+      <c r="B69" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="C69" t="s">
         <v>54</v>
       </c>
       <c r="D69" t="s">
+        <v>254</v>
+      </c>
+      <c r="F69" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
+        <v>256</v>
+      </c>
+      <c r="B70" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="C70" t="s">
         <v>54</v>
       </c>
       <c r="D70" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E70" t="s">
         <v>218</v>
       </c>
       <c r="F70" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
+        <v>259</v>
+      </c>
+      <c r="B71" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="C71" t="s">
         <v>54</v>
       </c>
       <c r="D71" t="s">
+        <v>260</v>
+      </c>
+      <c r="E71" t="s">
         <v>261</v>
       </c>
-      <c r="E71" t="s">
+      <c r="F71" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
+        <v>263</v>
+      </c>
+      <c r="B72" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="C72" t="s">
         <v>54</v>
       </c>
       <c r="F72" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
+        <v>266</v>
+      </c>
+      <c r="B73" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="C73" t="s">
         <v>54</v>
       </c>
       <c r="D73" t="s">
+        <v>267</v>
+      </c>
+      <c r="E73" t="s">
         <v>268</v>
       </c>
-      <c r="E73" t="s">
+      <c r="F73" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
+        <v>270</v>
+      </c>
+      <c r="B74" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="C74" t="s">
         <v>54</v>
       </c>
       <c r="D74" t="s">
+        <v>271</v>
+      </c>
+      <c r="E74" t="s">
         <v>272</v>
       </c>
-      <c r="E74" t="s">
+      <c r="F74" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
+        <v>274</v>
+      </c>
+      <c r="B75" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="C75" t="s">
         <v>54</v>
       </c>
       <c r="D75" t="s">
+        <v>275</v>
+      </c>
+      <c r="E75" t="s">
         <v>276</v>
       </c>
-      <c r="E75" t="s">
+      <c r="F75" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
+        <v>278</v>
+      </c>
+      <c r="B76" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="C76" t="s">
         <v>54</v>
       </c>
       <c r="D76" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="E76" t="s">
         <v>217</v>
       </c>
       <c r="F76" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
+        <v>281</v>
+      </c>
+      <c r="B77" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="C77" t="s">
         <v>54</v>
       </c>
       <c r="D77" t="s">
+        <v>282</v>
+      </c>
+      <c r="E77" t="s">
         <v>283</v>
       </c>
-      <c r="E77" t="s">
+      <c r="F77" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
+        <v>285</v>
+      </c>
+      <c r="B78" t="s">
         <v>286</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>287</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" t="s">
+        <v>286</v>
+      </c>
+      <c r="E78" t="s">
         <v>288</v>
       </c>
-      <c r="D78" t="s">
-[...2 lines deleted...]
-      <c r="E78" t="s">
+      <c r="F78" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
+        <v>290</v>
+      </c>
+      <c r="B79" t="s">
         <v>291</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
+        <v>7</v>
+      </c>
+      <c r="F79" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
+        <v>293</v>
+      </c>
+      <c r="B80" t="s">
         <v>294</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" t="s">
+        <v>294</v>
+      </c>
+      <c r="E80" t="s">
         <v>295</v>
       </c>
-      <c r="C80" t="s">
-[...5 lines deleted...]
-      <c r="E80" t="s">
+      <c r="F80" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
+        <v>297</v>
+      </c>
+      <c r="B81" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="C81" t="s">
         <v>45</v>
       </c>
       <c r="D81" t="s">
+        <v>298</v>
+      </c>
+      <c r="E81" t="s">
         <v>299</v>
       </c>
-      <c r="E81" t="s">
+      <c r="F81" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
+        <v>301</v>
+      </c>
+      <c r="B82" t="s">
         <v>302</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" t="s">
+        <v>302</v>
+      </c>
+      <c r="E82" t="s">
         <v>303</v>
       </c>
-      <c r="C82" t="s">
-[...5 lines deleted...]
-      <c r="E82" t="s">
+      <c r="F82" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
+        <v>305</v>
+      </c>
+      <c r="B83" t="s">
+        <v>302</v>
+      </c>
+      <c r="C83" t="s">
         <v>306</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
+        <v>302</v>
+      </c>
+      <c r="E83" t="s">
         <v>307</v>
       </c>
-      <c r="D83" t="s">
-[...2 lines deleted...]
-      <c r="E83" t="s">
+      <c r="F83" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
+        <v>309</v>
+      </c>
+      <c r="B84" t="s">
         <v>310</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>311</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84" t="s">
+        <v>310</v>
+      </c>
+      <c r="E84" t="s">
         <v>312</v>
       </c>
-      <c r="D84" t="s">
-[...2 lines deleted...]
-      <c r="E84" t="s">
+      <c r="F84" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
+        <v>314</v>
+      </c>
+      <c r="B85" t="s">
         <v>315</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" t="s">
+        <v>315</v>
+      </c>
+      <c r="E85" t="s">
         <v>316</v>
       </c>
-      <c r="C85" t="s">
-[...5 lines deleted...]
-      <c r="E85" t="s">
+      <c r="F85" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
+        <v>318</v>
+      </c>
+      <c r="B86" t="s">
+        <v>315</v>
+      </c>
+      <c r="C86" t="s">
+        <v>306</v>
+      </c>
+      <c r="D86" t="s">
+        <v>315</v>
+      </c>
+      <c r="E86" t="s">
         <v>319</v>
       </c>
-      <c r="B86" t="s">
-[...8 lines deleted...]
-      <c r="E86" t="s">
+      <c r="F86" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
+        <v>321</v>
+      </c>
+      <c r="B87" t="s">
         <v>322</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" t="s">
+        <v>322</v>
+      </c>
+      <c r="E87" t="s">
         <v>323</v>
       </c>
-      <c r="C87" t="s">
-[...5 lines deleted...]
-      <c r="E87" t="s">
+      <c r="F87" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
+        <v>325</v>
+      </c>
+      <c r="B88" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="C88" t="s">
         <v>45</v>
       </c>
       <c r="D88" t="s">
+        <v>326</v>
+      </c>
+      <c r="E88" t="s">
         <v>327</v>
       </c>
-      <c r="E88" t="s">
+      <c r="F88" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
+        <v>329</v>
+      </c>
+      <c r="B89" t="s">
         <v>330</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" t="s">
+        <v>330</v>
+      </c>
+      <c r="E89" t="s">
         <v>331</v>
       </c>
-      <c r="C89" t="s">
-[...5 lines deleted...]
-      <c r="E89" t="s">
+      <c r="F89" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
+        <v>333</v>
+      </c>
+      <c r="B90" t="s">
         <v>334</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" t="s">
+        <v>334</v>
+      </c>
+      <c r="E90" t="s">
         <v>335</v>
       </c>
-      <c r="C90" t="s">
-[...5 lines deleted...]
-      <c r="E90" t="s">
+      <c r="F90" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
+        <v>337</v>
+      </c>
+      <c r="B91" t="s">
         <v>338</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" t="s">
+        <v>338</v>
+      </c>
+      <c r="F91" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
+        <v>340</v>
+      </c>
+      <c r="B92" t="s">
         <v>341</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" t="s">
         <v>7</v>
       </c>
       <c r="D92" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E92" t="s">
         <v>118</v>
       </c>
       <c r="F92" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
+        <v>343</v>
+      </c>
+      <c r="B93" t="s">
         <v>344</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" t="s">
+        <v>344</v>
+      </c>
+      <c r="F93" t="s">
         <v>345</v>
-      </c>
-[...7 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
+        <v>346</v>
+      </c>
+      <c r="B94" t="s">
         <v>347</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" t="s">
+        <v>347</v>
+      </c>
+      <c r="F94" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
+        <v>349</v>
+      </c>
+      <c r="B95" t="s">
         <v>350</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" t="s">
+        <v>350</v>
+      </c>
+      <c r="F95" t="s">
         <v>351</v>
-      </c>
-[...7 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
+        <v>352</v>
+      </c>
+      <c r="B96" t="s">
         <v>353</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" t="s">
+        <v>353</v>
+      </c>
+      <c r="F96" t="s">
         <v>354</v>
-      </c>
-[...7 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
+        <v>355</v>
+      </c>
+      <c r="B97" t="s">
         <v>356</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" t="s">
+        <v>356</v>
+      </c>
+      <c r="F97" t="s">
         <v>357</v>
-      </c>
-[...7 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
+        <v>358</v>
+      </c>
+      <c r="B98" t="s">
         <v>359</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" t="s">
+        <v>359</v>
+      </c>
+      <c r="F98" t="s">
         <v>360</v>
-      </c>
-[...7 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
+        <v>361</v>
+      </c>
+      <c r="B99" t="s">
         <v>362</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" t="s">
+        <v>362</v>
+      </c>
+      <c r="F99" t="s">
         <v>363</v>
-      </c>
-[...7 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
+        <v>364</v>
+      </c>
+      <c r="B100" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="C100" t="s">
         <v>179</v>
       </c>
       <c r="D100" t="s">
+        <v>365</v>
+      </c>
+      <c r="F100" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
+        <v>367</v>
+      </c>
+      <c r="B101" t="s">
         <v>368</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" t="s">
+        <v>368</v>
+      </c>
+      <c r="F101" t="s">
         <v>369</v>
-      </c>
-[...7 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
+        <v>370</v>
+      </c>
+      <c r="B102" t="s">
         <v>371</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
+        <v>287</v>
+      </c>
+      <c r="D102" t="s">
+        <v>371</v>
+      </c>
+      <c r="F102" t="s">
         <v>372</v>
-      </c>
-[...7 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
+        <v>373</v>
+      </c>
+      <c r="B103" t="s">
         <v>374</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" t="s">
+        <v>374</v>
+      </c>
+      <c r="F103" t="s">
         <v>375</v>
-      </c>
-[...7 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
+        <v>376</v>
+      </c>
+      <c r="B104" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="C104" t="s">
         <v>173</v>
       </c>
       <c r="D104" t="s">
+        <v>377</v>
+      </c>
+      <c r="F104" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
+        <v>379</v>
+      </c>
+      <c r="B105" t="s">
         <v>380</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>381</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105" t="s">
+        <v>380</v>
+      </c>
+      <c r="F105" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
+        <v>383</v>
+      </c>
+      <c r="B106" t="s">
         <v>384</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" t="s">
+        <v>384</v>
+      </c>
+      <c r="F106" t="s">
         <v>385</v>
-      </c>
-[...7 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
+        <v>386</v>
+      </c>
+      <c r="B107" t="s">
         <v>387</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" t="s">
+        <v>387</v>
+      </c>
+      <c r="F107" t="s">
         <v>388</v>
-      </c>
-[...7 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
+        <v>389</v>
+      </c>
+      <c r="B108" t="s">
         <v>390</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" t="s">
+        <v>390</v>
+      </c>
+      <c r="F108" t="s">
         <v>391</v>
-      </c>
-[...7 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
+        <v>392</v>
+      </c>
+      <c r="B109" t="s">
         <v>393</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>394</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109" t="s">
+        <v>393</v>
+      </c>
+      <c r="F109" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
+        <v>396</v>
+      </c>
+      <c r="B110" t="s">
         <v>397</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" t="s">
+        <v>397</v>
+      </c>
+      <c r="F110" t="s">
         <v>398</v>
-      </c>
-[...7 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
+        <v>399</v>
+      </c>
+      <c r="B111" t="s">
         <v>400</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
+        <v>381</v>
+      </c>
+      <c r="D111" t="s">
+        <v>400</v>
+      </c>
+      <c r="F111" t="s">
         <v>401</v>
-      </c>
-[...7 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
+        <v>402</v>
+      </c>
+      <c r="B112" t="s">
         <v>403</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" t="s">
         <v>404</v>
       </c>
-      <c r="C112" t="s">
-[...2 lines deleted...]
-      <c r="D112" t="s">
+      <c r="F112" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
+        <v>406</v>
+      </c>
+      <c r="B113" t="s">
         <v>407</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" t="s">
+        <v>407</v>
+      </c>
+      <c r="F113" t="s">
         <v>408</v>
-      </c>
-[...7 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
+        <v>409</v>
+      </c>
+      <c r="B114" t="s">
         <v>410</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>411</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>412</v>
       </c>
-      <c r="D114" t="s">
+      <c r="F114" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
+        <v>414</v>
+      </c>
+      <c r="B115" t="s">
+        <v>410</v>
+      </c>
+      <c r="C115" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" t="s">
+        <v>410</v>
+      </c>
+      <c r="F115" t="s">
         <v>415</v>
-      </c>
-[...10 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
+        <v>416</v>
+      </c>
+      <c r="B116" t="s">
         <v>417</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" t="s">
+        <v>417</v>
+      </c>
+      <c r="F116" t="s">
         <v>418</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
+        <v>419</v>
+      </c>
+      <c r="B117" t="s">
         <v>420</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" t="s">
+        <v>420</v>
+      </c>
+      <c r="F117" t="s">
         <v>421</v>
-      </c>
-[...7 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
+        <v>422</v>
+      </c>
+      <c r="B118" t="s">
         <v>423</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" t="s">
+        <v>423</v>
+      </c>
+      <c r="F118" t="s">
         <v>424</v>
-      </c>
-[...7 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
+        <v>425</v>
+      </c>
+      <c r="B119" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="C119" t="s">
         <v>54</v>
       </c>
       <c r="D119" t="s">
+        <v>426</v>
+      </c>
+      <c r="F119" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
+        <v>428</v>
+      </c>
+      <c r="B120" t="s">
         <v>429</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" t="s">
+        <v>429</v>
+      </c>
+      <c r="F120" t="s">
         <v>430</v>
-      </c>
-[...7 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
+        <v>431</v>
+      </c>
+      <c r="B121" t="s">
         <v>432</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" t="s">
+        <v>432</v>
+      </c>
+      <c r="F121" t="s">
         <v>433</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
+        <v>434</v>
+      </c>
+      <c r="B122" t="s">
         <v>435</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" t="s">
+        <v>435</v>
+      </c>
+      <c r="F122" t="s">
         <v>436</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
         <v>437</v>
       </c>
       <c r="B123" t="s">
         <v>438</v>
       </c>
       <c r="C123" t="s">
         <v>173</v>
       </c>
       <c r="D123" t="s">
         <v>439</v>
       </c>
       <c r="F123" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
         <v>441</v>
       </c>
       <c r="B124" t="s">
         <v>442</v>
@@ -4651,51 +4672,51 @@
     <row r="126" spans="1:6">
       <c r="A126" t="s">
         <v>447</v>
       </c>
       <c r="B126" t="s">
         <v>448</v>
       </c>
       <c r="C126" t="s">
         <v>7</v>
       </c>
       <c r="D126" t="s">
         <v>448</v>
       </c>
       <c r="F126" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
         <v>450</v>
       </c>
       <c r="B127" t="s">
         <v>451</v>
       </c>
       <c r="C127" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D127" t="s">
         <v>451</v>
       </c>
       <c r="F127" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
         <v>453</v>
       </c>
       <c r="B128" t="s">
         <v>454</v>
       </c>
       <c r="C128" t="s">
         <v>173</v>
       </c>
       <c r="D128" t="s">
         <v>454</v>
       </c>
       <c r="F128" t="s">
         <v>455</v>
       </c>
     </row>
@@ -4719,680 +4740,680 @@
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>459</v>
       </c>
       <c r="B130" t="s">
         <v>460</v>
       </c>
       <c r="C130" t="s">
         <v>7</v>
       </c>
       <c r="D130" t="s">
         <v>460</v>
       </c>
       <c r="F130" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>462</v>
       </c>
       <c r="B131" t="s">
         <v>463</v>
       </c>
       <c r="C131" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D131" t="s">
         <v>463</v>
       </c>
       <c r="F131" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
         <v>465</v>
       </c>
       <c r="B132" t="s">
         <v>466</v>
       </c>
       <c r="C132" t="s">
         <v>7</v>
       </c>
       <c r="D132" t="s">
         <v>466</v>
       </c>
       <c r="F132" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
         <v>468</v>
       </c>
       <c r="B133" t="s">
         <v>469</v>
       </c>
       <c r="C133" t="s">
         <v>7</v>
       </c>
       <c r="D133" t="s">
         <v>469</v>
       </c>
       <c r="F133" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B134" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C134" t="s">
         <v>7</v>
       </c>
       <c r="D134" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F134" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B135" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C135" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D135" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F135" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B136" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C136" t="s">
         <v>7</v>
       </c>
       <c r="D136" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F136" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B137" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C137" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D137" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F137" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B138" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C138" t="s">
         <v>7</v>
       </c>
       <c r="D138" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F138" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B139" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C139" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D139" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F139" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B140" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C140" t="s">
         <v>7</v>
       </c>
       <c r="D140" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F140" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B141" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C141" t="s">
         <v>7</v>
       </c>
       <c r="D141" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F141" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B142" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C142" t="s">
         <v>7</v>
       </c>
       <c r="D142" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F142" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B143" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C143" t="s">
         <v>7</v>
       </c>
       <c r="D143" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F143" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B144" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C144" t="s">
+        <v>503</v>
+      </c>
+      <c r="D144" t="s">
         <v>502</v>
       </c>
-      <c r="D144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B145" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C145" t="s">
         <v>178</v>
       </c>
       <c r="D145" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F145" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B146" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C146" t="s">
         <v>7</v>
       </c>
       <c r="D146" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="F146" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B147" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C147" t="s">
         <v>7</v>
       </c>
       <c r="D147" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F147" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B148" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C148" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D148" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F148" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B149" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C149" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D149" t="s">
-        <v>477</v>
+        <v>516</v>
       </c>
       <c r="F149" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B150" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C150" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D150" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F150" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B151" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C151" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D151" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F151" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B152" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C152" t="s">
         <v>173</v>
       </c>
       <c r="D152" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F152" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B153" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C153" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D153" t="s">
-        <v>477</v>
+        <v>525</v>
       </c>
       <c r="F153" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B154" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C154" t="s">
         <v>63</v>
       </c>
       <c r="D154" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F154" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B155" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C155" t="s">
         <v>7</v>
       </c>
       <c r="D155" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F155" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>194</v>
       </c>
       <c r="B156" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C156" t="s">
         <v>45</v>
       </c>
       <c r="D156" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="F156" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B157" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C157" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D157" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="F157" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B158" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C158" t="s">
+        <v>542</v>
+      </c>
+      <c r="D158" t="s">
         <v>541</v>
       </c>
-      <c r="D158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B159" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C159" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D159" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F159" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B160" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C160" t="s">
         <v>37</v>
       </c>
       <c r="D160" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F160" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B161" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C161" t="s">
         <v>7</v>
       </c>
       <c r="D161" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F161" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B162" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C162" t="s">
         <v>173</v>
       </c>
       <c r="D162" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E162" t="s">
         <v>173</v>
       </c>
       <c r="F162" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B163" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C163" t="s">
         <v>7</v>
       </c>
       <c r="D163" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F163" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B164" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C164" t="s">
         <v>173</v>
       </c>
       <c r="D164" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F164" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B165" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C165" t="s">
         <v>7</v>
       </c>
       <c r="D165" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F165" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B166" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C166" t="s">
         <v>148</v>
       </c>
       <c r="D166" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="F166" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B167" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C167" t="s">
         <v>7</v>
       </c>
       <c r="D167" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F167" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B168" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C168" t="s">
         <v>7</v>
       </c>
       <c r="D168" t="s">
         <v>570</v>
       </c>
       <c r="F168" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>572</v>
       </c>
       <c r="B169" t="s">
         <v>573</v>
       </c>
       <c r="C169" t="s">
         <v>7</v>
       </c>
       <c r="D169" t="s">
         <v>573</v>
       </c>
       <c r="F169" t="s">
@@ -5413,420 +5434,420 @@
         <v>576</v>
       </c>
       <c r="F170" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
         <v>578</v>
       </c>
       <c r="B171" t="s">
         <v>579</v>
       </c>
       <c r="C171" t="s">
         <v>7</v>
       </c>
       <c r="D171" t="s">
         <v>579</v>
       </c>
       <c r="F171" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>224</v>
+        <v>581</v>
       </c>
       <c r="B172" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C172" t="s">
         <v>45</v>
       </c>
       <c r="D172" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="F172" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B173" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C173" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D173" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="F173" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B174" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C174" t="s">
         <v>7</v>
       </c>
       <c r="D174" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="F174" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B175" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C175" t="s">
         <v>7</v>
       </c>
       <c r="D175" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F175" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B176" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C176" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D176" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="F176" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B177" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C177" t="s">
         <v>7</v>
       </c>
       <c r="D177" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="F177" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B178" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C178" t="s">
         <v>7</v>
       </c>
       <c r="D178" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F178" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B179" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C179" t="s">
         <v>45</v>
       </c>
       <c r="D179" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F179" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B180" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C180" t="s">
         <v>7</v>
       </c>
       <c r="D180" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F180" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B181" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C181" t="s">
         <v>7</v>
       </c>
       <c r="D181" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="F181" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B182" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C182" t="s">
         <v>45</v>
       </c>
       <c r="D182" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F182" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B183" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C183" t="s">
         <v>7</v>
       </c>
       <c r="D183" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F183" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B184" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C184" t="s">
         <v>7</v>
       </c>
       <c r="D184" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F184" t="s">
-        <v>493</v>
+        <v>619</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B185" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C185" t="s">
         <v>7</v>
       </c>
       <c r="D185" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="F185" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="B186" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="C186" t="s">
-        <v>194</v>
+        <v>7</v>
       </c>
       <c r="D186" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="F186" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B187" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C187" t="s">
         <v>45</v>
       </c>
       <c r="D187" t="s">
-        <v>477</v>
+        <v>627</v>
       </c>
       <c r="F187" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B188" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C188" t="s">
         <v>7</v>
       </c>
       <c r="D188" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="F188" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B189" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="C189" t="s">
         <v>7</v>
       </c>
       <c r="D189" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F189" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="B190" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="C190" t="s">
         <v>81</v>
       </c>
       <c r="D190" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F190" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
+        <v>638</v>
+      </c>
+      <c r="B191" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="C191" t="s">
         <v>122</v>
       </c>
       <c r="D191" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F191" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B192" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C192" t="s">
         <v>54</v>
       </c>
       <c r="D192" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="F192" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B193" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C193" t="s">
         <v>54</v>
       </c>
       <c r="D193" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F193" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>